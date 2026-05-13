--- v0 (2025-10-06)
+++ v1 (2026-05-13)
@@ -10,1361 +10,1497 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="294DF4E8" w14:textId="25453D88" w:rsidR="00470D0F" w:rsidRPr="00A77B14" w:rsidRDefault="00BA3F26" w:rsidP="00195AEE">
+    <w:p w14:paraId="3CBCA097" w14:textId="77777777" w:rsidR="00470D0F" w:rsidRPr="00A77B14" w:rsidRDefault="00BA3F26" w:rsidP="00195AEE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Đơn Xin Bảo Hiểm Y Tế Cho Người Cao Niên</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="4A69BA4E" w14:textId="5390974E" w:rsidR="18D5926E" w:rsidRPr="00A77B14" w:rsidRDefault="18D5926E" w:rsidP="2CCF7F91">
+        <w:t>Đơn Xin Bảo Hiểm Y Tế Cho Người Cao NiênVà Những Người Cần Dịch Vụ Chăm Sóc Dài Hạn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B699C7F" w14:textId="77777777" w:rsidR="18D5926E" w:rsidRPr="00A77B14" w:rsidRDefault="18D5926E" w:rsidP="2CCF7F91">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E643BB1" w14:textId="6BD811A7" w:rsidR="18D5926E" w:rsidRPr="00A77B14" w:rsidRDefault="18D5926E" w:rsidP="00ED6213">
+    <w:p w14:paraId="0DA56D3C" w14:textId="77777777" w:rsidR="18D5926E" w:rsidRPr="00A77B14" w:rsidRDefault="18D5926E" w:rsidP="00ED6213">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>EOHHS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F95A5B4" w14:textId="7E87269C" w:rsidR="00470D0F" w:rsidRPr="00A77B14" w:rsidRDefault="00BA3F26" w:rsidP="009F6A28">
+    <w:p w14:paraId="1E5C5A03" w14:textId="77777777" w:rsidR="00470D0F" w:rsidRPr="00A77B14" w:rsidRDefault="00BA3F26" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>CÁCH THỨC NỘP ĐƠN XIN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC9A133" w14:textId="6462B642" w:rsidR="003A14B6" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="009F6A28">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A77B14">
+    <w:p w14:paraId="57F5D5F1" w14:textId="77777777" w:rsidR="003A14B6" w:rsidRPr="00DE174C" w:rsidRDefault="002724B0" w:rsidP="00DE174C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE174C">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có thể nộp đơn của mình bằng bất kỳ cách nào sau đây.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E19DF5B" w14:textId="413C5A50" w:rsidR="005A2056" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+    <w:p w14:paraId="0D1D68E1" w14:textId="59D7E124" w:rsidR="005A2056" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Gửi thư hoặc gửi fax đơn đã điền, có chữ ký của quý vị đến</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="7A368474" w14:textId="58451A96" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="00CE7174" w:rsidP="009F6A28">
+        <w:t>Gửi thư đơn đã điền, có chữ ký của quý vị đến</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4D298C" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="00CE7174" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>MassHealth Enrollment Center</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00713D02" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>PO</w:t>
       </w:r>
       <w:r w:rsidR="004678F4" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Box 290794</w:t>
       </w:r>
       <w:r w:rsidR="004678F4" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC3E8B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Charlestown, MA</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="02B3052A" w14:textId="0E149380" w:rsidR="001E002B" w:rsidRPr="00A77B14" w:rsidRDefault="004678F4" w:rsidP="00ED082F">
+        <w:t>Charlestown, MA02129-0214</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773FC755" w14:textId="77777777" w:rsidR="001E002B" w:rsidRPr="00DE174C" w:rsidRDefault="004678F4" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fax: </w:t>
+        <w:t>Fax</w:t>
+      </w:r>
+      <w:r w:rsidR="0029533E" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đơn đã diền có chữ ký đến số</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F468AB" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>617</w:t>
       </w:r>
       <w:r w:rsidR="00F468AB" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00F468AB" w:rsidRPr="00A77B14" w:rsidDel="00F468AB">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>887-8799</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D9D8E0" w14:textId="6C56405A" w:rsidR="001E002B" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="2CCF7F91">
+    <w:p w14:paraId="4CFF42EA" w14:textId="52B98D35" w:rsidR="00DE174C" w:rsidRPr="00DE174C" w:rsidRDefault="00DE174C" w:rsidP="00DE174C">
+      <w:pPr>
+        <w:pStyle w:val="bulletlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE174C">
+        <w:rPr>
+          <w:color w:val="211D1E"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hãy gọi cho chúng tôi theo số </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE174C">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>(800) 841-2900, TDD/TTY: 711, hoặc (877) MA ENROLL ([877] 623-6765)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CF0229" w14:textId="49E5044F" w:rsidR="001E002B" w:rsidRPr="00A77B14" w:rsidRDefault="0029533E" w:rsidP="2CCF7F91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hãy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vào</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> web </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="45EAC7B5" w:rsidRPr="00A77B14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>mass.gov/how-to/apply-for-masshealth-coverage-for-seniors-and-people-of-any-age-who-need-long-term-care-services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D4FCAA0" w14:textId="65286D57" w:rsidR="00E8398E" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+    <w:p w14:paraId="7492C984" w14:textId="77777777" w:rsidR="00E8398E" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Để đặt lịch hẹn với đại diện MassHealth hoặc nộp đơn trực tiếp, hãy vào </w:t>
       </w:r>
       <w:r w:rsidR="06667A22" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>mass.gov/masshealth/appointment</w:t>
       </w:r>
       <w:r w:rsidR="00D20F9B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E8398E" w:rsidRPr="00A77B14">
+    </w:p>
+    <w:p w14:paraId="3E49B900" w14:textId="26CC80C7" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Để nhận được phúc lợi mà quý vị </w:t>
+      </w:r>
+      <w:r w:rsidR="05538397" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>cần</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, quý vị có thể gửi kèm theo</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-        <w:t>, quý vị có thể gửi kèm theo  tài liệu  có thể xác minh  thu nhập và tài sản của hộ gia đình</w:t>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>tài liệu</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>có thể xác minh</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>thu nhập và tài sản của hộ gia đình</w:t>
       </w:r>
       <w:r w:rsidR="66D3624C" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> quý vị</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1011B54F" w14:textId="72878C50" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+    <w:p w14:paraId="2D4B0C25" w14:textId="77777777" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có thể dùng đơn này để xin Chương Trình Trợ Cấp Dinh Dưỡng Bổ Sung (SNAP). SNAP là một chương trình liên bang giúp quý vị mua thực phẩm mỗi tháng. Nếu quý vị quan tâm, hãy đánh vào ô ở trang 1, sau đó đọc và ký tên vào các quyền và trách nhiệm về SNAP trên các trang 20-23. Đơn của quý vị sẽ tự động gửi đến Cơ Quan Trợ Giúp Chuyển Tiếp. Quý vị không cần phải xin SNAP để được xem xét nhận MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F91A5F2" w14:textId="325792A1" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="005238CD">
+    <w:p w14:paraId="331DA46F" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="005238CD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>MASSHEALTH VÀ HEALTH SAFETY NET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E762563" w14:textId="3EC745DA" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="005238CD">
+    <w:p w14:paraId="133A0A9F" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="005238CD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ai Có Thể Sử Dụng Đơn Xin Này</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55851650" w14:textId="0216CF9B" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
-[...12 lines deleted...]
-    <w:p w14:paraId="4B551976" w14:textId="3E5601CF" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+    <w:p w14:paraId="34B63680" w14:textId="71E3298E" w:rsidR="004678F4" w:rsidRPr="003F1F53" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đây là đơn xin bảo hiểm y tế của quý vị nếu quý vị sống ở Massachusetts và quý vị </w:t>
+      </w:r>
+      <w:r w:rsidR="0029533E" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>có đang trong một tình trạng sau đây</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D55A3F1" w14:textId="32BE2B24" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">một cá nhân từ 65 tuổi trở lên và sống tại nhà và </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1ABE99BD" w14:textId="17998475" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+        <w:t xml:space="preserve">một </w:t>
+      </w:r>
+      <w:r w:rsidR="0029533E" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>người</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> từ 65 tuổi trở lên và sống tại nhà và </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697F2D6A" w14:textId="77777777" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>không phải là cha mẹ của một đứa trẻ dưới 19 tuổi sống cùng quý vị</w:t>
       </w:r>
       <w:r w:rsidR="2733807B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoặc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1CA148" w14:textId="777B452E" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+    <w:p w14:paraId="4EFE25AE" w14:textId="77777777" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>không phải là một người thân trưởng thành sống cùng và chăm sóc một đứa trẻ dưới 19 tuổi, không có cả cha lẫn mẹ đang ở cùng nhà</w:t>
       </w:r>
       <w:r w:rsidR="494CB39E" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoặc là </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661340AE" w14:textId="4F19FD41" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+    <w:p w14:paraId="06F86CD1" w14:textId="77777777" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>bị khuyết tật và đang làm việc từ 40 giờ trở lên mỗi tháng hoặc hiện đang làm việc và đã làm việc ít nhất 240 giờ trong sáu tháng ngay trước tháng nộp đơn</w:t>
       </w:r>
       <w:r w:rsidR="5674872E" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77B14">
+    </w:p>
+    <w:p w14:paraId="037330EC" w14:textId="4489D5FA" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+      <w:pPr>
+        <w:pStyle w:val="bulletlist"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">một </w:t>
+      </w:r>
+      <w:r w:rsidR="0029533E" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>người</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ở mọi lứa tuổi và cần các dịch vụ chăm sóc dài hạn trong một cơ sở y tế hoặc cơ sở điều dưỡng</w:t>
+      </w:r>
+      <w:r w:rsidR="643006E4" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoặc là </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75287A8A" w14:textId="76E29FC0" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+      <w:pPr>
+        <w:pStyle w:val="bulletlist"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">một </w:t>
+      </w:r>
+      <w:r w:rsidR="0029533E" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>người</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đủ điều kiện nhận các dịch vụ chăm sóc dài hạn để sống tại nhà theo một số chương trình nhất định</w:t>
+      </w:r>
+      <w:r w:rsidR="75A9EFC1" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoặc là </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF1F1CD" w14:textId="3C7090F6" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="0029533E" w:rsidP="002724B0">
+      <w:pPr>
+        <w:pStyle w:val="bulletlist"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">một </w:t>
+      </w:r>
+      <w:r w:rsidR="002724B0" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>thành viên</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...66 lines deleted...]
-    <w:p w14:paraId="53A23F22" w14:textId="0328F6F0" w:rsidR="005A2056" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+      <w:r w:rsidR="006277AD" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>là</w:t>
+      </w:r>
+      <w:r w:rsidR="002724B0" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vợ chồng sống cùng với vợ/chồng của quý vị, </w:t>
+      </w:r>
+      <w:r w:rsidR="006277AD" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>khi</w:t>
+      </w:r>
+      <w:r w:rsidR="006277AD" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D60E14" w14:textId="77777777" w:rsidR="005A2056" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>cả quý vị và vợ/chồng đều đang nộp đơn xin bảo hiểm y tế</w:t>
       </w:r>
       <w:r w:rsidR="78A30DE5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125CE23B" w14:textId="5595FB1A" w:rsidR="005A2056" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="009F6A28">
+    <w:p w14:paraId="26E6EF7B" w14:textId="77777777" w:rsidR="005A2056" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>không có đứa trẻ nào dưới 19 tuổi sống cùng quý vị</w:t>
       </w:r>
       <w:r w:rsidR="5CFCAB93" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> và</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F84CC4D" w14:textId="75CEEAD6" w:rsidR="00B02816" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+    <w:p w14:paraId="047E0FD6" w14:textId="77777777" w:rsidR="00B02816" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>một vợ/chồng từ 65 tuổi trở lên và vợ/chồng còn lại dưới 65 tuổi. (</w:t>
       </w:r>
       <w:r w:rsidR="0E57FDAF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>em Bước 9 của đơn đăng ký.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249EA846" w14:textId="6D980A90" w:rsidR="00B02816" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+    <w:p w14:paraId="73324986" w14:textId="77777777" w:rsidR="00B02816" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nếu quý vị gặp bất kỳ trường hợp ngoại lệ nào sau đây, quý vị nên hoàn thành Đơn Xin Bảo Hiểm Y Tế Và Nha Khoa Và Trợ Giúp Trả Chi Phí (ACA-3). Để có được một bản sao của đơn đăng ký này, hãy gọi cho chúng tôi theo số (800) 841-2900</w:t>
       </w:r>
       <w:r w:rsidR="004B487B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377C78F9" w14:textId="49404B54" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+    <w:p w14:paraId="6B3B9024" w14:textId="77777777" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị là cha mẹ của một đứa trẻ dưới 19 tuổi sống cùng quý vị, hoặc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C225B3" w14:textId="47E12788" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
+    <w:p w14:paraId="671595A9" w14:textId="77777777" w:rsidR="002724B0" w:rsidRPr="00A77B14" w:rsidRDefault="002724B0" w:rsidP="002724B0">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị là một người thân trưởng thành sống cùng và chăm sóc một đứa trẻ dưới 19 tuổi, không có cả cha lẫn mẹ đang ở cùng nhà.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AFDE5D" w14:textId="0A4E4749" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="00441B32" w:rsidP="00441B32">
+    <w:p w14:paraId="421B537B" w14:textId="77777777" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="00441B32" w:rsidP="00441B32">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị cũng sẽ cần điền vào Phần Bổ Sung Chăm Sóc Dài Hạn nếu quý vị</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AE25B9" w14:textId="037BFA98" w:rsidR="00441B32" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
+    <w:p w14:paraId="2D5E5C6B" w14:textId="77777777" w:rsidR="00441B32" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>hiện đang ở trong một cơ sở, chẳng hạn như viện dưỡng lão, bệnh viện mãn tính hoặc cơ sở y tế khác (Quý vị có thể phải trả một khoản thanh toán hàng tháng, được gọi là phần tiền bệnh nhân phải trả, cho cơ sở chăm sóc dài hạn. Để biết thêm thông tin, hãy xem trang 13 trong Cẩm Nang Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531D98CE" w14:textId="6FBB77F8" w:rsidR="00441B32" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
+    <w:p w14:paraId="180C3A55" w14:textId="77777777" w:rsidR="00441B32" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>hiện đang ở trong một bệnh viện cấp tính, chờ được sắp xếp vào một cơ sở chăm sóc dài hạn; hoặc là</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BA97AE" w14:textId="46495E01" w:rsidR="000F1D5E" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
+    <w:p w14:paraId="282690F8" w14:textId="77777777" w:rsidR="000F1D5E" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>sống trong nhà của quý vị và nộp đơn xin hoặc nhận các dịch vụ chăm sóc dài hạn theo chương trình Miễn Trừ Dịch Vụ Tại Gia và Cộng Đồng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCF07D2" w14:textId="54B3A8B7" w:rsidR="000F1D5E" w:rsidRPr="00A77B14" w:rsidRDefault="00441B32" w:rsidP="000F1D5E">
+    <w:p w14:paraId="6A943582" w14:textId="77777777" w:rsidR="000F1D5E" w:rsidRPr="00A77B14" w:rsidRDefault="00441B32" w:rsidP="000F1D5E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu có ai đang giúp quý vị điền đơn này, quý vị có thể cần phải điền vào một mẫu đơn riêng cho phép người đó đại diện cho quý vị. Xem Đơn Chỉ Định Người Đại Diện Được Ủy Quyền</w:t>
       </w:r>
       <w:r w:rsidR="09C2252A" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ARD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ở cuối đơn này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19657820" w14:textId="64A10992" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="004678F4" w:rsidP="005238CD">
+    <w:p w14:paraId="52D5BE00" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="004678F4" w:rsidP="005238CD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>MASSACHUSETTS HEALTH CONNECTOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEDCB86" w14:textId="784DE31E" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="005238CD">
+    <w:p w14:paraId="6CE6F6EA" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="005238CD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ai Có Thể Sử Dụng Đơn Xin Này</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA5A1FB" w14:textId="4258657E" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
+    <w:p w14:paraId="739B64F1" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="003F1F53" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Đây là đơn xin bảo hiểm y tế của quý vị nếu quý vị sống ở Massachusetts, và quý vị</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1FB1AB3B" w14:textId="5758BB60" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
+      <w:r w:rsidR="006277AD" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có trong tình trạng sau đây.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7C6E28" w14:textId="59FFA4F2" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="006277AD" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
-[...3 lines deleted...]
-        <w:t>từ 65 tuổi trở lên</w:t>
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Quý vị</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F1D5E" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>65 tuổi trở lên</w:t>
       </w:r>
       <w:r w:rsidR="12B81EED" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E02B751" w14:textId="021929EB" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
+    <w:p w14:paraId="5F9AD111" w14:textId="6BADADC9" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>không đủ điều kiện nhận MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="684319F7" w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="57EC8A6D" w14:textId="1A69E042" w:rsidR="000F1D5E" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
+    </w:p>
+    <w:p w14:paraId="51535F87" w14:textId="00F0DE4D" w:rsidR="000F1D5E" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>không nhận được Medicare</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="2F5A8886" w14:textId="6D067E55" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
+        <w:t>không nhận được Medicare và</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06849C88" w14:textId="77777777" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">không được tiếp cận với một chương trình bảo hiểm y tế giá cả phải chăng, đáp ứng yêu cầu về giá trị tối thiểu.* </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0D058A" w14:textId="3D58B614" w:rsidR="00D75D72" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
+    <w:p w14:paraId="2875C2C2" w14:textId="77777777" w:rsidR="00D75D72" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="90" w:hanging="90"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yêu cầu về giá trị tối thiểu có nghĩa là chương trình bảo hiểm y tế thanh toán ít nhất 60% tổng chi phí bảo hiểm y tế của một người đăng ký bình thường.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279A7273" w14:textId="1495D899" w:rsidR="00D75D72" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
+    <w:p w14:paraId="48BD4C8A" w14:textId="77777777" w:rsidR="00D75D72" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Health Connector sử dụng các quy tắc Tổng Số Tiền Thu Nhập Được Điều Chỉnh (MAGI) để xác định tính đủ điều kiện.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B256E3B" w14:textId="0F150585" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
+    <w:p w14:paraId="212E2F97" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>NHỮNG GÌ QUÝ VỊ CẦN CÓ KHI NỘP ĐƠN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028F6F4C" w14:textId="3ED43061" w:rsidR="00A624BD" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
+    <w:p w14:paraId="03E46516" w14:textId="77777777" w:rsidR="00A624BD" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Những mục sau đây PHẢI được gửi cùng với đơn xin khi nộp đơn cho MassHealth, Health Safety Net</w:t>
       </w:r>
       <w:r w:rsidR="0B48DF26" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (HSN)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, và Massachusetts Health Connector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F826F9F" w14:textId="0C14EF43" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
+    <w:p w14:paraId="6C06BD6E" w14:textId="77777777" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>SỐ AN SINH XÃ HỘI (SSN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7605D8" w14:textId="75F01F69" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
+    <w:p w14:paraId="599E06E4" w14:textId="338CE134" w:rsidR="00693607" w:rsidRPr="003F1F53" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị phải cung cấp cho chúng tôi SSN </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>hoặc bằng chứng cho thấy bất kỳ ai có tên trong tờ đơn này cũng đã nộp đơn xin SSN. Có những trường hợp ngoại lệ đối với bất kỳ ai</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6999298E" w14:textId="77777777" w:rsidR="000F1D5E" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
+        <w:t xml:space="preserve">hoặc bằng chứng cho thấy bất kỳ ai có tên trong tờ đơn này cũng đã nộp đơn xin SSN. Có những trường hợp ngoại lệ đối với </w:t>
+      </w:r>
+      <w:r w:rsidR="006277AD" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:color w:val="211D1E"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>những ai có trong tình trạng sau đây</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7B4241" w14:textId="3EA84855" w:rsidR="000F1D5E" w:rsidRPr="00A77B14" w:rsidRDefault="006277AD" w:rsidP="000F1D5E">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="33DC1184" w14:textId="77777777" w:rsidR="000F1D5E" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Người </w:t>
+      </w:r>
+      <w:r w:rsidR="000F1D5E" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">được miễn trừ tôn giáo như được mô tả trong luật liên bang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A980E4" w14:textId="58EBABF2" w:rsidR="000F1D5E" w:rsidRPr="00A77B14" w:rsidRDefault="006277AD" w:rsidP="000F1D5E">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="49DD7389" w14:textId="13A93E60" w:rsidR="000F1D5E" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="000F1D5E">
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Người </w:t>
+      </w:r>
+      <w:r w:rsidR="000F1D5E" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chỉ đủ điều kiện nhận SSN không làm việc </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C29D64" w14:textId="64305AF3" w:rsidR="000F1D5E" w:rsidRPr="00A77B14" w:rsidRDefault="006277AD" w:rsidP="000F1D5E">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="0F31F0C6" w14:textId="346DBB2C" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Người </w:t>
+      </w:r>
+      <w:r w:rsidR="000F1D5E" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">không đủ điều kiện nhận SSN </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231CFB31" w14:textId="77777777" w:rsidR="00693607" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Trừ khi có ngoại lệ, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">chúng tôi cần SSN của tất cả những người đăng ký </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">xin bảo hiểm y tế. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">SSN không bắt buộc phải có đối với những ai không đăng ký xin bảo hiểm y tế, nhưng nếu cung cấp SSN cho chúng tôi thì có thể đẩy nhanh quá trình xét duyệt đơn. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chúng tôi sử dụng SSN để kiểm tra thu nhập và các thông tin khác để xem ai đủ điều kiện nhận trợ giúp về chi phí bảo hiểm y tế. Nếu ai đó </w:t>
+        <w:t xml:space="preserve">Chúng </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>không có Số An sinh Xã hội hoặc cần trợ giúp để có được Số An sinh Xã hội, hãy gọi cho Cơ quan An sinh Xã hội theo số (800)</w:t>
+        <w:t>tôi sử dụng SSN để kiểm tra thu nhập và các thông tin khác để xem ai đủ điều kiện nhận trợ giúp về chi phí bảo hiểm y tế. Nếu ai đó không có Số An sinh Xã hội hoặc cần trợ giúp để có được Số An sinh Xã hội, hãy gọi cho Cơ quan An sinh Xã hội theo số (800)</w:t>
       </w:r>
       <w:r w:rsidR="004B487B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>772</w:t>
       </w:r>
       <w:r w:rsidR="004B487B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">1213, TTY: (800) 325-0778 hoặc truy cập www.socialsecurity.gov. </w:t>
       </w:r>
       <w:r w:rsidR="075CA879" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Xem</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cẩm Nang Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên để biết thêm thông tin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548F43F2" w14:textId="0A59140F" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
+    <w:p w14:paraId="29DD5600" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk193880303"/>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>BẰNG CHỨNG VỀ THU NHẬP, TÀI SẢN VÀ BẢO HIỂM</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="12C105A3" w14:textId="170BBFE1" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="006C1D66">
+    <w:p w14:paraId="2B39179E" w14:textId="2E1DF5AB" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="000F1D5E" w:rsidP="006C1D66">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Chúng tôi sẽ cố gắng xác minh một số thông tin này thông qua đối chiếu dữ liệu điện tử và sẽ thông báo cho quý vị nếu chúng tôi cần thêm bằng chứng. Nếu quý vị gửi kèm bằng chứng cho các mục này, có thể giúp đẩy nhanh quá trình xử lý đơn xin của quý vị.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="120200E7" w14:textId="577FA04F" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+        <w:t xml:space="preserve">Chúng tôi sẽ cố gắng xác minh một số thông tin này thông qua đối chiếu dữ liệu điện tử và sẽ thông báo cho quý vị nếu chúng tôi cần thêm bằng chứng. </w:t>
+      </w:r>
+      <w:r w:rsidR="006277AD" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nếu quý vị gửi kèm bằng chứng cho các mục này khi nộp đơn, có thể giúp đẩy nhanh quá trình xử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:color w:val="211D1E"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484BC52A" w14:textId="4E666F58" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bằng chứng về tất cả thu nhập hiện tại trước khi khấu trừ, chẳng hạn như bản sao phiếu lương hoặc phiếu lương hưu (Quý vị không phải gửi bằng chứng về thu nhập an sinh xã hội hoặc SSI, nhưng quý vị phải điền thông tin thu nhập an sinh xã hội và SSI, nếu có)</w:t>
       </w:r>
-      <w:r w:rsidR="38A2F4E2" w:rsidRPr="00A77B14">
+    </w:p>
+    <w:p w14:paraId="1DD7C203" w14:textId="77777777" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+      <w:pPr>
+        <w:pStyle w:val="bulletlist"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Bằng chứng về tất cả các tài sản, chẳng hạn như tài khoản ngân hàng và hợp đồng bảo hiểm nhân thọ</w:t>
+      </w:r>
+      <w:r w:rsidR="404C949B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="71E96AB7" w14:textId="1E0207C9" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+    </w:p>
+    <w:p w14:paraId="793ABA30" w14:textId="77777777" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Bằng chứng về tất cả các tài sản, chẳng hạn như tài khoản ngân hàng và hợp đồng bảo hiểm nhân thọ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="404C949B" w:rsidRPr="00A77B14">
+        <w:t>Bản sao hóa đơn phí bảo hiểm y tế hiện tại của quý vị (chẳng hạn như Medex) nếu quý vị đang nộp đơn xin các dịch vụ chăm sóc dài hạn tại một cơ sở y tế. (Quý vị không cần phải gửi bản sao thẻ Medicare của mình)</w:t>
+      </w:r>
+      <w:r w:rsidR="1352B2F4" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="22AFF5A7" w14:textId="5635E79D" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+    </w:p>
+    <w:p w14:paraId="5D05C01E" w14:textId="77777777" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Bản sao hóa đơn phí bảo hiểm y tế hiện tại của quý vị (chẳng hạn như Medex) nếu quý vị đang nộp đơn xin các dịch vụ chăm sóc dài hạn tại một cơ sở y tế. (Quý vị không cần phải gửi bản sao thẻ Medicare của mình)</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="536FD538" w14:textId="77777777" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+        <w:t xml:space="preserve">Số hợp đồng bảo hiểm cho bất kỳ bảo hiểm y tế hiện tại nào </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A82254" w14:textId="77777777" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Số hợp đồng bảo hiểm cho bất kỳ bảo hiểm y tế hiện tại nào </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Thông tin về bất kỳ bảo hiểm y tế nào khác hiện sẵn có cho hộ gia đình của quý vị </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F32FEED" w14:textId="5F59EEB1" w:rsidR="00A624BD" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
+    <w:p w14:paraId="0D39CBC8" w14:textId="77777777" w:rsidR="00A624BD" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>BẰNG CHỨNG VỀ QUỐC TỊCH/TÌNH TRẠNG CÔNG DÂN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C44794" w14:textId="4AE48B5A" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+    <w:p w14:paraId="7D4B7445" w14:textId="77777777" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chúng tôi sẽ cố gắng xác minh thông tin này thông qua đối chiếu dữ liệu điện tử. Chúng tôi sẽ thông báo cho quý vị nếu cần thêm bằng chứng. Nếu quý vị gửi kèm bằng chứng cho các mục này, có thể giúp đẩy nhanh quá trình xử lý đơn đăng ký của quý vị.</w:t>
       </w:r>
       <w:r w:rsidR="00F3123D" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5313F2E0" w14:textId="36B8918D" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="00ED6213">
+    <w:p w14:paraId="52B8793F" w14:textId="77777777" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Bằng chứng về tình trạng quốc tịch/công dân Hoa Kỳ và bằng chứng danh tính, chẳng hạn như hộ chiếu Hoa Kỳ hoặc giấy tờ nhập tịch Hoa Kỳ. Quý vị cũng có thể chứng minh quốc tịch Hoa Kỳ bằng giấy khai sinh do chính phủ Hoa Kỳ cấp. Quý vị cũng có thể chứng minh danh tính bằng giấy phép lái xe hoặc một số loại thẻ khác do chính phủ cấp. Chúng tôi có thể chứng minh danh tính của quý vị thông qua hồ sơ của Cơ quan Đăng ký Xe Cơ giới Massachusetts (Massachusetts Registry of Motor Vehicles) nếu quý vị có bằng lái xe Massachusetts hoặc thẻ căn cước Massachusetts. Khi quý vị cung cấp cho MassHealth bằng chứng về quốc tịch/công dân Hoa Kỳ và danh tính của mình, quý vị sẽ không phải cung cấp lại cho chúng tôi bằng chứng này. Quý vị phải cung cấp cho chúng tôi bằng chứng danh tính của tất cả các thành viên trong gia đình đang nộp đơn. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Những người cao niên và người khi</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
@@ -1406,93 +1542,93 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">m năng [Social Security Disability (SSDI)], không bắt buộc phải cung cấp bằng chứng về tình trạng quốc tịch/công dân Hoa Kỳ và danh tính. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">(Xem Mục 9 trong Cẩm Nang Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên để biết </w:t>
       </w:r>
       <w:r w:rsidR="5A0CB210" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">thêm </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>thông tin)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D99F73" w14:textId="59F400AF" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+    <w:p w14:paraId="0A103B3C" w14:textId="77777777" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Một bản sao của cả hai mặt của tất cả các thẻ nhập cư (hoặc các tài liệu khác thể hiện tình trạng nhập cư) cho quý vị hoặc vợ/chồng của quý vị nếu quý vị hoặc vợ/chồng không mang quốc tịch/không phải công dân Hoa Kỳ và đang nộp đơn cho MassHealth (ngoại trừ MassHealth Limited), Health Safety Net, hoặc các chương trình Health Connector. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E93345" w14:textId="684933DC" w:rsidR="00A624BD" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+    <w:p w14:paraId="2BBD1C01" w14:textId="77777777" w:rsidR="00A624BD" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Để biết thêm thông tin về tình trạng nhập cư và các loại tài liệu, vui long xem trang 32.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D60B06A" w14:textId="22D58B1E" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="00C32216">
+    <w:p w14:paraId="10E8167A" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="00C32216">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>TẠI SAO CHÚNG TÔI YÊU CẦU THÔNG TIN NÀY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215C9DE3" w14:textId="65A4399B" w:rsidR="0077055F" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+    <w:p w14:paraId="32B2FE11" w14:textId="77777777" w:rsidR="0077055F" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chúng tôi hỏi về thu nhập và các thông tin khác để xem quý vị đủ điều kiện nhận bảo hiểm nào và nếu quý vị có thể nhận được bất kỳ trợ cấp nào để trả cho khoản bảo hiểm đó. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chúng tôi sẽ giữ kín và bảo mật tất cả thông tin quý vị cung cấp, theo qui định của pháp luật. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
@@ -1502,113 +1638,98 @@
       <w:r w:rsidR="1AC4D248" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>MAhealthconnector.org</w:t>
       </w:r>
       <w:r w:rsidR="00D20F9B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Để xem chính sách quyền riêng tư của MassHealth, hãy truy cập</w:t>
       </w:r>
       <w:r w:rsidR="1529397A" w:rsidRPr="00A77B14">
         <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>mass.gov/service-details/masshealth-member-privacy-information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7921DCF6" w14:textId="22E6CE70" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
+    <w:p w14:paraId="17C9B16A" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>BƯỚC TIẾP THEO LÀ GÌ VÀ NHẬN TRỢ GIÚP Ở ĐÂU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D9052D" w14:textId="730B3E00" w:rsidR="00F3123D" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+    <w:p w14:paraId="2FA7DDD1" w14:textId="77777777" w:rsidR="00F3123D" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Khi chúng tôi nhận được đơn đăng ký đã điền, ký tên và đề ngày của quý vị, chúng tôi sẽ xem xét đơn đó. Nếu cần thêm thông tin, chúng tôi sẽ viết thư hoặc gọi cho quý vị. Khi chúng tôi nhận được những gì chúng tôi cần, chúng tôi sẽ đưa ra quyết định về kết quả </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>hội đủ điều kiện của quý vị và gửi cho quý vị một thông báo bằng văn bản. Nếu quý vị đủ điều kiện nhận MassHealth, hãy xuất trình thông báo này ngay lập tức cho bất kỳ nhà cung cấp dịch vụ chăm sóc sức khỏe nào mà quý vị đã thanh toán cho các dịch vụ y tế sẽ được MassHealth chi trả trong thời gian quý vị hội đủ điều kiện. Nếu nhà cung cấp dịch vụ chăm sóc sức khỏe xác định rằng MassHealth sẽ thanh toán cho các dịch vụ này, nhà cung cấp sẽ hoàn trả số tiền quý vị đã thanh toán.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="27E89356" w14:textId="5A5058F0" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="2CCF7F91">
+        <w:t>Khi chúng tôi nhận được đơn đăng ký đã điền, ký tên và đề ngày của quý vị, chúng tôi sẽ xem xét đơn đó. Nếu cần thêm thông tin, chúng tôi sẽ viết thư hoặc gọi cho quý vị. Khi chúng tôi nhận được những gì chúng tôi cần, chúng tôi sẽ đưa ra quyết định về kết quả hội đủ điều kiện của quý vị và gửi cho quý vị một thông báo bằng văn bản. Nếu quý vị đủ điều kiện nhận MassHealth, hãy xuất trình thông báo này ngay lập tức cho bất kỳ nhà cung cấp dịch vụ chăm sóc sức khỏe nào mà quý vị đã thanh toán cho các dịch vụ y tế sẽ được MassHealth chi trả trong thời gian quý vị hội đủ điều kiện. Nếu nhà cung cấp dịch vụ chăm sóc sức khỏe xác định rằng MassHealth sẽ thanh toán cho các dịch vụ này, nhà cung cấp sẽ hoàn trả số tiền quý vị đã thanh toán.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F55824" w14:textId="77777777" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="2CCF7F91">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị cần thêm thông tin về cách nộp đơn, hoặc nếu quý vị cần một bản sao khác của </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="52824B"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Phụ lục C: Người Chăm sóc Cá Nhân </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
@@ -1630,51 +1751,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> TDD/TTY: 711. Đơn này có sẵn bằng </w:t>
       </w:r>
       <w:r w:rsidR="08FE51C4" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>nưững ngôn ngữ khác</w:t>
       </w:r>
       <w:r w:rsidR="00D20F9B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vui lòng gọi số ở trên để xin mẫu đơn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67803709" w14:textId="77777777" w:rsidR="005238CD" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="2CCF7F91">
+    <w:p w14:paraId="40434647" w14:textId="77777777" w:rsidR="005238CD" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="2CCF7F91">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị có bất kỳ câu hỏi nào về bất kỳ mẫu đơn nào hoặc thông tin quý vị cần gửi, vui lòng gọi cho chúng tôi theo số (800)</w:t>
       </w:r>
       <w:r w:rsidR="00CE3363" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
@@ -1687,295 +1808,303 @@
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>2900</w:t>
       </w:r>
       <w:r w:rsidR="00CE3363" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65804F20" w14:textId="5AD63A1C" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="2CCF7F91">
+    <w:p w14:paraId="6FEBEC87" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="2CCF7F91">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0668698D" w14:textId="761B9F32" w:rsidR="00470D0F" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+    <w:p w14:paraId="48DDF5F9" w14:textId="77777777" w:rsidR="00470D0F" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Đơn Xin Bảo Hiểm Y Tế Cho Người Cao Niên Và Những Người Cần Dịch Vụ Chăm Sóc Dài Hạn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3785EBA1" w14:textId="13A16DD9" w:rsidR="00F3123D" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="2CCF7F91">
+    <w:p w14:paraId="06321FE9" w14:textId="77777777" w:rsidR="00F3123D" w:rsidRPr="003F1F53" w:rsidRDefault="006C1D66" w:rsidP="2CCF7F91">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Vui Lòng Viết Rõ Ràng. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hãy nhớ trả lời tất cả các câu hỏi. Điền vào tất cả các phần của đơn xin, cùng với tất cả các phụ lục có liên quan. Nếu quý vị cần thêm chỗ trống, hãy đính kèm một tờ giấy riêng biệt vào đơn xin. Ghi tên và số an sinh xã hội của Người thứ 1 ở đầu bất kỳ giấy tờ đính kèm nào.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2A0FCC" w14:textId="7909D4EA" w:rsidR="00F3123D" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="2CCF7F91">
+    <w:p w14:paraId="4BFEE7F0" w14:textId="08BC038C" w:rsidR="00F3123D" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="2CCF7F91">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Đối với mỗi thành viên trong hộ gia đình của quý vị,  ghi tên của (các) cá nhân theo qui định của chương trình hoặc các chương trình mà họ muốn đăng ký. </w:t>
+        <w:t>Đối với mỗi thành viên trong hộ gia đình của quý vị,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
+        <w:rPr>
+          <w:color w:val="211D1E"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:color w:val="211D1E"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ghi tên của (các) cá nhân theo qui định của chương trình hoặc các chương trình mà họ muốn đăng ký. </w:t>
       </w:r>
       <w:r w:rsidR="2B61D315" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>em Cẩm Nang Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên để tìm hiểu thêm về phạm vi bảo hiểm theo các chương trình này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BF18EE" w14:textId="727BAF99" w:rsidR="00CD14CD" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
+    <w:p w14:paraId="0D14C82B" w14:textId="77777777" w:rsidR="00CD14CD" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Vui lòng liệt kê tên của tất cả những người đang nộp đơn xin bảo hiểm y tế trong đơn xin này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2F1146" w14:textId="77777777" w:rsidR="009C56BD" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+    <w:p w14:paraId="714FD543" w14:textId="77777777" w:rsidR="009C56BD" w:rsidRPr="003F1F53" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>MassHealth hoặc Health Safety Net (HSN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2C1F9B" w14:textId="1E8562E1" w:rsidR="00D74DF4" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+    <w:p w14:paraId="1EB55BA9" w14:textId="77777777" w:rsidR="00D74DF4" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(Nếu sống ở nhà, hoặc trong nhà an dưỡng, cơ sở trợ giúp sinh hoạt, cộng đồng hưu trí chăm sóc thường xuyên hoặc cộng đồng chăm sóc sức khỏe, hãy điền vào đơn đăng ký này và bất kỳ phần bổ sung nào áp dụng cho quý vị hoặc bất kỳ thành viên nào trong gia đình.) MassHealth sẽ kiểm tra xem bất kỳ ai nộp đơn xin bảo hiểm y tế trong đơn đăng ký này có đủ điều kiện nhận MassHealth hoặc HSN hay không.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC5392D" w14:textId="7CBE16DA" w:rsidR="00D74DF4" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
+    <w:p w14:paraId="2E8A20A9" w14:textId="77777777" w:rsidR="00D74DF4" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="formboldACA-3"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk193881500"/>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị:</w:t>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>vợ/chồng:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="422F5235" w14:textId="0247F962" w:rsidR="00162614" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
+    <w:p w14:paraId="0413CB11" w14:textId="77777777" w:rsidR="00162614" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chăm sóc dài hạn và/hoặc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C819E43" w14:textId="77777777" w:rsidR="009C56BD" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
+    <w:p w14:paraId="0661EC39" w14:textId="77777777" w:rsidR="009C56BD" w:rsidRPr="003F1F53" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Miễn Trừ Dịch Vụ Tại Gia và Tại Cộng Đồng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C719372" w14:textId="70EAD887" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
+    <w:p w14:paraId="75AFFE27" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(Nếu nộp đơn xin hoặc nhận các dịch vụ chăm sóc dài hạn tại nhà theo Miễn trừ HCBS, hoặc tại viện điều dưỡng hoặc bệnh viện mãn tính, hãy điền vào đơn này và bất kỳ phần bổ sung nào áp dụng cho quý vị hoặc bất kỳ thành viên nào trong gia đình, bao gồm tất cả hoặc một phần của Phần Bổ Sung Chăm Sóc Dài Hạn.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069AE9FF" w14:textId="6F1D66C6" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
+    <w:p w14:paraId="7BB607E3" w14:textId="77777777" w:rsidR="006C1D66" w:rsidRPr="00A77B14" w:rsidRDefault="006C1D66" w:rsidP="006C1D66">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>vợ/chồng:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165D28E9" w14:textId="77777777" w:rsidR="009C56BD" w:rsidRPr="00A77B14" w:rsidRDefault="005212E8" w:rsidP="55BB9BDD">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="11599B0F" w14:textId="77777777" w:rsidR="009C56BD" w:rsidRPr="003F1F53" w:rsidRDefault="005212E8" w:rsidP="55BB9BDD">
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Các Chương Trình Health Connector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F03B1F" w14:textId="1C7D84D2" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="005212E8" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="359E5136" w14:textId="5CD707B9" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="005212E8" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Bảo hiểm y tế thông qua Massachusetts Health Connector không phải là MassHealth. Nếu quý vị có Medicare, quý vị sẽ không đủ điều kiện nhận bất kỳ khoản </w:t>
       </w:r>
       <w:r w:rsidR="5ECD86C7" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>giảm chi pí đồng trả h</w:t>
       </w:r>
       <w:r w:rsidR="6AB980A6" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
@@ -1985,931 +2114,959 @@
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ặc khoản </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Advance Premium Tax Credits</w:t>
       </w:r>
       <w:r w:rsidR="4B4787CF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> thông qua Health Connector, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">và quý vị không thể mua chương trình bảo hiểm thông qua Health Connector, trừ khi quý vị đã đăng ký chương trình bảo hiểm Health Connector khi quý vị đủ điều kiện nhận Medicare. Trường hợp duy nhất nên đăng ký xin các chương trình Health Connector nếu quý vị có Medicare là khi quý vị chưa đăng ký Medicare nhưng sẽ phải trả phí bảo hiểm Medicare Phần A. </w:t>
+        <w:t>và quý vị không thể mua chương trình bảo hiểm thông qua Health Connector, trừ khi quý vị đã đăng ký chương trình bảo hiểm Health Connector khi quý vị đủ điều kiện nhận Medicare. Trường hợp duy nhất nên đăng ký xin các chương trình Health Connector nếu quý vị có Medicare là khi quý vị chưa đăng ký Medicare nhưng sẽ phải trả phí bảo hiểm Medicare Phần A.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
+        <w:rPr>
+          <w:color w:val="211D1E"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="21E0522C" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Trong trường hợp này, quý vị có thể đủ điều kiện nhận bảo hiểm thông qua Health Connector, có thể bao gồm Advance Premium Tax Credits (Tín Dụng Thuế cho Người Trả Trước Lệ Phí Bảo Hiểm) và chương trình ConnectorCare</w:t>
+        <w:t>Trong trường hợp này, quý vị có thể đủ điều kiện nhận bảo hiểm thông qua Health Connector, có thể bao gồm Advance Premium Tax Credits (Tín Dụng Thuế cho Người Trả Trước Lệ Phí Bảo Hiểm) và chương trình ConnectorCare</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C9ADF0" w14:textId="3502EE3E" w:rsidR="005212E8" w:rsidRPr="00A77B14" w:rsidRDefault="005212E8" w:rsidP="005212E8">
+    <w:p w14:paraId="159E5864" w14:textId="77777777" w:rsidR="005212E8" w:rsidRPr="00A77B14" w:rsidRDefault="005212E8" w:rsidP="005212E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>vợ/chồng:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3E1F4B" w14:textId="77777777" w:rsidR="009C56BD" w:rsidRPr="00A77B14" w:rsidRDefault="005212E8" w:rsidP="005212E8">
+    <w:p w14:paraId="76B1AAA6" w14:textId="77777777" w:rsidR="009C56BD" w:rsidRPr="003F1F53" w:rsidRDefault="005212E8" w:rsidP="005212E8">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>LƯU Ý: Chương Trình Chăm Sóc Toàn Diện Cho Người Cao Niên</w:t>
       </w:r>
       <w:r w:rsidR="12677779" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PACE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A76F5B" w14:textId="1D436819" w:rsidR="0092704A" w:rsidRPr="00A77B14" w:rsidRDefault="005212E8" w:rsidP="005212E8">
+    <w:p w14:paraId="18EC9699" w14:textId="77777777" w:rsidR="0092704A" w:rsidRPr="00A77B14" w:rsidRDefault="005212E8" w:rsidP="005212E8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Một số thành viên MassHealth có thể đủ điều kiện đăng ký PACE cung cấp cho các thành viên quyền truy cập vào một loạt các dịch vụ y tế, xã hội, giải trí và chăm sóc y tế thông qua mô hình trung tâm. Xem trang 10 của Cẩm Nang Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên để biết thêm thông tin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B11DFB4" w14:textId="37BFC3F3" w:rsidR="009C56BD" w:rsidRPr="00A77B14" w:rsidRDefault="005212E8">
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+    <w:p w14:paraId="475A1B76" w14:textId="77777777" w:rsidR="009C56BD" w:rsidRPr="003F1F53" w:rsidRDefault="005212E8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chương Trình Trợ Cấp Dinh Dưỡng Bổ Sung (SNAP)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> là một chương trình liên bang giúp quý vị mua thực phẩm bổ dưỡng mỗi tháng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F0B326" w14:textId="3DFD577B" w:rsidR="005212E8" w:rsidRPr="00A77B14" w:rsidRDefault="005212E8">
+    <w:p w14:paraId="66DC5A54" w14:textId="77777777" w:rsidR="005212E8" w:rsidRPr="00A77B14" w:rsidRDefault="005212E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Đánh dấu vào ô này nếu quý vị muốn gửi đơn này đến Cơ Quan Trợ Giúp Chuyển Tiếp để làm đơn xin trợ cấp SNAP. Quý vị phải đọc các quyền lợi và trách nhiệm ở trang 18-23 và ký vào trang 24 để tiếp tục điền đơn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E45871F" w14:textId="1C9769F4" w:rsidR="2FEADC6B" w:rsidRPr="00A77B14" w:rsidRDefault="2FEADC6B" w:rsidP="00ED6213">
+    <w:p w14:paraId="2E8227E7" w14:textId="77777777" w:rsidR="2FEADC6B" w:rsidRPr="00A77B14" w:rsidRDefault="2FEADC6B" w:rsidP="00ED6213">
       <w:pPr>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Điều gì xảy ra sau khi quý vị nộp đơn xin trợ cấp SNAP?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B95E96" w14:textId="3E5FEB2C" w:rsidR="2FEADC6B" w:rsidRPr="00A77B14" w:rsidRDefault="2FEADC6B" w:rsidP="005238CD">
+    <w:p w14:paraId="52418529" w14:textId="77777777" w:rsidR="2FEADC6B" w:rsidRPr="00A77B14" w:rsidRDefault="2FEADC6B" w:rsidP="005238CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DTA sẽ sớm gọi cho quý vị để phỏng vấn qua điện thoại và kiểm tra xem quý vị có thể nhận được SNAP khẩn cấp trong vòng 7 ngày hay không.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCDF47F" w14:textId="7501871A" w:rsidR="2FEADC6B" w:rsidRPr="00A77B14" w:rsidRDefault="2FEADC6B" w:rsidP="005238CD">
+    <w:p w14:paraId="369E513C" w14:textId="77777777" w:rsidR="2FEADC6B" w:rsidRPr="00A77B14" w:rsidRDefault="2FEADC6B" w:rsidP="005238CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>DTA sẽ làm việc với quý vị để xác minh thông tin về trường hợp của quý vị.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38347C14" w14:textId="2A614ACD" w:rsidR="2FEADC6B" w:rsidRPr="00A77B14" w:rsidRDefault="2FEADC6B" w:rsidP="005238CD">
+    <w:p w14:paraId="729F2E61" w14:textId="77777777" w:rsidR="2FEADC6B" w:rsidRPr="00A77B14" w:rsidRDefault="2FEADC6B" w:rsidP="005238CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị sẽ nhận được thẻ Chuyển Trợ Cấp Qua Mạng Điện Tử (EBT) để sử dụng các quyền lợi, nếu được chấp thuận.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF83B80" w14:textId="3DD16C01" w:rsidR="2FEADC6B" w:rsidRPr="00A77B14" w:rsidRDefault="2FEADC6B">
+    <w:p w14:paraId="5FC3394B" w14:textId="77777777" w:rsidR="2FEADC6B" w:rsidRPr="00A77B14" w:rsidRDefault="2FEADC6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị sẽ nhận được thông báo về quyết định của mình trong vòng 30 ngày.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2186DC49" w14:textId="386E7CF4" w:rsidR="005A17C3" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
+    <w:p w14:paraId="5F79EE67" w14:textId="77777777" w:rsidR="005A17C3" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="formboldACA-3"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>BƯỚC 1 Người thứ 1 (QUÝ VỊ)—Hãy cho chúng tôi biết về BẢN THÂN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E0AAB2" w14:textId="01FCD19B" w:rsidR="002E0D76" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="63BBBE6E" w14:textId="5F71E371" w:rsidR="002E0D76" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chúng tôi cần một người trưởng thành trong hộ gia đình làm người đại diện để liên lạc cho đơn này.  </w:t>
+        <w:t>Chúng tôi cần một người trưởng thành trong hộ gia đình làm người đại diện để liên lạc cho đơn này.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
+        <w:rPr>
+          <w:color w:val="211D1E"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="14FA1CCE" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>gười có tên trên đơn, không phải là bên thứ ba đại diện liên lạc cho (các) người nộp đơn. Vui lòng xem Đơn Chỉ Định Người Đại Diện Được Ủy Quyền (ARD) ở cuối đơn này để tạo mối quan hệ là người thứ ba làm đại diện.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5789D2EE" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="34857A12" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Tên, chữ đệm, họ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E59946" w14:textId="3C77B5E4" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="7FA8E4E5" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Ngày sinh (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583435C8" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="0D6215AA" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Địa chỉ nhà Đánh dấu vào ô này nếu vô gia cư. Quý vị phải cung cấp địa chỉ gửi thư. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6335F57C" w14:textId="5D6DCBE7" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="06E5C09A" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Số chung cư hoặc số căn hộ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6B649E" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="371A7D02" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Thành phố </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38122149" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="0E3A7DE3" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Bang </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00263F30" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="74FC1DDE" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">7. ZIP code </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281774D5" w14:textId="2A93B8D3" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="0712B487" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Quận Hạt </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCF3910" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="73A461A7" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Đây có phải là bệnh viện, cơ sở điều dưỡng hay cơ sở khác không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC4487F" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="04432FDE" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E9E09A" w14:textId="0BCCED9D" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="20901637" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755A49E3" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="52B10928" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu Có, tên cơ sở </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6962CF" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="6CB920D1" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Địa chỉ gửi thư Kiểm tra xem có giống với địa chỉ nhà không. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D1706B" w14:textId="73060E8E" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="152CD13D" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Số chung cư hoặc số căn hộ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C9F722" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="7363C66E" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Thành phố </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FAF5FC1" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="55C06FC8" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Bang </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B19527C" w14:textId="291AAEC4" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="528D3561" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">14. ZIP code </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19666946" w14:textId="160724BE" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="0E45AF65" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>15. Quận Hạt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241658B9" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="22667169" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">16. Số điện thoại </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771255AC" w14:textId="5341F30F" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="4F199A11" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">17. Số điện thoại khác </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EB0204" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="24385E9C" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">18. Email </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156D94F5" w14:textId="0856759F" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="219257BF" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">19. # người được liệt kê trên đơn </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA08DD6" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="063D0266" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">20. Ngôn ngữ ưa chuộng của quý vị là gì, nếu không phải là tiếng Anh? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3283540D" w14:textId="733C5548" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="6D91A585" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nói </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC5EB22" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="0787CE70" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Viết </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F83D04" w14:textId="5B01EB7E" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="0007608E" w14:textId="423A24EF" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ngôn ngữ viết được ưa chuộng có thể được dùng  để liên lạc với quý vị. Nếu quý vị không trả lời, chúng tôi sẽ gửi thông báo bằng tiếng Anh. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ngôn ngữ viết được ưa chuộng có thể được dùng</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
         <w:rPr>
           <w:color w:val="211D1E"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">để liên lạc với quý vị. Nếu quý vị không trả lời, chúng tôi sẽ gửi thông báo bằng tiếng Anh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360FCE1A" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="211D1E"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:color w:val="211D1E"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t xml:space="preserve">21. Có ai trên đơn này đang ở tù hoặc trại giam không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC729C3" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="17627CDD" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79499D43" w14:textId="60BFEBD5" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="385CDAFD" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D93DFB4" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="5D49F84C" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin hãy chọn </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> nếu người này sẽ được thả trong 60 ngày tới. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158C036B" w14:textId="5B0FF0C0" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="79C75406" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, thì đó là ai? Nhập tên tại đây: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091F1CFA" w14:textId="376BD393" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="6EEF50E7" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, người này có đang chờ phiên xét xử không? Có Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66933662" w14:textId="0345BCEA" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
+    <w:p w14:paraId="6DFFAF51" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>CHỈ DÀNH CHO NGƯỜI GIÚP GHI DANH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13153328" w14:textId="678B4ED1" w:rsidR="00BC5BA2" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="04F5AAF1" w14:textId="77777777" w:rsidR="00BC5BA2" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoàn thành phần này nếu quý vị là người giúp ghi danh và đang điền đơn này cho người khác. Người giúp phải điền vào mẫu </w:t>
       </w:r>
       <w:r w:rsidR="7DA14A81" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Đ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ơn </w:t>
       </w:r>
       <w:r w:rsidR="40CE7DC6" w:rsidRPr="00A77B14">
         <w:rPr>
@@ -2950,4923 +3107,4880 @@
       <w:r w:rsidR="17B3EF48" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>iúp</w:t>
       </w:r>
       <w:r w:rsidR="00D20F9B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cố vấn viên điền đơn có chứng nhận phải điền vào Mẫu Chỉ định Cố Vấn Viên Điền Đơn Có Chứng Nhận.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08711FA7" w14:textId="2FE54798" w:rsidR="00B6315A" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
+    <w:p w14:paraId="5FABA469" w14:textId="77777777" w:rsidR="00B6315A" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chọn một</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBEB4A2" w14:textId="2BD4A1CF" w:rsidR="00B6315A" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="56CF2736" w14:textId="77777777" w:rsidR="00B6315A" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Người Giúp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E383C98" w14:textId="45FE0985" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
+    <w:p w14:paraId="64201F00" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Cố Vấn Viên Điền Đơn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7956CE" w14:textId="28A66546" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
+    <w:p w14:paraId="3F5241C7" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên, chữ đệm, họ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561602AE" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="51B25605" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Địa chỉ email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617B55FB" w14:textId="5FD0533C" w:rsidR="00BC5BA2" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
+    <w:p w14:paraId="419AD8C8" w14:textId="77777777" w:rsidR="00BC5BA2" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="00025B14">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên tổ chức</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A09003D" w14:textId="2BE4DC58" w:rsidR="00BC5BA2" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
+    <w:p w14:paraId="6C7B37C3" w14:textId="77777777" w:rsidR="00BC5BA2" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số nhận dạng tổ chức</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A943018" w14:textId="17DF00BE" w:rsidR="00E61173" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
+    <w:p w14:paraId="4E171C24" w14:textId="77777777" w:rsidR="00E61173" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số điện thoại của tổ chức</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306B50AE" w14:textId="3D144957" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="679F64EC" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>BƯỚC 2 Người thứ 1</w:t>
       </w:r>
       <w:r w:rsidR="60F73A46" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="60F73A46" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Cho chúng tôi biết về hộ gia đình của quý vị.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2002F0D7" w14:textId="1E4049F3" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
+    <w:p w14:paraId="68EF9563" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>1. Tên, chữ đệm, họ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDE227A" w14:textId="023312B4" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
+    <w:p w14:paraId="4A42E722" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00025B14" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>2. Mối liên hệ với quý vị BẢN THÂN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5C23D3" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="006F524D" w:rsidP="009F6A28">
+    <w:p w14:paraId="03A9D9F9" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="006F524D" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00025B14" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Giới tính của quý vị được chỉ định khi sinh là gì? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603CA460" w14:textId="7B1F1256" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00554399" w:rsidP="009F6A28">
+    <w:p w14:paraId="261BD809" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00554399" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk132700340"/>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344EB87C" w14:textId="62B07816" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00554399" w:rsidP="009F6A28">
+    <w:p w14:paraId="153B9C0D" w14:textId="77777777" w:rsidR="00025B14" w:rsidRPr="00A77B14" w:rsidRDefault="00554399" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nữ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D46F03" w14:textId="17B0D399" w:rsidR="001E002B" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
+    <w:p w14:paraId="2ADE5CD7" w14:textId="77777777" w:rsidR="001E002B" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Đây thường là giới tính được liệt kê ban đầu trên giấy khai sinh của quý vị.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="3FC56092" w14:textId="19428E5F" w:rsidR="00B826DE" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
+    <w:p w14:paraId="2F9C6DD6" w14:textId="77777777" w:rsidR="00B826DE" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="004D2BA9" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có nộp đơn xin bảo hiểm y tế hoặc nha khoa cho BẢN THÂN không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2F28A6" w14:textId="1484A84F" w:rsidR="00B826DE" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
+    <w:p w14:paraId="1F2E7A65" w14:textId="77777777" w:rsidR="00B826DE" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600E43CD" w14:textId="62EDA5C1" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
+    <w:p w14:paraId="551A2B63" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4C002B" w14:textId="0B1D70D8" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
+    <w:p w14:paraId="67FF65BB" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, hãy trả lời tất cả các câu hỏi dưới đây trong Bước 2 cho Người thứ 1 (bản thân).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341F0D57" w14:textId="362B0138" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
+    <w:p w14:paraId="4BEE9EEF" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, hãy trả lời Câu hỏi 20 (các trợ giúp hợp lý), sau đó chuyển đến phần Thông Tin Thu Nhập trên trang 5.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D349C7C" w14:textId="70ED0848" w:rsidR="00941CEB" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="1C541529" w14:textId="77777777" w:rsidR="00941CEB" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>KHÔNG BẮT BUỘC TRẢ LỜI CÂU HỎI 5-9</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : MassHealth cam kết cung cấp dịch vụ chăm sóc bình đẳng cho tất cả các thành viên bất kể chủng tộc, dân tộc, giới tính, khuynh hướng tính dục hoặc ngôn ngữ được sử dụng. Vui lòng hoàn thành các câu hỏi 5-9 để giúp chúng tôi đáp ứng nhu cầu về ngôn ngữ và văn hóa của quý vị. Lưu ý câu trả của quý vị là tự nguyện và sẽ không ảnh hưởng đến tình trạng đủ điều kiện của quý vị hoặc được sử dụng cho bất kỳ mục đích phân biệt đối xử nào.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C4B0F4A" w14:textId="62EEB52E" w:rsidR="00F01B1D" w:rsidRPr="00A77B14" w:rsidRDefault="00941CEB" w:rsidP="009F6A28">
+        <w:t xml:space="preserve"> : MassHealth cam kết cung cấp dịch vụ chăm sóc bình đẳng cho tất cả các thành viên bất kể chủng tộc, dân tộc, giới tính, khuynh hướng tính dục hoặc ngôn ngữ được sử dụng. Vui lòng hoàn thành các câu hỏi 5-9 để giúp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>chúng tôi đáp ứng nhu cầu về ngôn ngữ và văn hóa của quý vị. Lưu ý câu trả của quý vị là tự nguyện và sẽ không ảnh hưởng đến tình trạng đủ điều kiện của quý vị hoặc được sử dụng cho bất kỳ mục đích phân biệt đối xử nào.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BC93AB" w14:textId="77777777" w:rsidR="00F01B1D" w:rsidRPr="00A77B14" w:rsidRDefault="00941CEB" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="004D2BA9" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Điều nào mô tả đúng nhất bản dạng giới hiện tại của quý vị? Chọn tối đa năm tùy chọn</w:t>
       </w:r>
       <w:r w:rsidR="00F01B1D" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24193849" w14:textId="2CD9CBEE" w:rsidR="00697315" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="3D79F5CA" w14:textId="77777777" w:rsidR="00697315" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bản dạng giới là cách một người xác định và hiểu giới tính của họ như một người đàn ông, một người phụ nữ, phi nhị nguyên giới, không theo tiêu chuẩn giới, chuyển giới hoặc một dạng giới nào đó khác.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEBA988" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="0AD72B17" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nam </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708A3E2D" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="7B9CC9A0" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nữ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B04074E" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="48EFE8C6" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chuyển giới nam </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD8F117" w14:textId="028031D2" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="36C1D244" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chuyển giới nữ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A5ED0C" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="44AC487B" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Giới tính queer/không theo tiêu chuẩn giới/phi nhị nguyên giới; giới tính không thuộc nhóm nam hay nữ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2883E291" w14:textId="2BEF96E8" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="20655EFE" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bản dạng giới không được liệt kê ở đây</w:t>
       </w:r>
       <w:r w:rsidR="35009252" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vui lòng ghi rõ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D55E42" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="6BF9F49D" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không biết </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2463C757" w14:textId="126DA165" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="6F2A09AB" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chọn không trả lời</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4283D074" w14:textId="35BB37A4" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
+    <w:p w14:paraId="3AC1CED8" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>6. Điều nào sau đây mô tả khuynh hướng tình dục hiện tại của quý vị? Chọn tối đa năm tùy chọn</w:t>
       </w:r>
       <w:r w:rsidR="001448A6" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B31D52" w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="5CD20577" w14:textId="41653A52" w:rsidR="00941CEB" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
+    </w:p>
+    <w:p w14:paraId="382919B3" w14:textId="77777777" w:rsidR="00941CEB" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Xu hướng tính dục mô tả cách một người xác định sự hấp dẫn về thể chất và/hoặc cảm xúc của họ đối với người khác.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C623E0" w14:textId="3CE4D413" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="1BCBAAB7" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thẳng hoặc </w:t>
       </w:r>
       <w:r w:rsidR="6F3446C1" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ị tính </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4435261F" w14:textId="31A8BE63" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="6F60FB48" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Đồng tính nữ hoặc </w:t>
       </w:r>
       <w:r w:rsidR="570D6A17" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>đ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ồng tính nam </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE0DDB3" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="7694D9F6" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Song tính </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0A0506" w14:textId="4604453C" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="477AA648" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Queer, toàn tính, hoặc đang tìm hiểu bản thân </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF869F8" w14:textId="269A807B" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="4749F1FF" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xu hướng tính dục không được liệt kê </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE89F62" w14:textId="6750FAA6" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="7AD5954E" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Vui lòng nêu rõ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35048B65" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="6ECDD116" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không biết </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BB8818" w14:textId="029BFB4E" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="68DB2DA7" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chọn không trả lời</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBAC375" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="00941CEB" w:rsidP="009F6A28">
+    <w:p w14:paraId="3B7358D4" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="00941CEB" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk132701022"/>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidR="00B31D52" w:rsidRPr="00A77B14">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="004D2BA9" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có phải là người có gốc Latinh hoặc Tây Ban Nha không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EA902F" w14:textId="509EE807" w:rsidR="00941CEB" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="53238BD7" w14:textId="77777777" w:rsidR="00941CEB" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Người gốc Tây Ban Nha hoặc Latinh là một người có nguồn gốc Cuba, Mexico, Puerto Rico, Nam hoặc Trung Mỹ, hoặc có văn hóa hoặc nguồn gốc Tây Ban Nha khác bất kể chủng tộc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B31EABB" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="15B8943F" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có, người gốc Tây Ban Nha hoặc La tinh </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361B6324" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="651BDFE5" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không, không phải người gốc Tây Ban Nha hoặc Latinh </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346BC343" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="79693811" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không biết </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3671EA9A" w14:textId="53B7274E" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="5498E93F" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chọn không trả lời</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B1858E" w14:textId="0156C502" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="09390682" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>8. Chủng tộc (xem trang 32)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="23C71130" w14:textId="487F0E2D" w:rsidR="00697315" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
+    <w:p w14:paraId="6BBB5CED" w14:textId="77777777" w:rsidR="00697315" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="004D2BA9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chủng tộc đề cập đến sự tự nhận dạng của một người với một hoặc nhiều nhóm xã hội. Các cá nhân có thể khai thuộc nhiều chủng tộc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3F567A" w14:textId="68911B04" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="00941CEB" w:rsidP="009F6A28">
+    <w:p w14:paraId="0DE8D6AE" w14:textId="77777777" w:rsidR="004D2BA9" w:rsidRPr="00A77B14" w:rsidRDefault="00941CEB" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r w:rsidR="00B31D52" w:rsidRPr="00A77B14">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="004D2BA9" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Dân tộc (xem trang 32)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B0484A" w14:textId="15A6AE74" w:rsidR="00941CEB" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
+    <w:p w14:paraId="388077F3" w14:textId="77777777" w:rsidR="00941CEB" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Dân tộc đề cập đến nền tảng, di sản, văn hóa, tổ tiên của quý vị hoặc quốc gia nơi quý vị hoặc gia đình của quý vị sinh ra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED7912C" w14:textId="445A6CD9" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="00941CEB" w:rsidP="009F6A28">
+    <w:p w14:paraId="33867B99" w14:textId="77777777" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="00941CEB" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="004D2BA9" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có số an sinh xã hội (SSN) không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AB4D33" w14:textId="2EC51F2B" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
+    <w:p w14:paraId="494059A6" w14:textId="77777777" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECD908E" w14:textId="20EFB8A9" w:rsidR="00C1054C" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
+    <w:p w14:paraId="44BC1091" w14:textId="77777777" w:rsidR="00C1054C" w:rsidRPr="00A77B14" w:rsidRDefault="004D2BA9" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không (không bắt buộc nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> nộp đơn)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536DD288" w14:textId="319C9B81" w:rsidR="00D62E4B" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="7DD46DA7" w14:textId="7A6A7289" w:rsidR="00D62E4B" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="691A85C2" w14:textId="5A8468E1" w:rsidR="00D62E4B" w:rsidRPr="00A77B14" w:rsidRDefault="00D62E4B" w:rsidP="55BB9BDD">
+        <w:t>Chúng tôi cần số an sinh xã hội (SSN) cho mỗi người đang xin bảo hiểm y tế có số này. Có những ngoại lệ đối với bất kỳ ai được miễn trừ tôn giáo như được mô tả trong luật liên bang, những người chỉ đủ điều kiện nhận SSN không làm việc hoặc những người không đủ điều kiện nhận SSN. Không bắt buộc phải có SSN đối với những ai không nộp đơn xin bảo hiểm y tế, nhưng cung cấp SSN cho chúng tôi thì có thể đẩy nhanh quá trình xét duyệt đơn. Chúng tôi sử dụng SSN để kiểm tra thu nhập và các thông tin khác để xem ai đủ điều kiện nhận trợ giúp về chi phí bảo hiểm y tế. Để biết thêm chi tiết về cách chúng tôi sử dụng số an sinh xã hội của quý vị,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
+        <w:rPr>
+          <w:color w:val="211D1E"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:color w:val="211D1E"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tham khảo Cẩm Nang Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597F9DD9" w14:textId="77777777" w:rsidR="00D62E4B" w:rsidRPr="00A77B14" w:rsidRDefault="00D62E4B" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="398BD10B" w14:textId="3671C34C" w:rsidR="00D62E4B" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="0FD7632E" w14:textId="77777777" w:rsidR="00D62E4B" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu ai đó cần giúp xin số SSN, hãy gọi cho Cơ quan An sinh Xã hội theo số (800) 772-1213 TTY: (800) 325-0778, hoặc truy cập </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="00A77B14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>socialsecurity.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6916C02A" w14:textId="34A6C60E" w:rsidR="006E0F74" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
+    <w:p w14:paraId="55048AEA" w14:textId="77777777" w:rsidR="006E0F74" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, hãy cung cấp cho chúng tôi số này</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033E18FF" w14:textId="76E119FE" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
+    <w:p w14:paraId="2A521D7C" w14:textId="77777777" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> hãy đánh vào ô chọn một trong những lý do sau.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FC216A" w14:textId="289BE679" w:rsidR="22EEF5FB" w:rsidRPr="00A77B14" w:rsidRDefault="22EEF5FB">
+    <w:p w14:paraId="2B41D5CC" w14:textId="77777777" w:rsidR="22EEF5FB" w:rsidRPr="00A77B14" w:rsidRDefault="22EEF5FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trường hợp ngoại lệ về bệnh tật</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C889EBA" w14:textId="0CDB6B7F" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
+    <w:p w14:paraId="17B3ABFC" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Đã nộp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27015E25" w14:textId="628F48AD" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
+    <w:p w14:paraId="62D990DA" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngoại lệ vì không phải là công dân</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1700E738" w14:textId="369FBBC3" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
+    <w:p w14:paraId="4F96DEC6" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngoại lệ vì lý do tôn giáo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9441E3" w14:textId="34372534" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
+    <w:p w14:paraId="69ED3B20" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên của quý vị trên đơn này có giống với tên trên thẻ an sinh xã hội không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537ACEA5" w14:textId="3D9C71C2" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
+    <w:p w14:paraId="4D023BBA" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6066CC8E" w14:textId="20450E15" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
+    <w:p w14:paraId="69BA2722" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F965977" w14:textId="2D1BC0E0" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
+    <w:p w14:paraId="257C3804" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, tên trên thẻ an sinh xã hội của quý vị là gì?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D3C05E" w14:textId="3755BFC8" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
+    <w:p w14:paraId="297DC42D" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên, chữ đệm, họ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBBD85C" w14:textId="60067EE6" w:rsidR="00B826DE" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="004F67D7">
+    <w:p w14:paraId="58DBBA34" w14:textId="77777777" w:rsidR="00B826DE" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="004F67D7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00617F69" w:rsidRPr="00A77B14">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="004F67D7" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị nhận được Advance Premium Tax Credit (APTC), quý vị có đồng ý khai thuế liên bang cho năm thuế </w:t>
       </w:r>
       <w:r w:rsidR="298FA4B4" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>khi</w:t>
       </w:r>
       <w:r w:rsidR="004F67D7" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> quý vị nhận các khoản tín dụng đó không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60717066" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="004F67D7">
+    <w:p w14:paraId="00833E27" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="004F67D7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D7DA17" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="004F67D7">
+    <w:p w14:paraId="45F408CD" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="004F67D7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5479B17B" w14:textId="0C7EB411" w:rsidR="00B826DE" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="004F67D7">
+    <w:p w14:paraId="3E0287E0" w14:textId="77777777" w:rsidR="00B826DE" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="004F67D7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị có thể không cần hoặc đã chọn không khai thuế trước đây, nhưng quý vị sẽ phải khai thuế thu nhập liên bang cho bất kỳ năm nào quý vị nhận được APTC. Quý vị phải đánh chọn </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">cho câu hỏi 11 để đủ điều kiện nhận ConnectorCare hoặc APTC để giúp thanh toán bảo hiểm sức khỏe của quý vị. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị KHÔNG cần phải khai thuế để xin hoặc nhận MassHealth hoặc HSN, nếu quý vị đủ điều kiện</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DA2C70" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="004F67D7">
+    <w:p w14:paraId="022374CB" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="004F67D7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, vui lòng trả lời các câu hỏi từ a–d. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, chuyển đến câu hỏi d. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F22EF1A" w14:textId="39E7B827" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="004F67D7">
+    <w:p w14:paraId="2544501D" w14:textId="77777777" w:rsidR="004F67D7" w:rsidRPr="00A77B14" w:rsidRDefault="004F67D7" w:rsidP="004F67D7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị phải khai thuế liên bang chung với vợ/chồng trong năm mà quý vị nộp đơn xin một số chương trình nhất định (ConnectorCare hoặc APTC), trừ khi quý vị là nạn nhân của bạo hành gia đình hoặc bị bỏ hoặc quý vị sẽ khai thuế với tư cách là Chủ hộ gia đình. Nếu quý vị sẽ khai thuế với tư cách là Chủ hộ gia đình, quý vị nên trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>cho câu hỏi 11a (“Quý vị đã kết hôn hợp pháp chưa?”). Một cách mà quý vị có thể đủ điều kiện làm Chủ hộ gia đình là sống tách biệt với vợ/chồng của mình và khai một người khác là người phụ thuộc. Xem IRS Publication 501 hoặc tham khảo ý kiến chuyên gia thuế để biết thông tin khai thuế. Quý vị sẽ chỉ cần bao gồm bản thân và bất kỳ người phụ thuộc nào trong đơn đăng ký này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8497FA" w14:textId="599C27F2" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="00BC29DB" w:rsidP="009F6A28">
+    <w:p w14:paraId="48C21D23" w14:textId="77777777" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="00BC29DB" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="00330B71" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị đã kết hôn hợp pháp chưa?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C07F0F6" w14:textId="03930719" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="59E4A5D3" w14:textId="77777777" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk195017503"/>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1079C347" w14:textId="16563098" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="009F6A28">
+    <w:p w14:paraId="33BA6EE3" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="1293060A" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="123CCF23" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:pStyle w:val="Pa51"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, chuyển sang câu hỏi 11C. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72810131" w14:textId="2D5B64EE" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="41E32EEE" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, hãy liệt kê tên vợ/chồng và ngày sinh.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765CC285" w14:textId="56910D0D" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="438C49A9" w14:textId="77777777" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="00330B71" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có dự định khai thuế liên bang chung với vợ/chồng của mình cho năm thuế mà quý vị đang nộp đơn không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0327A0DD" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="77F2B321" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2252EC98" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="34CEF7EB" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502FF4C9" w14:textId="4201BF33" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
+    <w:p w14:paraId="0309C0D3" w14:textId="77777777" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">c. </w:t>
       </w:r>
       <w:r w:rsidR="00330B71" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có khai bất kỳ người phụ thuộc nào trên tờ khai thuế thu nhập liên bang của quý vị vào năm mà quý vị đang nộp đơn không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CDD974" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="283718F3" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7F02A9" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="64C4E1E4" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A30F03E" w14:textId="688212EA" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="701AE0D6" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị sẽ yêu cầu một khoản khấu trừ miễn trừ cá nhân trên tờ khai thuế thu nhập liên bang của quý vị cho bất kỳ cá nhân nào được liệt kê trong đơn này với tư cách là người phụ thuộc </w:t>
       </w:r>
       <w:r w:rsidR="4B51CCBB" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">và </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">được đăng ký bảo hiểm thông qua Massachusetts Health Connector và phí bảo hiểm của họ được trả toàn bộ hoặc một phần bằng các khoản trả trước. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0870014B" w14:textId="376DC174" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="523058FE" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Liệt kê tên</w:t>
       </w:r>
       <w:r w:rsidR="4170408C" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> của những người phụ thuộc</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> và (các) ngày sinh.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDA61F6" w14:textId="38D8F8B7" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
+    <w:p w14:paraId="23D2EDCE" w14:textId="77777777" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">d. </w:t>
       </w:r>
       <w:r w:rsidR="00330B71" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có bị khai là người phụ thuộc trên tờ khai thuế thu nhập liên bang của người nào khác cho năm mà quý vị nộp đơn không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FA020C" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="6DF9B008" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4829B677" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="1EE30597" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3789D46A" w14:textId="7CC4B06C" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="065A2DE0" w14:textId="4ACA7516" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị được người khác khai là người phụ thuộc trong tờ khai thuế thu nhập liên bang của họ, điều này có thể ảnh hưởng đến </w:t>
       </w:r>
       <w:r w:rsidR="4110D18B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>việc quý vị có·</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">nhận được khoản tín dụng thuế </w:t>
       </w:r>
       <w:r w:rsidR="6F840140" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>hay không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Đừng trả lời Có cho câu hỏi này nếu quý vị là một đứa trẻ dưới 21 tuổi được một phụ huynh không có quyền nuôi dưỡng khai là người phụ thuộc. Nếu </w:t>
+        <w:t xml:space="preserve">. Đừng trả lời Có cho câu hỏi này nếu quý vị là đứa trẻ dưới 21 tuổi được một phụ huynh không có quyền nuôi dưỡng khai là người phụ thuộc. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, vui lòng liệt kê tên của người khai thuế.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CBE9FA" w14:textId="6F2A45CF" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="009F6A28">
+    <w:p w14:paraId="4C9EB0CF" w14:textId="77777777" w:rsidR="000F5A5D" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày sinh của người khai thuế</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2FF3D9" w14:textId="4B14DD4F" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="009F6A28">
+    <w:p w14:paraId="7EF1C525" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có quan hệ như thế nào với người khai thuế?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641FA245" w14:textId="47FC725B" w:rsidR="00B15D9B" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="009F6A28">
+    <w:p w14:paraId="1C251561" w14:textId="77777777" w:rsidR="00B15D9B" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Người khai thuế đã kết hôn có khai thuế chung không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23576D26" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="55B1E44F" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BF313A" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="24907BC6" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B39DD3E" w14:textId="3302C187" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="55E922EF" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, hãy liệt kê tên vợ/chồng và ngày sinh.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E96ABE" w14:textId="615026CD" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="009F6A28">
+    <w:p w14:paraId="6BEE1A04" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Người khai thuế còn khai ai khác là người phụ thuộc không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2E4F54" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00B15D9B" w:rsidP="009F6A28">
+    <w:p w14:paraId="2868FA93" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00B15D9B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">e. </w:t>
       </w:r>
       <w:r w:rsidR="00330B71" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có đang nộp thuế riêng vì là nạn nhân của bạo hành gia đình hoặc bị bỏ rơi không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359CE14C" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="5E619B43" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk195017908"/>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6B8BB1" w14:textId="34DAD600" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
+    <w:p w14:paraId="618E4C94" w14:textId="77777777" w:rsidR="00330B71" w:rsidRPr="00A77B14" w:rsidRDefault="00330B71" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="4BF35D92" w14:textId="4BC1A4F8" w:rsidR="004C7FDD" w:rsidRPr="00A77B14" w:rsidRDefault="00655E85" w:rsidP="00330B71">
+    <w:p w14:paraId="2B1CB18B" w14:textId="77777777" w:rsidR="004C7FDD" w:rsidRPr="00A77B14" w:rsidRDefault="00655E85" w:rsidP="00330B71">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không bắt buộc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50798AB4" w14:textId="717F68FF" w:rsidR="00B15D9B" w:rsidRPr="00A77B14" w:rsidRDefault="39BE74C9" w:rsidP="00655E85">
+    <w:p w14:paraId="06D3EAEE" w14:textId="77777777" w:rsidR="00B15D9B" w:rsidRPr="00A77B14" w:rsidRDefault="39BE74C9" w:rsidP="00655E85">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi đã nộp tờ khai thuế thu nhập liên bang tới Sở Thuế vụ (IRS) cho mỗi năm trong hai năm qua khi tôi được nhận Advance Premium Tax Credit (APTC) để giảm khoản thanh toán phí bảo hiểm hàng tháng của mình, kể cả khi tôi có được ghi danh vào ConnectorCare hay không. Tôi đã bao gồm các biểu mẫu thuế cho thấy các khoản tín dụng thuế mà tôi nhận được khi tôi khai thuế để IRS có thể tính toán số tiền Advance Premium Tax Credit, mà tôi đủ điều kiện nhận dựa trên thu nhập cuối cùng của tôi trong năm.</w:t>
       </w:r>
       <w:r w:rsidR="00655E85" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1A25C2" w14:textId="77777777" w:rsidR="00655E85" w:rsidRPr="00A77B14" w:rsidRDefault="00655E85" w:rsidP="00655E85">
+    <w:p w14:paraId="0AE8603D" w14:textId="77777777" w:rsidR="00655E85" w:rsidRPr="00A77B14" w:rsidRDefault="00655E85" w:rsidP="00655E85">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78274A95" w14:textId="77777777" w:rsidR="00655E85" w:rsidRPr="00A77B14" w:rsidRDefault="00655E85" w:rsidP="00655E85">
+    <w:p w14:paraId="0FC0CB58" w14:textId="77777777" w:rsidR="00655E85" w:rsidRPr="00A77B14" w:rsidRDefault="00655E85" w:rsidP="00655E85">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEAB271" w14:textId="3F5D3C28" w:rsidR="00B15D9B" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="009F6A28">
+    <w:p w14:paraId="7245B7DF" w14:textId="77777777" w:rsidR="00B15D9B" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="009F6A28">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> nếu</w:t>
       </w:r>
       <w:r w:rsidR="00B15D9B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B15D9B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>1. Trước đây quý vị đã từng nhận APTC hoặc ConnectorCare và</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A6C8FB" w14:textId="733240F7" w:rsidR="004C36A4" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="009F6A28">
+    <w:p w14:paraId="77ABDC18" w14:textId="77777777" w:rsidR="004C36A4" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="009F6A28">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
         <w:t>2. Lời khai là đúng cho tất cả những người được liệt kê trong hộ gia đình.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA34AF8" w14:textId="7A0FD2B5" w:rsidR="00B15D9B" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="17278F1D" w14:textId="77777777" w:rsidR="00B15D9B" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F848C3" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị là công dân Hoa Kỳ hay người có quốc tịch Hoa Kỳ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C760D7" w14:textId="77777777" w:rsidR="00F848C3" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="00F848C3">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="63AA11E4" w14:textId="77777777" w:rsidR="00F848C3" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="00F848C3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA52948" w14:textId="77777777" w:rsidR="00F848C3" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="00F848C3">
+    <w:p w14:paraId="0E7D472D" w14:textId="77777777" w:rsidR="00F848C3" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="00F848C3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56997DB0" w14:textId="6DEE410A" w:rsidR="00B15D9B" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="00F848C3">
+    <w:p w14:paraId="772039AC" w14:textId="77777777" w:rsidR="00B15D9B" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="00F848C3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, quý vị có phải là công dân nhập tịch, có nguồn gốc hoặc được cấp quốc tịch (không sinh ra ở Hoa Kỳ) không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0634A979" w14:textId="77777777" w:rsidR="00F848C3" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="00F848C3">
+    <w:p w14:paraId="2A5181C2" w14:textId="77777777" w:rsidR="00F848C3" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="00F848C3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2497B496" w14:textId="77777777" w:rsidR="00F848C3" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="00F848C3">
+    <w:p w14:paraId="13EBB623" w14:textId="77777777" w:rsidR="00F848C3" w:rsidRPr="00A77B14" w:rsidRDefault="00F848C3" w:rsidP="00F848C3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D85B469" w14:textId="7B0CA2B0" w:rsidR="00F848C3" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="00F848C3">
+    <w:p w14:paraId="54B71B34" w14:textId="77777777" w:rsidR="00F848C3" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="00F848C3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số Thường Trú Nhân (Alien number)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6341C5" w14:textId="07D05B09" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="00F848C3">
+    <w:p w14:paraId="0F9B8677" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="00F848C3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số giấy chứng nhận nhập tịch hoặc quốc tịch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53999DD0" w14:textId="03C60700" w:rsidR="0080067E" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
+    <w:p w14:paraId="5C823E46" w14:textId="77777777" w:rsidR="0080067E" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006C65ED" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị là không phải công dân, quý vị có tình trạng nhập cư đủ điều kiện không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739DD432" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="0B9BE25E" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C294FB" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="7647E8F1" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73135FBB" w14:textId="46862DE8" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="3FC0599D" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Xem trang 32, “Tình Trạng Nhập Cư Và Các Loại Tài Liệu” để được trợ giúp. Nếu Không hoặc không trả lời, quý vị chỉ có thể nhận được một hoặc vài chương trình sau đây: MassHealth Standard (nếu đang mang thai), MassHealth Limited, Children’s Medical Security Plan (CMSP) hoặc Health Safety Net (HSN). Chuyển đến Câu hỏi 14.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CB067D" w14:textId="40A47C94" w:rsidR="0080067E" w:rsidRPr="00A77B14" w:rsidRDefault="0080067E" w:rsidP="009F6A28">
+    <w:p w14:paraId="513AC3CF" w14:textId="77777777" w:rsidR="0080067E" w:rsidRPr="00A77B14" w:rsidRDefault="0080067E" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="006C65ED" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidR="006C65ED" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidR="006C65ED" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, quý vị có tài liệu nhập cư không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44087693" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="5676CBFE" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78171DE5" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="267CA96A" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A032D66" w14:textId="1A20EFB6" w:rsidR="0080067E" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="177C0EB1" w14:textId="77777777" w:rsidR="0080067E" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có thể giúp chúng tôi xử lý đơn này nhanh chóng hơn bằng cách đính kèm một bản sao của các tài liệu nhập cư của quý vị trong đơn này. Chúng tôi sẽ cố gắng xác minh tình trạng nhập cư của quý vị thông qua đối chiếu dữ liệu điện tử. Vui lòng liệt kê tất cả các tình trạng và/hoặc điều kiện nhập cư đã áp dụng cho quý vị kể từ khi quý vị nhập cảnh vào Hoa Kỳ. Nếu quý vị cần thêm chỗ trống, hãy đính kèm một tờ giấy khác.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1433A38F" w14:textId="2678317A" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="0D4C6536" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày được nhận quyền định cư (tháng/ngày/năm) (Đối với những người bị đánh đập, hãy nhập ngày đơn yêu cầu được chấp thuận.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37922606" w14:textId="3532E699" w:rsidR="0080067E" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="009F6A28">
+    <w:p w14:paraId="46D371FA" w14:textId="77777777" w:rsidR="0080067E" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tình trạng nhập cư</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D63F54A" w14:textId="63937B1B" w:rsidR="0080067E" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="009F6A28">
+    <w:p w14:paraId="38C867DA" w14:textId="77777777" w:rsidR="0080067E" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Loại tài liệu nhập cư</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CDE129" w14:textId="41FCB470" w:rsidR="000D53B9" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="7B44DC7A" w14:textId="77777777" w:rsidR="000D53B9" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chọn một hoặc nhiều tình trạng và loại tài liệu từ danh sách ở trang 32.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B29C99" w14:textId="15E9E1D3" w:rsidR="000D53B9" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="009F6A28">
+    <w:p w14:paraId="1BCB1CB3" w14:textId="77777777" w:rsidR="000D53B9" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số ID tài liệu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E84A5EF" w14:textId="5684EC8E" w:rsidR="000D53B9" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="009F6A28">
+    <w:p w14:paraId="5A18B38D" w14:textId="77777777" w:rsidR="000D53B9" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số Thường trú nhân</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013DC762" w14:textId="3440F2F4" w:rsidR="000D53B9" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="009F6A28">
+    <w:p w14:paraId="00AD0EBB" w14:textId="77777777" w:rsidR="000D53B9" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày hết hạn của hộ chiếu hoặc tài liệu (tháng/ngày/năm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F69ED47" w14:textId="3D0F4CB4" w:rsidR="000D53B9" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="009F6A28">
+    <w:p w14:paraId="0A1ABBA2" w14:textId="77777777" w:rsidR="000D53B9" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quốc gia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFCEDE7" w14:textId="09D48927" w:rsidR="00AB7A05" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
+    <w:p w14:paraId="3E9CE2F6" w14:textId="77777777" w:rsidR="00AB7A05" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="006C65ED" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có sử dụng cùng một tên khi xin tình trạng nhập cư với tên mà quý vị đã điền trên đơn này không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575D2337" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="23BBC3AF" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF4AFB8" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="754ED74E" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009535A8" w14:textId="38E918D2" w:rsidR="00AB7A05" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="6CA6B728" w14:textId="77777777" w:rsidR="00AB7A05" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, quý vị đã sử dụng tên gì? Tên, tên đệm, họ và hậu tố</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52574A8B" w14:textId="3C1A8FFF" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
+    <w:p w14:paraId="52CD620E" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">c. </w:t>
       </w:r>
       <w:r w:rsidR="006C65ED" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có đến Mỹ sau ngày 22 tháng 8 năm 1996 không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03147E5B" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="2C379BEA" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1E0A15" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="6C6517E7" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2817485E" w14:textId="34B0EF81" w:rsidR="00AB7A05" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="006C65ED">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7D52E616" w14:textId="77777777" w:rsidR="00AB7A05" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="006C65ED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">d. </w:t>
       </w:r>
       <w:r w:rsidR="006C65ED" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có phải là một cựu chiến binh hoặc thành viên tại ngũ trong quân đội Hoa Kỳ đã giải ngũ danh dự hoặc là vợ/chồng hoặc con của một cựu chiến binh đã giải ngũ danh dự hoặc một thành viên tại ngũ của quân đội Hoa Kỳ không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6A5642" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="7051CCDB" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B54436E" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
+    <w:p w14:paraId="0D2CD8EF" w14:textId="77777777" w:rsidR="006C65ED" w:rsidRPr="00A77B14" w:rsidRDefault="006C65ED" w:rsidP="006C65ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEE8754" w14:textId="268558E2" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00C1509C" w:rsidP="009F6A28">
+    <w:p w14:paraId="0C8B078B" w14:textId="2F369117" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00C1509C" w:rsidP="009F6A28">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">e. </w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không bắt buộc</w:t>
       </w:r>
       <w:r w:rsidR="41D4B2F3" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Quý vị có phải là</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="4B9FD350" w:rsidRPr="00A77B14">
+        <w:t>Quý vị có phải lànạn nhân của nạn buôn người nghiêm trọng,vợ/chồng, con cái, anh chị em ruột hoặc cha mẹ của nạn nhân buôn người</w:t>
+      </w:r>
+      <w:r w:rsidR="6BE2BF2B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>nạn nhân của nạn buôn người nghiêm trọng,</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>vợ/chồng bị đánh đập,</w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>con cái hoặc cha mẹ của vợ/chồng bị đánh đập?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAD143F" w14:textId="77777777" w:rsidR="003B0FBB" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="00CF5667">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...31 lines deleted...]
-        <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có đang sống ở Massachusetts, và có ý định cư trú ở đây, ngay cả khi quý vị không có địa chỉ cố định, hoặc đã đến Massachusetts với cam kết làm việc hoặc tìm kiếm việc làm không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1650D00A" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="26EE89EF" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5B3FF3" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="282E4F85" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D21945D" w14:textId="3DA25FE9" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="13AD75EA" w14:textId="77777777" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị đến thăm ở Massachusetts vì mục đích cá nhân hoặc</w:t>
       </w:r>
       <w:r w:rsidR="1750BC6F" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>để ·</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> nhận dịch vụ chăm sóc y tế tại một cơ sở không phải là cơ sở điều dưỡng, quý vị phải trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> cho câu hỏi này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A42E8AA" w14:textId="10629CCC" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
+    <w:p w14:paraId="00914843" w14:textId="77777777" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="001F326C" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có sống với ít nhất một đứa trẻ dưới 19 tuổi và quý vị có phải là người chăm sóc chính của đứa trẻ hoặc những đứa trẻ này không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7BCEA6" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="608DD2EF" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56133FC7" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="3BE1F531" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12144181" w14:textId="7B4694F5" w:rsidR="001F326C" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="668819FD" w14:textId="77777777" w:rsidR="001F326C" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(Các) tên và (các) ngày sinh của (các) đứa trẻ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558F5B48" w14:textId="3AFFE990" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
+    <w:p w14:paraId="0E59D9CD" w14:textId="77777777" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidR="00BC29DB" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có đang mang thai không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FE0191" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="28054D9D" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347BC9AF" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="6E7F4617" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4391C2" w14:textId="4495539B" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="23B0DA31" w14:textId="77777777" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, quý vị sắp sinh bao nhiêu em bé?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563CDEF1" w14:textId="2F995BA1" w:rsidR="006E0F74" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="009F6A28">
+    <w:p w14:paraId="52AF4AC3" w14:textId="77777777" w:rsidR="006E0F74" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày sinh dự kiến là khi nào?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD97240" w14:textId="5EC72726" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
+    <w:p w14:paraId="29D40730" w14:textId="77777777" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="001F326C" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có bao giờ ở trong chương trình chăm sóc nuôi dưỡng chưa?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7432AD" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="462488F0" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6EB603" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="02A64A7D" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087C344A" w14:textId="35C89C34" w:rsidR="001F326C" w:rsidRPr="00A77B14" w:rsidRDefault="001F326C" w:rsidP="00CF5667">
+    <w:p w14:paraId="40845515" w14:textId="77777777" w:rsidR="001F326C" w:rsidRPr="00A77B14" w:rsidRDefault="001F326C" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, quý vị đã ở trong chương trình chăm sóc nuôi dưỡng ở tiểu bang nào?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C03BD80" w14:textId="6076D1FB" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="001F326C" w:rsidP="009F6A28">
+    <w:p w14:paraId="2FC0DEE6" w14:textId="77777777" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="001F326C" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có được nhận bảo hiểm y tế qua chương trình Medicaid của tiểu bang không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9336CF" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="1533E6FD" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E70CB12" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="03312BB1" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FFCDCA" w14:textId="54012A99" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="00CF5667">
+    <w:p w14:paraId="1065C61F" w14:textId="77777777" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị thuê hay sở hữu tài sản của mình?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DC8622" w14:textId="046C5B74" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="009F6A28">
+    <w:p w14:paraId="2B6E5C2C" w14:textId="77777777" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thuê</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211CE2AF" w14:textId="508AD523" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="009F6A28">
+    <w:p w14:paraId="43D2C459" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sở hữu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7395427B" w14:textId="0A51F79B" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
+    <w:p w14:paraId="07C3654C" w14:textId="77777777" w:rsidR="00C1509C" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00581B19" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>KHUYẾT TẬT Trả lời câu hỏi này nếu quý vị dưới 65 tuổi hoặc từ 65 tuổi trở lên và đang làm việc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74351EFD" w14:textId="610EE4A3" w:rsidR="00E77069" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="6E11DBB7" w14:textId="77777777" w:rsidR="00E77069" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị có bị khuyết tật (bao gồm tình trạng sức khỏe tâm thần làm mất khả năng hoạt động) đã kéo dài hoặc dự kiến sẽ kéo dài ít nhất 12 tháng không? (Nếu bị mù hợp pháp, hãy trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A363A3A" w14:textId="547CD020" w:rsidR="00E77069" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="009F6A28">
+    <w:p w14:paraId="3E26E3C8" w14:textId="77777777" w:rsidR="00E77069" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3357E7D2" w14:textId="01506AFD" w:rsidR="00581B19" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="009F6A28">
+    <w:p w14:paraId="74FD4380" w14:textId="77777777" w:rsidR="00581B19" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không Tên:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136A3FE3" w14:textId="3D01A92F" w:rsidR="00105922" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="33136928" w14:textId="77777777" w:rsidR="00105922" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>20.</w:t>
       </w:r>
-      <w:r w:rsidR="00B31D52" w:rsidRPr="00A77B14">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00CF5667" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có cần trợ giúp hợp lý do khuyết tật hoặc bị chấn thương không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C7E8A9" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="0AB5ED7D" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C5619B" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="0064929B" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CBF04D" w14:textId="0305485D" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="2D58EEA5" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, chuyển sang câu hỏi tiếp theo. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, hãy trả lời các câu hỏi a và b.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06377209" w14:textId="5E1CF6F7" w:rsidR="00FC0BC4" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="47C7FB78" w14:textId="77777777" w:rsidR="00FC0BC4" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>a. Tình trạng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60661384" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00781DAC">
+    <w:p w14:paraId="5E07166A" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thị lực kém </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39071394" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00781DAC">
+    <w:p w14:paraId="50F3C8F5" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mù </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569380F2" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00781DAC">
+    <w:p w14:paraId="337140C9" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Điếc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265C7E40" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00781DAC">
+    <w:p w14:paraId="1ACF3A6F" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thính giác kém </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300CC5C1" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00781DAC">
+    <w:p w14:paraId="1B017EE1" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khuyết tật phát triển </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41093782" w14:textId="45643331" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00781DAC">
+    <w:p w14:paraId="236D4D50" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khuyết tật về trí tuệ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234583D3" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="333BCC28" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khuyết tật về thể chất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B807870" w14:textId="19465041" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
+    <w:p w14:paraId="1813E90F" w14:textId="77777777" w:rsidR="00CF5667" w:rsidRPr="00A77B14" w:rsidRDefault="00CF5667" w:rsidP="00CF5667">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Khác (Vui lòng giải thích)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4098D7" w14:textId="49749C70" w:rsidR="00FC0BC4" w:rsidRPr="00A77B14" w:rsidRDefault="00C24236" w:rsidP="009F6A28">
+    <w:p w14:paraId="4EE0A5B6" w14:textId="77777777" w:rsidR="00FC0BC4" w:rsidRPr="00A77B14" w:rsidRDefault="00C24236" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="00781DAC" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hỗ trợ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4748AE9A" w14:textId="4BCFFCDF" w:rsidR="00FC0BC4" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="009F6A28">
+    <w:p w14:paraId="1B4218FA" w14:textId="77777777" w:rsidR="00FC0BC4" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nhắn tin tới số điện thoại (TTY)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6462A01A" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="51C4EAD6" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Các ấn phẩm in khổ lớn </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E532279" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="0A72008B" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thông dịch viên Ngôn ngữ ký hiệu Hoa Kỳ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0170BD7D" w14:textId="36A4E0DC" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="528B7E15" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Dịch vụ chuyển tiếp video </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7044346E" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="4C70BE33" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Truy cập Giao tiếp Bản dịch theo Thời gian thực (CART) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2186988E" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="1C3D8AD0" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Các ấn phẩm bằng chữ nổi Braille </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D220CA5" w14:textId="039C62CA" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="000310B4" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thiết bị nghe hỗ trợ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF5B74D" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="10A47347" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Các ấn phẩm ở định dạng điện tử </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71308412" w14:textId="39818297" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="0FE732E1" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Khác (Vui lòng giải thích)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A04E5FE" w14:textId="2EA0CAA5" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="48791D93" w:rsidP="00781DAC">
+    <w:p w14:paraId="33979900" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="48791D93" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="00781DAC" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>. Quý vị đã bao giờ nhận được Tiền Phụ Cấp An Sinh (SSI) chưa?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A103B9" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="59D55A1F" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E4967A" w14:textId="28F84CA4" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="68EF3389" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6D77C5" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="3B98EFE1" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy đi đến phần Thông tin Thu nhập. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy trả lời các câu hỏi a và b. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E98BC47" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="75374DCC" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. Lần cuối quý vị nhận SSI là khi nào? (tháng/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31268132" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="65B07AC0" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. Quý vị có (đánh dấu một ô): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B71C03" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="3E620A77" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">sống một mình không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A1D7F5" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="52385497" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">sống với vợ/chồng? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE2C016" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="56120B22" w14:textId="77777777" w:rsidR="00781DAC" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">sống trong một nhà an dưỡng? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFA850C" w14:textId="60E6A207" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
+    <w:p w14:paraId="0D41EEDF" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00781DAC" w:rsidP="00781DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>sống trong nhà của người khác?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CEF82D" w14:textId="698AFA93" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="009F6A28">
+    <w:p w14:paraId="35759A7C" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>THÔNG TIN THU NHẬP (Quý vị có thể gửi bằng chứng về tất cả thu nhập của hộ gia đình cùng với đơn này)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4932F34D" w14:textId="3FEBE643" w:rsidR="00766B02" w:rsidRPr="00A77B14" w:rsidRDefault="7299A8C0" w:rsidP="009F6A28">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7BB446BC" w14:textId="77777777" w:rsidR="00766B02" w:rsidRPr="00A77B14" w:rsidRDefault="7299A8C0" w:rsidP="009F6A28">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00C24236" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00766B02" w:rsidRPr="00A77B14">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="007E2613" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có thu nhập nào không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199B2755" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="4E0A8345" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A3CC6E" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="045ADA57" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E40FA3C" w14:textId="2536A7E9" w:rsidR="006E41C0" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="2C770124" w14:textId="77777777" w:rsidR="006E41C0" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị không có thu nhập, hãy chuyển sang câu hỏi 3</w:t>
       </w:r>
       <w:r w:rsidR="4A8D46FD" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3F4379" w14:textId="10ED63F2" w:rsidR="004C7FDD" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="009F6A28">
+    <w:p w14:paraId="6C738B21" w14:textId="77777777" w:rsidR="004C7FDD" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>CÔNG VIỆC HIỆN TẠI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5BA900" w14:textId="1A46A9F4" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="009F6A28">
+    <w:p w14:paraId="27AD7504" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị có nhiều hơn một công việc và cần nhiều khoảng trống hơn, hãy đính kèm một trang giấy khác.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397D67FB" w14:textId="3CD4557C" w:rsidR="00766B02" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
+    <w:p w14:paraId="446ED007" w14:textId="77777777" w:rsidR="00766B02" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="5CEACE1A" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007E2613" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên và địa chỉ của công ty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636F5E3B" w14:textId="4DB48D90" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="009F6A28">
+    <w:p w14:paraId="6A2F7182" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ID Thuế Liên Bang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B496DF" w14:textId="0F01192D" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="007E2613">
+    <w:p w14:paraId="392287AE" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="25327AD9" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007E2613" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. Tiền lương/tiền boa (trước thuế) $ Hàng tuần Mỗi 2 tuần Hai lần một tháng Hàng tháng Hàng quý Hàng năm (Trừ mọi khoản khấu trừ trước thuế, chẳng hạn như phí bảo hiểm y tế không chịu thuế.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C39EEDF" w14:textId="190CB12C" w:rsidR="0047561A" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="7CBBF6EC" w14:textId="77777777" w:rsidR="0047561A" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>b. Ngày thu nhập có hiệu lực</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758DB2C1" w14:textId="382F92AA" w:rsidR="006E0F74" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
+    <w:p w14:paraId="51FCBE55" w14:textId="77777777" w:rsidR="006E0F74" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="10873FC9" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007E2613" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số giờ làm việc trung bình mỗi TUẦN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F83C034" w14:textId="141A49E5" w:rsidR="003F6BA5" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
+    <w:p w14:paraId="681EB3CB" w14:textId="77777777" w:rsidR="003F6BA5" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="36E89948" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007E2613" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có đang làm việc theo thời vụ không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0AB8E3" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="7CE468AE" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có Không. Nếu Có, quý vị làm việc vào những tháng nào trong năm? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D278E3B" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="6190D7AA" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54065B65" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="0CAE89B9" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3C2DF1" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="1EE64671" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 3 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3072BBBF" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="0329146D" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 4 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627FDEEA" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="5A0155FD" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 5 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE6B519" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="004CB431" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 6 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13074560" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="19A967C9" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 7 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4168AA0D" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="12FF5567" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 8 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1796E634" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="687C07EB" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 9 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0643C466" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="7948BAE9" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 10 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F30AB5" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="76376850" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 11 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E92194E" w14:textId="5DB6D22A" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="46A9C604" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tháng 12</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451B89F1" w14:textId="74714354" w:rsidR="006D1A12" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="009F6A28">
+    <w:p w14:paraId="7A1E5227" w14:textId="77777777" w:rsidR="006D1A12" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>TỰ KINH DOANH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31685BF6" w14:textId="252302FA" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="009F6A28">
+    <w:p w14:paraId="7842A60A" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu tự làm chủ, hãy trả lời các câu hỏi sau. Nếu quý vị cần thêm khoảng trống, hãy đính kèm một trang giấy khác.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226C53B2" w14:textId="4F918A44" w:rsidR="003F6BA5" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
+    <w:p w14:paraId="2FE8C1D9" w14:textId="77777777" w:rsidR="003F6BA5" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="6B0D42CC" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007E2613" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có tự kinh doanh không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7F2EA9" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0F61712F" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B47689" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
+    <w:p w14:paraId="283FD943" w14:textId="77777777" w:rsidR="007E2613" w:rsidRPr="00A77B14" w:rsidRDefault="007E2613" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D1CEEF" w14:textId="647AEF24" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="007E2613">
+    <w:p w14:paraId="347EBA3B" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="007E2613">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="00D90826" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu Có, quý vị làm công việc gì?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6163C317" w14:textId="2EDFFE1E" w:rsidR="007354D3" w:rsidRPr="00A77B14" w:rsidRDefault="003F6BA5" w:rsidP="00D90826">
+    <w:p w14:paraId="7CBB2992" w14:textId="77777777" w:rsidR="007354D3" w:rsidRPr="00A77B14" w:rsidRDefault="003F6BA5" w:rsidP="00D90826">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="00D90826" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trung bình, quý vị sẽ nhận được bao nhiêu thu nhập ròng (lợi nhuận sau khi chi phí kinh doanh được thanh toán) từ việc tự kinh doanh này mỗi tháng, hoặc quý vị sẽ lỗ bao nhiêu từ việc tự kinh doanh này mỗi tháng?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7FD6E3" w14:textId="564F3ABA" w:rsidR="003F6BA5" w:rsidRPr="00A77B14" w:rsidRDefault="003F6BA5" w:rsidP="009F6A28">
+    <w:p w14:paraId="3336B276" w14:textId="77777777" w:rsidR="003F6BA5" w:rsidRPr="00A77B14" w:rsidRDefault="003F6BA5" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">$ </w:t>
       </w:r>
       <w:r w:rsidR="00D90826" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">tháng </w:t>
       </w:r>
       <w:r w:rsidR="00D90826" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>lợi nhuận</w:t>
       </w:r>
       <w:r w:rsidR="00D90826" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoặc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D223864" w14:textId="2DCE16D8" w:rsidR="00D90826" w:rsidRPr="00A77B14" w:rsidRDefault="00D90826" w:rsidP="009F6A28">
+    <w:p w14:paraId="54692C69" w14:textId="77777777" w:rsidR="00D90826" w:rsidRPr="00A77B14" w:rsidRDefault="00D90826" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">$ tháng </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>lỗ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679CD397" w14:textId="14CEEBE4" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
+    <w:p w14:paraId="61D9A64A" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">c. </w:t>
       </w:r>
       <w:r w:rsidR="00D90826" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị làm việc bao nhiêu giờ mỗi tuần?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066E455D" w14:textId="40C9574D" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00D90826" w:rsidP="009F6A28">
+    <w:p w14:paraId="75CD3F2B" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00D90826" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>THU NHẬP KHÁC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F67BDC7" w14:textId="2DE60590" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="00D90826">
+    <w:p w14:paraId="5DFD501A" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="00D90826">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="035973F7" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D90826" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Đánh vào tất cả các ô phù hợp</w:t>
       </w:r>
       <w:r w:rsidR="1D1DA054" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D90826" w:rsidRPr="00A77B14">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="06061619" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00D90826" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ho biết số tiền cũng như tần suất quý vị nhận tiền</w:t>
       </w:r>
       <w:r w:rsidR="00D8265C" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D90826" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>LƯU Ý: Quý vị không cần cho chúng tôi biết về tiền cấp dưỡng con cái hoặc Tiền Phụ Cấp An Sinh (SSI).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667F82F5" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="59F6DC78" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Trợ cấp An sinh Xã hội $ Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CFE7B1" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="6E74DE6D" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiền hưu trí hoặc Lương hưu $ Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F84059" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="1485FEF3" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Niên kim $ Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC98860" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="739273C9" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quỹ tín thác $ Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A819009" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="5470D91C" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Trợ cấp thất nghiệp $ Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1753D8" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="0845E104" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiền lãi, cổ tức và thu nhập đầu tư khác $ Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3333E02D" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="7BD601C2" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thu nhập tiền bản quyền $ Tần suất nhận?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682BEB26" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="5C0E6F3A" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tiền cấp dưỡng đã nhận được $ Tần suất nhận?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E89E196" w14:textId="55FEC24F" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="30CDF8BC" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu người này đang nhận khoản tiền cấp dưỡng từ việc ly hôn, thỏa thuận ly thân hoặc lệnh tòa đã được hoàn tất trước ngày 1 tháng 1 năm 2019, hãy nhập số tiền của các khoản thanh toán đó tại đây. $</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA01155" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="68CC1704" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Phúc lợi cựu chiến binh liên bang $ Tần suất nhận?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C5BB8C" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="789BE2AB" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Lương hưu quân đội $ Tần suất nhận?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B8E99D" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="0F53C1BF" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thu nhập phải đóng thuế khác (bao gồm loại) $ Tần suất nhận? Loại</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE6FA56" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="1B3C672C" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Lãi vốn: Trung bình, quý vị sẽ nhận được bao nhiêu thu nhập ròng hoặc lỗ từ khoản lãi vốn này cho mỗi tháng?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411E87F7" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="774ED1F5" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>$ /lợi nhuận hoặc $ /lỗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B52D696" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
-[...9 lines deleted...]
-        <w:t>Thu nhập ròng từ nuôi trồng hoặc đánh bắt cá: $ /</w:t>
+    <w:p w14:paraId="25D98F14" w14:textId="53FA98F8" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thu nhập ròng từ nuôi trồng hoặc đánh bắt cá $ /</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>lợi nhuận</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoặc $ /</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>lỗ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bao nhiêu giờ mỗi tuần?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FF19C0" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="2652BB79" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tiền thắng Xổ số và Cờ bạc $ Ngày có hiệu lực</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D286C6" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="4EEED631" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AA5AD3" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="3B9BE959" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chỉ một lần </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423321FD" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="6753C31C" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hàng tuần </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6069FC43" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="137109D4" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mỗi hai tuần </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F7C9EE" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="7292B8C5" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hai lần một tháng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4D491C" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="01C74499" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hàng tháng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8BABC0" w14:textId="4D0A96F0" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="549F4BC4" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hàng năm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293AEB2F" w14:textId="191D1885" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7E2A8228" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Giải thưởng không bằng tiền mặt không được tính là loại xổ số đủ điều kiện và tiền thắng cờ bạc không bao gồm bất kỳ khoản tiền thua nào trong số tiền đó.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC271E5" w14:textId="6A1BED00" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="3FD03536" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>THU NHẬP CHO THUÊ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1069B8CE" w14:textId="6C703B41" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="01E1A428" w:rsidP="009F6A28">
+    <w:p w14:paraId="31963C0C" w14:textId="77777777" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="01E1A428" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007740E3" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có nhận được thu nhập cho thuê không? (</w:t>
       </w:r>
       <w:r w:rsidR="007740E3" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị phải trả lời câu hỏi này.</w:t>
       </w:r>
       <w:r w:rsidR="007740E3" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112BA18F" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="6B8A739F" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B6961B" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="39827DBE" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DD40B3" w14:textId="329D1265" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="5E1EB9EA" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
@@ -7891,488 +8005,474 @@
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">về thu nhập từ tiền thuê nhà hiện tại, chẳng hạn như tuyên bố bằng văn bản từ mỗi người thuê nhà, bản sao hợp đồng thuê nhà hoặc tờ khai thuế liên bang hiện tại. Đồng thời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">gửi bằng chứng </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>về tất cả các chi phí sau, nếu có, trong 12 tháng qua: tiền vay thế chấp, thuế, tiện ích (khí đốt/điện), sưởi ấm, nước/cống rãnh, bảo hiểm, phí chung cư hoặc hợp tác xã, phí sửa chữa và bảo trì.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3007F689" w14:textId="42B78405" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="5BCF2251" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>a. Quý vị sở hữu loại bất động sản nào?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06993FA3" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="3464753D" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">một gia đình </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C30FADF" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="0CF269A6" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">hai gia đình </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595CC367" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="4ACBB988" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ba gia đình </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5775CB0D" w14:textId="0E1511E9" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="0499610A" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>khác (hãy mô tả):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C89A1A3" w14:textId="57C78F8B" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="007740E3">
+    <w:p w14:paraId="0B2C6CD1" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="00A77B14" w:rsidRDefault="001530A5" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="007740E3" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị nhận được bao nhiêu thu nhập cho thuê hoặc tổn thất hàng tháng từ mỗi căn hộ cho thuê từ bất động sản được nêu ra ở trên? (Liệt kê từng căn hộ cho thuê và địa chỉ riêng biệt.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD00D83" w14:textId="46D61E90" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="009F6A28">
+    <w:p w14:paraId="42573989" w14:textId="77777777" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Địa chỉ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C092650" w14:textId="6A06F83D" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="009F6A28">
+    <w:p w14:paraId="27470BAC" w14:textId="77777777" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số căn hộ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F47EF08" w14:textId="54A65B82" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="009F6A28">
+    <w:p w14:paraId="6B978339" w14:textId="77777777" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số tiền Thu nhập</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B9F2AF" w14:textId="549C90D6" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="009F6A28">
+    <w:p w14:paraId="2E921553" w14:textId="77777777" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số tiền Tổn thất</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C00E70A" w14:textId="149CA987" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="009F6A28">
+    <w:p w14:paraId="3548CF1E" w14:textId="77777777" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chủ sở hữu đang ở?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20530391" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="453E940E" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAE9912" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="0CC2B4FB" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D55E07" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="24A5B722" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Địa chỉ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B851381" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="046F64CD" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số căn hộ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B49F0FC" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="407AD0F5" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số tiền Thu nhập</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAEEB6F" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="42AF2198" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số tiền Tổn thất</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578ACCC7" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="53A88ED9" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chủ sở hữu đang ở?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DEC4C4" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="047CF161" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687DB224" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="4844C1D9" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CB98BD" w14:textId="54151415" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="00747410" w:rsidP="007740E3">
+    <w:p w14:paraId="10CD70BC" w14:textId="77777777" w:rsidR="00747410" w:rsidRPr="00A77B14" w:rsidRDefault="00747410" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">c. </w:t>
       </w:r>
       <w:r w:rsidR="007740E3" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có trả tiền sưởi ấm hoặc dịch vụ tiện ích cho người thuê nhà không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223A7170" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="346A9A0A" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21309145" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="78A43EE1" w14:textId="77777777" w:rsidR="007740E3" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F10FD75" w14:textId="36047C2C" w:rsidR="00F15888" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
+    <w:p w14:paraId="500D485B" w14:textId="77777777" w:rsidR="00F15888" w:rsidRPr="00A77B14" w:rsidRDefault="007740E3" w:rsidP="007740E3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>THU NHẬP CHỈ MỘT LẦN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B29811F" w14:textId="289E1391" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="289DA666" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="3A79655C" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00F15888" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008543CA" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị đã có hoặc sẽ nhận thu nhập là khoản thanh toán được trả một lần duy nhất trong năm này không</w:t>
       </w:r>
       <w:r w:rsidR="00747410" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726A03C3" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="43055AA4" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAAC368" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="3F731946" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE0FBB7" w14:textId="06BFCA6C" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="009F6A28">
+    <w:p w14:paraId="3D9D6826" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Ví dụ có thể bao gồm một khoản thanh toán lương hưu một lần.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Nếu </w:t>
+        <w:t xml:space="preserve">Ví dụ có thể bao gồm một khoản thanh toán lương hưu một lần.Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidR="72DC8D6B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="04F19ABC" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">cho biết </w:t>
@@ -8384,4307 +8484,4332 @@
         </w:rPr>
         <w:t>Loại</w:t>
       </w:r>
       <w:r w:rsidR="2C74AEA1" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số tiền $Tháng nhận</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Năm nhận</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FF9868" w14:textId="06C536C7" w:rsidR="00F32516" w:rsidRPr="00A77B14" w:rsidRDefault="00F32516" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="5AB14BDA" w14:textId="77777777" w:rsidR="00F32516" w:rsidRPr="00A77B14" w:rsidRDefault="00F32516" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="4EA06298" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008543CA" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có nhận thu nhập là khoản thanh toán được trả một lần duy nhất trong năm tiếp theo không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BB1D06" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="5EB7C010" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1343B3A4" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="4A5005CC" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E99484" w14:textId="5A457D70" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="7AFB30BB" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu Có</w:t>
       </w:r>
       <w:r w:rsidR="042DFD20" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Loại</w:t>
       </w:r>
       <w:r w:rsidR="5952CCA6" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số tiền $</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F4ADEC" w14:textId="36EA26CD" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="11897D08" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tháng nhận</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Năm nhận</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6CD667" w14:textId="2F15D17F" w:rsidR="00222BD9" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="628E6290" w14:textId="77777777" w:rsidR="00222BD9" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>KHẤU TRỪ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2502B5" w14:textId="4FDF5CA4" w:rsidR="00F32516" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
+    <w:p w14:paraId="0B68132B" w14:textId="77777777" w:rsidR="00F32516" w:rsidRPr="00A77B14" w:rsidRDefault="00E11B5B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="10927F3B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008543CA" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị khai báo những khoản khấu trừ nào khi khai thuế thu nhập của mình?</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="008543CA" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị chi trả cho một số thứ có thể được khấu trừ khi khai thuế thu nhập liên bang, thì hãy báo cho chúng tôi biết vì quý vị có thể được giảm một chút chi phí bảo hiểm y tế. Chọn tất cả những mục phù hợp. Các khoản khấu trừ của quý vị phải đúng những gì quý vị đã khai thuế cho thu nhập liên bang của mình trong phần “Tổng Số Tiền Thu Nhập Được Điều Chỉnh”. Với mỗi khoản khấu trừ đã chọn, quý vị hãy điền vào số tiền mỗi năm. Quý vị có thể thêm vào số tiền khấu trừ tối đa được Sở Thuế vụ (IRS) cho phép.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8C2A9D" w14:textId="61EF464A" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="32B41ED4" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chi phí cho nhà giáo dục: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4BB382" w14:textId="1EDAE1DE" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="430F8C6C" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Một số khoản phí tổn quân vụcủa lính trừbị, nghệ sĩ trình diễn, hoặc các viên chức chính phủ hưởng thù lao theo lệ phí: Số tiền hàng năm $</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56326069" w14:textId="66B0A468" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="468AEA2B" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khoản khấu trừ Tài khoản Tiết kiệm Y tế: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A98258" w14:textId="14167EEC" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="5A4652C7" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chi phí chuyển chỗ ở cho các thành viên Quân Lực: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FA60E2" w14:textId="04E25C19" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="56E2905B" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Phần khấu trừ của thuế tự kinh doanh: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F156335" w14:textId="7826B24E" w:rsidR="006F4196" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="4CC8DAC2" w14:textId="77777777" w:rsidR="006F4196" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khoản đóng góp cho SEP tự kinh doanh, SIMPLE, và các chương trình hội đủ điều kiện: Số tiền hàng năm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F68ABCC" w14:textId="1FD48B4D" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="507D2D4D" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khấu trừ bảo hiểm sức khỏe cho người tự kinh doanh: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9395F7" w14:textId="168AF51A" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="6D3FC13B" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiền phạt khi rút tiền tiết kiệm trước hạn: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11ECEAF1" w14:textId="758F5526" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="41E4E19B" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiền cấp dưỡng đã trả: các khoản tiền cấp dưỡng cho việc ly hôn, thỏa thuận ly thân hoặc lệnh của tòa án đã được hoàn tất trước ngày 1 tháng 1 năm 2019, hãy nhập số tiền của các khoản thanh toán đó tại đây. Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FDDA98" w14:textId="0A561BCC" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="04AFC3D0" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khoản khấu trừ vào Tài khoản Hưu trí Cá nhân (IRA): Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB7D827" w14:textId="556E2FD3" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="65F7C77F" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khoản khấu trừ khoản vay cho sinh viên (chỉ lãi suất, không phải tổng số tiền phải trả): Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5407E63D" w14:textId="20EC2F54" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="6DAD312B" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528BBF78" w14:textId="77534DD1" w:rsidR="00222BD9" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="009F6A28">
+    <w:p w14:paraId="28443D40" w14:textId="77777777" w:rsidR="00222BD9" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>THU NHẬP HÀNG NĂM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD600AA" w14:textId="46F1D512" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="5CEE9930" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="35A02A9E" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>. Tổng thu nhập dự kiến của quý vị cho năm hiện tại là bao nhiêu?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D80207F" w14:textId="4687F70B" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="4877B794" w14:textId="77777777" w:rsidR="008543CA" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="5D838185" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>. Tổng thu nhập dự kiến của quý vị cho năm tới là bao nhiêu, nếu khác?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E3CEF9" w14:textId="4E3189F9" w:rsidR="00DE0A1A" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
+    <w:p w14:paraId="33CA8D3F" w14:textId="77777777" w:rsidR="00DE0A1A" w:rsidRPr="00A77B14" w:rsidRDefault="008543CA" w:rsidP="008543CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>CẢM ƠN QUÝ VỊ! Đây là tất cả những gì chúng tôi cần biết về quý vị. Sang Bước 2 Người thứ 2 để thêm một thành viên khác trong gia đình, nếu cần. Nếu không, hãy sang Bước 3 (Các) Thành viên Hộ gia đình của Người Mỹ Bản địa hoặc Người Alaska Bản địa (AI/AN).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9E5E3E" w14:textId="77777777" w:rsidR="006D1A12" w:rsidRPr="00A77B14" w:rsidRDefault="006D1A12" w:rsidP="009F6A28">
+    <w:p w14:paraId="7C99739D" w14:textId="77777777" w:rsidR="006D1A12" w:rsidRPr="00A77B14" w:rsidRDefault="006D1A12" w:rsidP="009F6A28">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6687FA60" w14:textId="4D832303" w:rsidR="00CA3D82" w:rsidRPr="00A77B14" w:rsidRDefault="0021717F" w:rsidP="009F6A28">
+    <w:p w14:paraId="25F5440D" w14:textId="77777777" w:rsidR="00CA3D82" w:rsidRPr="00A77B14" w:rsidRDefault="0021717F" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BƯỚC 2 Người thứ 2—vợ/chồng hoặc những người khác trong hộ gia đình này</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFFDF53" w14:textId="77777777" w:rsidR="0021717F" w:rsidRPr="00A77B14" w:rsidRDefault="0021717F" w:rsidP="0021717F">
+    <w:p w14:paraId="4D405D7F" w14:textId="4FCB42FA" w:rsidR="0021717F" w:rsidRPr="00A77B14" w:rsidRDefault="0021717F" w:rsidP="0021717F">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Điền vào phần này cho vợ/chồng của quý vị, hiện sống cùng quý vị hoặc bất kỳ ai có tên trong tờ khai thuế thu nhập liên bang của quý vị, nếu quý vị khai thuế. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04675D19" w14:textId="691D433A" w:rsidR="0021717F" w:rsidRPr="00A77B14" w:rsidRDefault="0021717F" w:rsidP="0021717F">
+        <w:t xml:space="preserve">Điền vào phần này cho vợ/chồng hiện sống cùng quý vị hoặc bất kỳ ai có tên trong tờ khai thuế thu nhập liên bang của quý vị, nếu quý vị khai thuế. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394FA282" w14:textId="77777777" w:rsidR="0021717F" w:rsidRPr="00A77B14" w:rsidRDefault="0021717F" w:rsidP="0021717F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị phải bao gồm nhiều hơn bốn người trong đơn xin này, hãy tạo một bản sao chưa điền thông tin cho các trang ở Bước 2 Người thứ 2 TRƯỚC KHI quý vị điền vào. Khi điền vào các trang bổ sung, vui lòng cho chúng tôi biết mỗi người có mối quan hệ như thế nào với những người khác trong đơn. Chúng tôi cần thông tin này để xác định xem quý vị có đủ điều kiện không. Quý vị có thể tải xuống các trang để bổ sung thêm người trong gia đình tại </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00A77B14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="20"/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>www.mass.gov/masshealth</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA267BF" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="3F1A391B" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Tên, chữ đệm, họ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DEF206A" w14:textId="5788293A" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="6C0D9F84" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Ngày sinh (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED959BC" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="61AD7B92" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Giới tính của quý vị được chỉ định khi sinh là gì? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241CB7B4" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="576A6A2D" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nam </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB41AB0" w14:textId="5D0A5109" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="28782DE5" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nữ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BB5F0C" w14:textId="163B3BBC" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="25857319" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Đây thường là giới tính được liệt kê ban đầu trên giấy khai sinh của quý vị. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7311217E" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="0B9D55CF" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Mối quan hệ với Người thứ 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3C2BB9" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="2DF1A3DE" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Người này có sống với Người thứ 1 không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8114B4" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="2A2841EF" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F2E20B" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="65762FD6" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy cung cấp địa chỉ nhà </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261AE468" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="0215FF8F" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không có địa chỉ nhà. Lưu ý: nếu quý vị đánh dấu vào ô này, quý vị phải cung cấp địa chỉ nhận thư. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498CC7E8" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="20F9CA1F" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Đây có phải là bệnh viện, cơ sở điều dưỡng hay cơ sở khác không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3237139A" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="29CBD172" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B931EF" w14:textId="38DDDB69" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="0B2EC627" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA2AC1A" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="1C748170" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu Có, điền tên cơ sở </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2909AA03" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="3C96732A" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Địa chỉ gửi thư Kiểm tra xem có giống với địa chỉ nhà không. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6CA89A" w14:textId="3A2B452D" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="72CCE50D" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Số chung cư hoặc số căn hộ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1829605D" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="397C18E9" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Thành phố </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B32FFF3" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="68D47FC7" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Bang </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770FCFA1" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="3B36ED07" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">11. ZIP code </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8D0404" w14:textId="3E91B66A" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4530096C" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Quận Hạt </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118C8B77" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="5EE652F1" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Ngôn ngữ ưu tiên của người này là gì, nếu không phải là tiếng Anh? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2D7C7C" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4508D82B" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nói </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500E2C38" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="7F59C3AE" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Viết </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E01932" w14:textId="4F0D65FB" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="31B4F727" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngôn ngữ viết được ưu tiên có thể được dùng bởi MassHealth và Health Connector để liên lạc với quý vị. Nếu quý vị không trả lời, chúng tôi sẽ gửi thông báo bằng tiếng Anh. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5F9176" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="067A6046" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">14. Người này có đang xin bảo hiểm y tế hoặc nha khoa không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EC8243" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="1FCC0D63" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583363DC" w14:textId="735C3F12" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="722A4C07" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468AE0D0" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="5BB3AA2B" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy trả lời tất cả các câu hỏi dưới đây trong Bước 2 cho Người thứ 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DF68FF" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="169416C1" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy trả lời Câu hỏi 30 (các trợ giúp hợp lý), sau đó chuyển đến phần Thông Tin Thu Nhập trên trang 10. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCBEBE3" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4A39A981" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">CÁC CÂU HỎI 15-19 LÀ KHÔNG BẮT BUỘC: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xem hướng dẫn cho các câu hỏi 5-9 trong phần của Người thứ 1. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6325107F" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="212886F7" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">15. Điều nào mô tả đúng nhất về bản dạng giới hiện tại của người này? Chọn tối đa năm tùy chọn. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D64B959" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="2ACE880D" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nam </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347154E5" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="504617CA" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nữ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00802CD9" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="2C0B7BA6" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chuyển giới nam </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF6B859" w14:textId="7AD2B53F" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4F934BEC" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chuyển giới nữ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570AEA80" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="60D4748C" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Giới tính queer/không theo tiêu chuẩn giới/phi nhị nguyên giới; giới tính không thuộc nhóm nam hay nữ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D304DE" w14:textId="22A8E6EF" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="51881A91" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bản dạng giới không được liệt kê ở đây (</w:t>
       </w:r>
       <w:r w:rsidR="3F4E5563" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ui lòng ghi rõ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A61C776" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="6D70023E" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không biết </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542AA406" w14:textId="50453728" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="7D12EEFE" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chọn không trả lời</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48292EED" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="5A678AD2" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">16. Điều nào sau đây mô tả đúng nhất về khuynh hướng tính dục hiện tại của người này? Chọn tối đa năm tùy chọn. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18868B06" w14:textId="44B010A7" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="51458091" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thẳng hoặc </w:t>
       </w:r>
       <w:r w:rsidR="2732AE05" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ị tính </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCC6E2B" w14:textId="317BA87E" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="72621230" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Đồng tính nữ hoặc </w:t>
       </w:r>
       <w:r w:rsidR="5E3A8EF9" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>đ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ồng tính nam </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6465A443" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="3760C1A3" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Song tính </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFA1834" w14:textId="20AB3D91" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="15F149FB" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Queer, toàn tính, hoặc đang tìm hiểu bản thân </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279E16DD" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="64AFEBC3" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xu hướng tính dục không được liệt kê (Vui lòng nêu rõ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04321201" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4BF47FEA" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không biết </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7F887E" w14:textId="0A206454" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="7DDC194F" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chọn không trả lời </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A3F828" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="7FC3DBB7" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">17. Người này có nguồn gốc Latinh hoặc Tây Ban Nha không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F861369" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="17D0EA9A" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có: người gốc Tây Ban Nha hoặc La tinh </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C2C677" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="44C4D7CF" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không: không phải người gốc Tây Ban Nha hoặc Latinh </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DD5221" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4E97ED13" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không biết </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B73DAB7" w14:textId="53449A39" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="356ED9AE" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chọn không trả lời </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BC753F" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="78A1B1A3" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">18. Chủng tộc (xem trang 32) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369A838F" w14:textId="0AA4722A" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="6E28BAB7" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">19. Dân tộc (xem trang 32) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C48A839" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="2B8FEC1A" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">20. Người này có số an sinh xã hội (SSN) không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B5F2E2" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4B617165" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B5E00F" w14:textId="3A6A7922" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="74480242" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không (không bắt buộc nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">không </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">nộp đơn) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C619ADB" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="098BA4A0" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chúng tôi cần số an sinh xã hội (SSN) cho mỗi người đang xin bảo hiểm y tế có số này. Để biết thông tin quan trọng về SSN và cách xin SSN, vui lòng xem hướng dẫn cho Câu hỏi số 10 trong phần của Người thứ 1. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077EA39F" w14:textId="767E0243" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4D375156" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy cung cấp cho chúng tôi số này </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8B6412" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="5E382775" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy đánh vào ô chọn một trong những lý do sau. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EED79CC" w14:textId="6A0332B1" w:rsidR="2CEDEC1C" w:rsidRPr="00A77B14" w:rsidRDefault="2CEDEC1C">
+    <w:p w14:paraId="2B4E9DD4" w14:textId="77777777" w:rsidR="2CEDEC1C" w:rsidRPr="00A77B14" w:rsidRDefault="2CEDEC1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trường hợp ngoại lệ về bệnh tật</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BA44F2" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="02099E31" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Đã nộp </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A8CBF3" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="46067EEA" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngoại lệ vì không phải là công dân </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2057B8FF" w14:textId="45F3D114" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="023FAAEF" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngoại lệ vì lý do tôn giáo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E434EB8" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="5F8D47B9" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên trên đơn này có giống với tên trên thẻ an sinh xã hội của họ không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD44D36" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4A056730" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6060C4E2" w14:textId="172FAB88" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4C548B42" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6DFF6B" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="626F2F40" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, tên trên thẻ an sinh xã hội của người này là gì? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ECAC99" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="5E74A701" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên, chữ đệm, họ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4954F25D" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="3C37BBC3" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">21. Nếu người này nhận được Advance Premium Tax Credit (APTC), người này có đồng ý khai thuế liên bang cho năm thuế mà người này nhận các khoản tín dụng đó không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460EF2ED" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="412AFEFB" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A645D2" w14:textId="5AE2B38C" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="2984C68A" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD153C5" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="65C1706D" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Họ có thể không cần hoặc đã chọn không khai thuế trước đây, nhưng người này sẽ phải khai thuế thu nhập liên bang cho bất kỳ năm nào họ nhận được APTC. Quý vị phải đánh chọn </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>cho câu hỏi 21 để đủ điều kiện nhận ConnectorCare hoặc APTC để giúp thanh toán bảo hiểmsức khỏe của người này. Người này KHÔNG cần phải khai thuế để xin hoặc nhận MassHealth hoặc HSN, nếu họ đủ điều kiện</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4587752C" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4902ECB3" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, vui lòng trả lời các câu hỏi từ a–d. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, chuyển đến câu hỏi d. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A6F332" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="103F6679" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người này phải khai thuế liên bang chung với vợ/chồng trong năm mà người này nộp đơn xin một số chương trình nhất định (ConnectorCare hoặc APTC), trừ khi người này là nạn nhân của bạo hành gia đình hoặc bị bỏ rơi hoặc họ sẽ khai thuế với tư cách là Chủ hộ gia đình. Nếu người này sẽ khai thuế với tư cách là Chủ hộ gia đình, họ nên trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">cho câu hỏi 21a (“Quý vị đã kết hôn hợp pháp chưa?”). Một cách mà người này có thể đủ điều kiện làm Chủ hộ gia đình là sống tách biệt với vợ/chồng của họ và khai một người khác là người phụ thuộc. Xem IRS Publication 501 hoặc tham khảo ý kiến chuyên gia thuế để biết thông tin khai thuế. Người này sẽ chỉ cần bao gồm bản thân họ và bất kỳ người phụ thuộc nào trong đơn xin này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42836D86" w14:textId="3ABA6705" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="6B4AE275" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. Người này đã kết hôn hợp pháp chưa? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8B47A1" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="32DE8CAE" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CCB9AE" w14:textId="020406F3" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="1EC7B186" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FC0D12" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="6DF23200" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, chuyển sang câu hỏi 21c. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378E429B" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="7F751F69" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy liệt kê tên vợ/chồng và ngày sinh. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679E10B1" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4B42F143" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. Người này có dự định khai thuế liên bang chung với vợ/chồng cho năm thuế mà người này nộp đơn không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B53FBA4" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="622E6364" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F35515" w14:textId="0C232520" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="28A7DB2E" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC0F673" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="4A90441C" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">c. Người này có khai bất kỳ người phụ thuộc nào trên tờ khai thuế thu nhập liên bang của người này vào năm mà họ đang nộp đơn không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527758C0" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="1B91BC31" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5313C6FE" w14:textId="2BBB7B56" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="40ED6B5C" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C5D93D" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="6F3C6DCE" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người này sẽ yêu cầu một khoản khấu trừ miễn trừ cá nhân trên tờ khai thuế thu nhập liên bang của họ cho bất kỳ cá nhân nào được liệt kê trong đơn này với tư cách là người phụ thuộc được đăng ký bảo hiểm thông qua Massachusetts Health Connector và phí bảo hiểm của họ được trả toàn bộ hoặc một phần bằng các khoản trả trước. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192BC045" w14:textId="24D1DAA5" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="7C4D5950" w14:textId="613BD23A" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Liệt kê</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tên </w:t>
+      </w:r>
+      <w:r w:rsidR="6DE2C17B" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">của những người phụ thuộc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">và (các) ngày sinh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E685E67" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Liệt kê  tên </w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">d. Người này có bị khai là người phụ thuộc trên tờ khai thuế thu nhập liên bang của người nào khác cho năm mà họ đang nộp đơn không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5756F1A4" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="44FA7780" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7BD901" w14:textId="7D58EBB1" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="57C73A6C" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3040CF36" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="111921AC" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu người này được người khác khai là người phụ thuộc trong tờ khai thuế thu nhập liên bang của họ, điều này có thể ảnh hưởng đến khả năng nhận được khoản tín dụng thuế của người này. Đừng trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">cho câu hỏi này nếu người này là một đứa trẻ dưới 21 tuổi được một phụ huynh không có quyền nuôi dưỡng khai là người phụ thuộc. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, vui lòng liệt kê tên của người khai thuế. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194FDE52" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="0C2D6E32" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày sinh của người khai thuế </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415A07E9" w14:textId="3D8102A9" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="45E93C2C" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người này có quan hệ như thế nào với người khai thuế? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22512DFF" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="1FB62CD1" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người khai thuế đã kết hôn có khai thuế chung không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01551DC7" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="2AE216AF" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EE3F73" w14:textId="1F5E57A5" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="3E8CF95D" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1004F566" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="41472AB2" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy liệt kê tên vợ/chồng và ngày sinh. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2946FCA2" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="623DB432" w14:textId="77777777" w:rsidR="008D7D8A" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người khai thuế còn khai ai khác là người phụ thuộc không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C080ABA" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="7436D194" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">e. Người này có khai thuế riêng vì họ là nạn nhân của bạo hành gia đình hoặc bị bỏ rơi không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACACB6F" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="76131EC9" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0647859D" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
+    <w:p w14:paraId="56910752" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="008D7D8A" w:rsidP="008D7D8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidR="00D643D5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1530FF39" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="14D2A9D6" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">22. Người này là công dân Hoa Kỳ hay quốc tịch Hoa Kỳ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290E3319" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="70CA306F" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6991BCB7" w14:textId="400C0AFC" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="17B10D49" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B91928A" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="7E575FD7" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, họ có phải là công dân nhập tịch, có nguồn gốc hoặc được cấp quốc tịch (không sinh ra ở Hoa Kỳ) không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074CEB03" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="7904AF64" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1701B8B0" w14:textId="0AAF6F49" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="43C98BEF" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADB8F95" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="260A2C5D" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số Thường Trú Nhân (Alien number) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3816E33F" w14:textId="2CE07B01" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="6F54ABC5" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số giấy chứng nhận nhập tịch hoặc quốc tịch </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3063F2D8" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="1E4EA96B" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">23. Nếu người này không phải là công dân, họ có tình trạng nhập cư đủ điều kiện không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04893E70" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="4AC6234B" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6118C146" w14:textId="0568120D" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="2E44E1A5" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBB8F06" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="239131E9" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xem trang 32, “Tình Trạng Nhập Cư Và Các Loại Tài Liệu” để được trợ giúp. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">hoặc </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>không trả lời</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, quý vị chỉ có thể nhận được một hoặc vài chương trình sau đây: MassHealth Standard (nếu đang mang thai), MassHealth Limited, Children’s Medical Security Plan (CMSP) hoặc Health Safety Net (HSN). Chuyển đến Câu hỏi 24. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B70A324" w14:textId="71DB26C1" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="14348F9D" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, người này có tài liệu nhập cư không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E76941" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="3F7636F4" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6A7E91" w14:textId="60F3F413" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="3526FBF8" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63867304" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="339D1DF4" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị có thể giúp chúng tôi xử lý đơn này nhanh chóng hơn bằng cách đính kèm một bản sao của các tài liệu nhập cư của quý vị trong đơn này. Chúng tôi sẽ cố gắng xác minh tình trạng nhập cư của người này thông qua đối chiếu dữ liệu điện tử. Vui lòng liệt kê </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">tất cả các tình trạng và/hoặc điều kiện nhập cư đã áp dụng cho người này kể từ khi họ nhập cảnh vào Hoa Kỳ. Nếu quý vị cần thêm chỗ trống, hãy đính kèm một tờ giấy khác. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B34190C" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="2D92F0B5" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày được nhận quyền định cư (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F7417C" w14:textId="0DBD88C1" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="79292C23" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">(Đối với những người bị đánh đập, hãy nhập ngày đơn yêu cầu được chấp thuận.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36085DF5" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="3B8F397E" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tình trạng di trú </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A046F3" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="009D7D81" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại tài liệu định cư </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23981481" w14:textId="7A0958CA" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="34E47277" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chọn một hoặc nhiều tình trạng và loại tài liệu từ danh sách ở trang 32. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056859FC" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="3B080657" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số ID tài liệu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C576644" w14:textId="46CEC500" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="3DE8050B" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số Thường trú nhân </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29371949" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="09165975" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày hết hạn của hộ chiếu hoặc tài liệu (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFB0A87" w14:textId="0F50C8E1" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="3972848B" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quốc gia </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2892BF34" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="79539452" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. Người này có sử dụng cùng một tên khi xin tình trạng nhập cư với tên mà họ đã điền trên đơn này không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324A447D" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="166E071A" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCFD65A" w14:textId="20BDF41A" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="161326EC" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5F1776" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="77C8E13B" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, người này đã sử dụng tên gì? Tên, tên đệm, họ và hậu tố </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F46521" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="707588CB" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">c. Người này có đến Mỹ sau ngày 22 tháng 8 năm 1996 không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E67F7A3" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="680DD765" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3713B866" w14:textId="64D870B0" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="760D1D12" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5E8AE5" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="70214481" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">d. Người này có phải là một cựu chiến binh hoặc thành viên tại ngũ trong quân đội Hoa Kỳ đã giải ngũ danh dự, vợ/chồng hoặc con cái của một cựu chiến binh đã giải ngũ danh dự hoặc một thành viên tại ngũ của quân đội Hoa Kỳ không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D4DE6E" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="474E0A90" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A95F32E" w14:textId="42033A00" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="17F82057" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFC158A" w14:textId="16A8B227" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="24FD5DE8" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">e. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không bắt buộc</w:t>
       </w:r>
       <w:r w:rsidR="20391F21" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người này có phải là: nạn nhân của nạn buôn người nghiêm trọng, vợ/chồng, con cái, anh chị em ruột hoặc cha mẹ của nạn nhân buôn người </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359EE22F" w14:textId="55422E09" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="27085EE1" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">vợ/chồng bị đánh đập, con cái hoặc cha mẹ của vợ/chồng bị đánh đập? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081BBB35" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="072CB02A" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">24. Người này có đang sống ở Massachusetts không, và người này có ý định cư trú ở đây không, ngay cả khi người đó không có địa chỉ cố định, hoặc người này đã đến Massachusetts với cam kết làm việc hoặc tìm kiếm việc làm? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3CB9F3" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="586EE73D" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5800F0" w14:textId="2AE9966E" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="31AA00E7" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A28C530" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
-[...12 lines deleted...]
-    <w:p w14:paraId="26037D8E" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="61F16D6A" w14:textId="67D1F03F" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nếu người này </w:t>
+      </w:r>
+      <w:r w:rsidR="00743BB1" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ghé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thăm Massachusetts vì mục đích cá nhân hoặc với mục đích nhận dịch vụ chăm sóc y tế tại một cơ sở không phải là cơ sở điều dưỡng, quý vị phải trả lời Không cho câu hỏi này. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FF7100" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">25. Người này có sống với ít nhất một đứa trẻ dưới 19 tuổi, và người này có phải là người chăm sóc chính của (những) đứa trẻ này không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329275C2" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="339EB949" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39219FA6" w14:textId="6EF470A6" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="6B36E668" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F67BA5" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="34320929" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">(Các) tên và (các) ngày sinh của (các) đứa trẻ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC7BA07" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="7E963A97" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">26. Người này có đang mang thai không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2D27C3" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="6452A4BF" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF248B3" w14:textId="12386FFE" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="518710D2" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793B381E" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="459D3589" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, họ sắp sinh bao nhiêu em bé?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDBDA1C" w14:textId="6A41CBFA" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="3B1B9C2A" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày sinh dự kiến là khi nào? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3861FAAD" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="2D42D778" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">27. Người này có bao giờ ở trong chương trình chăm sóc nuôi dưỡng chưa? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564F1594" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="7850D2C2" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494B5144" w14:textId="21DA7F37" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="4FB25735" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69798986" w14:textId="5B71C3E1" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="07C87A7A" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, người này đã ở trong chương trình chăm sóc nuôi dưỡng ở tiểu bang nào? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC8A858" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="310F5537" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. Người này có được nhận bảo hiểm y tế qua chương trình Medicaid của tiểu bang không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630CB512" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="3444EFFB" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769DC220" w14:textId="6EEF07D7" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="53B73138" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BC818B" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="35E824A9" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">28. Người này thuê hay sở hữu tài sản của họ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A1035D" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="25D32FC7" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thuê </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2D4DC6" w14:textId="67C2A782" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="31DCAA9A" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Sở hữu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0D5A0D" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="7989B075" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">29. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">KHUYẾT TẬT </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Trả lời câu hỏi này nếu người này dưới 65 tuổi hoặc từ 65 tuổi trở lên và đang làm việc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00135A6A" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="32436287" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người này có bị khuyết tật (bao gồm tình trạng sức khỏe tâm thần làm mất khả năng hoạt động) đã kéo dài hoặc dự kiến sẽ kéo dài ít nhất 12 tháng không? (Nếu bị mù hợp pháp, hãy trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321137D1" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="5E27AFC8" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11449C9C" w14:textId="01804CDC" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="338F6439" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không Tên: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130BB5A7" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="1F04AD02" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">30. Người này có cần trợ giúp hợp lý do khuyết tật hoặc bị chấn thương không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A7DB6E" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="116DF873" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1038D821" w14:textId="434484CF" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="42E11BA2" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC81A17" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="50EDF71C" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, chuyển sang câu hỏi tiếp theo. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy trả lời các câu hỏi a và b. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9DD5B8" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="542DBE2B" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. Tình trạng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BABF57C" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="79E55F05" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thị lực kém </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DED932" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="6F7B3621" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mù </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F4D586" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="64D87ECE" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Điếc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2837EF5E" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="6085978D" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thính giác kém </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B676E1" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="0013D996" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khuyết tật phát triển </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441CED4D" w14:textId="04E6C23E" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="148F0F69" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khuyết tật về trí tuệ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28909084" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="4F4EE04C" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khuyết tật về thể chất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C88DAC" w14:textId="66ECEFA0" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="1FFFB11A" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khác (Vui lòng giải thích) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEFCC23" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="2F39EC84" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. Hỗ trợ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F27A82A" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="5C335506" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nhắn tin tới số điện thoại (TTY) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BED7DEF" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="3851B58D" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Các ấn phẩm in khổ lớn </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239AC575" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="31AEAB0E" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Thông dịch viên Ngôn ngữ ký hiệu Hoa Kỳ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56772D96" w14:textId="3104E38F" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="14E500D8" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Dịch vụ chuyển tiếp video </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A604BBF" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="305E2042" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Truy cập Giao tiếp Bản dịch theo Thời gian thực (CART) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70983773" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="260849E3" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Các ấn phẩm bằng chữ nổi Braille </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351CA949" w14:textId="4B46A797" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="27074F00" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thiết bị nghe hỗ trợ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421C97CB" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="5E6E7C0E" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Các ấn phẩm ở định dạng điện tử </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06462FFC" w14:textId="2AB1BD98" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
+    <w:p w14:paraId="4F9A02BF" w14:textId="77777777" w:rsidR="00AB7886" w:rsidRPr="00A77B14" w:rsidRDefault="00AB7886" w:rsidP="00AB7886">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Khác (Vui lòng giải thích)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20015538" w14:textId="11EFA5E3" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="6268352C" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">31. Người này đã bao giờ nhận được Tiền Phụ Cấp An Sinh (SSI) chưa? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA206C0" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="52CCC661" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E71CADE" w14:textId="6E2EF60B" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="14E35893" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E80A5E1" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="70C9B101" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy đi đến phần Thông tin Thu nhập. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy trả lời các câu hỏi a và b. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48686CB3" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="049856A6" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. Lần cuối cùng người này nhận SSI là khi nào? (tháng/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6145D435" w14:textId="08E98CEE" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="6340C557" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>b. Người này (đánh dấu một ô): có sống một mình không? sống với vợ/chồng? sống trong một nhà an dưỡng? sống trong nhà của người khác?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE6B4B1" w14:textId="02D03765" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="009F6A28">
+    <w:p w14:paraId="46DF8CCC" w14:textId="77777777" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>THÔNG TIN THU NHẬP (Quý vị có thể gửi bằng chứng về tất cả thu nhập của hộ gia đình cùng với đơn này)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101EEE79" w14:textId="0C87662F" w:rsidR="00220ECF" w:rsidRPr="00A77B14" w:rsidRDefault="00CF7BD3" w:rsidP="009F6A28">
+    <w:p w14:paraId="0929410F" w14:textId="77777777" w:rsidR="00220ECF" w:rsidRPr="00A77B14" w:rsidRDefault="00CF7BD3" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="3BCBC97A" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005B3315" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F216DB" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Người này có thu nhập gì không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AADA54" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="0EB192DA" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A321B3" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="4D5B63BA" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64098D72" w14:textId="33FBE567" w:rsidR="007D6083" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="460DA8B1" w14:textId="77777777" w:rsidR="007D6083" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu người này không có thu nhập, hãy chuyển sang câu hỏi 40.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C4D9D1" w14:textId="0C0D6BB4" w:rsidR="002E6255" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="009F6A28">
+    <w:p w14:paraId="150D6B24" w14:textId="77777777" w:rsidR="002E6255" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>CÔNG VIỆC HIỆN TẠI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353164DF" w14:textId="62C1368A" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="009F6A28">
+    <w:p w14:paraId="3ED3F994" w14:textId="77777777" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu người này có nhiều hơn một công việc và cần nhiều khoảng trống hơn, hãy đính kèm một trang giấy khác.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460A0578" w14:textId="4167CB9B" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="651A70C4" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="7618E193" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tên và địa chỉ của công ty </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4D952D" w14:textId="6DEA068B" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="4264EC6A" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số Federal Tax ID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4460961F" w14:textId="3C4737BB" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="34CE76D9" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="627F8CBA" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. a. Tiền lương/tiền boa (trước thuế) $ Hàng tuần Mỗi 2 tuần Hai lần một tháng Hàng </w:t>
       </w:r>
       <w:r w:rsidR="6ECFDFD4" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>tháng</w:t>
       </w:r>
       <w:r w:rsidR="00661FF2" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hàng quý </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025A71B2" w14:textId="401409DD" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="6FB24296" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hàng năm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486BF4A2" w14:textId="2C33C8F2" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="24B179F1" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(Trừ mọi khoản khấu trừ trước thuế, chẳng hạn như phí bảo hiểm y tế không chịu thuế.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7094CEBA" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="479FD95C" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>b. Ngày thu nhập có hiệu lực</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CBBAA5" w14:textId="1331C3D9" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="5A626AD9" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="4D39815A" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>. Số giờ làm việc trung bình mỗi TUẦN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDCAAA4" w14:textId="7733172C" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="0CA9EB2A" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0F0BE54E" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Người này có làm việc theo thời vụ không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BE6F0A" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="6DAF660C" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC41631" w14:textId="4B8B1C03" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="7CEAD89C" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, quý vị làm việc vào những tháng nào trong năm?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEC9C2C" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="5884DB6C" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tháng 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4DBE4C" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="7BE296B9" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A12319" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="3EBD24E7" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 3 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB524CA" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="793D88C2" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 4 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3262E9A5" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="48B46852" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 5 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7617FBEE" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="4C12F6B8" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 6 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AE8F6E" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="0E8FBE06" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 7 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C41094" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="3B79A31A" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 8 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EDA668" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="4472FBC1" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 9 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1A3170" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="0A30F6C1" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng 10 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFBD0B6" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00F216DB">
+    <w:p w14:paraId="13770336" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00F216DB" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">háng 11 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11672DDB" w14:textId="50E77838" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
+    <w:p w14:paraId="57C2F1D4" w14:textId="77777777" w:rsidR="00F216DB" w:rsidRPr="00A77B14" w:rsidRDefault="00F216DB" w:rsidP="00F216DB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tháng 12</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF45C48" w14:textId="0FF291FC" w:rsidR="009D488A" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00F216DB">
+    <w:p w14:paraId="6CC4293B" w14:textId="77777777" w:rsidR="009D488A" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00F216DB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>TỰ KINH DOANH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519809F2" w14:textId="3FE1ECCC" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="009F6A28">
+    <w:p w14:paraId="3C6EA6C2" w14:textId="77777777" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu tự làm chủ, hãy trả lời các câu hỏi sau. Nếu quý vị cần thêm khoảng trống, hãy đính kèm một trang giấy khác.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DE66F2" w14:textId="7D1FDA15" w:rsidR="009D488A" w:rsidRPr="00A77B14" w:rsidRDefault="00CF7BD3" w:rsidP="009F6A28">
+    <w:p w14:paraId="7C0030B9" w14:textId="77777777" w:rsidR="009D488A" w:rsidRPr="00A77B14" w:rsidRDefault="00CF7BD3" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00394B2D" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Người này có phải là người tự kinh doanh không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EFC60F" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="2E5A17A7" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D44187" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="514A319E" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED4BD8C" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="265E4CF9" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, người này làm công việc gì? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327881F8" w14:textId="38F2C032" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="0ABBA661" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. Trung bình, người này sẽ nhận được bao nhiêu thu nhập ròng (lợi nhuận sau khi chi phí kinh doanh được thanh toán) từ việc tự kinh doanh này mỗi tháng, hoặc họ sẽ lỗ bao nhiêu từ việc tự kinh doanh này mỗi tháng? $ tháng </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">lợi nhuận </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">hoặc $ tháng </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>lỗ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB2A6D4" w14:textId="541EE654" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="5BEA9A5F" w14:textId="77777777" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>c. Người này làm việc bao nhiêu giờ mỗi tuần?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB6D614" w14:textId="1F3BCE14" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="009F6A28">
+    <w:p w14:paraId="5231251F" w14:textId="77777777" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>THU NHẬP KHÁC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126D7231" w14:textId="510B537F" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="426A04B5" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:pStyle w:val="Pa33"/>
         <w:spacing w:before="80"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="63590F16" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -12707,566 +12832,566 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="5CB9582D" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ho biết số tiền cũng như tần suất người này nhận tiền. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A85DA7" w14:textId="0BC28B9C" w:rsidR="00217E84" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="7843638D" w14:textId="77777777" w:rsidR="00217E84" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>LƯU Ý: Quý vị không cần cho chúng tôi biết về tiền cấp dưỡng con cái hoặc Tiền Phụ Cấp An Sinh (SSI).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FF448C" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="4C4F0338" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Trợ cấp An sinh Xã hội $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B59A858" w14:textId="1663AD62" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="0E3B63DF" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E3CBFF" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="17732467" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiền hưu trí hoặc Lương hưu $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599BFC74" w14:textId="74D0FF6C" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="37483459" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FCC415" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="680D0542" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Niên kim $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5030C8BA" w14:textId="0E15AF8F" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="568FA764" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634222AD" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="60158F2D" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quỹ tín thác $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A91788F" w14:textId="2BFB503E" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="3622A81C" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tần suất nhận? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A981030" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Trợ cấp thất nghiệp $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B1EF5B" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF1B4B2" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
-[...12 lines deleted...]
-    <w:p w14:paraId="39CB02DB" w14:textId="7B3943FA" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="533861CE" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiền lãi, cổ tức và thu nhập đầu tư khác $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350CFD52" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224ECE6A" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
-[...12 lines deleted...]
-    <w:p w14:paraId="3C395D9B" w14:textId="79ADF9A3" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="4E5EF254" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thu nhập tiền bản quyền $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B835B8E" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0451E115" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
-[...12 lines deleted...]
-    <w:p w14:paraId="7FC8D92C" w14:textId="44517713" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="695C24A9" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiền cấp dưỡng đã nhận được $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF74B94" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F39589" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
-[...12 lines deleted...]
-    <w:p w14:paraId="57407354" w14:textId="5434998D" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+    <w:p w14:paraId="401B1A9F" w14:textId="77777777" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nếu người này đang nhận khoản tiền cấp dưỡng từ việc ly hôn, thỏa thuận ly thân hoặc lệnh tòa đã được hoàn tất trước ngày 1 tháng 1 năm 2019, hãy nhập số tiền của các khoản thanh toán đó tại đây. $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD925E4" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phúc lợi cựu chiến binh liên bang $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278F9DC1" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FE3169" w14:textId="5E955194" w:rsidR="00394B2D" w:rsidRPr="00A77B14" w:rsidRDefault="00394B2D" w:rsidP="00394B2D">
-[...25 lines deleted...]
-    <w:p w14:paraId="5BE247EE" w14:textId="73AA91D8" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+    <w:p w14:paraId="4BA3CDC1" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lương hưu quân đội $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66193A61" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D25AD41" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
-[...12 lines deleted...]
-    <w:p w14:paraId="12EE59DE" w14:textId="203E9D4F" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+    <w:p w14:paraId="70E19033" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thu nhập phải đóng thuế khác (bao gồm loại) $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1865E320" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D484629" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
-[...25 lines deleted...]
-    <w:p w14:paraId="5CFA5C68" w14:textId="466398BF" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+    <w:p w14:paraId="17C6FA00" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221C0A01" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+    <w:p w14:paraId="47718E64" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Lãi vốn: Trung bình, người này sẽ nhận được bao nhiêu thu nhập ròng hoặc lỗ từ khoản lãi vốn này cho mỗi tháng? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEED0B0" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+    <w:p w14:paraId="6A707B9A" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">$ /lợi nhuận hoặc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C481CB2" w14:textId="28B89312" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+    <w:p w14:paraId="7842A4A6" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">$ /lỗ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6581A696" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
-[...9 lines deleted...]
-        <w:t>Thu nhập ròng từ nuôi trồng hoặc đánh bắt cá: $ /</w:t>
+    <w:p w14:paraId="2FB36F1D" w14:textId="7BFA9253" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thu nhập ròng từ nuôi trồng hoặc đánh bắt cá $ /</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">lợi nhuận </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>hoặc $ /</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">lỗ </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Bao nhiêu giờ mỗi tuần? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E0C519" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+    <w:p w14:paraId="11BA7A4A" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiền thắng Xổ số và Cờ bạc $ Ngày có hiệu lực </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF62C8A" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+    <w:p w14:paraId="39F218B0" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? Chỉ một lần Hàng tuần Mỗi hai tuần Hai lần một tháng Hàng tháng Hàng năm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2470AB75" w14:textId="4517AFE1" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
+    <w:p w14:paraId="17A9ED6F" w14:textId="77777777" w:rsidR="001C3A55" w:rsidRPr="00A77B14" w:rsidRDefault="001C3A55" w:rsidP="001C3A55">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giải thưởng không bằng tiền mặt không được tính là loại xổ số đủ điều kiện và tiền thắng cờ bạc. Không bao gồm bất kỳ khoản tiền thua nào trong số tiền đó.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D52C07" w14:textId="02F70DE5" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="009F6A28">
+    <w:p w14:paraId="6D067877" w14:textId="77777777" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>THU NHẬP CHO THUÊ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16901D0B" w14:textId="3A8F0561" w:rsidR="009D488A" w:rsidRPr="00A77B14" w:rsidRDefault="6E65EEDF" w:rsidP="009F6A28">
+    <w:p w14:paraId="2C484F77" w14:textId="77777777" w:rsidR="009D488A" w:rsidRPr="00A77B14" w:rsidRDefault="6E65EEDF" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>39</w:t>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C449CD" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Người này có nhận được thu nhập cho thuê không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B6F4C1" w14:textId="46934EFA" w:rsidR="009D488A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="009F6A28">
+    <w:p w14:paraId="6D1D40CD" w14:textId="77777777" w:rsidR="009D488A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D86E13" w14:textId="31CAF3B9" w:rsidR="009D488A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="009F6A28">
+    <w:p w14:paraId="164BD7A2" w14:textId="77777777" w:rsidR="009D488A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38555BEE" w14:textId="3948A167" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="009F6A28">
+    <w:p w14:paraId="769C2FB3" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
@@ -13293,432 +13418,432 @@
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">về thu nhập từ tiền thuê nhà hiện tại, chẳng hạn như tuyên bố bằng văn bản từ mỗi người thuê nhà, bản sao hợp đồng thuê nhà hoặc tờ khai thuế liên bang hiện tại. Đồng thời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">gửi bằng chứng </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>về tất cả các chi phí sau, nếu có, trong 12 tháng qua: tiền vay thế chấp, thuế, tiện ích (khí đốt/điện), sưởi ấm, nước/cống rãnh, bảo hiểm, phí chung cư hoặc hợp tác xã, phí sửa chữa và bảo trì.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AE1DA9" w14:textId="7719838C" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+    <w:p w14:paraId="60DEDBAA" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. Người này sở hữu loại bất động sản nào? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000CDEBD" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+    <w:p w14:paraId="609DE97D" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">một gia đình </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25134D5C" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hai gia đình </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708B79F1" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">một gia đình </w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ba gia đình </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEB0850" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+    <w:p w14:paraId="31D2033E" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">khác (hãy mô tả): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AAACFE" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+    <w:p w14:paraId="60D3428E" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. Người này nhận được bao nhiêu thu nhập cho thuê hoặc tổn thất hàng tháng từ mỗi căn hộ cho thuê từ bất động sản được nêu ra ở trên? (Liệt kê từng căn hộ cho thuê và địa chỉ riêng biệt.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD0296B" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+    <w:p w14:paraId="23AD240B" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk195096248"/>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Địa chỉ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BB747F" w14:textId="75B57180" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+    <w:p w14:paraId="444C8766" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số căn hộ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38579EE9" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00E7248A">
+    <w:p w14:paraId="46F31FE2" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số tiền Thu nhập </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BDABD2" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00E7248A">
+    <w:p w14:paraId="781AF40B" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số tiền Tổn thất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D982D3" w14:textId="147828B0" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00E7248A">
+    <w:p w14:paraId="3D114D1F" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chủ sở hữu đang ở? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0AD418" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+    <w:p w14:paraId="5BC8734E" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A711F60" w14:textId="1A68BC41" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+    <w:p w14:paraId="33FC5765" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="40E75AD5" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
+    <w:p w14:paraId="72B19248" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Địa chỉ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06948083" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
+    <w:p w14:paraId="2145D722" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số căn hộ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A12E0FC" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
+    <w:p w14:paraId="0F5AFA50" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số tiền Thu nhập </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114DCA4A" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
+    <w:p w14:paraId="30418310" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số tiền Tổn thất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705628D6" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
+    <w:p w14:paraId="5C4DD8E6" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chủ sở hữu đang ở? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34697D2C" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
+    <w:p w14:paraId="3186D276" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF3DC52" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
+    <w:p w14:paraId="1C44C9B8" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E438D1F" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+    <w:p w14:paraId="15FB4AF3" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">c. Người này có trả tiền sưởi ấm hoặc các tiện ích cho người thuê nhà của họ không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2087D6AD" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+    <w:p w14:paraId="6476FB1B" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EBA61E" w14:textId="6089C643" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
+    <w:p w14:paraId="438C28CE" w14:textId="77777777" w:rsidR="00C449CD" w:rsidRPr="00A77B14" w:rsidRDefault="00C449CD" w:rsidP="00C449CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF35EA9" w14:textId="74C336EC" w:rsidR="004B6960" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="009F6A28">
+    <w:p w14:paraId="7306332F" w14:textId="77777777" w:rsidR="004B6960" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>THU NHẬP CHỈ MỘT LẦN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFEFA53" w14:textId="1BCE36B4" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
+    <w:p w14:paraId="4FE695CC" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="59E7C30F" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Người này đã có hoặc sẽ nhận thu nhập là khoản thanh toán được trả một lần duy nhất trong năm này không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59194424" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
+    <w:p w14:paraId="5C0D9989" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16132EBD" w14:textId="53D62369" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
+    <w:p w14:paraId="10C8023A" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F4D3E3" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
+    <w:p w14:paraId="640A1C4C" w14:textId="77777777" w:rsidR="00E7248A" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="00E7248A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ví dụ có thể bao gồm một khoản thanh toán lương hưu một lần. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF2D5A7" w14:textId="4511435B" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="72EC7669" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00E7248A" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidR="414D4120" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
@@ -13738,564 +13863,570 @@
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="5EC4DDD9" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004B6960" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A46ABA" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người này có nhận thu nhập là khoản thanh toán được trả một lần duy nhất trong năm tiếp theo không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C728A6E" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="74877C13" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BAA998" w14:textId="70FB1C1D" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="0CAFCE54" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAB9DE7" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="4F8B35DF" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EE576D" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="2A9E7F2F" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F36E3A" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="1D81F961" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Số tiền $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218C2663" w14:textId="32959CE7" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="1E48C6C5" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tháng nhận </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CFC594" w14:textId="3D41E874" w:rsidR="004B6960" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="68FE46CF" w14:textId="77777777" w:rsidR="004B6960" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Năm nhận </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DBAD4A" w14:textId="59C13DE7" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="009F6A28">
+    <w:p w14:paraId="7DEF6BD5" w14:textId="77777777" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>KHẤU TRỪ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A86F9A5" w14:textId="4251CFED" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A915BF" w:rsidP="00A46ABA">
+    <w:p w14:paraId="6508B526" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A915BF" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="13F5D022" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A46ABA" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người này khai báo những khoản khấu trừ nào khi khai thuế thu nhập của mình? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57242ACC" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="1A1A6CDE" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu người này chi trả cho một số thứ có thể được khấu trừ khi khai thuế thu nhập liên bang, thì hãy báo cho chúng tôi biết vì quý vị có thể được giảm một chút chi phí bảo hiểm y tế. Chọn tất cả những mục phù hợp. Các khoản khấu trừ của người này phải đúng với những gì họ đã ghi khi khai thuế thu nhập liên bang trong phần “Tổng Số Tiền Thu Nhập Được Điều Chỉnh”. Đối với mỗi khoản khấu trừ được chọn, hãy cung cấp số tiền mỗi năm. Quý vị có thể thêm vào số tiền khấu trừ tối đa được Sở Thuế vụ (IRS) cho phép. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218AB79E" w14:textId="119B1D37" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="02CF3002" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chi phí cho nhà giáo dục: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B2E444" w14:textId="065F7B71" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="61716868" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Một số khoản phí tổn quân vụcủa lính trừbị, nghệ sĩ trình diễn, hoặc các viên chức chính phủ hưởng thù lao theo lệ phí: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EBE390" w14:textId="180F44A4" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="56BF5A03" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khoản khấu trừ Tài khoản Tiết kiệm Y tế: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4285E381" w14:textId="015257C9" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="05ED1C14" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chi phí chuyển chỗ ở cho các thành viên Quân Lực: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25759DB0" w14:textId="4B2D6006" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="745AEFD2" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Phần khấu trừ của thuế tự kinh doanh: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2F29E7" w14:textId="2FF5CD2E" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="5FAF5335" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khoản đóng góp cho SEP tự kinh doanh, SIMPLE, và các chương trình hội đủ điều kiện: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453A1A58" w14:textId="6740205B" w:rsidR="006E37F1" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="64180546" w14:textId="77777777" w:rsidR="006E37F1" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khấu trừ bảo hiểm sức khỏe cho người tự kinh doanh: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7280C8DF" w14:textId="33A2CA81" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="088F3349" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiền phạt khi rút tiền tiết kiệm trước hạn: Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A70A13" w14:textId="57A29714" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
-[...12 lines deleted...]
-    <w:p w14:paraId="103A5425" w14:textId="4A2D6F0F" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="78AF3DB9" w14:textId="587D3268" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tiền cấp dưỡng đã trả: Nếu người này đã thanh toán các khoản tiền cấp dưỡng cho việc ly hôn, thỏa thuận ly thân hoặc lệnh của tòa án đã được hoàn tất trước ngày 1 tháng 1 năm 2019, hãy nhập số tiền của các khoản thanh toán đó tại đây.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C51AD">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DFE9F9" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khoản khấu trừ vào Tài khoản Hưu trí Cá nhân (IRA): Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BACFBB" w14:textId="4C0A7B33" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="2A1FFAC2" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Khoản khấu trừ khoản vay cho sinh viên (chỉ lãi suất, không phải tổng số tiền phải trả): Số tiền hàng năm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E06B482" w14:textId="21C00CEE" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
+    <w:p w14:paraId="27E39D59" w14:textId="77777777" w:rsidR="00A46ABA" w:rsidRPr="00A77B14" w:rsidRDefault="00A46ABA" w:rsidP="00A46ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DB3825" w14:textId="48D2B5A3" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
+    <w:p w14:paraId="62183400" w14:textId="77777777" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>THU NHẬP HÀNG NĂM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2358453B" w14:textId="138ACE42" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="558FC794" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:pStyle w:val="Pa61"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="5CD809EA" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tổng thu nhập dự kiến của người này cho năm hiện tại là bao nhiêu? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A67998" w14:textId="4F177458" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="07E861F8" w14:textId="77777777" w:rsidR="0057054A" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="0B4E46B9" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>. Tổng thu nhập dự kiến của người này cho năm tới là bao nhiêu, nếu khác?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21938F04" w14:textId="6C9A35AB" w:rsidR="009638EF" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00C32216">
+    <w:p w14:paraId="79031B77" w14:textId="77777777" w:rsidR="009638EF" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00C32216">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>CẢM ƠN QUÝ VỊ! Đây là tất cả những gì chúng tôi cần biết về người này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E25B47" w14:textId="10140776" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
+    <w:p w14:paraId="0741A32A" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD48FED" w14:textId="27861300" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
+    <w:p w14:paraId="7C1D2A57" w14:textId="77777777" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BƯỚC 3 (Các) Thành viên Hộ gia đình của Người Mỹ Bản địa hoặc Người Alaska Bản địa (AI/AN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D9EB27" w14:textId="68324C7C" w:rsidR="005C5719" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
+    <w:p w14:paraId="05EE52A1" w14:textId="77777777" w:rsidR="005C5719" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có ai trong gia đình là người Mỹ Bản địa hoặc người Alaska Bản địa không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401F09D0" w14:textId="7F903C84" w:rsidR="005C5719" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
+    <w:p w14:paraId="22E4AA41" w14:textId="77777777" w:rsidR="005C5719" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C857D1" w14:textId="7C84CD4D" w:rsidR="005C5719" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
+    <w:p w14:paraId="39644932" w14:textId="77777777" w:rsidR="005C5719" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D82C543" w14:textId="5DA5E53A" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
+    <w:p w14:paraId="5758C4E0" w14:textId="77777777" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
@@ -14311,105 +14442,105 @@
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hoàn thành phần còn lại của đơn này, bao gồm </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Phần Bổ Sung B: Thành viên Hộ gia đình người Mỹ Bản địa hoặc người Alaska Bản địa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735F08C1" w14:textId="6ED9B8A4" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
+    <w:p w14:paraId="0385AAAF" w14:textId="77777777" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>BƯỚC 4 Các Hóa Đơn Y Tế Trước Đó</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A2E678" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="39F19EDE" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị hoặc vợ/chồng của quý vị có hóa đơn cho các dịch vụ y tế mà quý vị nhận được trong ba tháng trước tháng chúng tôi nhận được đơn của quý vị không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CCAE40" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="05687355" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67496A42" w14:textId="5E703C78" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="131D3EB3" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067E5AA5" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="63FB230E" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, MassHealth có thể thanh toán các hóa đơn này. Nếu </w:t>
       </w:r>
@@ -14420,495 +14551,495 @@
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, chuyển sang </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bước 5: Tài Sản</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA80526" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="347CBB9C" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị hoặc vợ/chồng của quý vị có muốn nộp đơn xin MassHealth trong khoảng thời gian đó không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B8F9E4" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="30361C40" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38682F4D" w14:textId="31DA6DF4" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="26E68F27" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EBE7B4" w14:textId="2D0BAD5D" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00C62FCF">
+    <w:p w14:paraId="760EA514" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ngày sớm nhất mà quý vị cần MassHealth là ngày nào? (tháng/ngày/năm) </w:t>
       </w:r>
       <w:r w:rsidR="00C62FCF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">(Quý vị phải cung cấp cho chúng tôi bằng chứng về tất cả thu nhập và tài sản thuộc sở hữu của quý vị trong khoảng thời gian đó.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D24DBAD" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="2ADFEF45" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Vui lòng liệt kê bên dưới bất kỳ cá nhân nào yêu cầu thanh toán các hóa đơn y tế trước đó. Quý vị phải cung cấp cho chúng tôi bằng chứng về tất cả thu nhập và tài sản thuộc sở hữu của quý vị trong khoảng thời gian đó. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317119E0" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="6BEAFF68" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFA73A0" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="315534B7" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày yêu cầu sớm nhất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5532A561" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="2CD414BE" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có bất kỳ thay đổi nào về hoàn cảnh trong thời gian này? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FF556E" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="5F2C82B5" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B323A4" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="499F30BF" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B202721" w14:textId="213FC69C" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00C62FCF">
+    <w:p w14:paraId="7B1DE4CD" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22204A9E" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="44DF8F5F" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày yêu cầu sớm nhất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4E0A4F" w14:textId="6B89D794" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="4F8C15F0" w14:textId="77777777" w:rsidR="00662665" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có bất kỳ thay đổi nào về hoàn cảnh trong thời gian này? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1353BA44" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="4C327DA4" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED4E6A2" w14:textId="1956003C" w:rsidR="005C5719" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
+    <w:p w14:paraId="480AD42B" w14:textId="77777777" w:rsidR="005C5719" w:rsidRPr="00A77B14" w:rsidRDefault="00662665" w:rsidP="00662665">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F1CC64" w14:textId="28A0CE50" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
+    <w:p w14:paraId="627A5C6C" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673B09FE" w14:textId="5305DC42" w:rsidR="00691264" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
+    <w:p w14:paraId="0B387D2B" w14:textId="77777777" w:rsidR="00691264" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BƯỚC 5 Tài Sản</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFB442A" w14:textId="5259872E" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
+    <w:p w14:paraId="11269D9C" w14:textId="77777777" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> phải </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>điền vào tất cả các ô cho mỗi tài sản mà quý vị và/hoặc vợ/chồng của quý vị sở hữu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1239459F" w14:textId="1C8FF9A1" w:rsidR="00FA1A66" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="11792BFD" w14:textId="77777777" w:rsidR="00FA1A66" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị hiện sống trong một cộng đồng và quý vị muốn được trợ giúp về hóa đơn y tế tối đa ba tháng trước tháng quý vị nộp đơn, quý vị phải cho chúng tôi biết về bất kỳ tài khoản mở và đóng nào trong khoảng thời gian đó. Nếu quý vị đang nộp đơn xin chăm sóc dài hạn, quý vị cũng phải cung cấp cho chúng tôi thông tin về tất cả các tài sản mà quý vị hoặc vợ/chồng của quý vị sở hữu trong 60 tháng qua. Nếu quý vị cần thêm khoảng trống, hãy đính kèm một trang giấy khác.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC22EEC" w14:textId="6777C81D" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
+    <w:p w14:paraId="709932DE" w14:textId="77777777" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>TÀI KHOẢN NGÂN HÀNG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C773696" w14:textId="40E1DEA2" w:rsidR="003514E3" w:rsidRPr="00A77B14" w:rsidRDefault="003514E3" w:rsidP="00C62FCF">
+    <w:p w14:paraId="40416410" w14:textId="77777777" w:rsidR="003514E3" w:rsidRPr="00A77B14" w:rsidRDefault="003514E3" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00C62FCF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị hoặc vợ/chồng của quý vị có bất kỳ tài khoản ngân hàng hoặc chứng chỉ tiền gửi nào, bao gồm tài khoản vãng lai, tiết kiệm, liên minh tín dụng, NOW, thị trường tiền tệ và tài khoản trợ cấp nhu cầu cá nhân (PNA) không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E22C68" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="27A88591" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2608FEF6" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="0718D7A8" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7122EEF0" w14:textId="6C03BD14" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="003514E3" w:rsidP="00C62FCF">
+    <w:p w14:paraId="5F16028C" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="003514E3" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="00C62FCF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị hoặc vợ/chồng của quý vị có bất kỳ tài khoản hưu trí nào, bao gồm cả tài khoản hưu trí cá nhân (IRA), Keogh, hay quỹ hưu trí không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCE80BF" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="6A6CAFBD" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDBB743" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="669EE1AA" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1B1DD6" w14:textId="3D974CD7" w:rsidR="003514E3" w:rsidRPr="00A77B14" w:rsidRDefault="003514E3" w:rsidP="00C62FCF">
+    <w:p w14:paraId="78442832" w14:textId="77777777" w:rsidR="003514E3" w:rsidRPr="00A77B14" w:rsidRDefault="003514E3" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="00C62FCF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị hoặc vợ/chồng của quý vị hoặc một người đồng sở hữu đã đóng bất kỳ tài khoản nào trong 60 tháng qua, bao gồm bất kỳ tài khoản nào quý vị đã sở hữu chung với bất kỳ ai khác?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161A84F9" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="69C70684" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5D48C8" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="1351D5A4" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BDF238" w14:textId="02B407B4" w:rsidR="003514E3" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="457DA655" w14:textId="77777777" w:rsidR="003514E3" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
@@ -14968,51 +15099,51 @@
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">các câu hỏi này, hãy chuyển sang phần tiếp theo </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="A15"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(BẤT ĐỘNG SẢN)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757128EA" w14:textId="51D740EA" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="0062D5BD" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:pStyle w:val="Pa89"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Gửi một bản sao </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
@@ -15038,674 +15169,665 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">sao kê tài khoản hiện tại của quý vị. </w:t>
       </w:r>
       <w:r w:rsidR="1FA40B81" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">em Cẩm Nang Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên để biết thông tin về lệ phí mà các tổ chức tài chính tính cho các bản sao sao kê. Nếu đang nộp đơn xin bảo hiểm chi trả cho cơ sở điều dưỡng, vui lòng cung cấp sao kê tài khoản trong 60 tháng qua. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120D05AB" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="6AAE5261" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên trên tài khoản </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113B8AC1" w14:textId="51BE714A" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="3C9B3F36" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại tài khoản </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20837B6C" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="2AD4D907" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên ngân hàng/tổ chức </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3446B766" w14:textId="7758B0CC" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="4296B649" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số tài khoản </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAFBF9E" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="2ADBF912" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số dư hiện tại $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A48C02" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="53EEE641" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số dư vào ngày được nhận vào cơ sở * $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A59729" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="0F0426BB" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tài khoản đang mở </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F6A11E" w14:textId="4B9BF8D3" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="2D4E829E" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tài khoản đã đóng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFCD612" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="37F5A118" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày đóng tài khoản (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8FC64D" w14:textId="20A4D7F0" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="6531EA50" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số tiền vào ngày đóng tài khoản $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4CD77B" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="46F6DBAC" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên trên tài khoản </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B75FFA" w14:textId="74AD601B" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="075642CF" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại tài khoản </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045A9C10" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="134DB334" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tên ngân hàng/tổ chức </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E0879E" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Tên ngân hàng/tổ chức </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Số tài khoản </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611BFF3E" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="0EBF74F2" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số dư hiện tại $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD81D1F" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="61F61266" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số dư vào ngày được nhận vào cơ sở * </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213A72B5" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="382CAC85" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">$ Tài khoản đang mở </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E568686" w14:textId="7FE221DF" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="24E33F83" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tài khoản đã đóng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2EC39F" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="3D084C39" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày đóng tài khoản (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48738AFC" w14:textId="5A4F459F" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="0260F310" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số tiền vào ngày đóng tài khoản $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387265EF" w14:textId="13A7CA41" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
+    <w:p w14:paraId="5C5963CF" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00C62FCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>* Nhập số dư tài khoản vào ngày được nhận vào cơ sở y tế, bệnh viện hoặc cơ sở điều dưỡng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498810CA" w14:textId="2818F915" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
+    <w:p w14:paraId="6C56E27A" w14:textId="77777777" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk195102845"/>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>BẤT ĐỘNG SẢN</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w14:paraId="5F7FB920" w14:textId="6015EB94" w:rsidR="00675222" w:rsidRPr="00A77B14" w:rsidRDefault="00A81CBF" w:rsidP="009F6A28">
+    <w:p w14:paraId="5C3B50D7" w14:textId="77777777" w:rsidR="00675222" w:rsidRPr="00A77B14" w:rsidRDefault="00A81CBF" w:rsidP="009F6A28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00C62FCF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị hoặc vợ/chồng của quý vị có sở hữu hoặc có lợi ích hợp pháp đối với nơi cư trú chính của quý vị không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B6E14A" w14:textId="293EECCB" w:rsidR="00675222" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
+    <w:p w14:paraId="6A991EF2" w14:textId="77777777" w:rsidR="00675222" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị</w:t>
       </w:r>
-      <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
-[...9 lines deleted...]
-    <w:p w14:paraId="20C32F1E" w14:textId="21D6CE06" w:rsidR="00675222" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
+    </w:p>
+    <w:p w14:paraId="0F4517C3" w14:textId="77777777" w:rsidR="00675222" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A4FAF1" w14:textId="34CD4657" w:rsidR="00675222" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
+    <w:p w14:paraId="68AD5241" w14:textId="77777777" w:rsidR="00675222" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D74DAC" w14:textId="4FF618C4" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
+    <w:p w14:paraId="5C396D37" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Vợ/chồng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665C96BA" w14:textId="3F3D841A" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
+    <w:p w14:paraId="221FBC83" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="009F6A28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35325189" w14:textId="7A66D08D" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00FF2EE6">
+    <w:p w14:paraId="368FA5C9" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00C62FCF" w:rsidP="00FF2EE6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D11ED90" w14:textId="02E0F845" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00A81CBF" w:rsidP="00FF2EE6">
+    <w:p w14:paraId="3FD7F2B3" w14:textId="77777777" w:rsidR="00C62FCF" w:rsidRPr="00A77B14" w:rsidRDefault="00A81CBF" w:rsidP="00FF2EE6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00C62FCF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị hoặc vợ/chồng của quý vị có sở hữu hoặc có lợi ích hợp pháp đối với bất kỳ bất động sản nào khác ngoài nơi cư trú chính của quý vị không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0171DA28" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
+    <w:p w14:paraId="5A869F55" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CAF3F8" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
+    <w:p w14:paraId="799B65B4" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFE36DB" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
+    <w:p w14:paraId="5999A4D2" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268B32A9" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
+    <w:p w14:paraId="765504FF" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Vợ/chồng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452336FA" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
+    <w:p w14:paraId="36AD9C61" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148D6B07" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
+    <w:p w14:paraId="3D5504E3" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B90DDC" w14:textId="615552CA" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
+    <w:p w14:paraId="01A95588" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
@@ -15745,349 +15867,348 @@
         </w:rPr>
         <w:t xml:space="preserve">, hãy chuyển sang phần tiếp theo </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(BẢO HIỂM NHÂN THỌ)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78767AA7" w14:textId="24710694" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="009F6A28">
+    <w:p w14:paraId="5842E672" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="009F6A28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Gửi một bản sao </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>của (các) chứng thư, (các) hóa đơn thuế hiện tại và bằng chứng về số tiền còn nợ trên tất cả tài sản thuộc sở hữu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505BBA10" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
+    <w:p w14:paraId="198F8B6B" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Địa chỉ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575DEAA2" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
+    <w:p w14:paraId="32E44B4F" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại bất động sản </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FDE2F5" w14:textId="42B5E6A4" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
+    <w:p w14:paraId="7B29DB74" w14:textId="77777777" w:rsidR="00956CD3" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="00956CD3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Giá trị hiện tại $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D98F45" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="0056502B">
+    <w:p w14:paraId="0FD4F578" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Địa chỉ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3004837C" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="0056502B">
+    <w:p w14:paraId="77D9A7AD" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại bất động sản </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63161F52" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="0056502B">
+    <w:p w14:paraId="740282B1" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="00956CD3" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Giá trị hiện tại $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A972DCE" w14:textId="3F9CC7EB" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="1F5CC168" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>BẢO HIỂM NHÂN THỌ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE53A51" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="4474650F" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa61"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Quý vị hoặc vợ/chồng của quý vị có </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">sở hữu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">bất kỳ bảo hiểm nhân thọ nào không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C57206D" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="4055C5B8" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa61"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EADB8C2" w14:textId="10FB1B68" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="358EF272" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa61"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB86AFE" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="47F7C7A5" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa32"/>
         <w:spacing w:before="20" w:after="60"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">́, hãy điền vào phần này. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
@@ -16103,403 +16224,404 @@
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, chuyển sang phần tiếp theo </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="A15"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(TÀI KHOẢN MÔI GIỚI CHỨNG KHOÁN (CỔ PHIẾU/TRÁI PHIẾU/KHÁC))</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287701F3" w14:textId="2A5868C7" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="07B2E2AE" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa32"/>
         <w:spacing w:before="20" w:after="60"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gửi một bản sao </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">của trang đầu tiên của tất cả các hợp đồng bảo hiểm nhân thọ. Nếu tổng mệnh giá của tất cả các hợp đồng bảo hiểm vượt quá $1,500 cho mỗi người, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">hãy gửi thư </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>từ công ty bảo hiểm cho thấy giá trị tiền mặt hoàn trả hiện tại (đối với tất cả các hợp đồng bảo hiểm ngoại trừ các hợp đồng có thời hạn).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CC976D" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="74AEE99A" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên của (các) chủ sở hữu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D9E425" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="7544A237" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Công ty bảo hiểm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6D1183" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="65102020" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số hợp đồng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37563A87" w14:textId="63F8DE17" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="36AD471D" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mệnh giá $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16125E73" w14:textId="021013DB" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="308DF50F" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại bảo hiểm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BE10AE" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="50FF0BE7" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên của (các) chủ sở hữu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B92D82C" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="63787362" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Công ty bảo hiểm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D75336" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="1EEF67F8" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số hợp đồng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4371B7AC" w14:textId="7CA02C7B" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="6174681D" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mệnh giá $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52345EE8" w14:textId="309E4960" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="49CB0444" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="40" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Loại bảo hiểm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7D17FB" w14:textId="4234519A" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="009F6A28">
+    <w:p w14:paraId="0C6F757B" w14:textId="77777777" w:rsidR="0030338B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>TÀI KHOẢN MÔI GIỚI CHỨNG KHOÁN (CỔ PHIẾU/TRÁI PHIẾU/KHÁC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B43B76F" w14:textId="009E7B79" w:rsidR="00927E52" w:rsidRPr="00A77B14" w:rsidRDefault="00581650" w:rsidP="0056502B">
+    <w:p w14:paraId="2AFA9BD1" w14:textId="77777777" w:rsidR="00927E52" w:rsidRPr="00A77B14" w:rsidRDefault="00581650" w:rsidP="0056502B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="0056502B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị hoặc vợ/chồng của quý vị có sở hữu bất kỳ cổ phiếu, trái phiếu, trái phiếu tiết kiệm, quỹ tương hỗ, chứng khoán, tài sản nào được giữ trong các hộp ký gửi an toàn, tiền mặt không có trong ngân hàng, quyền chọn hoặc hợp đồng trong tương lai không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03984B17" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="6B387A3D" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D9692C" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="70B663C7" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE0ACFC" w14:textId="3C095712" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="201EBF9B" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có́</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy điền vào phần này. Nếu </w:t>
       </w:r>
@@ -16510,85 +16632,85 @@
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, hãy chuyển đến phần tiếp theo (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>NIÊN KIM</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B93AD47" w14:textId="5D4AB4F0" w:rsidR="00585B56" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="009F6A28">
+    <w:p w14:paraId="56A96FF4" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Gửi bằng chứng</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> về giá trị hiện tại (trừ tiền mặt).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725DBBC1" w14:textId="69951D0E" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="3D38CAE4" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tiền mặt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667506DD" w14:textId="61353229" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="46CC7235" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên(các) chủ sở hữu</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -16656,96 +16778,96 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị vào ngày nhập chương trình*</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tài sản chung?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EC8AC3" w14:textId="2C9AF3B0" w:rsidR="00927E52" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="2C462BE1" w14:textId="77777777" w:rsidR="00927E52" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248E8816" w14:textId="593ED714" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="1B0E1B4D" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Cổ phiếu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A7EEE9" w14:textId="2C4E84FE" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="073A142B" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên(các) chủ sở hữu</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -16813,96 +16935,96 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị vào ngày nhập chương trình*</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tài sản chung?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E2D527" w14:textId="572CB797" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="5A247C21" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E66826" w14:textId="7F9DD588" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="0056502B">
+    <w:p w14:paraId="44BAD4E8" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="0056502B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trái phiếu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F1E847" w14:textId="4612CAFA" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="4E8696BB" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên(các) chủ sở hữu</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -16913,154 +17035,154 @@
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên công ty</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Số tài khoản</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị hiện tại</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Giá trị vào ngày nhập chương trình*</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tài sản chung?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6083E928" w14:textId="659F3BF8" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="1C516498" w14:textId="77777777" w:rsidR="0056502B" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D68871B" w14:textId="03498DDE" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="0056502B">
+    <w:p w14:paraId="798CDAD4" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="0056502B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trái phiếu tiết kiệm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CA4DD0" w14:textId="0F7A6032" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="2BB3FF63" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên(các) chủ sở hữu</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -17128,96 +17250,96 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị vào ngày nhập chương trình*</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tài sản chung?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E13BE4B" w14:textId="5C44E741" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="335942EC" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C70EF78" w14:textId="11625FBF" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="026915EE" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quỹ tương hỗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539FA2E3" w14:textId="145CC839" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="147AF5CC" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên(các) chủ sở hữu</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -17285,96 +17407,96 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị vào ngày nhập chương trình*</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tài sản chung?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E38C591" w14:textId="0D7BC942" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="4C345EA4" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A632743" w14:textId="3AD0429F" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="101F87A8" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Lựa chọn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E63325" w14:textId="4DF085B4" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="24A3F5D9" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên(các) chủ sở hữu</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -17442,97 +17564,97 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị vào ngày nhập chương trình*</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tài sản chung?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4244EB62" w14:textId="20691E40" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="411B5A0D" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA6834B" w14:textId="7CC569EC" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="515A84DB" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk193983681"/>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hợp đồng trong tương lai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3807A2EC" w14:textId="5FC0AA6D" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="18A7A120" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên(các) chủ sở hữu</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -17600,97 +17722,97 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị vào ngày nhập chương trình*</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tài sản chung?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180206F0" w14:textId="29859865" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="71DCFAC0" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="6A3588B5" w14:textId="11B3580F" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="458C8572" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Khác</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CA8A95" w14:textId="0BC6C3DF" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="3AE83D42" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên(các) chủ sở hữu</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -17719,2703 +17841,2686 @@
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số tài khoản</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Giá trị hiện tại</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Giá trị vào ngày nhập chương trình*</w:t>
       </w:r>
       <w:r w:rsidR="00A81CBF" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tài sản chung?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C79504" w14:textId="1D71080A" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
+    <w:p w14:paraId="7A82D474" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="0056502B">
       <w:pPr>
         <w:pStyle w:val="Pa18"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085CFBB2" w14:textId="7FEB7926" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="009F6A28">
+    <w:p w14:paraId="081D7149" w14:textId="77777777" w:rsidR="00A81CBF" w:rsidRPr="00A77B14" w:rsidRDefault="0056502B" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>* Hãy điền vào số dư tài khoản vào ngày được nhận vào cơ sở y tế.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57611BDE" w14:textId="38566EC7" w:rsidR="00581650" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
+    <w:p w14:paraId="6C8FBCD5" w14:textId="77777777" w:rsidR="00581650" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>NIÊN KIM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D08C79F" w14:textId="6A988D1C" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="00873C38" w:rsidP="009F6A28">
+    <w:p w14:paraId="614C23E0" w14:textId="77777777" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="00873C38" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidR="00F92244" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị, vợ/chồng của quý vị, hoặc người đại diện cho quý vị hoặc vợ/chồng của quý vị có mua hoặc bằng cách nào đó thay đổi niên kim không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63076E04" w14:textId="77777777" w:rsidR="00F92244" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="00F92244">
+    <w:p w14:paraId="410922D0" w14:textId="77777777" w:rsidR="00F92244" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="00F92244">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1A4AA5" w14:textId="77777777" w:rsidR="00F92244" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="00F92244">
+    <w:p w14:paraId="1689689F" w14:textId="77777777" w:rsidR="00F92244" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="00F92244">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7669D8EB" w14:textId="65CB9588" w:rsidR="00F92244" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="00F92244">
+    <w:p w14:paraId="307F542F" w14:textId="77777777" w:rsidR="00F92244" w:rsidRPr="00A77B14" w:rsidRDefault="00F92244" w:rsidP="00F92244">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu Có́, hãy điền vào phần này. Để đủ điều kiện, quý vị có thể được yêu cầu nêu tên Tiểu bang Massachusetts với tư cách là bên thụ hưởng còn lại. (Xem Cẩm Nang Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên để biết thêm thông tin.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74569FB2" w14:textId="2DBB7516" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="00F92244">
+    <w:p w14:paraId="1FCD604C" w14:textId="77777777" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="00F92244">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, hãy chuyển sang phần tiếp theo (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>TRỢ GIÚP SINH HOẠT/KHÁC</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A396F45" w14:textId="09B695A8" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="24F4198E" w14:textId="77777777" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Gửi bản sao</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> hợp đồng. Đối với mỗi niên kim được sở hữu, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">hãy cung cấp cho chúng tôi bằng chứng </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>từ công ty niên kim về toàn bộ giá trị của niên kim trừ đi bất kỳ khoản phạt và phí nào nếu có thể rút tiền mặt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2D2C95" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="43851D2D" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:pStyle w:val="Pa30"/>
         <w:spacing w:before="80" w:after="40"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên của (các) chủ sở hữu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3214579A" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="64BD10DA" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:pStyle w:val="Pa30"/>
         <w:spacing w:before="80" w:after="40"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên tổ chức phát hành niên kim </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DD4452" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="443C5C4D" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số hợp đồng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F03D05D" w14:textId="441D51F0" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="5AADDF65" w14:textId="77777777" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày mua (tháng/ngày/năm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444C4D34" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="5B601555" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên của (các) chủ sở hữu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3AA79F" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="101F5073" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên tổ chức phát hành niên kim </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3D4F88" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="1C5DF4D7" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số hợp đồng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DF2A86" w14:textId="2A210D44" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="5B86A443" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày mua (tháng/ngày/năm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212E4BF0" w14:textId="0B0C2E55" w:rsidR="00581650" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="009F6A28">
+    <w:p w14:paraId="5758751B" w14:textId="77777777" w:rsidR="00581650" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>TRỢ GIÚP SINH HOẠT/KHÁC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AA45D6" w14:textId="5364A697" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="00873C38" w:rsidP="007A0A6A">
+    <w:p w14:paraId="779173AF" w14:textId="77777777" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="00873C38" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidR="007A0A6A" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị, vợ/chồng hoặc người đại diện cho quý vị có đặt cọc cho bất kỳ cơ sở chăm sóc y tế hoặc cơ sở điều dưỡng nội trú nào, như cơ sở trợ giúp sinh hoạt, cộng đồng hưu trí chăm sóc thường xuyên hoặc cộng đồng chăm sóc cuộc sống không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18983BB7" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="220FE97A" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CDC276" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="577CAC2F" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57ED93B6" w14:textId="2C638E36" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="64E6701F" w14:textId="77777777" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu Có́, hãy điền vào phần này. Nếu Không, hãy chuyển sang phần tiếp theo (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>XE CỘ/NHÀ DI ĐỘNG</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5048A29B" w14:textId="453E206E" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="7768486C" w14:textId="77777777" w:rsidR="00873C38" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Gửi một bản sao</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> của hợp đồng mà quý vị đã ký với cơ sở và bất kỳ tài liệu nào về khoản tiền đặt cọc này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18698C07" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="76AF5E67" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:pStyle w:val="Pa30"/>
         <w:spacing w:before="80" w:after="40"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên cơ sở </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242DB6FF" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="40C58955" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:pStyle w:val="Pa30"/>
         <w:spacing w:before="80" w:after="40"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Địa chỉ của cơ sở </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6782C35C" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="75325BB7" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số tiền đặt cọc $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27188021" w14:textId="6A33FD21" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="27F57384" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày đặt cọc cho cơ sở (tháng/ngày/năm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077106F6" w14:textId="0BE251B3" w:rsidR="00581650" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="009F6A28">
+    <w:p w14:paraId="0E5D687F" w14:textId="77777777" w:rsidR="00581650" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>XE CỘ/NHÀ DI ĐỘNG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4C649B" w14:textId="466E19D3" w:rsidR="003461E1" w:rsidRPr="00A77B14" w:rsidRDefault="003461E1" w:rsidP="007A0A6A">
+    <w:p w14:paraId="307E85F0" w14:textId="77777777" w:rsidR="003461E1" w:rsidRPr="00A77B14" w:rsidRDefault="003461E1" w:rsidP="007A0A6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0A6A" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Quý vị hoặc vợ/chồng của quý vị có sở hữu bất kỳ phương tiện nào, như ô tô, xe tải, xe tải, xe giải trí, nhà di động hoặc thuyền không?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E50BB4" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">8. </w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1A8912" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="6DFE9EC0" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54931357" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="5C1D2BF4" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu Có́, hãy điền vào phần này. Nếu Không, hãy chuyển sang phần tiếp theo (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>KẾ HOẠCH CHÔN CẤT TRẢ TRƯỚC/QUỸ TÍN THÁC</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1909301B" w14:textId="70F43E72" w:rsidR="003461E1" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="662C0CED" w14:textId="77777777" w:rsidR="003461E1" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Gửi một bản sao</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> đăng ký cho mỗi xe và bằng chứng về số dư nợ vay. Đối với nhà di động, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>hãy gửi một bản sao</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> của hóa đơn bán hàng. Nếu quý vị có vợ/chồng ở nhà, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>hãy gửi bằng chứng</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> về giá trị thị trường hợp lý của mỗi chiếc xe kể từ ngày được nhận vào cơ sở y tế.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E67DB84" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="42F8BF68" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại xe </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0128A7" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="5BD3D46B" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Năm/hãng/kiểu xe </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE74AB3" w14:textId="37E4A507" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="6888EC54" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị thị trường hợp lý $</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4685464C" w14:textId="217C300B" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="67DF3C16" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số tiền còn nợ $</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC09A1B" w14:textId="01E6999F" w:rsidR="003461E1" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="7A111592" w14:textId="77777777" w:rsidR="003461E1" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Địa chỉ nhà di động</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E93AD7C" w14:textId="58452664" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="7C756C5C" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>vợ/chồng của quý vị)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Loại xe </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1273492A" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="3FCAFC09" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Năm/hãng/kiểu xe </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCA7EF0" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="6933AD6C" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị thị trường hợp lý $</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52749D3F" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="7E91055C" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số tiền còn nợ $</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDE0330" w14:textId="58C5210F" w:rsidR="003461E1" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="1C87A7AA" w14:textId="77777777" w:rsidR="003461E1" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Địa chỉ nhà di động</w:t>
       </w:r>
-      <w:r w:rsidR="003461E1" w:rsidRPr="00A77B14">
-[...9 lines deleted...]
-    <w:p w14:paraId="620B2B5C" w14:textId="0CF09375" w:rsidR="003A4D9E" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="009F6A28">
+    </w:p>
+    <w:p w14:paraId="1B37E75F" w14:textId="77777777" w:rsidR="003A4D9E" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>KẾ HOẠCH CHÔN CẤT TRẢ TRƯỚC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071D9DCD" w14:textId="1DEB06C5" w:rsidR="003461E1" w:rsidRPr="00A77B14" w:rsidRDefault="003461E1" w:rsidP="007A0A6A">
+    <w:p w14:paraId="4AB3ED58" w14:textId="77777777" w:rsidR="003461E1" w:rsidRPr="00A77B14" w:rsidRDefault="003461E1" w:rsidP="007A0A6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r w:rsidR="007A0A6A" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị hoặc vợ/chồng của quý vị có bất kỳ hợp đồng chôn cất trả trước hoặc quý tín thác, bảo hiểm nhân thọ nào được lập riêng cho chi phí tang lễ và chôn cất, hoặc tài khoản ngân hàng được dành riêng cho chi phí tang lễ không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FE5BCD" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="73A52DE5" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E3DA22" w14:textId="0114C5F5" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
+    <w:p w14:paraId="22DE9DBC" w14:textId="77777777" w:rsidR="007A0A6A" w:rsidRPr="00A77B14" w:rsidRDefault="007A0A6A" w:rsidP="007A0A6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4575DEDA" w14:textId="6D2B656A" w:rsidR="00270164" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00270164">
+    <w:p w14:paraId="5155EC5E" w14:textId="77777777" w:rsidR="00270164" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00270164">
       <w:pPr>
         <w:pStyle w:val="Pa50"/>
         <w:spacing w:before="40" w:after="20" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu Có́, hãy điền vào phần này. Nếu Không, hãy chuyển đến phần tiếp theo (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>QUỸ TÍN THÁC</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF2B01C" w14:textId="680FE94B" w:rsidR="003461E1" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="009F6A28">
+    <w:p w14:paraId="6859BF64" w14:textId="77777777" w:rsidR="003461E1" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa69"/>
         <w:spacing w:before="80" w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Gửi một bản sao</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> của hợp đồng tín thác, công cụ tín thác, hợp đồng bảo hiểm hoặc tài khoản chỉ dành cho việc chôn cất.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFBF7D7" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00270164">
+    <w:p w14:paraId="56105916" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00270164">
       <w:pPr>
         <w:pStyle w:val="Pa30"/>
         <w:spacing w:before="80" w:after="40"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">(Quý vị) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hợp đồng chôn cất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FD3F59" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="4C368133" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có (Số tiền $ ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8656DE" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="6207640E" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D60F1BB" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="509667D1" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quỹ tín thác cho việc chôn cất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A1793A" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="3519AAFF" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có (Số tiền $ ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C32ABBC" w14:textId="5B2647E8" w:rsidR="00270164" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="34C1CBF5" w14:textId="77777777" w:rsidR="00270164" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6FE7B5" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="09BA4F3F" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Bảo hiểm nhân thọ cho việc chôn cất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DB7A58" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="4B7EE42D" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có (Số tiền $ ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0687DD7C" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="5E046657" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0C0773" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="69D70932" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tài khoản cho việc chôn cất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2795F3" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="7988AB16" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có (Số tiền $ ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF31FBD" w14:textId="0186CB08" w:rsidR="00270164" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="0B1868BA" w14:textId="77777777" w:rsidR="00270164" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8396D9" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="42765341" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Lô đất chôn cất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2647F1E9" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="5064BA7B" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBBC214" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="4352E0AB" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F68D0FA" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="5D81CDBF" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Công ty bảo hiểm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50158AB3" w14:textId="645E4423" w:rsidR="00270164" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
+    <w:p w14:paraId="57BEF91E" w14:textId="77777777" w:rsidR="00270164" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Số hợp đồng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18007391" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00270164">
+    <w:p w14:paraId="5467E0D8" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00270164">
       <w:pPr>
         <w:pStyle w:val="Pa30"/>
         <w:spacing w:before="80" w:after="40"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên ngân hàng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6576C460" w14:textId="690FA381" w:rsidR="00270164" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00270164">
+    <w:p w14:paraId="30299C5B" w14:textId="77777777" w:rsidR="00270164" w:rsidRPr="00A77B14" w:rsidRDefault="00270164" w:rsidP="00270164">
       <w:pPr>
         <w:pStyle w:val="Pa30"/>
         <w:spacing w:before="80" w:after="40"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số tài khoản </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189BA609" w14:textId="07989683" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="47601963" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:pStyle w:val="Pa30"/>
         <w:spacing w:before="80" w:after="40"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">(vợ/chồng của quý vị) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hợp đồng chôn cất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263D708D" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="4CBACBFF" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có (Số tiền $ ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E139D6D" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="3530D818" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718B2E05" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="2DDEDE1F" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quỹ tín thác cho việc chôn cất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03716457" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="59FC1717" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có (Số tiền $ ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30230E16" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="370EA04D" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE02979" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="472886BC" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Bảo hiểm nhân thọ cho việc chôn cất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A3EBBC" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="78C5AF30" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có (Số tiền $ ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389770E7" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="52DEBCEC" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D30D16" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="46028692" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tài khoản cho việc chôn cất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA9BD30" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="69F16AE6" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có (Số tiền $ ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCBBD1E" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="6D9EEDEA" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C230A34" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="051A2D96" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Lô đất chôn cất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774B52B7" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="58538578" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB130EA" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="17342C5B" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAE535A" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="479657C7" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Công ty bảo hiểm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C09570" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="6DB25A63" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="60"/>
         <w:ind w:left="320" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số hợp đồng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C31B957" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="6E4273C9" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:pStyle w:val="Pa30"/>
         <w:spacing w:before="80" w:after="40"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên ngân hàng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F234C40" w14:textId="4B278AAC" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="0660CE8C" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:pStyle w:val="Pa30"/>
         <w:spacing w:before="80" w:after="40"/>
         <w:ind w:left="300" w:hanging="300"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số tài khoản </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4E1686" w14:textId="57F160EC" w:rsidR="003A4D9E" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="009F6A28">
+    <w:p w14:paraId="4AE09352" w14:textId="77777777" w:rsidR="003A4D9E" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>QUỸ TÍN THÁC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F241FE" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="24808F0D" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Quý vị hoặc vợ/chồng của quý vị có phải là người cấp/nhà tài trợ, người được tín thác hoặc người thụ hưởng của bất kỳ quỹ tín thác nào không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6C9EF6" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="72FCAC87" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF9001F" w14:textId="30DA9400" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="6273A9D5" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742D6A0A" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="0A4734B6" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Quý vị, vợ/chồng của quý vị, hoặc người khác đại diện cho quý vị, bao gồm tòa án hoặc cơ quan hành chính, đã chuyển thu nhập hoặc tài sản thuộc sở hữu của quý vị hoặc vợ/chồng của quý vị vào một quỹ tín thác chưa? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4F4AD5" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="68BDE5E8" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A867464" w14:textId="0D49FBD8" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="5829F389" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032BD814" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="5C70AB14" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">cho bất kỳ câu hỏi nào trong số này, hãy điền vào phần này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440D3023" w14:textId="49E22EE5" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="69601613" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">cho những câu hỏi này, hãy chuyển sang </w:t>
       </w:r>
       <w:r w:rsidR="56F9DE40" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Bước </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6: Thông Tin Bảo Hiểm Y Tế </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263BC1C1" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Gửi một bản sao </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>của (các) tài liệu quỹ tín thác, bất kỳ sửa đổi, tài liệu nào cho thấy hoạt động tài chính và lịch trình cho những người thụ hưởng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75733D4C" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="5D84BD56" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên quỹ tín thác </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF67F12" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="48607D3C" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có thể hủy bỏ không? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B13D57" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028B0495" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Có thể hủy bỏ không? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BEC6A58" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+        <w:t xml:space="preserve">Không </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3B70AB" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiền gốc của quỹ tín thác hiện tại $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455E0DDD" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiền gốc của quỹ tín thác vào ngày được nhận vào cơ sở * $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4446BB8A" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Những) người được tín thác </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68957852" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Người cấp/Người tài trợ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4935BDCD" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Những người thụ hưởng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBF3D69" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tên quỹ tín thác Có thể hủy bỏ không? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA3BA1E" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406D7834" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="5027C3A0" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4C0970" w14:textId="37B89D0B" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="2088A9D8" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiền gốc của quỹ tín thác hiện tại $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E75272B" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="35E87958" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiền gốc của quỹ tín thác vào ngày được nhận vào cơ sở * $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69131BF9" w14:textId="42A92820" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="3283EF73" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">(Những) người được tín thác </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22145BA5" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="0A85D763" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người cấp/Người tài trợ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D251D44" w14:textId="1F6C8AC5" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="4BA4A4D1" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Những người thụ hưởng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356F76A3" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
-[...103 lines deleted...]
-    <w:p w14:paraId="6C99AC15" w14:textId="28E53ADD" w:rsidR="00630EA8" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="0653B414" w14:textId="77777777" w:rsidR="00630EA8" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>*Hãy điền số tiền gốc của quỹ tín thác vào ngày được nhận vào cơ sở y tế.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEA4D76" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
+    <w:p w14:paraId="5430280D" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAA8275" w14:textId="3E4ECB52" w:rsidR="00D25249" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="009F6A28">
+    <w:p w14:paraId="567D4AD2" w14:textId="77777777" w:rsidR="00D25249" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BƯỚC 6 Thông Tin Bảo Hiểm Y Tế</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5ECDDD" w14:textId="052DD186" w:rsidR="005C469A" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="1FAC3ACD" w14:textId="77777777" w:rsidR="005C469A" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Các quy định của MassHealth yêu cầu các thành viên phải có và duy trì bảo hiểm y tế hiện có, bao gồm bảo hiểm y tế có sẵn qua công ty đang làm. Để xác định quý vị và các thành viên trong gia đình có đủ điều kiện tiếp tục nhận MassHealth, chúng tôi có thể yêu cầu quý vị và công ty đang làm cung cấp thêm thông tin về quyền được nhận bảo hiểm y tế do công ty đang làm tài trợ</w:t>
       </w:r>
       <w:r w:rsidR="647B20F3" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="579B370A" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> và chung tôi có thể chia sẻ thông tin về quý vị và thành viên trong hộ gia đình với các chủ lao động và/hoặc bên cung cấp bảo hiểm y tế để xác nhận thông tin nay.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4202A718" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="2D587C27" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị phải hợp tác bằng cách cung cấp thông tin cần thiết để duy trì điều kiện, bao gồm bằng chứng sắp có hoặc đang có bảo hiểm y tế, nếu không thì phúc lợi MassHealth của quý vị có thể kết thúc. Xem Cẩm Nang Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên để biết thêm thông tin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190B2040" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="369FA80E" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Có ai được liệt kê trong đơn này được cung cấp bảo hiểm y tế từ việc làm nhưng không đăng ký không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0199B33F" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="25FEEA4B" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3B3D9A" w14:textId="5AE0EAB9" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="3F6F047B" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB74324" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="210BB63B" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ngay cả khi bảo hiểm này là từ một người khác, như vợ/chồng, ngay cả khi người này không sống trong hộ gia đình. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A97A235" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="595ABD37" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
@@ -20424,1734 +20529,1728 @@
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, quý vị sẽ cần phải hoàn thành và đính kèm </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Phần Bổ Sung A: Bảo Hiểm Sức Khỏe Từ Việc Làm</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, và phần còn lại của đơn này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763694D5" w14:textId="76C406C8" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="0919C146" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
+    </w:p>
+    <w:p w14:paraId="3C18492F" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
-          <w:lang w:val="vi-VN"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
+        <w:t xml:space="preserve">2. Có ai đủ điều kiện hoặc có ai đã đăng ký bất kỳ loại bảo hiểm y tế nào sau đây? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABC771B" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Có ai đủ điều kiện hoặc có ai đã đăng ký bất kỳ loại bảo hiểm y tế nào sau đây? </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B31F0EA" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Có </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D72285" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="45F4445B" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy kiểm tra loại bảo hiểm và viết tên của (những) người bên cạnh bảo hiểm mà họ có. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5418F1" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="46EF40EF" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Trả lời </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ngay cả khi bảo hiểm này là từ một người khác, như vợ/chồng, ngay cả khi người này không sống trong hộ gia đình. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4D9A1C" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="639ADD8D" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Đã đắng ký Medicare hoặc hội đủ điều kiện nhận chương trình Medicare Phần A không có phí bảo hiểm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C81C0CD" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="47324410" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621E05BA" w14:textId="1E63FA30" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="6E69EB7B" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số Medicare </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CE9D71" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="707BCD6F" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Bảo hiểm bắt đầu khi nào? (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429C8651" w14:textId="594C7FC9" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00712052" w:rsidP="00712052">
+    <w:p w14:paraId="58850FFD" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00712052" w:rsidP="00712052">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="00CF10B6" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người này có chương trình Medicare Phần D không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B03544" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00712052">
+    <w:p w14:paraId="03C32FB6" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00712052">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757ACEF7" w14:textId="1636F05F" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00712052">
+    <w:p w14:paraId="720A0193" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00712052">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0362CE8C" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="04EB67E8" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, bảo hiểm bắt đầu khi nào? (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009BEC79" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="55FDDA5D" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. Người này có điều khoản bổ sung Medigap/Medicare không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318C240C" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="06AF0CA3" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009A8B3C" w14:textId="78CB7D20" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="04847D72" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52376FC6" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="69CD22AD" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, tên của chương trình bảo hiểm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DC1D04" w14:textId="684FA345" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="7DB843C0" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Bảo hiểm bắt đầu khi nào? (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1404D88D" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="210C1516" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E520056" w14:textId="33C7D360" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="6791BC0A" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số Medicare </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE3DF66" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="5CE7BDAC" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Bảo hiểm bắt đầu khi nào? (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7356D0D9" w14:textId="1069CA32" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00712052" w:rsidP="00712052">
+    <w:p w14:paraId="41645ADB" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00712052" w:rsidP="00712052">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="00CF10B6" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người này có chương trình Medicare Phần D không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581FE9F5" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00712052">
+    <w:p w14:paraId="41FE6890" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00712052">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FE2524" w14:textId="41223389" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00712052">
+    <w:p w14:paraId="57FE3075" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00712052">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE3D529" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="4D95D1AB" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, bảo hiểm bắt đầu khi nào? (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF4CD63" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="07996CCF" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. Người này có điều khoản bổ sung Medigap/Medicare không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C71ED9" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="23EFF2F4" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31753BC5" w14:textId="40784A4C" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="4748457E" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FDD60A" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="3A9EDE39" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, tên của chương trình bảo hiểm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7982BF0B" w14:textId="2EF7517C" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="7BBFF650" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Bảo hiểm bắt đầu khi nào? (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6585A2" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="0E595174" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có bất kỳ người nào ở trên muốn nộp đơn xin trợ giúp thanh toán phí bảo hiểm Medicare Phần B không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EB893E" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="13968252" w14:textId="77777777" w:rsidR="00712052" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E7F7F7" w14:textId="6DC46F37" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="10123997" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09209906" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="2638195E" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, nêu tên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429B29EF" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="5131F7E0" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị đánh dấu vào bất kỳ chương trình nào sau đây, hãy cung cấp thông tin chi tiết bên dưới. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A49CDA" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="04FF2638" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Đủ điều kiện nhận </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Peace Corps </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272227AC" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="4B69DDA7" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Đủ điều kiện nhận </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">TRICARE </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">(Không đánh chọn nếu quý vị có chăm sóc trực tiếp hay đang thi hành nhiệm vụ.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6458A81B" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="3769290F" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Đã ghi danh vào các </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chương trình y tế của Cựu chiến binh (VA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3835FD9C" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="5858F2AC" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4F0F6F" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="6762A299" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Các loại bảo hiểm khác </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">(bao gồm COBRA và các chương trình bảo hiểm y tế cho người về hưu) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160FCCED" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="4E04B9EC" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên(các) thành viên hộ gia đình được bảo hiểm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7065A2D7" w14:textId="77777777" w:rsidR="00D770FF" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="265D739E" w14:textId="77777777" w:rsidR="00D770FF" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số hợp đồng hoặc Mã số thành viên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77354B07" w14:textId="0441EE75" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="6A2948EA" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày bắt đầu và ngày kết thúc? (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528C4ED1" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="4CDF3504" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Đã đăng ký bảo hiểm từ công ty đang làm việc. Nếu bất kỳ ai trong đơn này đã đăng ký nhận bảo hiểm từ công ty đang làm việc, quý vị phải hoàn thành và đính kèm </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Phần Bổ Sung A: Bảo Hiểm Sức Khỏe Từ Việc Làm</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4158BC70" w14:textId="77777777" w:rsidR="00D770FF" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="2A01A588" w14:textId="77777777" w:rsidR="00D770FF" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên công ty </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB88AC1" w14:textId="4268963F" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="1C382C66" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên chương trình </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AFFE5C" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="320BFE4D" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên(các) thành viên hộ gia đình được bảo hiểm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD65431" w14:textId="77777777" w:rsidR="00D770FF" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="1127A120" w14:textId="77777777" w:rsidR="00D770FF" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số hợp đồng hoặc Mã số thành viên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26202A80" w14:textId="3BC208BF" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
+    <w:p w14:paraId="385CF13D" w14:textId="77777777" w:rsidR="00CF10B6" w:rsidRPr="00A77B14" w:rsidRDefault="00CF10B6" w:rsidP="00CF10B6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày bắt đầu và ngày kết thúc? (tháng/ngày/năm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257133B2" w14:textId="77777777" w:rsidR="00806A5E" w:rsidRPr="00A77B14" w:rsidRDefault="00806A5E" w:rsidP="009F6A28">
+    <w:p w14:paraId="609F75DE" w14:textId="77777777" w:rsidR="00806A5E" w:rsidRPr="00A77B14" w:rsidRDefault="00806A5E" w:rsidP="009F6A28">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C720591" w14:textId="680C8626" w:rsidR="003F670B" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="009F6A28">
+    <w:p w14:paraId="6079B524" w14:textId="77777777" w:rsidR="003F670B" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BƯỚC 7 Tài khoản Hoàn Trả Tiền Chi Cho Y Tế (Health Reimbursement Arrangements)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145249CF" w14:textId="5FCB8D6C" w:rsidR="00DC06D9" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="009F6A28">
+    <w:p w14:paraId="38270AB5" w14:textId="77777777" w:rsidR="00DC06D9" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có bất kỳ ai trong hộ gia đình được công ty đang là việc của họ cung cấp Tài khoản Hoàn Trả Tiền Chi Cho Y Tế (HRA) không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238AE9EA" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="4CD2996B" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6A145B" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="46548BA4" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F6EBD2" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="347DF064" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">(Các) Tên của cá nhân Ngày sinh </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C1A97D" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="5E7BEFB0" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên Công Ty Đang Làm Việc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418FDDDA" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="53A71817" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ID Thuế Liên Bang </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473ECBF0" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="4C540C70" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại HRA do công ty đang làm việc cung cấp Qualified Small Employer Health Reimbursement Arrangement (QSEHRA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F228490" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="4F6DF59C" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Individual Coverage Health Reimbursement Arrangement (ICHRA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A446200" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="4874421B" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày bắt đầu Ngày kết thúc Nhập số tiền quyền lợi bảo hiểm hằng năm tối đa dành cho bản thân: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A6F7AE" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="2F18D6E2" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị có Qualified Small Employer Health Reimbursement Arrangement (QSEHRA), quý vị có định sử dụng các quyền lợi bảo hiểm gia đình QSEHRA từ công ty đang làm việc của mình không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B93F85" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="66F8641B" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C70841A" w14:textId="2478C20D" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="62254F00" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738894B6" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="4C54A21E" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị có QSEHRA, hãy nhập số tiền quyền lợi bảo hiểm gia đình tối đa hàng năm thông qua QSEHRA: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206BF3A3" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="65DC410C" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có bất kỳ ai trong hộ gia đình có ý định mở một Individual Coverage Health Reimbursement Arrangement (ICHRA) từ công ty đang làm việc của họ không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B9E75A" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="4DB855A1" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BDFDF5" w14:textId="686E8A3B" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="33B9ED63" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418ACE33" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="7ED4B804" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên của (các) cá nhân </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C472F3" w14:textId="53D8DC5D" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="41A4757A" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày sinh </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537AB10A" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="5D3BA542" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên Công Ty Đang Làm Việc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E6A187" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="543FA9F2" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ID Thuế Liên Bang </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CA6030" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="29678201" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại HRA do công ty đang làm việc cung cấp </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECF8A2A" w14:textId="4AD6B429" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="02F33915" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified Small Employer Health Reimbursement Arrangement (QSEHRA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF44A18" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="47E19081" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Individual Coverage Health Reimbursement Arrangement (ICHRA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4302507D" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="33716F58" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày bắt đầu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D91CEB4" w14:textId="0DB3BA64" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="21C96294" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày kết thúc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CB5695" w14:textId="0B3E3C09" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="45D798EA" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nhập số tiền quyền lợi bảo hiểm hằng năm tối đa dành cho bản thân: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FFBE8F" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="7B1217FB" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị có Qualified Small Employer Health Reimbursement Arrangement (QSEHRA), quý vị có định sử dụng các quyền lợi bảo hiểm gia đình QSEHRA từ công ty đang làm việc của mình không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371A7FD8" w14:textId="0EA7449C" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="002EE343" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC56021" w14:textId="357726DB" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="21D1242F" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E05AF34" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="6F65E44F" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị có QSEHRA, hãy nhập số tiền quyền lợi bảo hiểm gia đình tối đa hàng năm thông qua QSEHRA: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AF595E" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="32F48CA2" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có bất kỳ ai trong hộ gia đình có ý định mở một Individual Coverage Health Reimbursement Arrangement (ICHRA) từ công ty đang làm việc của họ không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AEAEDD" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6AC3E5E9" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617E1F73" w14:textId="500457F2" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="78580B49" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235C4DD2" w14:textId="039B067E" w:rsidR="007239CB" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
+    <w:p w14:paraId="64B5E215" w14:textId="77777777" w:rsidR="007239CB" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00B47198" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BƯỚC 8 Các Dịch Vụ Chăm Sóc Cá Nhân</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313093BF" w14:textId="6A177D2A" w:rsidR="00A354B3" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="009F6A28">
+    <w:p w14:paraId="30AF357E" w14:textId="77777777" w:rsidR="00A354B3" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Đối với những người từ 65 tuổi trở lên sẽ không ở trong cơ sở chăm sóc dài hạn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA0DDAE" w14:textId="670F6A7A" w:rsidR="00A354B3" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="4CA3F1E6" w14:textId="77777777" w:rsidR="00A354B3" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Để biết thêm thông tin về các dịch vụ chăm sóc cá nhân (PCA) và việc điền vào phần PCA này có thể ảnh hưởng như thế nào đến cách chúng tôi quyết định xem quý vị có thể nhận MassHealth nếu quý vị thực sự cần dịch vụ PCA, hãy đọc phần PCA trong Cẩm Nang Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên đính kèm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC10942" w14:textId="7803B770" w:rsidR="008A2C01" w:rsidRPr="00A77B14" w:rsidRDefault="00A354B3" w:rsidP="009F6A28">
+    <w:p w14:paraId="4883D733" w14:textId="77777777" w:rsidR="008A2C01" w:rsidRPr="00A77B14" w:rsidRDefault="00A354B3" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00B47198" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị hoặc vợ/chồng của quý vị có cần dịch vụ của một nhân viên chăm sóc cá nhân không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF6273B" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="04E3A6C8" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32522152" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="2C8205AC" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E19CBD" w14:textId="5CA3CB78" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="1320681C" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy điền vào phần này và trả lời tất cả các câu hỏi. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, hãy chuyển sang BƯỚC 10: Đọc và ký vào đơn xin này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ACFC51" w14:textId="4622A2A6" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00B733D5" w:rsidP="00B47198">
+    <w:p w14:paraId="5D46BEBB" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00B733D5" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00B47198" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị hoặc vợ/chồng của quý vị có nhận được dịch vụ của nhân viên chăm sóc cá nhân do MassHealth chi trả trong vòng sáu tháng qua không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555E5BE3" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="7E0FED7D" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7507C6" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="4416C148" w14:textId="77777777" w:rsidR="00B47198" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A91988D" w14:textId="684A46A8" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
+    <w:p w14:paraId="3801BE26" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00B47198" w:rsidP="00B47198">
       <w:pPr>
         <w:pStyle w:val="Pa34"/>
         <w:spacing w:before="40" w:after="60" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
@@ -22177,4319 +22276,4363 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, hãy trả lời các câu hỏi sau trong phần này.</w:t>
       </w:r>
       <w:r w:rsidR="00B733D5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7042A31B" w14:textId="7632868F" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00B733D5" w:rsidP="00043071">
+    <w:p w14:paraId="35E88D39" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00B733D5" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00043071" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị hoặc vợ/chồng của quý vị có bị khuyết tật vĩnh viễn hoặc kéo dài không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1A0F92" w14:textId="7AC693FC" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="357EA03F" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3A15A2" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="55D650E0" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBEA007" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="19E97FDD" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D511D37" w14:textId="2C2CE39C" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="2DDAF6A3" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>vợ/chồng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39ACDBDB" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="44348B47" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDF66F7" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="2ED0083F" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02660B1D" w14:textId="44D10941" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="7DD93079" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. Nếu Có, tình trạng khuyết tật của quý vị (hoặc vợ/chồng của quý vị) có khiến quý vị (hoặc vợ/chồng của quý vị) không thể thực hiện các hoạt động sinh hoạt hàng ngày của quý vị (hoặc vợ/chồng của quý vị), như tắm rửa, ăn uống, đi vệ sinh, mặc quần áo, v.v., trừ khi ai đó giúp quý vị (hoặcvợ/chồng của quý vị) không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F15022" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="10259F20" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC8C021" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="0E564A32" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524FAA2D" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="1F692327" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203B6BAD" w14:textId="4968BE0C" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="1F76517B" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">vợ/chồng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F75445" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="1920AC02" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6E35B7" w14:textId="229E88EB" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="157397C7" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3D7813" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="0E9278F9" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>b. Nếu Có, quý vị (hoặc vợ/chồng của quý vị) có kế hoạch liên lạc với cơ quan quản lý chăm sóc cá nhân (PCM) của MassHealth để yêu cầu dịch vụ chăm sóc cá nhân không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF4420B" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="2437AD78" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20243CDF" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="0706933D" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1691B260" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="224B38F2" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D3050F" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="3AD44EB7" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">vợ/chồng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64659BB2" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="7DDCA229" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AABEC7" w14:textId="0A75CDD2" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="1445FD60" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FF70B2" w14:textId="573B91FE" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="5C1616BA" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Lưu ý: Quý vị phải liên lạc với cơ quan PCM trong vòng 90 ngày kể từ ngày MassHealth quyết định quý vị đủ điều kiện nhận MassHealth hoặc quý vị sẽ không thể hưởng lợi từ các quy định đặc biệt của PCA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FECA13" w14:textId="661F9948" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="5672C904" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth có thể không trả tiền cho một số thành viên nhất định trong gia đình quý vị để trở thành nhân viên chăm sóc cá nhân của quý vị. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3514E311" w14:textId="5770D550" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="0C968A6E" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Mỗi vợ/chồng trả lời Có cho tất cả các phần của Câu hỏi 3 ở tr ên phải điền vào Phần Bổ Sung C: Nhân Viên Chăm Sóc Cá Nhân của ri êng họ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>. Một bản sao được đính kèm. Nếu quý vị cần một bản sao thứ hai, hãy gọi Dịch vụ Chăm sóc K hách hàng MassHealth theo số (800) 841-2900</w:t>
       </w:r>
       <w:r w:rsidR="004B487B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> TDD/TTY: 711. Nếu quý vị (hoặc vợ/chồng của quý vị) không gửi cho chúng tôi (các) phần bổ sung PCA đã điền của quý vị, chúng tôi sẽ xác định tính đủ điều kiện MassHealth của quý vị như thể quý vị không cần dịch vụ PCA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73429CF2" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
+    <w:p w14:paraId="064947A0" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30903F6B" w14:textId="79CB5DB3" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="003104A8">
+    <w:p w14:paraId="444D784D" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="003104A8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BƯỚC 9 Bảo Hiểm (Tùy Chọn) Bổ Sung – Dành cho người đã kết hôn dưới 65 tuổi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B8FAFA" w14:textId="21DE090C" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="6B0CFE22" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ChỈ điền vào phần này nếu quý vị đã kết hôn và sống với vợ/chồng của mình. Một vợ/chồng nộp đơn phải dưới 65 tuổi, không có con dưới 19 tuổi trong hộ gia đình. Trả lời những câu hỏi này cho vợ/chồng dưới 65 tuổi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38810FA1" w14:textId="65517964" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="6C7E4839" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu phần này áp dụng cho quý vị và quý vị muốn biết thêm thông tin về tiêu chuẩn thu nhập và các thông tin khác có thể áp dụng, hãy gọi cho chúng tôi để nhận Cẩm Nang Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên theo số (800) 841-2900, TDD/TTY: 711. Nếu phần này không áp dụng, hãy chuyển sang Bước 10: Đọc và ký vào đơn xin này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A415FEA" w14:textId="503DEA71" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="009F6A28">
+    <w:p w14:paraId="43A5A5DF" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>UNG THƯ VÚ HOẶC UNG THƯ CỔ TỬ CUNG (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>KHÔNG BẮT BUỘC</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>) (Chỉ dành cho người dưới 65 tuổi.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4B0B89" w14:textId="565F69BB" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00B733D5" w:rsidP="009F6A28">
+    <w:p w14:paraId="44D93CE5" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00B733D5" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00043071" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quy vị có bị ung thư vú hoặc ung thư cổ tử cung không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9ECEA1" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="5D01F1B6" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492B3413" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="2EA2A8C3" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49097856" w14:textId="40AE6A96" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="31310BEB" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>MassHealth có các quy định bảo hiểm đặc biệt cho những người cần điều trị ung thư vú hoặc ung thư cổ tử cung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BDE9F3" w14:textId="7CD6070B" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="009F6A28">
+    <w:p w14:paraId="41A3105C" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên</w:t>
       </w:r>
       <w:r w:rsidR="00B733D5" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C4C53A" w14:textId="6F5167E9" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="009F6A28">
+    <w:p w14:paraId="27B77908" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>THÔNG TIN VỀ HIV (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>KHÔNG BẮT BUỘC</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>) (Chỉ dành cho người dưới 65 tuổi.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCEA762" w14:textId="1921C92C" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00B733D5" w:rsidP="009F6A28">
+    <w:p w14:paraId="44AAF90E" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00B733D5" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00043071" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có bị dương tính với HIV không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF9DB2D" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="6E215D0F" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A996E8E" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="10FBF386" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCF1385" w14:textId="7631DC38" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
+    <w:p w14:paraId="2CBA24E3" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00043071">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị bị HIV dương tính, quý vị có thể đủ điều kiện nhận thêm dịch vụ bảo hiểm hoặc phúc lợi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422C99CD" w14:textId="20B8DC10" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="009F6A28">
+    <w:p w14:paraId="7C25DDB2" w14:textId="77777777" w:rsidR="00B733D5" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B8409E" w14:textId="4CE7B450" w:rsidR="00BF3441" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00BF7ED1">
+    <w:p w14:paraId="53B6EF92" w14:textId="77777777" w:rsidR="00BF3441" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00BF7ED1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>BƯỚC 10 Dành cho người nộp đơn xin MassHealth và Health Connector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AE302E" w14:textId="7F3F8545" w:rsidR="00AD5BA1" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="009F6A28">
+    <w:p w14:paraId="2C11A243" w14:textId="77777777" w:rsidR="00AD5BA1" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ĐỌC VÀ KÝ VÀO ĐƠN XIN NÀY.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCA3B1A" w14:textId="541BED9B" w:rsidR="00AD5BA1" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="009F6A28">
+    <w:p w14:paraId="3B8A9F3C" w14:textId="77777777" w:rsidR="00AD5BA1" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thay mặt cho bản thân và tất cả những cá nhân có tên trong đơn này, tôi hiểu, đại diện và đồng ý như sau.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E0CCEC" w14:textId="4E790135" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
+    <w:p w14:paraId="500B91CB" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth có thể yêu cầu những người đủ điều kiện ghi danh tham gia bảo hiểm y tế do công ty đang làm việc tài trợ nếu bảo hiểm đó đáp ứng được các tiêu chí giúp trả phí bảo hiểm của MassHealth. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00224591" w14:textId="6B6030E5" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
+    <w:p w14:paraId="66E50025" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Công ty đang làm việc của những cá nhân đủ điều kiện có thể được thông báo và nhận hóa đơn theo quy định của MassHealth đối với bất kỳ dịch vụ nào mà bệnh viện hoặc trung tâm y tế cộng đồng cung cấp cho những người đó do Health Safety Net chi trả. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD37842" w14:textId="2CD0A81A" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
+    <w:p w14:paraId="7A437EC1" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi có thể phải trả phí bảo hiểm sức khỏe cho bản thân và những người khác được liệt kê trong đơn này. Không trả bất kỳ khoản phí bảo hiểm nào đến hạn có thể dẫn đến việc tiểu bang khấu trừ số tiền còn nợ từ tiền hoàn thuế của những người có trách nhiệm chi trả. Nếu tôi là một người Mỹ bản địa hoặc người bản địa Alaska, tôi có thể không phải trả phí bảo hiểm cho MassHealth. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B958BD" w14:textId="06EB86FF" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
+    <w:p w14:paraId="0A62A0DC" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth có quyền truy thu tiền từ bên thứ ba, có thể có nghĩa vụ trả cho các dịch vụ y tế được cung cấp cho những cá nhân đủ điều kiện tham gia các chương trình của MassHealth. Các bên thứ ba này có thể bao gồm các công ty bảo hiểm sức khỏe khác, vợ/chồng, cha mẹ có nghĩa vụ trả tiền y tế hoặc các cá nhân có nghĩa vụ trả tiền bồi thường do tai nạn. Những người đủ điều kiện phải hợp tác với MassHealth trong việc thiết lập sự trợ giúp và nhận các khoản tiền của bên thứ ba cho chính họ và bất kỳ ai mà họ có thể chuyển nhượng các quyền một cách hợp pháp. Những người đủ điều kiện có thể được miễn nghĩa vụ này nếu báo với MassHealth rằng họ tin việc hợp tác có thể gây tổn hại cho họ hoặc bất kỳ ai mà họ có thể chuyển nhượng các quyền một cách hợp pháp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058E2DF2" w14:textId="513604BD" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
+    <w:p w14:paraId="04C1DD62" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Cha mẹ và/hoặc người giám hộ của trẻ vị thành niên phải đồng ý hợp tác với tiểu bang để thu chi phí y tế từ người cha/mẹ vắng mặt trừ khi họ tin và báo với MassHealth rằng sự hợp tác sẽ gây hại cho chính đứa trẻ hoặc cha/mẹ hoặc người giám hộ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8543F4" w14:textId="751C1A26" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
+    <w:p w14:paraId="1C56BAB1" w14:textId="77777777" w:rsidR="00043071" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Những người đủ điều kiện bị thương trong một tai nạn, hoặc theo một cách nào đó, và nhận được tiền từ bên thứ ba do tai nạn hoặc thương tích đó gây ra phải sử dụng số tiền này để hoàn trả MassHealth hoặc Health Safety Net cho một số dịch vụ được cung cấp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4370C6" w14:textId="1F5F044B" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
+    <w:p w14:paraId="4644D3B8" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00043071" w:rsidP="00A73E94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Những người đủ điều kiện phải thông báo cho MassHealth hoặc Health Safety Net bằng văn bản, trong vòng 10 ngày theo lịch, hoặc càng sớm càng tốt, về bất kỳ yêu cầu bồi thường bảo hiểm hoặc vụ kiện nào được đệ trình vì tai nạn hoặc thương tích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA0F9D9" w14:textId="788C7427" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="00A73E94">
+    <w:p w14:paraId="597B1541" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="00A73E94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tình trạng của đơn này có thể được chia sẻ với bệnh viện, trung tâm y tế cộng đồng, nhà cung cấp dịch vụ y tế khác hoặc các cơ quan liên bang hoặc tiểu bang khi cần thiết cho việc điều trị, chi trả, vận hành hoặc quản lý các chương trình được liệt kê ở trên. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9DA750" w14:textId="77540300" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="00A73E94">
+    <w:p w14:paraId="61EB4F87" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="00A73E94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Trong phạm vi pháp luật cho phép, sau khi thông báo và có cơ hội kháng cáo, MassHealth có thể áp dụng quyền giữ thế chấp bất kỳ bất động sản nào thuộc sở hữu của các thành viên MassHealth đủ điều kiện hoặc trong đó thành viên có quyền lợi hợp pháp. Nếu cá nhân đang được chăm sóc dài hạn tại một cơ sở điều dưỡng hoặc cơ sở y tế khác và MassHealth xác định rằng không có lý do hợp lý để tin rằng thành viên này có thể trở về nhà. Nếu MassHealth áp dụng quyền giữ tài sản thế chấp đó và sau này nó được bán đi, thì tiền thu được từ việc bán tài sản đó có thể được sử dụng để hoàn trả cho MassHealth cho các dịch vụ y tế đã cung cấp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06564EFB" w14:textId="78054703" w:rsidR="00A14869" w:rsidRPr="00A77B14" w:rsidRDefault="00A14869" w:rsidP="00A73E94">
+    <w:p w14:paraId="1B56E3FC" w14:textId="77777777" w:rsidR="00A14869" w:rsidRPr="00A77B14" w:rsidRDefault="00A14869" w:rsidP="00A73E94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trong phạm vi luật pháp cho phép, và trừ khi áp dụng ngoại lệ, đối với bất kỳ cá nhân đủ điều kiện nào từ 55 tuổi trở lên</w:t>
       </w:r>
       <w:r w:rsidR="037A342D" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> đang</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> nhận dịch vụ và hỗ trợ dài hạn (LTSS), hoặc bất kỳ người đủ điều kiện nào thuộc mọi độ tuổi mà MassHealth giúp chi trả cho dịch vụ chăm sóc dài hạn trong một cơ sở điều dưỡng hoặc một cơ sở y tế khác, MassHealth sẽ truy thu tiền cho toàn bộ chi phí chăm sóc từ tài sản để lại của người đủ điều kiện sau khi chết theo luật cho phép. Để biết thêm thông tin về việc truy thu tài sản để lại, hãy truy cập </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="00A77B14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>mass.gov/EstateRecovery</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3820973A" w14:textId="2CE132CF" w:rsidR="00A14869" w:rsidRPr="00A77B14" w:rsidRDefault="00A14869" w:rsidP="00A73E94">
+    <w:p w14:paraId="6F74EA46" w14:textId="77777777" w:rsidR="00A14869" w:rsidRPr="00A77B14" w:rsidRDefault="00A14869" w:rsidP="00A73E94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trong phạm vi luật pháp cho phép, MassHealth sẽ truy thu tiền từ Quỹ Tín Thác Nhu Cầu Đặc Biệt thuộc về một cá nhân đủ điều kiện sau khi chết cho tổng chi phí chăm sóc. Tổng chi phí chăm sóc bao gồm chi phí mà MassHealth đã trả trực tiếp cho dịch vụ chăm sóc (Phí dịch vụ) và tổng số tiền mà MassHealth đã trả cho một chương trình bảo hiểm y tế (chẳng hạn như Tổ Chức Chăm Sóc Có Uy Tín hoặc chương trình One Care) cho dịch vụ chăm sóc, bất kể thành viên có thể đã nhận được những dịch vụ nào.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EB45EC" w14:textId="0622515D" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="00A73E94">
+    <w:p w14:paraId="734C7451" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="00A73E94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Những người đủ điều kiện phải thông báo cho (các) chương trình bảo hiểm y tế mà họ ghi danh về bất kỳ thay đổi nào về thu nhập hoặc việc làm của họ hoặc của hộ gia đình, quy mô hộ gia đình, bảo hiểm y tế, phí bảo hiểm y tế và tình trạng nhập cư, hoặc những thay đổi về bất kỳ thông tin nào khác trong đơn này và bất kỳ phần bổ sung nào trong vòng 10 ngày theo lịch kể từ khi biết về sự thay đổi. Những người đủ điều kiện có thể thay đổi thông tin bằng cách gọi số </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(800) 841-2900</w:t>
       </w:r>
       <w:r w:rsidR="004B487B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> TDD/TTY: 711. Thay đổi thông tin có thể ảnh hưởng đến tình trạng hợp lệ của những người này hoặc những thành viên trong hộ gia đình của họ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E647AC" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="005F3854">
+    <w:p w14:paraId="57172F0D" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="005F3854">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị cũng có thể báo cáo các thay đổi theo những cách sau đây. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B98189A" w14:textId="3D48A354" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="00ED082F">
+    <w:p w14:paraId="2F74E7A8" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Đăng nhập vào tài khoản của quý vị tại </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00A77B14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>MAhealthconnector.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F4BC09" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="005F3854">
+    <w:p w14:paraId="32E7DB05" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="005F3854">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị có thể tạo một tài khoản online nếu chưa có. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F7F64B" w14:textId="191F103E" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="00ED082F">
+    <w:p w14:paraId="03CA1122" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Gửi thông tin muốn báo cáo đến </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B06CB2" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="005F3854">
+    <w:p w14:paraId="79FFEF4F" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="005F3854">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Health Insurance Processing Center </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F46AD27" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="005F3854">
+    <w:p w14:paraId="6A8C9F1C" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="005F3854">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">PO Box 4405 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756D6564" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="005F3854">
+    <w:p w14:paraId="2FC0E74A" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="005F3854">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Taunton, MA 02780</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE18654" w14:textId="37B1BAF2" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="00ED082F">
+    <w:p w14:paraId="1675CDDD" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Gửi fax thông tin thay đổi đến </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(857) 323-8300</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EB3CD9" w14:textId="7E54667A" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="007D2DF8">
+    <w:p w14:paraId="406751CE" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="007D2DF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>MassHealth, Massachusetts Health Connector, và Health Safety Net sẽ thu thập được tất cả thông tin về bảo hiểm y tế cho những người này từ các công ty làm việc hiện tại cũng như trước đây và công ty bảo hiểm y tế của những cá nhân đủ điều kiện.</w:t>
       </w:r>
       <w:r w:rsidR="0B4388F4" w:rsidRPr="00A77B14">
         <w:rPr>
-          <w:lang w:val="vi-VN"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>MassHealth có thể chia sẻ thông tin về tôi và các thành viên trong hộ gia đình tôi với (các) chủ lao động và/hoặc công ty bảo hiểm y tế của tôi để có được thông tin này.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Điều này bao gồm, nhưng không giới hạn, thông tin về các chính sách, phí bảo hiểm, đồng bảo hiểm, khấu trừ và các phúc lợi được bảo hiểm trả mà những người đó hoặc thành viên trong hộ gia đình họ có thể có hoặc đúng ra phải có. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238A51A3" w14:textId="67830B69" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="007D2DF8">
+    <w:p w14:paraId="56BA205B" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="007D2DF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth, Massachusetts Health Connector, và Health Safety Net có thể lấy hồ sơ hoặc dữ liệu về những cá nhân được liệt kê trong đơn này từ các chương trình và nguồn dữ liệu liên bang và tiểu bang, chẳng hạn như Sở An sinh Xã hội (Social Security Administration), Sở Thuế vụ Liên bang (Internal Revenue Service), Bộ Nội địa An ninh (Department of Homeland Security), Cục Thuế Tiểu bang (Department of Revenue) và Cơ quan Đăng ký Phương tiện Cơ giới (Registry of Motor Vehicles), cũng như các nguồn dữ liệu tư nhân bao gồm các tổ chức tài chính, 1) để chứng minh bất kỳ thông tin nào được cung cấp trên đơn này và bất kỳ phần bổ sung nào hoặc thông tin khác được cung cấp khi một người trở thành thành viên, 2) để ghi lại các dịch vụ y tế được yêu cầu hoặc cung cấp cho những người đó, và 3) để hỗ trợ tiếp tục xét tính đủ điều kiện. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6A96E9" w14:textId="1697BBAF" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="007D2DF8">
+    <w:p w14:paraId="3D7818B4" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="007D2DF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Liên quan đến quy trình xét tính đủ điều kiện và ghi danh, MassHealth, Massachusetts Health Connector, và Health Safety Net có thể gửi thông báo có chứa thông tin cá nhân của những người được liệt kê trong tờ đơn cho các cá nhân khác có tên trong đơn này, hoặc gửi thông tin đó cho chính những người này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702C2110" w14:textId="2DBF9F2C" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="007D2DF8">
+    <w:p w14:paraId="43587C78" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="007D2DF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Theo luật liên bang, không được phép phân biệt đối xử dựa trên chủng tộc, màu da, nguồn gốc quốc gia, giới tính, tuổi tác, khuynh hướng tính dục, bản dạng giới hoặc khuyết tật. Tôi có thể nộp đơn khiếu nại về phân biệt đối xử bằng cách vào trang </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00A77B14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>www.hhs.gov/ocr/office/file</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FD5A65" w14:textId="59AF5DAE" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="007D2DF8">
+    <w:p w14:paraId="34ABE195" w14:textId="77777777" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="007D2DF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi đồng ý cho phép Massachusetts Health Connector sử dụng dữ liệu thu nhập, bao gồm thông tin từ các bản khai thuế để xác định tính đủ điều kiện của tôi trong những năm tới. Xem lại Chính sách quyền riêng tư của Health Connector để biết thêm thông tin về cách Health Connector sử dụng thông tin thuế của quý vị. Massachusetts Health Connector sẽ gửi cho tôi một thông báo và cho phép tôi thực hiện các thay đổi trong đơn xét tính đủ điều kiện của mình. Tôi hiểu rằng nếu tôi đủ điều kiện nhận (APTC) và/hoặc ConnectorCare, những khoản chi trả này sẽ được trả trực tiếp cho (các) hãng bảo hiểm mà tôi đã chọn. Việc nhận APTC và/hoặc ConnectorCare có thể ảnh hưởng đến nghĩa vụ thuế hàng năm của tôi. Tôi sẽ được cung cấp lựa chọn để xin toàn bộ, một số hoặc không áp dụng bất kỳ số tiền APTC nào mà tôi có thể đủ điều kiện nhận để trả phí bảo hiểm hằng tháng của mình. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8A1AE1" w14:textId="64FAEF85" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="007D2DF8">
+    <w:p w14:paraId="40F9F0BD" w14:textId="56CC7A81" w:rsidR="00264A24" w:rsidRPr="00A77B14" w:rsidRDefault="00264A24" w:rsidP="007D2DF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Tôi đồng ý rằng MassHealth hoặc bất kỳ ai đại diện cho MassHealth có thể liên lạc với tôi bao gồm qua thư, email, cuộc gọi, hoặc tin nhắn cho bất kỳ thông tin liên lạc nào về mối quan hệ của tôi với MassHealth hoặc nhu cầu y tế, lợi ích, tính đủ điều kiện hoặc phạm vi bảo hiểm của tôi bằng cách sử dụng thông tin liên lạc mà tôi cung cấp, bây giờ hoặc trong tương lai, hoặc thông tin chúng tôi nhận được từ nguồn dữ liệu đáng tin cậy. Tôi cũng đồng ý rằng MassHealth có thể sử dụng cùng thông tin đó để liên lạc với tôi để phân phối thông tin liên quan đến các phúc lợi y tế và phúc lợi khác mà tôi có thể đủ điều kiện nhận. Các cuộc gọi và tin nhắn này có thể được thực hiện bằng công nghệ tự động, chẳng hạn như với hệ thống quay số điện thoại tự động hoặc tin nhắn thoại nhân tạo hoặc được ghi âm trước. Có thể bị tính phítin nhắn hoặc dữ liệu.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D57465B" w14:textId="0A9834AA" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="007D2DF8">
+        <w:t xml:space="preserve">Tôi đồng ý rằng MassHealth hoặc bất kỳ ai đại diện cho MassHealth có thể liên lạc với tôi bao gồm qua thư, email, cuộc gọi, hoặc tin nhắn cho bất kỳ thông tin liên lạc nào về mối quan hệ của tôi với MassHealth hoặc nhu cầu y tế, lợi ích, tính đủ điều kiện hoặc phạm vi bảo hiểm của tôi bằng cách sử dụng thông tin liên lạc mà tôi cung cấp, bây giờ hoặc trong tương lai, hoặc thông tin chúng tôi nhận được từ nguồn dữ liệu đáng tin cậy. Tôi cũng đồng ý rằng MassHealth có thể sử dụng cùng thông tin đó để liên lạc với tôi để phân phối thông tin liên quan đến các phúc lợi y tế và phúc lợi khác mà tôi có thể đủ điều kiện nhận. </w:t>
+      </w:r>
+      <w:r w:rsidR="00743BB1" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Các cuộc gọi và tin nhắn này có thể được thực hiện bằng công nghệ tự động, chẳng hạn như với hệ thống gọi số điện thoại tự động hoặc thư thoại nhân tạo hoặc ghi âm trước. Có thể bị tính phí tin nhắn hoặc dữ liệu. Tôi cũng đồng ý cho MassHealth nhận, sử dụng hoặc chia sẻ thông tin của tôi vì mục đích điều phối các phúc lợi liên quan đến sức khỏe y tế khác mà tôi có thể hội đủ điều kiện nhận.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9553CF" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="007D2DF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi đã đọc hoặc đã đọc cho tôi thông tin về đơn xin này, bao gồm mọi phần bổ sung và hướng dẫn. Tôi hiểu rằng Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên có thông tin quan trọng về đơn xin này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7832F816" w14:textId="250B1113" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="007D2DF8">
+    <w:p w14:paraId="2EBCFB2D" w14:textId="602A80F9" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="007D2DF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tôi được sự cho phép của tất cả những người được liệt kê trong đơn này (hoặc cha mẹ của họ hoặc người đại diện được ủy quyền hợp pháp khác) để nộp đơn này. Tôi cũng được phép thay mặt họ để hoàn thành đơn xin này và mọi quy trình đủ điều kiện liên quan. Điều này có thể bao gồm, ví dụ: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56644B78" w14:textId="2468C4C4" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="00D15906">
+        <w:t>Tôi được sự cho phép của tất cả những người được liệt kê trong đơn này (hoặc cha mẹ của họ hoặc người đại diện được ủy quyền hợp pháp khác) để nộp đơn này. Tôi cũng được phép thay mặt họ để hoàn thành đơn xin này và mọi quy trình đủ điều kiện liên quan. Điều này có thể bao gồm</w:t>
+      </w:r>
+      <w:r w:rsidR="00743BB1" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> những điều sau đây</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FCB20F" w14:textId="59A2C1AC" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="00743BB1" w:rsidP="00D15906">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="60B00E96" w14:textId="3D13C79B" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="00D15906">
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3854" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ung cấp thông tin cá nhân về họ, bao gồm thông tin sức khỏe, bảo hiểm sức khỏe và thu nhập, xem những thông tin đó vì do Massachusetts Health Connector, MassHealth và Health Safety Net cung cấp, đồng thời thay mặt họ đồng ý sử dụng và tiết lộ thông tin như được mô tả trong đơn xin này; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5347B294" w14:textId="3ECB6C6F" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="00743BB1" w:rsidP="00D15906">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="5D2C8215" w14:textId="43A5A0BE" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="00D15906">
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3854" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ưa ra quyết định về các lựa chọn bảo hiểm và cách liên lạc với Massachusetts Health Connector, MassHealth hoặc Health Safety Net </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009ABC66" w14:textId="642C65DF" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="00743BB1" w:rsidP="00D15906">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="0F87478F" w14:textId="3E975712" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="00D15906">
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hay </w:t>
+      </w:r>
+      <w:r w:rsidR="005F3854" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đổi đơn xin hoặc các tài liệu xét tính đủ điều kiện liên quan và cung cấp thông tin về mọi thay đổi trong hoàn cảnh của họ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3A465B" w14:textId="164CF82D" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="00743BB1" w:rsidP="00D15906">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="53D0E9F4" w14:textId="5926F0D5" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hay </w:t>
+      </w:r>
+      <w:r w:rsidR="005F3854" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mặt họ đồng ý sử dụng các nguồn của chính phủ và tư nhân để xác minh thông tin như được mô tả trong đơn xin này. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A9FED5" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi hiểu các quyền và trách nhiệm của mình cũng như các quyền và trách nhiệm của tất cả những người có tên trong đơn xin này như được giải thích trong </w:t>
       </w:r>
       <w:r w:rsidR="0C581193" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bước·</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AC078A" w14:textId="0E3D835B" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
+    <w:p w14:paraId="35A1F44A" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi đã nói hoặc sẽ nói với bất kỳ ai được liệt kê trong đơn xin này (hoặc cha mẹ hoặc người đại diện được ủy quyền hợp pháp của họ, nếu có) về các quyền và trách nhiệm này để họ hiểu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AA0111" w14:textId="1EC70262" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
+    <w:p w14:paraId="21259C97" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi hiểu và đồng ý rằng MassHealth, Health Safety Net và Massachusetts Health Connector sẽ xem bất kỳ chữ ký điện tử hoặc fax nào, hoặc bản sao của chữ ký, có hiệu lực tương tự như bản gốc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF7AB0A" w14:textId="54CF590C" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
+    <w:p w14:paraId="3AF5214D" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi hiểu rằng MassHealth </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E696B82" w14:textId="2DE118B9" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009C56BD">
+    <w:p w14:paraId="690B55A5" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009C56BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">được phép yêu cầu Số An sinh Xã hội theo luật liên bang và tiểu bang; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4E4200" w14:textId="4DDBF367" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009C56BD">
+    <w:p w14:paraId="72E19080" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009C56BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">dùng Số An sinh Xã hội để kiểm tra thu nhập và các thông tin khác để xem ai đủ điều kiện nhận trợ giúp về chi phí bảo hiểm y tế; </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4C0CB4C6" w14:textId="34F09EE9" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009C56BD">
+      <w:r w:rsidR="00743BB1" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52717E7A" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009C56BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">sử dụng Số An sinh Xã hội để phát hiện gian lận, để xem có ai nhận được phúc lợi trùng lặp hay không hoặc để xem liệu những người khác có phải trả tiền cho các dịch vụ hay không; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3183EAE3" w14:textId="7567D593" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009C56BD">
+    <w:p w14:paraId="670DF173" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009C56BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">khớp Số An sinh Xã hội của bất kỳ ai trong hộ gia đình đang nộp đơn và ai có hoặc có thể nhận bảo hiểm y tế cho ai trong hộ gia đình với hồ sơ của các cơ quan chính phủ và tổ chức tài chính. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD6CDB9" w14:textId="6016D6AD" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
+    <w:p w14:paraId="1CF4AE88" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tôi hiểu rằng nếu MassHealth trả một phần phí bảo hiểm y tế của những ai, MassHealth sẽ thêm Số An sinh Xã hội hoặc Số An sinh Xã hội của chủ hợp đồng đó vào hồ sơ nhà cung cấp của State Comptroller (Kiểm soát viên Tiểu bang). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479F0215" w14:textId="10113987" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
+    <w:p w14:paraId="71D86481" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tôi hiểu rằng chủ hợp đồng bảo hiểm trong hộ gia đình tôi phải có Số An sinh Xã hội hợp lệ trước khi nhận được khoản tiền từ MassHealth. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1FAB3B" w14:textId="501F14C6" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
+    <w:p w14:paraId="1594A58C" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thông tin tôi đã cung cấp là chính xác và đầy đủ theo sự hiểu biết của tôi về bản thân và những người khác được liệt kê trong đơn này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF8DAD6" w14:textId="1E566411" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
+    <w:p w14:paraId="029FA8EE" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009B203F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi có thể phải chịu hình phạt theo luật liên bang nếu cố tình cung cấp thông tin sai sự thật hoặc không đúng sự thật. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31454A8A" w14:textId="4C78926A" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="005F3854">
+    <w:p w14:paraId="4220675C" w14:textId="77777777" w:rsidR="005F3854" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="005F3854">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu ai đó không có SSN hoặc cần trợ giúp để có được SSN, hãy gọi cho Cơ quan An sinh Xã hội theo số (800) 772-1213, TTY: (800)</w:t>
       </w:r>
       <w:r w:rsidR="00EE577B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>325-0778 hoặc truy cập www.socialsecurity.gov. Để được giải thích đầy đủ về cách chúng tôi sử dụng số an sinh xã hội của quý vị, tham khảo Hướng Dẫn Về Bảo Hiểm Y Tế Cho Người Cao Niên.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B0D364" w14:textId="17007C28" w:rsidR="00632B84" w:rsidRPr="00A77B14" w:rsidRDefault="0073782C" w:rsidP="009F6A28">
+    <w:p w14:paraId="702A1767" w14:textId="77777777" w:rsidR="00632B84" w:rsidRPr="00A77B14" w:rsidRDefault="0073782C" w:rsidP="009F6A28">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5478AC" w14:textId="2A03FC21" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009F6A28">
+    <w:p w14:paraId="19D0B93D" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DÀNH CHO NGƯỜI XIN CHƯƠNG TRÌNH TRỢ CẤP DINH DƯỠNG BỔ SUNG (SNAP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A63B52" w14:textId="439A3753" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009F6A28">
+    <w:p w14:paraId="775F2582" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="005F3854" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>QUYỀN LỢI TỪ CHƯƠNG TRÌNH TRỢ CẤP DINH DƯỠNG BỔ SUNG (SNAP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEB4517" w14:textId="46E09668" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
+    <w:p w14:paraId="182EEFF4" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị đánh dấu vào ô ở trang 1, MassHealth sẽ gửi đơn này đến Cơ quan Trợ giúp Chuyển tiếp (DTA). Đây sẽ là đơn xin SNAP của quý vị! Nếu hội đủ điều kiện, SNAP của quý vị sẽ bắt đầu từ ngày DTA nhận được đơn xin MassHealth này. Bằng cách ký tên dưới đây, quý vị đồng ý rằng quý vị đã đọc và đồng ý với các Quyền, Trách nhiệm và Hình phạt SNAP dành cho quý vị theo chương trình.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD998AB" w14:textId="42267C21" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
+    <w:p w14:paraId="5BB823B4" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị đánh dấu vào ô ở trang 1, MassHealth sẽ gửi đơn này đến Cơ quan Trợ giúp Chuyển tiếp (DTA). Đây sẽ là đơn xin SNAP của quý vị! Nếu hội đủ điều kiện, SNAP của quý vị sẽ bắt đầu từ ngày DTA nhận được đơn xin MassHealth này. Bằng cách ký tên dưới đây, quý vị đồng ý rằng quý vị đã đọc và đồng ý với các Quyền, Trách nhiệm và Hình phạt SNAP dành cho quý vị theo chương trình.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59354D62" w14:textId="71D9B084" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00ED082F">
+    <w:p w14:paraId="423E95D8" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tổng số thu nhập và số tiền trong ngân hàng của quý vị phải ít hơn mức chi tiêu gia đình hằng tháng, hoặc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE6806A" w14:textId="3BE046CD" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00ED082F">
+    <w:p w14:paraId="7607570F" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thu nhập hằng tháng của quý vị phải dưới $150 và tiền trong ngân hàng phải dưới $100, hoặc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733529ED" w14:textId="3F9D8E6B" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00ED082F">
+    <w:p w14:paraId="12A3C141" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị là lao động di cư và có $100 hoặc ít hơn trong tài khoản ngân hàng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392EFE88" w14:textId="1F1F001C" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
+    <w:p w14:paraId="2F39962F" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Để biết thêm thông tin về SNAP ở Massachusetts, hãy truy cập mass.gov/SNAP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE76E23" w14:textId="46DB894D" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
+    <w:p w14:paraId="4F434C0F" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="5"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Thông báo về Quyền, Trách nhiệm và Hình phạt của Sở Trợ cấp Chuyển tiếp (DTA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034FCF58" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
+    <w:p w14:paraId="63C9C41F" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thông báo này liệt kê các quyền và trách nhiệm của chương trình SNAP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D21480" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
+    <w:p w14:paraId="4E75CFF3" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hãy đọc các trang này và giữ làm hồ sơ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41692873" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
+    <w:p w14:paraId="18B76C54" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hãy cho DTA biết nếu quý vị có bất kỳ câu hỏi nào.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6286627A" w14:textId="7A41AC39" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
+    <w:p w14:paraId="4FC39E31" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi xin tuyên thệ và chịu hình phạt nếu khai man rằng:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F99C60" w14:textId="0AD3B42C" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
+    <w:p w14:paraId="1E98A92D" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="1"/>
         <w:ind w:left="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi đã đọc thông tin trong mẫu đơn này, hoặc ai đó đã đọc cho tôi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5300F804" w14:textId="1A64E115" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
+    <w:p w14:paraId="619EE1FC" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="1"/>
         <w:ind w:left="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Các câu trả lời của tôi trong mẫu đơn này là đúng và đầy đủ theo hiểu biết tốt nhất của tôi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AF25F8" w14:textId="26471ED8" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
+    <w:p w14:paraId="27507B0E" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="1"/>
         <w:ind w:left="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi sẽ cung cấp cho DTA thông tin trung thực và đầy đủ theo hiểu biết tốt nhất của tôi trong cuộc phỏng vấn và trong tương lai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FECC43B" w14:textId="64432A44" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
+    <w:p w14:paraId="558DA140" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00281397">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi hiểu rằng:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775041DE" w14:textId="433B8374" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
+    <w:p w14:paraId="356FF3EF" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>DTA sẽ xác minh thông tin tôi cung cấp trong đơn của mình. Nếu bất kỳ thông tin nào là giả mạo, DTA có thể từ chối cấp trợ cấp SNAP cho tôi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A11388" w14:textId="6530801F" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
+    <w:p w14:paraId="22EDEFF1" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi cũng có thể bị truy tố hình sự vì cung cấp thông tin giả mạo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD44ECA" w14:textId="233A7723" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
+    <w:p w14:paraId="1D1ABB68" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu DTA nhận được thông tin đáng tin cậy về một sự thay đổi trong hộ gia đình của tôi, số tiền trợ cấp của tôi có thể thay đổi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4722A1EE" w14:textId="5DFDC0DB" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
+    <w:p w14:paraId="259449DE" w14:textId="77777777" w:rsidR="00281397" w:rsidRPr="00A77B14" w:rsidRDefault="00281397" w:rsidP="00A77B14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bằng cách ký vào mẫu đơn này, tôi cho phép DTA xác minh tính đủ điều kiện để hưởng các phúc lợi, bao gồm:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6B7F30" w14:textId="27C77AC0" w:rsidR="00DB247E" w:rsidRPr="00A77B14" w:rsidRDefault="00DB247E" w:rsidP="00A77B14">
+    <w:p w14:paraId="44E28F42" w14:textId="77777777" w:rsidR="00DB247E" w:rsidRPr="00A77B14" w:rsidRDefault="00DB247E" w:rsidP="00A77B14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="1"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nhận thông tin từ các cơ quan khác của tiểu bang hoặc liên bang, cơ quan quản lý nhà ở địa phương, các sở phúc lợi ngoài tiểu bang, các tổ chức tài chính và Equifax Workforce Solutions (the Work Number). Tôi cũng cho phép các cơ quan này chia sẻ thông tin liên quan đến tính đủ điều kiện nhận trợ cấp của hộ gia đình tôi với DTA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0498A0FA" w14:textId="426F227F" w:rsidR="00DB247E" w:rsidRPr="00A77B14" w:rsidRDefault="00DB247E" w:rsidP="00A77B14">
+    <w:p w14:paraId="429EA700" w14:textId="77777777" w:rsidR="00DB247E" w:rsidRPr="00A77B14" w:rsidRDefault="00DB247E" w:rsidP="00A77B14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="1"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu DTA sử dụng thông tin từ Equifax về thu nhập kiếm được </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>của hộ gia đình tôi, tôi có quyền nhận một bản sao miễn phí báo cáo Equifax của mình nếu tôi yêu cầu trong vòng 60 ngày kể từ ngày có quyết định của DTA. Tôi có quyền đặt câu hỏi về thông tin trong báo cáo. Tôi có thể liên lạc với Equifax qua: Equifax Workforce Solutions, 11432 Lackland Road, St. Louis, MO 63146, 1-800-996-7566 (đường dây miễn phí).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D586626" w14:textId="77777777" w:rsidR="00DB247E" w:rsidRPr="00A77B14" w:rsidRDefault="00DB247E" w:rsidP="00A77B14">
+    <w:p w14:paraId="5B79848A" w14:textId="77777777" w:rsidR="00DB247E" w:rsidRPr="00A77B14" w:rsidRDefault="00DB247E" w:rsidP="00A77B14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi có quyền có một bản sao đơn của mình, bao gồm thông tin mà DTA sử dụng để quyết định về tính đủ điều kiện và số tiền trợ cấp của hộ gia đình tôi. Tôi có thể yêu cầu DTA cung cấp bản sao điện tử của đơn xin hoàn chỉnh.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A9B71A" w14:textId="0E967E3E" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="00DB247E" w:rsidP="009F6A28">
+    <w:p w14:paraId="5FDE7E4B" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="00DB247E" w:rsidP="009F6A28">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="5"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>DTA sẽ sử dụng thông tin của tôi như thế nào?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE25D0D" w14:textId="4DAE18FF" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
+    <w:p w14:paraId="759FED1E" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bằng cách ký tên dưới đây, tôi cho phép DTA lấy và chia sẻ thông tin về tôi và các thành viên trong hộ gia đình tôi với:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC284AA" w14:textId="4BC215C0" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="13588AFE" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Các ngân hàng, trường học, chính phủ, công ty đang làm việc, chủ nhà, công ty tiện ích và các cơ quan chính phủ khác để kiểm tra xem tôi có đủ điều kiện nhận trợ cấp hay không. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1468680B" w14:textId="16F09055" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="46D8E5C0" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Các công ty điện, gas và điện thoại để tôi có thể được giảm giá phí dịch vụ tiện ích. Các công ty không thể chia sẻ thông tin của tôi hoặc sử dụng nó cho bất kỳ mục đích nào khác. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046C3242" w14:textId="481AA9DE" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="09F2C86D" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bộ Gia cư và Phát triển Cộng đồng (Department of Housing and Community Development) để ghi danh tôi vào Chương trình Heat &amp; Eat. Chương trình này giúp mọi người nhận được nhiều trợ cấp SNAP nhất có thể. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D0D3A9" w14:textId="35D46669" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="41FFB0A0" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department of Early and Secondary Education (Bộ Giáo dục Mầm non và Trung học) để con tôi có thể nhận các bữa ăn miễn phí tại trường. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A2172B" w14:textId="5F51D164" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="0927B85B" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chương trình Phụ nữ, Trẻ sơ sinh, và Trẻ em (WIC) để bất kỳ trẻ em nào dưới 5 tuổi hoặc phụ nữ mang thai trong gia đình tôi đều có thể nhận được WIC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4521C769" w14:textId="27AD333F" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="53D82072" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sở Di trú và Nhập tịch Hoa Kỳ (USCIS), để xác minh tình trạng di trú của tôi. Bất kỳ thông tin nào nhận được từ USCIS có thể ảnh hưởng đến điều kiện nhận trợ cấp của hộ gia đình tôi và số tiền trợ cấp DTA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49581C7C" w14:textId="23B33322" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
+    <w:p w14:paraId="2561A7C2" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Lưu ý: Ngay cả khi quý vị không đủ điều kiện nhận trợ cấp do tình trạng di trú, DTA sẽ không báo cáo quý vị với các cơ quan di trú trừ khi quý vị trình cho DTA lệnh trục xuất cuối cùng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D209865" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="2E6D77FF" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Cục Thuế Tiểu bang (DOR) để xác minh tính đủ điều kiện của tôi đối với các khoản tín dụng thuế dựa trên thu nhập, chẳng hạn như Thu nhập Kiếm được (Earned Income) và Thu nhập Hạn chế (Limited Income), và để xem liệu tôi có đủ điều kiện cho “Tình trạng Không đóng Thuế” hoặc tình trạng khó khan hay không.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468350A1" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="38A14628" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="5"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bộ Trẻ em và Gia đình (DCF) để điều phối các dịch vụ do DTA và DCF cùng cung cấp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4525DB2A" w14:textId="2C171CAB" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="009F6A28">
+    <w:p w14:paraId="1E0D422D" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="009F6A28">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="5"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>DTA sử dụng Số An sinh Xã hội (SSN) như thế nào?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5855A808" w14:textId="1FB90827" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
+    <w:p w14:paraId="7DB0836C" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>DTA được phép yêu cầu cung cấp SSN theo Đạo luật Thực phẩm và Dinh dưỡng năm 2008 (7 U.S.C. 2011-2036) cho SNAP và theo M.G.L. c. 18 Mục 33 cho TAFDC và EAEDC. DTA sử dụng SSN để:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12ADA8C8" w14:textId="2A5CB5EC" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="77AEC695" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Kiểm tra danh tính và tính đủ điều kiện của từng thành viên trong hộ gia đình mà tôi nộp đơn cho thông qua các chương trình đối chiếu dữ liệu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B30ABBE" w14:textId="629AF851" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="0705482E" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Giám sát việc tuân thủ các quy tắc của chương trình. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05395C83" w14:textId="0583631F" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="70AEBE89" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Truy thu tiền nếu DTA xác nhận tôi đã hưởng các quyền lợi mà tôi không đủ điều kiện nhận. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30902620" w14:textId="33786656" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="7AD085F4" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giúp các cơ quan hành pháp truy bắt những kẻ trốn tránh pháp luật.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29231AC6" w14:textId="252E4F72" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
+    <w:p w14:paraId="2CAFC8F8" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi hiểu rằng tôi không phải cung cấp cho DTA số SSN của bất kỳ người nào không phải là công dân Hoa Kỳ nào trong hộ gia đình tôi, kể cả bản thân tôi, người không muốn nhận trợ cấp. Thu nhập của một người không phải là công dân có thể được tính ngay cả khi người này không được nhận trợ cấp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763AF3C6" w14:textId="09CFBC6E" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
+    <w:p w14:paraId="6EBD9826" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="5"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Quyền có Người Thông Dịch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29017059" w14:textId="0AB5C181" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
+    <w:p w14:paraId="7A82E3A3" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="5"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi hiểu rằng:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5309DEAB" w14:textId="1B94749C" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="0A63CB8B" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi có quyền có thông dịch viên chuyên nghiệp do DTA cung cấp miễn phí nếu tôi muốn giao tiếp bằng ngôn ngữ khác ngoài tiếng Anh. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026EFFB9" w14:textId="204F419A" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
+    <w:p w14:paraId="3184598E" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu tôi có một phiên điều trần với DTA, tôi có thể yêu cầu DTA cung cấp cho tôi một thông dịch viên chuyên nghiệp miễn phí, hoặc nếu tôi muốn, tôi có thể đưa một người nào đó đến thông dịch cho tôi. Nếu tôi cần DTA cung cấp một thông dịch viên cho phiên điều trần, tôi phải gọi cho Division of Hearings (Phòng Điều Trần) ít nhất một tuần trước ngày điều trần.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1D32BB" w14:textId="0642B84B" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
+    <w:p w14:paraId="3D6C700E" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="003721F9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="vi-VN" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Quyền Ghi Danh Bầu Cử</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22418AB6" w14:textId="093B471E" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="009F6A28">
+    <w:p w14:paraId="0413B044" w14:textId="77777777" w:rsidR="003721F9" w:rsidRPr="00A77B14" w:rsidRDefault="003721F9" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa102"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi hiểu rằng:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081FE892" w14:textId="3959993B" w:rsidR="006910BA" w:rsidRPr="00A77B14" w:rsidRDefault="006910BA" w:rsidP="00ED082F">
+    <w:p w14:paraId="025DD8C1" w14:textId="77777777" w:rsidR="006910BA" w:rsidRPr="00A77B14" w:rsidRDefault="006910BA" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi có quyền đăng ký bỏ phiếu thông qua DTA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B831B6" w14:textId="481B703D" w:rsidR="006910BA" w:rsidRPr="00A77B14" w:rsidRDefault="006910BA" w:rsidP="00ED082F">
+    <w:p w14:paraId="6551127E" w14:textId="77777777" w:rsidR="006910BA" w:rsidRPr="00A77B14" w:rsidRDefault="006910BA" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>DTA sẽ giúp tôi điền vào mẫu đơn đăng ký cử tri nếu tôi muốn được giúp đỡ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3257D7AE" w14:textId="2291E35A" w:rsidR="006910BA" w:rsidRPr="00A77B14" w:rsidRDefault="006910BA" w:rsidP="00ED082F">
+    <w:p w14:paraId="723F5652" w14:textId="77777777" w:rsidR="006910BA" w:rsidRPr="00A77B14" w:rsidRDefault="006910BA" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi có thể điền vào mẫu đơn đăng ký cử tri một cách riêng tư.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EDE8F0" w14:textId="2B2FB7E3" w:rsidR="006910BA" w:rsidRPr="00A77B14" w:rsidRDefault="006910BA" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="02DF83E0" w14:textId="77777777" w:rsidR="006910BA" w:rsidRPr="00A77B14" w:rsidRDefault="006910BA" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Việc nộp đơn đăng ký hoặc từ chối đăng ký bỏ phiếu sẽ không ảnh hưởng đến các quyền lợi DTA của tôi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773C6C77" w14:textId="5951FCA9" w:rsidR="05A1F0FF" w:rsidRPr="00A77B14" w:rsidRDefault="05A1F0FF" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="53D2D40F" w14:textId="77777777" w:rsidR="05A1F0FF" w:rsidRPr="00A77B14" w:rsidRDefault="05A1F0FF" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:pStyle w:val="Pa125"/>
         <w:spacing w:before="120" w:after="20" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Cơ Hội Nghề Nghiệp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4758C06D" w14:textId="3FD6CDA8" w:rsidR="05A1F0FF" w:rsidRPr="00A77B14" w:rsidRDefault="05A1F0FF" w:rsidP="00ED6213">
+    <w:p w14:paraId="5A1E1951" w14:textId="77777777" w:rsidR="05A1F0FF" w:rsidRPr="00A77B14" w:rsidRDefault="05A1F0FF" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi đồng ý cho DTA chia sẻ tên và thông tin liên lạc của tôi cùng với bên cung cấp ng</w:t>
       </w:r>
       <w:r w:rsidR="735A9206" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>ề nghiệp và</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="234C85A8" w:rsidRPr="00A77B14">
+        <w:t>ề nghiệp vàđào tạo</w:t>
+      </w:r>
+      <w:r w:rsidR="4F542D15" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>, bao gồm:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B33B7D" w14:textId="0DA6AEA6" w:rsidR="37ED773C" w:rsidRPr="00A77B14" w:rsidRDefault="37ED773C" w:rsidP="00ED6213">
+    <w:p w14:paraId="4FBE2F69" w14:textId="77777777" w:rsidR="37ED773C" w:rsidRPr="00A77B14" w:rsidRDefault="37ED773C" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bên cung cấp SNAP Path</w:t>
       </w:r>
-      <w:r w:rsidR="5EFBC70E" w:rsidRPr="00A77B14">
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="5DCB7293" w:rsidRPr="00A77B14">
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Work hoặc chuyên viên DTA dành cho người nhận SNAP; và</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC5DEED" w14:textId="612E94B2" w:rsidR="37ED773C" w:rsidRPr="00A77B14" w:rsidRDefault="37ED773C" w:rsidP="00ED6213">
+    <w:p w14:paraId="4E2DBA11" w14:textId="77777777" w:rsidR="37ED773C" w:rsidRPr="00A77B14" w:rsidRDefault="37ED773C" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bên cung cấp nhà thầu Nghề Nghiệp và Đào Tạo hoặc Công nhân Tiếp cận Toàn diện dành cho người nhận TAFDC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460EDD3B" w14:textId="3C3E47A6" w:rsidR="55BB9BDD" w:rsidRPr="00A77B14" w:rsidRDefault="55BB9BDD" w:rsidP="00ED6213">
+    <w:p w14:paraId="4B47FFBB" w14:textId="77777777" w:rsidR="55BB9BDD" w:rsidRPr="00A77B14" w:rsidRDefault="55BB9BDD" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0486DDBA" w14:textId="1A56735F" w:rsidR="721213E5" w:rsidRPr="00A77B14" w:rsidRDefault="721213E5">
+    <w:p w14:paraId="242A95CE" w14:textId="77777777" w:rsidR="721213E5" w:rsidRPr="00A77B14" w:rsidRDefault="721213E5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Người nhận SNAP có thể tình nguyện tham gia vào các dịch vụ đào tạo và huấn luyện nghề nghiệp qua chương trình SNAP Path to Work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFC644E" w14:textId="54A21CA6" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="009F6A28">
+    <w:p w14:paraId="10C1D6C2" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa125"/>
         <w:spacing w:before="120" w:after="20" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tình trạng Công dân</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA0D9D4" w14:textId="2987D72E" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="0010635A">
+    <w:p w14:paraId="7758788F" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="0010635A">
       <w:pPr>
         <w:pStyle w:val="Pa102"/>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi tuyên thệ rằng tất cả các thành viên trong hộ gia đình SNAP của tôi hiện đang xin trợ cấp DTA là công dân Hoa Kỳ hoặc là ngoại kiều cư trú hợp pháp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D17D86" w14:textId="57D5E70C" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="009F6A28">
+    <w:p w14:paraId="18160CF9" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa125"/>
         <w:spacing w:before="120" w:after="20" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chương Trình Trợ Cấp Dinh Dưỡng Bổ Sung (SNAP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC9398B" w14:textId="347A3364" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="009F6A28">
+    <w:p w14:paraId="20FC6C39" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa102"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi hiểu rằng:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF91F88" w14:textId="23D2975F" w:rsidR="0010635A" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
+    <w:p w14:paraId="0ED0904A" w14:textId="77777777" w:rsidR="0010635A" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>DTA quản lý chương trình SNAP ở Massachusetts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036B74DB" w14:textId="26074C59" w:rsidR="0010635A" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
+    <w:p w14:paraId="723C2898" w14:textId="77777777" w:rsidR="0010635A" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Khi tôi nộp đơn với DTA (qua điện thoại, trực tuyến, gặp trực tiếp hoặc qua thư hoặc fax), DTA có 30 ngày kể từ ngày nhận được đơn của tôi để quyết định xem tôi có đủ điều kiện hay không.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D9D633" w14:textId="6DDC6459" w:rsidR="0010635A" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
+    <w:p w14:paraId="08EE3487" w14:textId="77777777" w:rsidR="0010635A" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu tôi đủ điều kiện nhận SNAP cấp tốc (khẩn cấp), DTA phải cung cấp cho tôi SNAP và đảm bảo rằng tôi có thẻ Chuyển khoản Quyền lợi Điện tử (EBT) trong vòng 7 ngày kể từ ngày họ nhận được đơn xin của tôi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7850CB4B" w14:textId="1DD4848A" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
+    <w:p w14:paraId="3561C256" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi có quyền nói chuyện với người giám sát DTA nếu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3156E423" w14:textId="1AE06DC8" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
+    <w:p w14:paraId="026925ED" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>DTA nói rằng tôi không đủ điều kiện để nhận trợ cấp SNAP khẩn cấp, và tôi không đồng ý.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5BC857" w14:textId="413E48C0" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
+    <w:p w14:paraId="16E0AFEB" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi đủ điều kiện nhận trợ cấp SNAP khẩn cấp, nhưng không nhận được phúc lợi của mình trước ngày thứ 7 sau khi tôi nộp đơn xin SNAP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B3F47A" w14:textId="49B9EC22" w:rsidR="0010635A" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
+    <w:p w14:paraId="44C99467" w14:textId="77777777" w:rsidR="0010635A" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi đủ điều kiện nhận trợ cấp SNAP khẩn cấp nhưng không nhận được thẻ EBT vào ngày thứ 7 sau khi tôi nộp đơn xin SNAP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562869E3" w14:textId="042273EB" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
+    <w:p w14:paraId="044F0F95" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Khi tôi nhận SNAP, tôi phải đáp ứng các quy tắc nhất định. Khi tôi được chấp thuận nhận SNAP, DTA sẽ cung cấp cho tôi một bản sao của tập tài liệu “Quyền Được Biết Của Quý Vị” và tập tài liệu về Chương trình SNAP. Tôi sẽ đọc các tài liệu hoặc nhờ ai đó đọc cho tôi nghe. Nếu tôi có bất kỳ câu hỏi nào hoặc cần trợ giúp để đọc hoặc hiểu thông tin này, tôi có thể gọi cho DTA theo số 1-877-382-2363.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1A4414" w14:textId="0BE260C3" w:rsidR="0010635A" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
+    <w:p w14:paraId="68158AA3" w14:textId="77777777" w:rsidR="0010635A" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Báo với DTA về những thay đổi trong hộ gia đình tôi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47980AD8" w14:textId="530240B2" w:rsidR="009F6A28" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
+    <w:p w14:paraId="1D74824F" w14:textId="77777777" w:rsidR="009F6A28" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu tôi là một hộ gia đình được Báo cáo Đơn giản hóa của SNAP, tôi không phải báo cáo hầu hết các thay đổi đối với DTA cho đến khi phải nộp Báo cáo Tạm thời hoặc đến khi Chứng nhận lại. Những điều duy nhất tôi phải báo cáo sớm hơn là:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D69A8C4" w14:textId="453C3AB9" w:rsidR="0010635A" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
+    <w:p w14:paraId="19B7C42D" w14:textId="77777777" w:rsidR="0010635A" w:rsidRPr="00A77B14" w:rsidRDefault="0010635A" w:rsidP="00F13D28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1490"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu thu nhập của hộ gia đình tôi vượt quá ngưỡng tổng thu nhập (được liệt kê trong thông báo chấp thuận của tôi). Tôi phải báo cáo điều này trước ngày thứ 10 của tháng kế tiếp, ngay sau tháng mà thu nhập của tôi vượt quá mức ngưỡng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C7BD0E" w14:textId="7A7D498F" w:rsidR="00DD0CDE" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00F13D28">
+    <w:p w14:paraId="39EDC405" w14:textId="77777777" w:rsidR="00DD0CDE" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00F13D28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1490"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu tôi phải đáp ứng Quy định Làm việc dành cho Người Trưởng thành Không có người phụ thuộc (ABAWD) và số giờ làm việc của tôi giảm xuống dưới 20 giờ mỗi tuần.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0FE178" w14:textId="05FC78B3" w:rsidR="009F6A28" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00F13D28">
+    <w:p w14:paraId="7185CD34" w14:textId="77777777" w:rsidR="009F6A28" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00F13D28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu mọi người trong hộ gia đình tôi từ 60 tuổi trở lên, bị tàn tật hoặc dưới 18 tuổi và không có ai có thu nhập từ việc làm, thì những điều duy nhất tôi phải báo cáo là:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AAF851" w14:textId="77777777" w:rsidR="00DD0CDE" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00F13D28">
+    <w:p w14:paraId="351E387B" w14:textId="77777777" w:rsidR="00DD0CDE" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00F13D28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1490"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu ai đó bắt đầu đi làm, hoặc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E04FE7D" w14:textId="77777777" w:rsidR="00DD0CDE" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00F13D28">
+    <w:p w14:paraId="6369926F" w14:textId="77777777" w:rsidR="00DD0CDE" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00F13D28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1490"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ai đó dọn vào hoặc rời khỏi hộ gia đình của tôi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186A72F6" w14:textId="77777777" w:rsidR="00673210" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00F13D28">
+    <w:p w14:paraId="64239EAA" w14:textId="77777777" w:rsidR="00673210" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00F13D28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1490"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi phải báo cáo những thay đổi này trước ngày 10 của tháng kế tiếp, ngay sau tháng có sự thay đổi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F1A8A8" w14:textId="10C95FBC" w:rsidR="009F6A28" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00F13D28">
+    <w:p w14:paraId="458AC0A4" w14:textId="77777777" w:rsidR="009F6A28" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00F13D28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu tôi nhận SNAP thông qua Thay thế Phúc lợi Chuyển tiếp (TBA) vì TAFDC của tôi đã ngừng hoạt động, tôi không phải báo cáo bất kỳ thay đổi nào cho DTA trong 5 tháng mà tôi nhận được TBA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC34648" w14:textId="4E7E9C0F" w:rsidR="00673210" w:rsidRPr="00A77B14" w:rsidRDefault="00673210" w:rsidP="00F13D28">
+    <w:p w14:paraId="770D2818" w14:textId="77777777" w:rsidR="00673210" w:rsidRPr="00A77B14" w:rsidRDefault="00673210" w:rsidP="00F13D28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu tôi nhận SNAP thông qua Bay State CAP, tôi không phải báo cáo bất kỳ thay đổi nào với DTA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099D46C7" w14:textId="52010AEC" w:rsidR="009F6A28" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="4EC81CB9" w14:textId="77777777" w:rsidR="009F6A28" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu tôi và mọi người trong hộ gia đình tôi nhận được tiền trợ cấp (TAFDC hoặc EAEDC), tôi phải báo cáo một số thay đổi cho DTA trong vòng 10 ngày kể từ ngày có thay đổi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9A2528" w14:textId="53D76C45" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00247462">
+    <w:p w14:paraId="6E02D6B9" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00247462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi có thể nhận được nhiều phúc lợi của SNAP nếu tôi báo cáo và cung cấp cho DTA bằng chứng về những điều sau đây, bất kỳ lúc nào:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77903F7A" w14:textId="7220516C" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00ED082F">
+    <w:p w14:paraId="7DF45829" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Chi phí giữ trẻ hoặc chi phí chăm sóc người phụ thuộc khác, chi phí nơi tạm trú, và/hoặc chi phí dịch vụ tiện ích;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E02440" w14:textId="73E97976" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00ED082F">
+    <w:p w14:paraId="21E71EE6" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tiền cấp dưỡng nuôi con mà tôi (hoặc ai đó trong hộ gia đình tôi) được yêu cầu phải trả theo luật pháp cho một thành viên không thuộc hộ gia đình; và</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DBB20B" w14:textId="3468FCCB" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00ED082F">
+    <w:p w14:paraId="3A9916BA" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chi phí y tế cho các thành viên trong hộ gia đình của tôi, bao gồm cả tôi, người từ 60 tuổi trở lên hoặc bị tàn tật.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4A4782" w14:textId="28530524" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00247462">
+    <w:p w14:paraId="1E09A7C0" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00DD0CDE" w:rsidP="00247462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Quy tắc Việc làm cho thân chủ SNAP: Nếu quý vị nhận được trợ cấp SNAP và ở độ tuổi từ 16 đến 59, quý vị có thể cần phải đáp ứng các quy định việc làm của SNAP hoặc quy định việc làm của ABAWD trừ khi quý vị được miễn trừ. DTA sẽ báo cho tôi và các thành viên trong gia đình tôi biết nếu chúng tôi cần đáp ứng bất kỳ Quy định Việc làm nào, các trường hợp miễn trừ là gì và điều gì sẽ xảy ra nếu chúng tôi không đáp ứng các quy định.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA61546" w14:textId="0D0CDEF9" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="009F6A28">
+    <w:p w14:paraId="737543D8" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa102"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị tuân theo Quy định Việc làm SNAP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFE02BC" w14:textId="41D2A4C3" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="33364CA8" w:rsidP="00ED082F">
+    <w:p w14:paraId="74B8A02A" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="33364CA8" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị phải đ</w:t>
       </w:r>
       <w:r w:rsidR="00C72437" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ăng ký làm việc khi nộp đơn và khi xác nhận lại SNAP. Quý vị đăng ký khi ký vào đơn xin SNAP hoặc mẫu đơn xin xác nhận lại. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BB949B" w14:textId="4907B06B" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="502D451D" w:rsidP="00ED082F">
+    <w:p w14:paraId="69E55E45" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="502D451D" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị phải c</w:t>
       </w:r>
       <w:r w:rsidR="00C72437" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ung cấp cho DTA thông tin về tình trạng việc làm của quý vị khi DTA yêu cầu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440C707" w14:textId="4707E212" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="6DFFA9E7" w:rsidP="00ED082F">
+    <w:p w14:paraId="1F5E7661" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="6DFFA9E7" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị phải </w:t>
       </w:r>
       <w:r w:rsidR="4ADE0C85" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00C72437" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">áo cáo cho nhà tuyển dụng nếu được DTA giới thiệu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54202910" w14:textId="1478A748" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="1C4EB461" w:rsidP="00ED082F">
+    <w:p w14:paraId="05F01DA4" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="1C4EB461" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị phải </w:t>
       </w:r>
       <w:r w:rsidR="04474D91" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00C72437" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">hấp nhận việc làm (trừ khi có lý do chính đáng để không làm). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D43CA0" w14:textId="73B6275B" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="0F086342" w:rsidP="00ED082F">
+    <w:p w14:paraId="67ADCB1B" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="0F086342" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị </w:t>
       </w:r>
       <w:r w:rsidR="75ADCB25" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00C72437" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">hông được bỏ việc hơn 30 giờ một tuần mà không có lý do chính đáng. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA0ADF0" w14:textId="2E10C2B9" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="33CC3281" w:rsidP="00ED082F">
+    <w:p w14:paraId="1155C34C" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="33CC3281" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị không </w:t>
       </w:r>
       <w:r w:rsidR="3A7A3330" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>đư</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ợc </w:t>
       </w:r>
       <w:r w:rsidR="32047F7F" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00C72437" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ắt giảm giờ làm việc của quý vị xuống dưới 30 giờ một tuần mà không có lý do chính đáng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D338EE" w14:textId="15188080" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="009F6A28">
+    <w:p w14:paraId="2231F116" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa125"/>
         <w:spacing w:before="120" w:after="20" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Các Quy định của SNAP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4CB9F5" w14:textId="4993DDC6" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="70FA8E7D" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không được khai man hoặc che giấu thông tin để được nhận trợ cấp SNAP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6686BC40" w14:textId="1C0F2811" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="573945C6" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không trao đổi hoặc bán trợ cấp SNAP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F0D1B1" w14:textId="4771B58F" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="4B369A37" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không thay đổi thẻ EBT để nhận các trợ cấp SNAP mà quý vị không đủ điều kiện. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A96977" w14:textId="22D781A5" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="08C70F4B" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không được sử dụng trợ cấp SNAP để mua các món đồ không hội đủ điều kiện, ví dụ như bia rượu và thuốc lá. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56ABCCC7" w14:textId="3B23B33B" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="57A26585" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không sử dụng các trợ cấp SNAP hoặc thẻ EBT của người khác trừ khi quý vị là đại diện được ủy quyền hoặc người nhận đã cho phép quý vị sử dụng thẻ thay mặt cho họ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF40940" w14:textId="6649D0CE" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="009F6A28">
+    <w:p w14:paraId="0C1D7EC7" w14:textId="77777777" w:rsidR="00F16A8B" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Pa125"/>
         <w:spacing w:before="120" w:after="20" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Cảnh báo Hình phạt của SNAP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBAA141" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00C72437">
+    <w:p w14:paraId="62955B80" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00C72437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi hiểu rằng nếu tôi hoặc bất kỳ thành viên nào trong hộ gia đình SNAP của tôi cố ý vi phạm bất kỳ quy định nào được liệt kê bên trên, người đó sẽ không đủ điều kiện để được nhận trợ cấp SNAP một năm sau lần vi phạm đầu tiên, hai năm sau lần vi phạm thứ hai và vĩnh viễn sau lần vi phạm thứ ba. Người đó cũng có thể bị phạt tiền tối đa là $250,000, phạt tù tới mức tối đa 20 năm hoặc cả hai. Họ cũng có thể bị truy tố theo luật Liên bang và Tiểu bang. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7901C24E" w14:textId="41C936EB" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00C72437">
+    <w:p w14:paraId="16E43B15" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00C72437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi cũng hiểu các hình phạt sau đây: Nếu tôi hoặc một thành viên trong hộ gia đình SNAP của tôi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1255EF61" w14:textId="7E6FE641" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="4CBB5897" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Vi phạm chương trình tiền mặt theo Hành vi Cố ý Vi phạm Chương trình (IPV), họ sẽ không đủ điều kiện nhận SNAP trong cùng khoảng thời gian mà họ không đủ điều kiện nhận hỗ trợ tiền mặt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B167781" w14:textId="0344B813" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="4A426907" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Khai man về lý lịch hoặc nơi cư trú để được nhận nhiều khoản trợ cấp SNAP cùng một lúc, họ sẽ không được nhận trợ cấp SNAP trong mười năm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DFB0E5" w14:textId="6F0C40EB" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="70C41904" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trao đổi (mua hay bán) trợ cấp SNAP để lấy chất kích thích bất hợp pháp/chất bị kiểm soát, họ sẽ không được nhận</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B66CFB" w14:textId="224A040C" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="2E00A8BD" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>SNAP trong hai năm đối với lần đầu bị phát hiện, và vĩnh viễn khi bị phát hiện lần thứ hai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF1FD19" w14:textId="3AC1541F" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="6A561EEB" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trao đổi (mua hoặc bán) trợ cấp SNAP lấy súng ống, đạn dược hoặc chất nổ, họ sẽ không được nhận SNAP mãi mãi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06482FA5" w14:textId="33AD7E35" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="04ED096C" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Đưa ra đề nghị bán các trợ cấp SNAP hoặc thẻ EBT trên mạng hoặc trực tiếp, Tiểu bang có thể truy cứu IPV chống lại họ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E635024" w14:textId="1F1219FC" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="148F24DE" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trả cho thực phẩm đã được mua bằng tín dụng, họ sẽ không được nhận SNAP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3633B46F" w14:textId="7414F3A5" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="528607B4" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Mua các sản phẩm bằng trợ cấp SNAP với ý định rút lấy sản phẩm bên trong và trả lại hộp đựng để lấy tiền mặt, họ sẽ không được nhận SNAP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DC28E6" w14:textId="13512B1F" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="7AE260EC" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trốn để tránh bị truy tố, giam giữ hoặc biệt giam sau khi bị kết án vì tội đại hình, họ sẽ không được nhận SNAP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365A9E0D" w14:textId="48FC398D" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="59AD4A73" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Vi phạm lệnh quản chế hoặc tạm tha, trong đó cơ quan thực thi pháp luật đang tích cực tìm cách bắt giữ họ, họ sẽ không được nhận SNAP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE3E632" w14:textId="32228A2F" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00C72437">
+    <w:p w14:paraId="680DFC69" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00C72437">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bất kỳ ai bị kết án tội đại hình sau ngày 7 tháng 2 năm 2014 sẽ không được nhận trợ cấp SNAP nếu họ là một người phạm trọng tội đang bỏ trốn hoặc đang vi phạm quản chế hoặc tạm tha – theo 7 CFR §273.11 (n) - và bị kết án như một người trưởng thành:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3D9693" w14:textId="64C36C06" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="7B9931CA" w14:textId="77777777" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Lạm dụng tình dục nghiêm trọng theo mục 2241 của điều 18, U.S.C.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C654C0" w14:textId="4249ACFA" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="3F1816EE" w14:textId="77777777" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giết người theo mục 1111 của điều 18, U.S.C.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AE314C" w14:textId="460B8568" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="1A348EBE" w14:textId="77777777" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bất kỳ hành vi vi phạm nào theo chương 110 của điều 18, U.S.C.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723ED8EF" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="6D54C02D" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Một hành vi phạm tội theo luật Liên bang hoặc Tiểu bang liên quan đến tấn công tình dục, như được định nghĩa trong mục 40002(a) của VAWA 1994 (42 U.S.C. 13925a); hoặc là</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FA7012" w14:textId="5E1F4FA2" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
+    <w:p w14:paraId="675D5E2E" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00ED082F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Một hành vi phạm tội theo luật Tiểu bang được Tổng chưởng lý xác định là về cơ bản tương tự như một hành vi phạm tội được mô tả trong danh sách này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEA4A9E" w14:textId="62221E8A" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00B86772">
+    <w:p w14:paraId="03F2F0D8" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tuyên Bố Về Không Phân Biệt Đối Xử.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1836E458" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00C72437">
+    <w:p w14:paraId="1A0E31B0" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00C72437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Theo luật các quy định Liên bang và các quy định và chính sách về dân quyền của Bộ Nông Nghiệp Hoa Kỳ (USDA), tổ chức này bị cấm phân biệt đối xử trên cơ sở chủng tộc, màu da, nguồn gốc quốc gia, giới tính (bao gồm bản dạng giới và khuynh hướng tình dục), tín ngưỡng tôn giáo, tình trạng khuyết tật, độ tuổi, niềm tin chính trị hoặc sự trả thù hoặc sự trả đũa cho hoạt động dân quyền trước đây. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE2BF8A" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00C72437">
+    <w:p w14:paraId="2D94EEA7" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00C72437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thông tin chương trình có thể được cung cấp bằng các ngôn ngữ khác ngoài tiếng Anh. Người khuyết tật cần các phương tiện liên lạc thay thế để có được thông tin về chương trình (ví dụ: Chữ nổi Braille, bản in khổ chữ lớn, băng ghi âm, Ngôn ngữ ký hiệu của Mỹ), nên liên lạc với cơ quan chính phủ (tiểu bang hoặc địa phương) nơi họ nộp đơn xin phúc lợi. Những người bị điếc, khiếm thính hoặc có khuyết tật về ngôn ngữ có thể liên lạc với USDA thông qua Dịch vụ Tiếp âm Liên bang theo số (800) 877-8339. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB1D81D" w14:textId="2B4419E3" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00C72437">
+    <w:p w14:paraId="45943B9C" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="00C72437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Để nộp đơn khiếu nại về phân biệt đối xử trong chương trình, Người khiếu nại nên hoàn thành mẫu đơn AD-3027, mẫu đơn Khiếu nại Phân biệt Đối xử trong Chương trình USDA, có thể lấy trực tuyến tại: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00A77B14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>https://www.usda.gov/sites/default/files/documents/ad-3027.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, từ bất kỳ văn phòng USDA nào, bằng cách gọi (833) 620-1071 hoặc bằng cách viết thư gửi đến USDA. Lá thư phải có tên, địa chỉ, số điện thoại của người khiếu nại và mô tả đầy đủ chi tiết bằng văn bản về hành động phân biệt đối xử bị cáo buộc để thông tin cho Trợ lý Thư ký về Dân Quyền (Assistant Secretary for Civil Rights, ASCR) về tính chất và ngày vi phạm dân quyền bị cáo buộc. Mẫu đơn AD-3027 hoặc thư đã được điền đầy đủ phải được gửi đến:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65071112" w14:textId="540B0600" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="62BF9953" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C72437" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
@@ -26513,777 +26656,769 @@
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C72437" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>1320 Braddock Place, Room 334</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C72437" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Alexandria, VA 22314 hoặc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788B656E" w14:textId="377469C6" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="6B69F432" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>fax:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(833) 256-1665 hoặc (202) 690-7442 hoặc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F4E6FB" w14:textId="1DCD07A7" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="55BB9BDD">
+    <w:p w14:paraId="5ACA0358" w14:textId="77777777" w:rsidR="00C72437" w:rsidRPr="00A77B14" w:rsidRDefault="00C72437" w:rsidP="55BB9BDD">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidR="00B86772" w:rsidRPr="00A77B14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>FNSCIVILRIGHTSCOMPLAINTS@usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3882F429" w14:textId="1119A9B5" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="12EF3770" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tổ chức này là một cơ quan cung cấp cơ hội bình đẳng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160FA253" w14:textId="77777777" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="009A21A2">
+    <w:p w14:paraId="7E2E8FD0" w14:textId="77777777" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="009A21A2">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747D053E" w14:textId="0F15CF11" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="009A21A2">
+    <w:p w14:paraId="5B500D61" w14:textId="77777777" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="009A21A2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ký vào đơn này - Bắt buộc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3EFFC6" w14:textId="7834FD49" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="291E34F5" w14:textId="77777777" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Khi ký tên vào đơn xin sau đây, tôi xin xác nhận chịu hình phạt nếu khai man rằng những nội dung tôi gửi và tuyên bố trong đơn xin này là đúng và đầy đủ theo hiểu biết của tôi, đồng thời tôi đồng ý chấp nhận và tuân thủ các quyền và trách nhiệm ở trên của các chương trình MassHealth và Health Connector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7476E958" w14:textId="406662E9" w:rsidR="00012253" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="06E25201" w14:textId="77777777" w:rsidR="00012253" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu tôi đã cho biết rằng tôi đang xin Chương trình Trợ cấp Dinh dưỡng Bổ sung (SNAP) trên trang 1 của đơn xin này, tôi xác nhận rằng tôi hiểu và đồng ý với các quyền, quy định và hình phạt của chương trình SNAP, như đã nêu ở trên. Tôi yêu cầu MassHealth gửi thông tin của tôi, bao gồm Thông tin Y tế được Bảo vệ tuân theo Đạo luật Trách nhiệm Giải trình và Cung cấp Bảo hiểm Y tế (HIPAA), tới Sở Trợ cấp Chuyển tiếp (DTA) nhằm mục đích nộp đơn xin trợ cấp SNAP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115BFBE5" w14:textId="7D750360" w:rsidR="00E007CA" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="009F6A28">
+    <w:p w14:paraId="3370B047" w14:textId="77777777" w:rsidR="00E007CA" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quan trọng: Chỉ dành cho người nộp đơn MassHealth và Health Connector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC59E3D" w14:textId="42B63181" w:rsidR="00307B99" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="05276B50" w14:textId="77777777" w:rsidR="00307B99" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị đang gửi đơn xin này với tư cách là đại diện được ủy quyền, quý vị phải gửi Mẫu đơn Chỉ định Đại diện được ủy quyền (ARD) cho chúng tôi hoặc có đơn này trong hồ sơ để chúng tôi xử lý đơn xin này. Mẫu đơn ARD có sẵn ở cuối đơn xin này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A544580" w14:textId="6DD57657" w:rsidR="00307B99" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="009F6A28">
+    <w:p w14:paraId="544C9588" w14:textId="77777777" w:rsidR="00307B99" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chữ ký của Người thứ 1 hoặc người đại diện hoặc bên chịu trách nhiệm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFB3A50" w14:textId="407C2903" w:rsidR="00307B99" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="009F6A28">
+    <w:p w14:paraId="19116876" w14:textId="77777777" w:rsidR="00307B99" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ghi Họ tên</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F8B772" w14:textId="6D710853" w:rsidR="00307B99" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="009F6A28">
+    <w:p w14:paraId="4BE1397A" w14:textId="77777777" w:rsidR="00307B99" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tháng/Ngày/Năm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310C93E7" w14:textId="13E6C7E2" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="009F6A28">
+    <w:p w14:paraId="1A66E985" w14:textId="77777777" w:rsidR="009A21A2" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu dưới 18 tuổi, quý vị có phải là trẻ vị thành niên được thoát quyền không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EAAD655" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="791951E1" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD128B0" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="5B671847" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275149A6" w14:textId="45F4EB42" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="1D1B393B" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu chọn Không, chúng tôi cần một bên chịu trách nhiệm từ 18 tuổi trở lên để thay mặt quý vị ký vào đơn xin này. Vui lòng cung cấp thông tin của người đó bên dưới.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7359D521" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="386F5351" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657CFC84" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="21DC1DD3" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên đệm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075EA85F" w14:textId="585239B7" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="1470E180" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Họ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B160882" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="4987A7AB" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số an sinh xã hội </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C8F08B" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="74381F7D" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mối quan hệ với quý vị </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556DF4D7" w14:textId="27513773" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="281CEC7B" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày sinh </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2035E0" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="78A8FE13" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Địa chỉ đường </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7656BC03" w14:textId="44C1066C" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="0628257A" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số Căn hộ (Apartment/Unit #) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658F338A" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="4D32757D" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thành phố </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769C744D" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="23D210C8" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiểu bang </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474AD6C8" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="4CDA905D" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zip code </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7877AC1B" w14:textId="6B26B717" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="77E1131A" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quận </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3621C643" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="10A6CC0D" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số điện thoại </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC15978" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="69EECF15" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số máy lẻ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2212931A" w14:textId="48BFC3A4" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="098B59F5" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại điện thoại </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02357F3E" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="4206D31C" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Điện thoại thứ hai </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5707A3" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="1ADDC17A" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ext. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485412CD" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ext. </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Loại điện thoại </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C286334" w14:textId="0EC0A5EC" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
+    <w:p w14:paraId="5C622620" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00B86772">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Địa chỉ email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494330B8" w14:textId="4D1496A6" w:rsidR="00435E51" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00A540B4">
+    <w:p w14:paraId="3C5D89CB" w14:textId="77777777" w:rsidR="00435E51" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00A540B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Gửi cho chúng tôi đơn xin đã hoàn tất của quý vị.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B0D591" w14:textId="0B8999E3" w:rsidR="00435E51" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00A540B4">
+    <w:p w14:paraId="6B7C075C" w14:textId="77777777" w:rsidR="00435E51" w:rsidRPr="00A77B14" w:rsidRDefault="00B86772" w:rsidP="00A540B4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Gửi thư hoặc gửi fax đơn đã điền, có chữ ký của quý vị đến</w:t>
       </w:r>
       <w:r w:rsidR="00435E51" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00435E51" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>MassHealth Enrollment Center</w:t>
       </w:r>
       <w:r w:rsidR="00435E51" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>PO Box 290794</w:t>
       </w:r>
       <w:r w:rsidR="00435E51" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>Charlestown, MA 02129-0214</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FDE388" w14:textId="77777777" w:rsidR="0077055F" w:rsidRPr="00A77B14" w:rsidRDefault="00435E51" w:rsidP="009F6A28">
+    <w:p w14:paraId="103353BA" w14:textId="77777777" w:rsidR="0077055F" w:rsidRPr="00A77B14" w:rsidRDefault="00435E51" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Fax: </w:t>
       </w:r>
       <w:r w:rsidR="00521288" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>617</w:t>
       </w:r>
       <w:r w:rsidR="00521288" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>887-8799</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CB82C5" w14:textId="5DAB53AE" w:rsidR="00A540B4" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="009F6A28">
+    <w:p w14:paraId="1C1FD16D" w14:textId="77777777" w:rsidR="00A540B4" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hãy đến Trung tâm </w:t>
       </w:r>
       <w:r w:rsidR="1FAE5E39" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ghi danh</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> MassHealth (MEC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BAF367" w14:textId="79E6C462" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
+    <w:p w14:paraId="0BB207AF" w14:textId="77777777" w:rsidR="00B86772" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Để nộp đơn trực tiếp hoặc đặt lịch hẹn với đại diện của MassHealth, hãy vào trang web </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00A540B4" w:rsidRPr="00A77B14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>www.mass.gov/masshealth/appointment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A540B4" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A32F684" w14:textId="0336B374" w:rsidR="00075B8C" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
+    <w:p w14:paraId="47DD8A2F" w14:textId="77777777" w:rsidR="00075B8C" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3113"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giấy Đăng ký Cử tri</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A80A290" w14:textId="06216471" w:rsidR="00A82B01" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
+    <w:p w14:paraId="190AFD1A" w14:textId="77777777" w:rsidR="00A82B01" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Mẫu đơn đăng ký bầu cử được đính kèm trong đơn xin này hoặc có thể tìm thấy tại</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>sec.state.ma.us</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Quý vị cũng có thể tìm thêm thông tin về cách đăng ký bầu cử tại </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -27310,11277 +27445,10380 @@
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(800) 841-2900</w:t>
       </w:r>
       <w:r w:rsidR="004B487B" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> TDD/TTY: 711. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E944B4" w14:textId="77777777" w:rsidR="00A82B01" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
+    <w:p w14:paraId="559C819F" w14:textId="77777777" w:rsidR="00A82B01" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Việc nộp đơn đăng ký hoặc từ chối đăng ký bầu cử sẽ không ảnh hưởng đến số tiền hỗ trợ mà quý vị sẽ được từ cơ quan này. Nếu quý vị muốn được giúp điền vào mẫu đơn đăng ký cử tri, chúng tôi sẽ giúp quý vị. Quyết định tìm kiếm hoặc chấp nhận sự giúp đỡ là của quý vị. Quý vị có thể điền vào đơn ghi danh một cách riêng tư. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CB8F7E" w14:textId="77777777" w:rsidR="00A82B01" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
+    <w:p w14:paraId="70258CEC" w14:textId="77777777" w:rsidR="00A82B01" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
       <w:pPr>
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị tin rằng ai đó đã can thiệp vào quyền đăng ký của quý vị hoặc từ chối quyền đăng ký bỏ phiếu, quyền riêng tư của quý vị trong việc quyết định đăng ký hoặc nộp đơn đăng ký bầu cử hoặc với quyền để chọn đảng chính trị của riêng quý vị hoặc các tùy chọn chính trị khác, quý vị có thể nộp đơn khiếu nại với: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDD4CE3" w14:textId="14B1886E" w:rsidR="00A540B4" w:rsidRPr="00A77B14" w:rsidRDefault="00A540B4" w:rsidP="00A82B01">
+    <w:p w14:paraId="6B9C239B" w14:textId="77777777" w:rsidR="00A540B4" w:rsidRPr="00A77B14" w:rsidRDefault="00A540B4" w:rsidP="00A82B01">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Secretary of the Commonwealth, Elections Division</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>One Ashburton Place, Room 1705</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Boston, MA 02108 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DB4F84" w14:textId="66779173" w:rsidR="00A540B4" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A540B4">
+    <w:p w14:paraId="600EE479" w14:textId="77777777" w:rsidR="00A540B4" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A540B4">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Điện thoại</w:t>
       </w:r>
       <w:r w:rsidR="00A540B4" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: (617) 727-2828 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>hoặc</w:t>
       </w:r>
       <w:r w:rsidR="00A540B4" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (800) 462-8683. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A104FD" w14:textId="42E09F35" w:rsidR="00A540B4" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
+    <w:p w14:paraId="365FD6D7" w14:textId="77777777" w:rsidR="00A540B4" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị hoặc bất kỳ ai khác trong đơn xin của quý vị không đăng ký bầu cử tại nơi quý vị đang sống hiện tại, quý vị có muốn đăng ký bầu cử ngay hôm nay không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB73CE6" w14:textId="77777777" w:rsidR="00A82B01" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
+    <w:p w14:paraId="15C1CAA1" w14:textId="77777777" w:rsidR="00A82B01" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7840E1B3" w14:textId="77777777" w:rsidR="00A82B01" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
+    <w:p w14:paraId="468731C5" w14:textId="77777777" w:rsidR="00A82B01" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7615D880" w14:textId="5450F90C" w:rsidR="00075B8C" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
+    <w:p w14:paraId="4B8D1DA5" w14:textId="77777777" w:rsidR="00075B8C" w:rsidRPr="00A77B14" w:rsidRDefault="00A82B01" w:rsidP="00A82B01">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>NẾU KHÔNG ĐÁNH VÀO Ô NÀO, COI NHƯ QUÝ VỊ ĐÃ QUYẾT ĐỊNH KHÔNG ĐĂNG KÝ BẦU CỬ TẠI THỜI ĐIỂM NÀY.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA9CD61" w14:textId="0D451805" w:rsidR="00430F94" w:rsidRPr="00A77B14" w:rsidRDefault="009638EF" w:rsidP="009F6A28">
+    <w:p w14:paraId="7FB71CED" w14:textId="77777777" w:rsidR="00430F94" w:rsidRPr="00A77B14" w:rsidRDefault="009638EF" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EA4EE0" w14:textId="419871E5" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="2EDDB612" w14:textId="3FB5C1ED" w:rsidR="001A5F78" w:rsidRPr="003F1F53" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PHẦN BỔ SUNG A</w:t>
       </w:r>
       <w:r w:rsidR="00770CE2" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="75021598" w14:textId="4A1BA6E7" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="00ED082F">
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Các Dịch Vụ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">và </w:t>
+      </w:r>
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hỗ Trợ Dài Hạn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9EA1B1" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="00ED082F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Quý vị có cần các dịch vụ chăm sóc sức khỏe dài hạn trong một loại cơ sở điều dưỡng?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="517FDEDC" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+        <w:t xml:space="preserve">Quý vị có cần các dịch vụ chăm sóc sức khỏe </w:t>
+      </w:r>
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">và hỗ trợ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>dài hạn trong một loại cơ sở điều dưỡng?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ADABEA" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550702F8" w14:textId="5A118074" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="5BA8F4B7" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0373456E" w14:textId="340F8AC9" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="001A5F78">
+    <w:p w14:paraId="7BC0FFF9" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="001A5F78">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, quý vị phải trả lời tất cả các câu hỏi và điền vào tất cả các phần của phần bổ sung này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C75936F" w14:textId="50B3A3B8" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="00ED082F">
+    <w:p w14:paraId="3628EF17" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="00ED082F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Quý vị có nộp đơn xin hoặc nhận các dịch vụ chăm sóc dài hạn tại nhà theo Chương trình Miễn Trừ Dịch Vụ Tại Gia và Tại Cộng Đồng không?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="424D5F0B" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+        <w:t xml:space="preserve">Quý vị có nộp đơn xin hoặc nhận các dịch vụ chăm sóc </w:t>
+      </w:r>
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">và hỗ trợ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dài hạn tại nhà theo Chương trình Miễn Trừ Dịch Vụ Tại Gia và Tại Cộng Đồng </w:t>
+      </w:r>
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(HCBS) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>không?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B69141B" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D43F49A" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="693525F9" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1DDAB0" w14:textId="5AA50A58" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A77B14">
+    <w:p w14:paraId="711287E9" w14:textId="77777777" w:rsidR="005C51AD" w:rsidRPr="00143549" w:rsidRDefault="002508D4" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quý vị có đang nộp đơn xin hoặc nhận các dịch vụ và hỗ trợ chăm sóc dài hạn thông qua </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Chương Trình Chăm Sóc Toàn Diện cho Người Cao Niên (PACE) không</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C51AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Có</w:t>
-[...5 lines deleted...]
-        <w:t>, quý vị cần điền vào mục “</w:t>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465499E8" w14:textId="77777777" w:rsidR="005C51AD" w:rsidRPr="00143549" w:rsidRDefault="002508D4" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FEBD50" w14:textId="6EF4F47F" w:rsidR="002508D4" w:rsidRPr="003F1F53" w:rsidRDefault="002508D4" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Không</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B18991" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Chuyển Nguồn Tài Nguyên</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t>Có</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, quý vị cần điền vào mục “</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:t>Chuyển Nguồn Tài Nguyên</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>” ("Resource Transfers") và “Bảo Hiểm Chăm Sóc Dài Hạn (Long–Term Care Insurance)."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F761E8" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>Vui lòng viết rõ ràng</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>. Nếu quý vị cần thêm chỗ trống để hoàn tất bất kỳ mục nào, vui lòng sử dụng một tờ giấy riêng (trên đó có ghi tên và số an sinh xã hội của quý vị) và đính kèm vào phần bổ sung này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45067CB3" w14:textId="6889E806" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="001A5F78">
+    <w:p w14:paraId="3B73E024" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="001A5F78">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thông Tin Người Nộp Đơn/Thành Viên</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D088A08" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="676A9D44" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Họ, tên, viết tắt tên đệm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660D2AAE" w14:textId="1F612657" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="002031E4" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số an sinh xã hội </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222B302D" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="6E26B8CA" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên và địa chỉ của bệnh viện, cơ sở điều dưỡng hoặc cơ sở khác </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660976E4" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="5E8C09BB" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày được nhận vào cơ sở (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9A668D" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="3D5E25D2" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị có được đưa vào đây bởi một tiểu bang khác không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BC7B57" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="5FDDCFCA" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19164A35" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="5B7964CD" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E62A65F" w14:textId="033165AD" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="5B1D064E" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>́, xin nêu tên tiểu bang?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B95B33E" w14:textId="1930E0EB" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="001A5F78" w:rsidP="001A5F78">
+    <w:p w14:paraId="0387C584" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="001A5F78" w:rsidP="001A5F78">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="004E3D90" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có phải trả chi phí bảo hộ cho người bảo hộ do tòa chỉ định không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C465F05" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="0AB11101" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C358301" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="45E601BE" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6693E004" w14:textId="5C705793" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+    <w:p w14:paraId="23DDC093" w14:textId="3ADD6F53" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Chi phí sinh hoạt của người phối ngẫu và các thành viên gia đình cư ngụ trong nhà</w:t>
+        <w:t xml:space="preserve">Chi phí sinh hoạt của người </w:t>
+      </w:r>
+      <w:r w:rsidR="002D26EF">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>vợ/chồng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và các thành viên gia đình cư ngụ trong nhà</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>(Không hoàn tất phần này nếu quý vị đang nộp đơn xin Miễn Trừ Dịch Vụ Tại Gia và Tại Cộng Đồng.)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2640C6FB" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+        <w:t>(Không hoàn tất phần này nếu quý vị đang nộp đơn xin Miễn Trừ Dịch Vụ Tại Gia và Tại Cộng Đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoặc PACE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D31861F" w14:textId="192792DD" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Người phối ngẫu cư ngụ trong nhà cùng quý vị có thể giữ lại một phần thu nhập của quý vị. Điền vào các thông tin sau đây về chi phí sinh hoạt hiện tại </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Người </w:t>
+      </w:r>
+      <w:r w:rsidR="002D26EF">
+        <w:rPr>
+          <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">của người phối ngẫu của quý vị. </w:t>
+        <w:t>vợ/chồng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:color w:val="221E1F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cư ngụ trong nhà cùng quý vị có thể giữ lại một phần thu nhập của quý vị. Điền vào các thông tin sau đây về chi phí sinh hoạt hiện tại </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">của người </w:t>
+      </w:r>
+      <w:r w:rsidR="002D26EF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>vợ/chồng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của quý vị. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Nếu quý vị không có người phối ngẫu</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A77B14">
+        <w:t xml:space="preserve">Nếu quý vị không có người </w:t>
+      </w:r>
+      <w:r w:rsidR="002D26EF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>(Chuyển Nguồn Tài Nguyên)</w:t>
+        <w:t>vợ/chồng</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">, hãy chuyển sang phần tiếp theo </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
-[...290 lines deleted...]
-      </w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>(Chuyển Nguồn Tài Nguyên)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF30803" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">́, hãy điền vào phần này. Nếu </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gửi bằng chứng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">về chi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:color w:val="221E1F"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>phí sinh hoạt hiện tại của vợ/chồng của quý vị.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69873022" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="001A5F78">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Họ, tên, viết tắt tên đệm của vợ/chồng quý vị</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024E686A" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="001A5F78">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Số an sinh xã hội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150858BE" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="001A5F78" w:rsidP="001A5F78">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3D90" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vợ/chồng của quý vị trả bao nhiêu mỗi tháng cho:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C412745" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="001A5F78">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tiền thuê nhà?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8C8663" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="001A5F78">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khoản vay thế chấp (gốc và lãi)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0C7BC7" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="001A5F78">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Bảo hiểm của chủ nhà/người thuê nhà?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F545C6" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="001A5F78">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thuế bất động sản?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D82BDE1" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="001A5F78">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Phí bảo trì cần thiết cho một căn nhà condo hoặc nhà ở hợp tác co-op?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBB51CD" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="001A5F78">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Chi phí ăn ở tại một nơi cư ngụ có dịch vụ trợ giúp y tế?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3E2958" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="001A5F78" w:rsidP="001A5F78">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3D90" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Vợ/chồng của quý vị có trả tiền phí mở máy sưởi ấm không?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C5092E" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFE1F59" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Không </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0579E9" w14:textId="77777777" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="001A5F78" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3D90" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Vợ/chồng của quý vị có trả tiền cho các tiện ích không?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7922E504" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB8B094" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Không </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5B0DC9" w14:textId="2BE482B2" w:rsidR="001A5F78" w:rsidRPr="00A77B14" w:rsidRDefault="001A5F78" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>5.?</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3D90" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Có đứa trẻ, cha mẹ, anh chị </w:t>
+      </w:r>
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3D90" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>nào sống với vợ/chồng của quý vị không?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022CA0B4" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051DD437" w14:textId="77777777" w:rsidR="004E3D90" w:rsidRPr="00A77B14" w:rsidRDefault="004E3D90" w:rsidP="004E3D90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Không </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6462E5A6" w14:textId="77777777" w:rsidR="00803B57" w:rsidRPr="00A77B14" w:rsidRDefault="00803B57" w:rsidP="00803B57">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Không</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, hãy chuyển đến phần tiếp theo </w:t>
+        <w:t>Có</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">́, hãy điền vào phần này. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>(Chuyển Nguồn Tài Nguyên)</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t>Không</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, hãy chuyển đến phần tiếp theo </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gửi bằng chứng </w:t>
-[...527 lines deleted...]
-    <w:p w14:paraId="16E4140E" w14:textId="7DA81505" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+        <w:t>(Chuyển Nguồn Tài Nguyên)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4110ED75" w14:textId="77777777" w:rsidR="00803B57" w:rsidRPr="00A77B14" w:rsidRDefault="00803B57" w:rsidP="00803B57">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Gửi bằng chứng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>về thu nhập hằng tháng của họ trước khi khấu trừ. Một khoản khấu trừ có thể được cho phép đối với các nhu cầu bảo trì của họ. Những người này phải có quan hệ ruột thịt với quý vị hoặc là vợ/chồng của quý vị, và một trong hai quý vị phải khai họ là người phụ thuộc trong tờ khai thuế thu nhập liên bang của quý vị.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41727C18" w14:textId="77777777" w:rsidR="00803B57" w:rsidRPr="00A77B14" w:rsidRDefault="00803B57" w:rsidP="00803B57">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tên </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600F6F58" w14:textId="77777777" w:rsidR="00803B57" w:rsidRPr="00A77B14" w:rsidRDefault="00803B57" w:rsidP="00803B57">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Số an sinh xã hội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2F7FE0" w14:textId="77777777" w:rsidR="00803B57" w:rsidRPr="00A77B14" w:rsidRDefault="00803B57" w:rsidP="00803B57">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mối quan hệ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78498658" w14:textId="77777777" w:rsidR="00803B57" w:rsidRPr="00A77B14" w:rsidRDefault="00803B57" w:rsidP="00803B57">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ngày sinh (tháng/ngày/năm) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B3D33B" w14:textId="77777777" w:rsidR="00803B57" w:rsidRPr="00A77B14" w:rsidRDefault="00803B57" w:rsidP="00803B57">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thu nhập hằng tháng trước khi khấu trừ $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BB629E" w14:textId="77777777" w:rsidR="00803B57" w:rsidRPr="00A77B14" w:rsidRDefault="00803B57" w:rsidP="00803B57">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tên </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C2F542" w14:textId="77777777" w:rsidR="00803B57" w:rsidRPr="00A77B14" w:rsidRDefault="00803B57" w:rsidP="00803B57">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Số an sinh xã hội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D479EBF" w14:textId="77777777" w:rsidR="00803B57" w:rsidRPr="00A77B14" w:rsidRDefault="00803B57" w:rsidP="00803B57">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mối quan hệ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA1E0F3" w14:textId="77777777" w:rsidR="00803B57" w:rsidRPr="00A77B14" w:rsidRDefault="00803B57" w:rsidP="00803B57">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ngày sinh (tháng/ngày/năm) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703FA2C4" w14:textId="77777777" w:rsidR="00803B57" w:rsidRPr="00A77B14" w:rsidRDefault="00803B57" w:rsidP="00803B57">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thu nhập hằng tháng trước khi khấu trừ $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545426E6" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Chuyển Nguồn Tài Nguyên (nguồn tài nguyên bao gồm cả thu nhập và tài sản)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B651C66" w14:textId="77777777" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="006D6BA6" w:rsidP="006D6BA6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44760" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trong 60 tháng qua:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FF3C8A" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>a. Có bất kỳ tài sản nào có sẵn hoặc thuộc về bạn hoặc vợ/chồng của bạn đã được chuyển vào hoặc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC2388C" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="6E300922" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>chu</w:t>
+      </w:r>
+      <w:r w:rsidR="14FD0021" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ển ra khỏi</w:t>
+      </w:r>
+      <w:r w:rsidR="0972A23B" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>quỹ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44760" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tín thác? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18003877" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B82EC65" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Không</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B3BD40" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. Quý vị, vợ/chồng của quý vị, hoặc người thay mặt quý vị có chuyển thu nhập hay quyền hưởng thu nhập không? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327022EF" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F8E6C5" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Không</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B9D307" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c. Quý vị, vợ/chồng của quý vị, hoặc ai đó thay mặt quý vị chuyển nhượng, thay đổi quyền sở hữu, cho đi, hoặc bán bất kỳ tài sản nào, bao gồm nhà hoặc bất động sản khác của quý vị? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E1ADFB" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDC222A" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Không</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54179700" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d. Quý vị, vợ/chồng của quý vị hoặc người thay mặt quý vị có thay đổi chứng thư hoặc quyền sở hữu bất kỳ bất động sản nào, bao gồm cả việc tạo một bất động sản trọn đời, ngay cả khi bất động sản trọn đời này được mua tại nơi cư trú của một người khác không? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2808B60A" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713C6BB5" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Không</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FCE2EF" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e. Nếu quý vị mua một bất động sản trọn đời tại nhà của một người khác, quý vị có sống trong ngôi nhà đó ít nhất một năm sau khi quý vị mua bất động sản trọn đời này không? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419ABF1E" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A2C8FF" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Không</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4805DC71" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f. Quý vị, vợ/chồng của quý vị hoặc người thay mặt quý vị có thêm một tên nào khác vào chứng thư của bất kỳ tài sản nào mà quý vị đang sở hữu không? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E6B3EB" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6491022E" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Không</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0D8750" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g. Quý vị, vợ/chồng của quý vị hoặc người thay mặt quý vị có nhận hoặc cho bất kỳ ai một khoản thế chấp, khoản vay hoặc giấy hẹn trả tiền trên bất kỳ bất động sản hoặc tài sản nào khác không? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640CD16A" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACAC90A" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Không</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308F764D" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">h. Quý vị, vợ/chồng của quý vị, hoặc người thay mặt quý vị có mua hoặc bằng cách nào đó thay đổi niên kim không? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABA3082" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E3981C" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Không</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4F3C71" w14:textId="77777777" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>Nếu quý vị trả lời có cho bất kỳ câu hỏi nào ở trên</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, quý vị phải điền vào những mục sau đây và gửi cho chúng tôi bằng chứng về các thông tin này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBF6087" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="13CEA5D4" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mô tả tài sản/thu nhập </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403764FD" w14:textId="5E646D3B" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="79BC6358" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày chuyển nhượng (tháng/ngày/năm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C6655C" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
-[...64 lines deleted...]
-    <w:p w14:paraId="106FBE97" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="4B3C230D" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Đã chuyển cho người mà </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EF6F8A" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="5D197BC5" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mối quan hệ với quý vị hoặc vợ/chồng của quý vị </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6EE702" w14:textId="6196BBF3" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="35AE0A6F" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số tiền chuyển $</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221D1EBC" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="70D3244E" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mô tả tài sản/thu nhập </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5230E7CA" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="6F24B853" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày chuyển nhượng (tháng/ngày/năm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393913E3" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="6EC028E2" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Đã chuyển cho người mà </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBCCDB2" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="5CED531F" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mối quan hệ với quý vị hoặc vợ/chồng của quý vị </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD810A5" w14:textId="2F2C0486" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="179AB131" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số tiền chuyển $</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24683670" w14:textId="1200858E" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="006D6BA6" w:rsidP="00E44760">
+    <w:p w14:paraId="248C71FB" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mô tả tài sản/thu nhập </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFD611B" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Ngày chuyển nhượng (tháng/ngày/năm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2583281F" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đã chuyển cho người mà </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A6E289" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mối quan hệ với quý vị hoặc vợ/chồng của quý vị </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244D813B" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Số tiền chuyển $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6377A5" w14:textId="77777777" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="006D6BA6" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidR="00E44760" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị, vợ/chồng của quý vị hoặc người thay mặt quý vị có đặt cọc cho bất kỳ cơ sở chăm sóc sức khỏe hoặc cơ sở nội trú nào, như một cơ sở có dịch vụ trợ giúp, cộng đồng hưu trí chăm sóc thường xuyên hoặc cộng đồng chăm sóc đời sống người cao niên không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C3368E" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="1EF1CC29" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608C7C8C" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="3D3204DB" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B7AA14" w14:textId="7CBBE52C" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="42F115BB" w14:textId="77777777" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy cho chúng tôi biết tên và địa chỉ của cơ sở, số tiền đặt cọc, trả lời các câu hỏi sau và </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">gửi cho chúng tôi một bản sao </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>của hợp đồng quý vị đã ký với cơ sở và bất kỳ tài liệu nào liên quan đến khoản tiền đặt cọc này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4904AF1C" w14:textId="3637A2C6" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="006D6BA6">
+    <w:p w14:paraId="35DB8E69" w14:textId="77777777" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="006D6BA6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên cơ sở</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6096802C" w14:textId="31FCDFC5" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="006D6BA6">
+    <w:p w14:paraId="42F32610" w14:textId="77777777" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="006D6BA6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Địa chỉ của cơ sở</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BEA9F3" w14:textId="46E58D3B" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="006D6BA6">
+    <w:p w14:paraId="05081E70" w14:textId="77777777" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="006D6BA6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số tiền $</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08146113" w14:textId="582C527D" w:rsidR="00B82CA7" w:rsidRPr="00A77B14" w:rsidRDefault="00B82CA7" w:rsidP="00B82CA7">
+    <w:p w14:paraId="2384745F" w14:textId="77777777" w:rsidR="00B82CA7" w:rsidRPr="00A77B14" w:rsidRDefault="00B82CA7" w:rsidP="00B82CA7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="00E44760" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Cơ sở có còn giữ tiền đặt cọc không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6C7376" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="2B713781" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A00C7D8" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="316B2548" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB729F9" w14:textId="09FA092F" w:rsidR="00B82CA7" w:rsidRPr="00A77B14" w:rsidRDefault="006D6BA6" w:rsidP="00E44760">
+    <w:p w14:paraId="768217B1" w14:textId="77777777" w:rsidR="00B82CA7" w:rsidRPr="00A77B14" w:rsidRDefault="006D6BA6" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="00E44760" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Cơ sở có trả lại tiền đặt cọc không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020FB099" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="77D3C7A6" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D9C891" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
+    <w:p w14:paraId="129F304E" w14:textId="77777777" w:rsidR="00E44760" w:rsidRPr="00A77B14" w:rsidRDefault="00E44760" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1F6C42" w14:textId="6CD8F861" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="007429C8" w:rsidP="00E44760">
+    <w:p w14:paraId="000CE3B3" w14:textId="77777777" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="007429C8" w:rsidP="00E44760">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, hãy cho chúng tôi tên và địa chỉ của người nhận tiền đặt cọc từ cơ sở.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22892906" w14:textId="25CCF586" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="007429C8" w:rsidP="006D6BA6">
+    <w:p w14:paraId="098808D2" w14:textId="77777777" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="007429C8" w:rsidP="006D6BA6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên người nhận</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183CB766" w14:textId="274413CE" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="007429C8" w:rsidP="006D6BA6">
+    <w:p w14:paraId="42C71C02" w14:textId="77777777" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="007429C8" w:rsidP="006D6BA6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Địa chỉ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7CCE93" w14:textId="197AEC0C" w:rsidR="000702BE" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="009F6A28">
+    <w:p w14:paraId="6B8A574D" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bất động sản</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1BF566" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="35442626" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="40" w:after="60" w:line="201" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu trả lời cho các câu hỏi sau đây sẽ được sử dụng để quyết định xem: (1) bất động sản của quý vị sẽ được tính là một tài sản; hoặc (2) một quyền thế chấp sẽ được đặt lên bất động sản của quý vị. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD9F308" w14:textId="71A22683" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="12785F57" w14:textId="77777777" w:rsidR="006D6BA6" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="40" w:after="60" w:line="201" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lưu ý: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu phần vốn chủ sở hữu tại nơi cư trú chính của quý vị vượt quá một giới hạn nhất định, quý vị có thể không đủ điều kiện để nhận thanh toán cho các dịch vụ chăm sóc dài hạn, trừ khi một số điều kiện nhất định được đáp ứng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF7B2C5" w14:textId="268B0C0C" w:rsidR="00AE3C4A" w:rsidRPr="00A77B14" w:rsidRDefault="006D6BA6" w:rsidP="00AE3C4A">
+    <w:p w14:paraId="2EEE56C9" w14:textId="77777777" w:rsidR="00AE3C4A" w:rsidRPr="00A77B14" w:rsidRDefault="006D6BA6" w:rsidP="00AE3C4A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r w:rsidR="00283DEC" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị hoặc vợ/chồng của quý vị có sở hữu hoặc có lợi ích hợp pháp đối với căn nhà của quý vị, bao gồm cả tài sản trọn đời không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFFD651" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="0884301E" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57562A1A" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="5236B33B" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F0EF5F" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="1786D174" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có́</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy điền những thông tin sau và trả lời từ câu hỏi số 9 đến số 15. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, chỉ trả lời câu hỏi số 15. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341BDF03" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="2A1DFBA6" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên và địa chỉ của (những) người trên giấy tờ sở hữu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4750B8" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="5B4BE519" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mô tả và địa chỉ của vị trí bất động sản </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F05DC6" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="09A0C91A" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại quyền sở hữu (Đánh dấu một ô.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05863894" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="784F95D3" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sở hữu cá nhân (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị thị trường hợp lý</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">)$ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4A5C99" w14:textId="548821D1" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="2033C660" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sở hữu chung (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị thị trường hợp lý</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">) $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8889B1" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="7D4E1B20" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Đồng sở hữu (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị thị trường hợp lý</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">) $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CF0557" w14:textId="09353D97" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="38739B0E" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bất động sản trọn đời (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị thị trường hợp lý</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">) $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020CB772" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="46102873" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên và địa chỉ của (những) người trên giấy tờ sở hữu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE645EA" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="74EC9EBD" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mô tả và địa chỉ của vị trí bất động sản </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6914F002" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="3492A622" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Loại quyền sở hữu (Đánh dấu một ô.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E53F592" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="78FC285C" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sở hữu cá nhân (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị thị trường hợp lý</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">)$ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634870F0" w14:textId="43174236" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="7CA55298" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sở hữu chung (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị thị trường hợp lý</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">) $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FAA40E" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="6D5E971D" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Đồng sở hữu (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị thị trường hợp lý</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">) $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D219CD3" w14:textId="2600C7B8" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="60D82427" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bất động sản trọn đời (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giá trị thị trường hợp lý</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">) $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CB98ED" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="5EEFC64E" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Quý vị có vợ/chồng không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAF42E5" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="2F978BE2" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3B7FDD" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="63DE2601" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8A2B3C" w14:textId="21A60C88" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="5C64EA73" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy điền vào phần này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A77C299" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="268321CF" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên Người này có sống trong nhà của quý vị không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBB7AF0" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="0FB4C87C" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A97BE1" w14:textId="5F71684F" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="257BFF10" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C74FBA" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="20F4BD44" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Quý vị có một đứa trẻ vĩnh viễn và hoàn toàn bị khuyết tật hoặc bị mù? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3C292C" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="680D92DF" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5021AF45" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="6BC8658D" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190253D6" w14:textId="573CBCBE" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="01ECCBAF" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy điền vào phần này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A30773" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="744EBCFB" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên Người này có sống trong nhà của quý vị không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406A29EF" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="0BB4E32C" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0956FE34" w14:textId="49619A52" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="357BCE73" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC07DA7" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="69ABE5D8" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Quý vị có một đứa trẻ dưới 21 tuổi không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0687BB24" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="029D8808" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5E5ED3" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="70785858" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6962D2FA" w14:textId="20230AB4" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="53E22613" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu Có, hãy điền vào phần này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E01AE0" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="25DB8C48" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A727EA" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="72A176C7" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày sinh (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736B8DBF" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="37569B37" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t xml:space="preserve">Người này có sống trong nhà quý vị không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D534E09" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="108D6E9E" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F44A29B" w14:textId="0029C410" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="1CD94A83" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07420F46" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
-[...12 lines deleted...]
-    <w:p w14:paraId="0AC702D0" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="570C5662" w14:textId="7876B1BD" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Quý vị có anh chị em có quyền lợi hợp pháp đối với ngôi nhà và đã từng sống tại đây ít nhất một năm ngay trước khi quý vị được nhận vào cơ sở y tế không? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5AE2CB" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA4BCDD" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="2CBB3C85" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571EC95B" w14:textId="0FC39E83" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="260D8BB1" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu Có, hãy điền vào phần này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008FE79A" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="70B4C2D0" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCBEF4E" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="61A2AAA2" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người này có sống trong nhà của quý vị không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB3AD01" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="3878F978" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531F98FA" w14:textId="23A85AE4" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="14074AA9" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE4DC3E" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
-[...12 lines deleted...]
-    <w:p w14:paraId="295EB6B4" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="76C7F59B" w14:textId="7C8DA002" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Quý vị có con đã sống trong nhà ít nhất hai năm qua trước khi quý vị được nhận vào cơ sở y tế và đã chăm sóc cho quý vị để quý vị có thể sống trong ngôi nhà này không? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70262EB2" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132CFB06" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="03DA5861" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3C7E64" w14:textId="3193EE62" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="6A7D4280" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy điền vào phần này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD4220B" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="626D0A5B" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A65AE42" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="0C332771" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người này có sống trong nhà của quý vị không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF9CAED" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="217CE07C" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C9BEC8" w14:textId="49DAE115" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="4EBCC4FF" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EABF410" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="3ADE3D35" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">14. Quý vị có người thân phụ thuộc không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B943CC7" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="7ADEFA89" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F5A525" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="573E4344" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A8F39E" w14:textId="50EC513E" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="0AA77E51" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy điền vào phần này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F58B08" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="56A5B181" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724A8009" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="2D979807" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người này có sống trong nhà của quý vị không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA0F341" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="2BB0092E" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6396E311" w14:textId="2F1ED367" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="1B5CEBE0" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E91E7E1" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="56D1B2C3" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mô tả mối quan hệ và bản chất của sự phụ thuộc: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D07653" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+    <w:p w14:paraId="45C3BA22" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">15. Quý vị có dự định trở về nhà không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C4A957" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
-[...63 lines deleted...]
-    <w:p w14:paraId="05D1F100" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="00C87549" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F2E901F" w14:textId="68EDCCAD" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="25481736" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285BC583" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="59AF341B" w14:textId="77777777" w:rsidR="00283DEC" w:rsidRPr="00A77B14" w:rsidRDefault="00283DEC" w:rsidP="00283DEC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>(Không trả lời câu hỏi này nếu quý vị đang nộp đơn xin Miễn Trừ Dịch Vụ Tại Gia và Tại Cộng Đồng.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316ECBB6" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Quý vị hoặc vợ/chồng của quý vị có sở hữu hoặc có quyền lợi hợp pháp đối với các bất động sản khác không được liệt kê trong câu hỏi số </w:t>
+      </w:r>
+      <w:r w:rsidR="43D342EA" w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ở trên không? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0289C376" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Có </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1C3E23" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Không </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2888AE5E" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:pStyle w:val="Pa32"/>
         <w:spacing w:before="20" w:after="60"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, vui lòng mô tả các bất động sản này và liệt kê địa chỉ bên dưới. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104824DF" w14:textId="63B4FAAB" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="1E961B0D" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị cần thêm chỗ trống, xin vui lòng sử dụng một tờ giấy riêng biệt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72984345" w14:textId="01011F5E" w:rsidR="00A04663" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="006D6BA6">
+    <w:p w14:paraId="7F987F76" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="006D6BA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bảo Hiểm Chăm Sóc Dài Hạn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFC24A7" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="185EC57C" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">17. Quý vị hoặc vợ/chồng của quý vị có bảo hiểm chăm sóc dài hạn không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4FE9A7" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="06CAE404" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727249FD" w14:textId="6016F8B4" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="309A293F" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258D5FAE" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="252D2DC8" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy điền vào phần này. Nếu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, hãy chuyển đến phần tiếp theo (Tờ Khai Thuế). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9C57EC" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="5142079B" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Gửi một bản sao</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> hợp đồng bảo hiểm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E5DE09" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="6D2A96C1" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên công ty/Số hợp đồng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7D1D91" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="15E654F7" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên chủ hợp đồng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252CD602" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="40563C1B" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày có hiệu lực (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4883EF4A" w14:textId="43E4375D" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="474CB060" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Phí bảo hiểm $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114409E1" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="6417212C" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên công ty/Số hợp đồng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3BBFDF" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="66608E11" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên chủ hợp đồng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613CC49F" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="21371066" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày có hiệu lực (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7E64B1" w14:textId="734FF647" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="587CD3F2" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Phí bảo hiểm $</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DA933D" w14:textId="77C87D8E" w:rsidR="00A04663" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00AE3C4A">
+    <w:p w14:paraId="47DBE246" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00AE3C4A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tờ Khai Thuế</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC50AE7" w14:textId="1C6A5B16" w:rsidR="00F876AE" w:rsidRPr="00A77B14" w:rsidRDefault="00F876AE" w:rsidP="00F876AE">
+    <w:p w14:paraId="59847ED4" w14:textId="77777777" w:rsidR="00F876AE" w:rsidRPr="00A77B14" w:rsidRDefault="00F876AE" w:rsidP="00F876AE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">18. </w:t>
       </w:r>
       <w:r w:rsidR="00A35314" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị hoặc vợ/chồng của quý vị có nộp tờ khai thuế thu nhập tại Hoa Kỳ trong hai năm qua không? (Đánh dấu một ô.)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="380B9601" w14:textId="67833B05" w:rsidR="00F876AE" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    </w:p>
+    <w:p w14:paraId="4B027E54" w14:textId="77777777" w:rsidR="00F876AE" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1685"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có, cả hai năm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCE2318" w14:textId="0AF0DA8C" w:rsidR="00F876AE" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00F876AE">
+    <w:p w14:paraId="39B54B43" w14:textId="77777777" w:rsidR="00F876AE" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00F876AE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có, một trong những năm này</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614012C9" w14:textId="498123BC" w:rsidR="00F876AE" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00F876AE">
+    <w:p w14:paraId="7B150EA5" w14:textId="77777777" w:rsidR="00F876AE" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00F876AE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không, không phải năm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B0F29C" w14:textId="08A20C30" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
-[...12 lines deleted...]
-    <w:p w14:paraId="39C46A8C" w14:textId="624180FF" w:rsidR="00F876AE" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="71DFD0D1" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325ACBF3" w14:textId="77777777" w:rsidR="00F876AE" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, quý vị phải </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>gửi bản sao</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> của các tờ khai này. Nếu quý vị không giữ bản sao của một hoặc nhiều tờ khai thuế này, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>quý vị phải gửi Mẫu Đơn 4506 của IRS đã điền và ký tên</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>. Mẫu đơn 4506 được đính kèm ở cuối đơn này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C007AB8" w14:textId="0A23C44C" w:rsidR="00A04663" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="009F6A28">
+    <w:p w14:paraId="604F0404" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>KÝ VÀO PHỤ LỤC NÀY.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AD5499" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="5259E604" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Khi ký tên vào phụ lục dưới đây, tôi xin xác nhận chịu hình phạt nếu khai man rằng những đệ trình và tuyên bố tôi đã gửi trong phụ lục này là đúng sự thật và đầy đủ theo hiểu biết của tôi, đồng thời tôi đồng ý chấp nhận và tuân thủ các quyền và trách nhiệm bên trên. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B935551" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="5DDA1C1D" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quan trọng: Nếu quý vị nộp phụ lục này với tư cách là đại diện được ủy quyền, quý vị phải gửi Đơn Chỉ Định Người Đại Diện Được Ủy Quyền (ARD) cho chúng tôi để chúng tôi xử lý đơn xin này. Điều quan trọng là phải hoàn thành mẫu đơn này vì đây là cách duy nhất chúng tôi có thể nói chuyện với quý vị về đơn xin này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BA02F2" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="13757D9F" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Chữ ký của người nộp đơn/thành viên hoặc người đại diện được ủy quyền </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2146FA10" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="1D61049F" w14:textId="77777777" w:rsidR="00A35314" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ghi tên rõ ràng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09149A86" w14:textId="77777777" w:rsidR="00ED6213" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="2DFB02A8" w14:textId="77777777" w:rsidR="00ED6213" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABBDB4B" w14:textId="29A3B99E" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="00A35314">
+    <w:p w14:paraId="11A1B808" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="00A35314">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D89202" w14:textId="57EB6D0A" w:rsidR="00FE4693" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
+    <w:p w14:paraId="041DCBF3" w14:textId="77777777" w:rsidR="00FE4693" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="00A35314">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PHẦN BỔ SUNG B</w:t>
       </w:r>
       <w:r w:rsidR="00770CE2" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thành viên Hộ gia đình người Mỹ Bản địa hoặc người Bản địa Alaska (AI/AN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26660E53" w14:textId="1217ECB8" w:rsidR="00770CE2" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="009F6A28">
+    <w:p w14:paraId="0625CFDF" w14:textId="77777777" w:rsidR="00770CE2" w:rsidRPr="00A77B14" w:rsidRDefault="00A35314" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hoàn thành phần bổ sung này nếu quý vị hoặc một thành viên trong hộ gia đình là người Mỹ Bản địa hoặc người Bản địa Alaska.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058E5EA4" w14:textId="66691174" w:rsidR="007E55C0" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="007E55C0">
+    <w:p w14:paraId="73A44007" w14:textId="77777777" w:rsidR="007E55C0" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="007E55C0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hãy cho chúng tôi biết về (những) thành viên trong hộ gia đình là người Mỹ Bản địa hoặc người Bản địa Alaska.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7761F5" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="7F393836" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người Mỹ Bản địa hoặc người Bản địa Alaska có thể nhận được các dịch vụ từ Dịch vụ Y tế Người Bản địa, các chương trình sức khỏe bộ lạc hoặc các chương trình Sức khỏe của Người Bản địa Đô thị. Họ cũng có thể không phải trả tiền chia sẻ chi phí và có thể nhận được thời gian ghi danh hàng tháng đặc biệt. Trả lời những câu hỏi sau để đảm bảo rằng hộ gia đình của quý vị nhận được sự trợ giúp nhiều nhất có thể. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C262968" w14:textId="00F5EEE4" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="512E7091" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">LƯU Ý: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị cần điền thông tin cho nhiều người hơn, hãy tạo một bản sao của trang này và đính kèm nó.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CBD472" w14:textId="6BFE085C" w:rsidR="00DB4BFD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="007E55C0">
+    <w:p w14:paraId="7DA15BBD" w14:textId="77777777" w:rsidR="00DB4BFD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="007E55C0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>AI/AN Người thứ 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51099400" w14:textId="01D1DE23" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="007E55C0" w:rsidP="002477DD">
+    <w:p w14:paraId="32496589" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="007E55C0" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk195190628"/>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="002477DD" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tên (tên, tên đệm, họ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777FB151" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="44C9069F" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Thành viên của một bộ lạc được liên bang công nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5D7F8A" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="6F0FD109" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C27126" w14:textId="2EB3A7E6" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="4CD326DA" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567BC167" w14:textId="3D3CE0D2" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="5B865847" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu chọn </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, điền tên bộ lạc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B77D55" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="4BF588E3" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Thành viên của một bộ lạc được Massachusetts công nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34301169" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="2591584A" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E501BD0" w14:textId="6389AFF4" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="53F4D0F8" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1247F706" w14:textId="57E22010" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="72019BDF" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu chọn</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, điền tên bộ lạc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDC496A" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="42C5BBCA" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Người này đã bao giờ nhận được dịch vụ từ Dịch vụ Y tế Người Bản địa, các chương trình sức khỏe bộ lạc hoặc các chương trình Sức khỏe của Người Bản địa Đô thị, hoặc thông qua sự giới thiệu từ một trong những chương trình này chưa? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5895685D" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="36C1FEF0" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F9561A" w14:textId="3318C6F5" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="4B5E0CC3" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1669012F" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="721C6AEE" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu chọn </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, người này có đủ điều kiện để nhận các dịch vụ từ Dịch vụ Y tế Người Bản địa, các chương trình sức khỏe bộ lạc hoặc các chương trình Sức khỏe của Người Bản địa Đô thị, hoặc thông qua sự giới thiệu từ một trong những chương trình này không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627E8544" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="473F2159" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555F2477" w14:textId="76D19CEF" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="5BEF3AF5" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E06D281" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="03B5AADD" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="003F1F53" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Một số tiền nhận được có thể không được tính cho MassHealth. Liệt kê bất kỳ thu nhập nào (số tiền và tần suất) được báo cáo trong đơn đăng ký của quý vị bao gồm tiền từ </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="26C68092" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00ED082F">
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>những nguồn sau đây.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B689C4D" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Các khoản thanh toán bình quân đầu người từ một bộ lạc đến từ tài nguyên thiên nhiên, quyền sử dụng, tiền thuê hoặc tiền bản quyền; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283F357C" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00ED082F">
+    <w:p w14:paraId="274122C5" w14:textId="604072C6" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Các khoản thanh toán từ tài nguyên thiên nhiên, trồng trọt, chăn nuôi, đánh bắt cá, cho thuê hoặc tiền bản quyền từ đất được Bộ Nội vụ chỉ định là đất ủy thác của người bản địa (bao gồm các khu bảo tồn hiện tại và trước đây); hoặc </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71CE255A" w14:textId="393DD0C8" w:rsidR="007E55C0" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00ED082F">
+        <w:t xml:space="preserve">Các khoản thanh toán từ tài nguyên thiên nhiên, trồng trọt, chăn nuôi, đánh bắt cá, cho thuê hoặc tiền bản quyền từ đất được Bộ Nội vụ chỉ định là đất ủy thác của người bản địa (bao gồm các khu bảo tồn hiện tại và trước đây) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DFAF85" w14:textId="77777777" w:rsidR="007E55C0" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiền từ việc bán những thứ có ý nghĩa văn hóa quan trọng. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>$ Tần suất nhận?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="3777C254" w14:textId="0DA71314" w:rsidR="00770CE2" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="009F6A28">
+    <w:p w14:paraId="085D2D87" w14:textId="77777777" w:rsidR="00770CE2" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>AI/AN Người thứ 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A8A2AF" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="79A84DF6" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Tên (tên, tên đệm, họ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A75E193" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="48C3BFDE" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Thành viên của một bộ lạc được liên bang công nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575BA19D" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="18A477E6" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7153DC5F" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="78987AA2" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393A2EA2" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="0CA58F04" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu chọn </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, điền tên bộ lạc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081BDC17" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="466C512A" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Thành viên của một bộ lạc được Massachusetts công nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD70CAA" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="44728163" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680D92F9" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="77DA9797" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCC43A7" w14:textId="1DF7D720" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="17F679E3" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu chọn</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, điền tên bộ lạc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164C5EC6" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="65AEC105" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Người này đã bao giờ nhận được dịch vụ từ Dịch vụ Y tế Người Bản địa, các chương trình sức khỏe bộ lạc hoặc các chương trình Sức khỏe của Người Bản địa Đô thị, hoặc thông qua sự giới thiệu từ một trong những chương trình này chưa? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADC8436" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="7C2FC88F" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C8BA86" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="502E1DCB" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A87547" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="1439DABA" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu chọn </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, người này có đủ điều kiện để nhận các dịch vụ từ Dịch vụ Y tế Người Bản địa, các chương trình sức khỏe bộ lạc hoặc các chương trình Sức khỏe của Người Bản địa Đô thị, hoặc thông qua sự giới thiệu từ một trong những chương trình này không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A81362" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="0A88CD38" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFC9AB3" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="3D3580EF" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC7A7DB" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="48A03561" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="003F1F53" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Một số tiền nhận được có thể không được tính cho MassHealth. Liệt kê bất kỳ thu nhập nào (số tiền và tần suất) được báo cáo trong đơn đăng ký của quý vị bao gồm tiền từ </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="657F6CE0" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00ED082F">
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>những nguồn sau đây.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452C9AF0" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Các khoản thanh toán bình quân đầu người từ một bộ lạc đến từ tài nguyên thiên nhiên, quyền sử dụng, tiền thuê hoặc tiền bản quyền; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6480B200" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00ED082F">
+    <w:p w14:paraId="5B40B4B7" w14:textId="0144B92F" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Các khoản thanh toán từ tài nguyên thiên nhiên, trồng trọt, chăn nuôi, đánh bắt cá, cho thuê hoặc tiền bản quyền từ đất được Bộ Nội vụ chỉ định là đất ủy thác của người bản địa (bao gồm các khu bảo tồn hiện tại và trước đây); hoặc </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F9308FB" w14:textId="03DBB167" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00ED082F">
+        <w:t xml:space="preserve">Các khoản thanh toán từ tài nguyên thiên nhiên, trồng trọt, chăn nuôi, đánh bắt cá, cho thuê hoặc tiền bản quyền từ đất được Bộ Nội vụ chỉ định là đất ủy thác của người bản địa (bao gồm các khu bảo tồn hiện tại và trước đây) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C61ADEA" w14:textId="77777777" w:rsidR="002477DD" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00ED082F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiền từ việc bán những thứ có ý nghĩa văn hóa quan trọng. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>$ Tần suất nhận?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1442B108" w14:textId="75D7B884" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="007E55C0">
+    <w:p w14:paraId="2A59D741" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="007E55C0">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8E4031" w14:textId="25F7E521" w:rsidR="003E63D7" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="009F6A28">
+    <w:p w14:paraId="53A3AC02" w14:textId="77777777" w:rsidR="003E63D7" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PHẦN BỔ SUNG C</w:t>
       </w:r>
       <w:r w:rsidR="00770CE2" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nhân viên chăm sóc cá nhân</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBCCFF8" w14:textId="2820BF6D" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
+    <w:p w14:paraId="490AA8EF" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="002477DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Vui lòng viết rõ ràng. Điền vào tất cả các mục. Nếu quý vị cần thêm chỗ trống để hoàn tất bất kỳ mục nào, vui lòng sử dụng một tờ giấy riêng (trên đó có ghi tên và số an sinh xã hội của quý vị) và đính kèm vào phần bổ sung này.</w:t>
       </w:r>
-      <w:r w:rsidR="00052F47" w:rsidRPr="00A77B14">
-[...6 lines deleted...]
-    <w:p w14:paraId="2F90FA20" w14:textId="4E732D62" w:rsidR="003E63D7" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00052F47">
+    </w:p>
+    <w:p w14:paraId="38FFBB5B" w14:textId="77777777" w:rsidR="003E63D7" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Gửi đến:</w:t>
       </w:r>
       <w:r w:rsidR="00C232DA" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00052F47" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>MassHealth Enrollment Center</w:t>
       </w:r>
       <w:r w:rsidR="00052F47" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>PO Box 4405</w:t>
       </w:r>
       <w:r w:rsidR="00052F47" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEC3520" w14:textId="47A43EC2" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00052F47">
+    <w:p w14:paraId="45C3666E" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="002477DD" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hoặc Fax đến số</w:t>
       </w:r>
       <w:r w:rsidR="00052F47" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>: (857) 323-8300</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D85F2F" w14:textId="4949F279" w:rsidR="00C232DA" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="009F6A28">
+    <w:p w14:paraId="743D51AA" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thông Tin Người Nộp Đơn/Thành Viên</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291780AC" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="6F72E070" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Họ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB67C68" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="2519284B" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259A5CE6" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="512B859C" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên đệm viết tắt </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E94C101" w14:textId="46CF9BD7" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="0DB18CA3" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số điện thoại ( ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2150FECA" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="6F6D1052" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số an sinh xã hội </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B16457" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="46180217" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày sinh (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0604978B" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="22150034" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Giới tính </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3477738A" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="1AB5882F" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nam </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBCFD10" w14:textId="79365568" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="41363CE1" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nữ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD8DDA3" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="58CA5A5B" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Địa chỉ đường </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A173A9" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="65F92DFF" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thành phố </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C222A8" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="236680C8" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiểu bang </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4119A141" w14:textId="0ADEFDFA" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="2E6736C6" w14:textId="77777777" w:rsidR="00B86E3D" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Zip code</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512D59F9" w14:textId="48024BAA" w:rsidR="00C232DA" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="009F6A28">
+    <w:p w14:paraId="48AD13A9" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thông tin về các vấn đề sức khỏe của quý vị</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000739D4" w14:textId="60561933" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="32D80A0B" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Liệt kê và mô tả dưới đây tất cả các vấn đề sức khỏe y tế và tâm thần của quý vị. Bao gồm bất cứ điều gì khiến quý vị khó thực hiện các sinh hoạt hàng ngày, như tắm, ăn uống, đi vệ sinh, mặc quần áo, v.v., ngay cả khi quý vị không được điều trị cho vấn đề này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EC11E9" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00C232DA" w:rsidP="00052F47">
+    <w:p w14:paraId="2506250F" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00C232DA" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1162FE" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00C232DA" w:rsidP="00052F47">
+    <w:p w14:paraId="77C87ADA" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00C232DA" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1091ED9B" w14:textId="3E3BED74" w:rsidR="00C232DA" w:rsidRPr="00A77B14" w:rsidRDefault="008A7CF7" w:rsidP="00052F47">
+    <w:p w14:paraId="611DE532" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="00A77B14" w:rsidRDefault="008A7CF7" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49551B77" w14:textId="5770B86E" w:rsidR="00C232DA" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="009F6A28">
+    <w:p w14:paraId="52EE8D7F" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thông tin về các sinh hoạt hàng ngày mà quý vị cần trợ giúp về thể chất (trực tiếp)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719DC437" w14:textId="7401BB2A" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
+    <w:p w14:paraId="24B73547" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00B86E3D" w:rsidP="00B86E3D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Vui lòng cho chúng tôi biết trong biểu đồ dưới đây nếu quý vị cần sự giúp đỡ trực tiếp từ người khác để thực hiện các sinh hoạt hàng ngày sau đây. Nếu quý vị chọn Có cho bất kỳ mục nào dưới đây, hãy cho chúng tôi biết tần suất quý vị cần trợ giúp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33768B30" w14:textId="17004770" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="2383AD1A" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Sinh hoạt hàng ngày: Di chuyển (di chuyển từ giường sang ghế, đi bộ hoặc sử dụng thiết bị y tế đã được phê duyệt) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4507D20C" w14:textId="7270866F" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="0D947CCA" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Quý vị có cần trợ giúp trực tiếp không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6036E8D9" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="148409A8" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A60D45F" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="28733552" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A69B93E" w14:textId="1CBA0579" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="66D1429C" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị cần trợ giúp trực tiếp bao nhiêu lần một </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ngày</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F43613" w14:textId="0C13A885" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="04F540E1" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị cần trợ giúp trực tiếp bao nhiêu ngày một tuần ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CB335E" w14:textId="0127E52C" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="4FC6A1EC" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sinh hoạt hàng ngày</w:t>
       </w:r>
       <w:r w:rsidR="00052F47" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Uống thuốc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7794FC" w14:textId="2D53C144" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="123EBEB1" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có cần trợ giúp trực tiếp không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E403D6" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="0C264B9E" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA140DB" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="342FB288" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D0B6F3" w14:textId="29402FE4" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="24E0E5D9" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị cần trợ giúp trực tiếp bao nhiêu lần một </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ngày</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC72AD7" w14:textId="23EFA798" w:rsidR="00141EDD" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="62DE7286" w14:textId="77777777" w:rsidR="00141EDD" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị cần trợ giúp trực tiếp bao nhiêu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">ngày một tuần </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512200E9" w14:textId="3DC70C7D" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="0ADC5D78" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sinh hoạt hàng ngày</w:t>
       </w:r>
       <w:r w:rsidR="00052F47" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tắm (bồn tắm, tắm trên giường, vòi sen hoặc ghế ngồi) hoặc chải chuốt nói chung (như đánh răng hoặc chải tóc)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C335A9" w14:textId="45D4D85B" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="42FA6F74" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có cần trợ giúp trực tiếp không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A46C2DB" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="1C928B16" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3758D16C" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="3CEE8B95" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2EB3C4" w14:textId="4CA01028" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="266D9CA3" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị cần trợ giúp trực tiếp bao nhiêu lần một</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ngày</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B35313" w14:textId="7B3F9C73" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="561ED3F5" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị cần trợ giúp trực tiếp bao nhiêu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ngày một tuần</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C913EC6" w14:textId="7C29532E" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="77B6476D" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sinh hoạt hàng ngày</w:t>
       </w:r>
       <w:r w:rsidR="00052F47" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00141EDD" w:rsidRPr="00A77B14">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Mặc quần áo/Cởi quần áo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8D1911" w14:textId="7F22B756" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="26DF103E" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có cần trợ giúp trực tiếp không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05918FC1" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="567EE6E0" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289E153C" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="5D6BFCBC" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A32101C" w14:textId="013E24AC" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="12CB9E94" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị cần trợ giúp trực tiếp bao nhiêu lần một </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ngày</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA0C8E8" w14:textId="12CDC5C2" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="288F44EC" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị cần trợ giúp trực tiếp bao nhiêu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ngày một tuần</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DA846C" w14:textId="75160D3B" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="1B53CB35" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sinh hoạt hàng ngày</w:t>
       </w:r>
       <w:r w:rsidR="00052F47" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Các bài tập phạm vi chuyển động (tập khớp bằng cách di chuyển chúng)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4831BD" w14:textId="48F2BD62" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="78A76FF1" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có cần trợ giúp trực tiếp không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5934E6C8" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="4A7E5986" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDFCD42" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="6C3D55F3" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DC5ACC" w14:textId="649CA6BF" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="0817372E" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị cần trợ giúp trực tiếp bao nhiêu lần một </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ngày</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28940693" w14:textId="57FB2506" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="7DAC8266" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị cần trợ giúp trực tiếp bao nhiêu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ngày một tuần</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A24F529" w14:textId="2D093407" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="5E138714" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sinh hoạt hàng ngày</w:t>
       </w:r>
       <w:r w:rsidR="00052F47" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ăn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438C45CB" w14:textId="09F5A654" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="2E31E634" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có cần trợ giúp trực tiếp không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780D5365" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="4B592DDC" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDF4C4B" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="37412A03" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45270BF5" w14:textId="21E21FA6" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="59F58DCE" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị cần trợ giúp trực tiếp bao nhiêu lần một </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ngày</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD1E0D9" w14:textId="14EA8906" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="3C4DF413" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Quý vị cần trợ giúp trực tiếp bao nhiêu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ngày một tuần</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CDA75C" w14:textId="375BBAB9" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="15994762" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sinh hoạt hàng ngày</w:t>
       </w:r>
       <w:r w:rsidR="00052F47" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Đi vệ sinh (như vào hoặc ra khỏi nhà vệ sinh, lau mình, cởi quần áo hoặc thay tã)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BE3803" w14:textId="3D9426B4" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="34544335" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có cần trợ giúp trực tiếp không?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9EC37A" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="1FA32278" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302F6EF1" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="506E23BE" w14:textId="77777777" w:rsidR="00444A0E" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17090801" w14:textId="0FCA2318" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
+    <w:p w14:paraId="2C5E1B2C" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00444A0E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị cần trợ giúp trực tiếp bao nhiêu lần một </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ngày</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5084C296" w14:textId="3EFD1A5B" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
+    <w:p w14:paraId="31453715" w14:textId="77777777" w:rsidR="00052F47" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="00052F47">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Quý vị cần trợ giúp trực tiếp bao nhiêu </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ngày một tuần</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44057009" w14:textId="649B2C16" w:rsidR="00C232DA" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="009F6A28">
+    <w:p w14:paraId="475F0123" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="00A77B14" w:rsidRDefault="00444A0E" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thông tin người chăm sóc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA7D3FA" w14:textId="45A2367F" w:rsidR="00C232DA" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
+    <w:p w14:paraId="22BB73C2" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Vui lòng cho chúng tôi biết tên và mối quan hệ với quý vị của (những) người hiện đang giúp quý vị.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C27BB2" w14:textId="7061BACD" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
+    <w:p w14:paraId="0C549D5D" w14:textId="77777777" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên người chăm sóc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20912345" w14:textId="77777777" w:rsidR="000C18E8" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
+    <w:p w14:paraId="2525C1FE" w14:textId="77777777" w:rsidR="000C18E8" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Mối quan hệ với quý vị (như người thân, hàng xóm, nhân viên chăm sóc cá nhân)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D346FE8" w14:textId="77777777" w:rsidR="000C18E8" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
+    <w:p w14:paraId="348FF282" w14:textId="77777777" w:rsidR="000C18E8" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên người chăm sóc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA18A9F" w14:textId="77777777" w:rsidR="000C18E8" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
+    <w:p w14:paraId="115738C6" w14:textId="77777777" w:rsidR="000C18E8" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Mối quan hệ với quý vị (như người thân, hàng xóm, nhân viên chăm sóc cá nhân)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBF7165" w14:textId="7E6AA26F" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
+    <w:p w14:paraId="5A29CBB6" w14:textId="77777777" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi xác nhận, theo hình phạt khai man, rằng thông tin trên mẫu đơn này là chính xác và đầy đủ theo hiểu biết của tôi</w:t>
       </w:r>
       <w:r w:rsidR="00B11325" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19250925" w14:textId="77777777" w:rsidR="000C18E8" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
+    <w:p w14:paraId="1078DF69" w14:textId="77777777" w:rsidR="000C18E8" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị thay mặt cho ai đó điền vào mẫu đơn này, quý vị cũng phải điền và gửi lại mẫu đơn Chỉ định Đại diện được Ủy quyền cùng với đơn này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116D003D" w14:textId="56912428" w:rsidR="00585B56" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
+    <w:p w14:paraId="081F6DE7" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chữ ký của quý vị trên đơn này với tư cách là đại diện được ủy quyền xác nhận rằng thông tin trên đơn là chính xác và đầy đủ theo hiểu biết của quý vị.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553DCC8E" w14:textId="10FE13EA" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
+    <w:p w14:paraId="38C7F795" w14:textId="77777777" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chữ ký của người nộp đơn/thành viên hoặc người đại diện được ủy quyền</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47315FCA" w14:textId="0B159E25" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
+    <w:p w14:paraId="6A71DF9A" w14:textId="77777777" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên viết hoa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198DFE66" w14:textId="77EE398D" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="4FE32936" w:rsidP="009F6A28">
+    <w:p w14:paraId="2D9BF3EF" w14:textId="77777777" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="4FE32936" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tháng/</w:t>
       </w:r>
       <w:r w:rsidR="000C18E8" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày</w:t>
       </w:r>
       <w:r w:rsidR="5AA77FEB" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>/Năm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B58150" w14:textId="4C349D93" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
+    <w:p w14:paraId="52E9DB42" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232ECA15" w14:textId="2A3D8720" w:rsidR="00096808" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
+    <w:p w14:paraId="708D5F18" w14:textId="77777777" w:rsidR="00096808" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PHẦN BỔ SUNG D</w:t>
       </w:r>
       <w:r w:rsidR="009815F0" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bảo hiểm Sức khỏe từ Việc làm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCC5BC2" w14:textId="3D143FDF" w:rsidR="000C18E8" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
+    <w:p w14:paraId="7A86200A" w14:textId="77777777" w:rsidR="000C18E8" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="000C18E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trả lời những câu hỏi này nếu một người nào đó trong hộ gia đình đủ điều kiện nhận bảo hiểm sức khỏe từ việc làm cho dù họ có ghi danh nhận bảo hiểm hay không. Đính kèm một bản sao của trang này cho mỗi việc làm cung cấp bảo hiểm y tế.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E14C7E2" w14:textId="2E2BA284" w:rsidR="00096808" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
+    <w:p w14:paraId="06881772" w14:textId="77777777" w:rsidR="00096808" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>HÃY CHO CHÚNG TÔI BIẾT VỀ CÔNG VIỆC CHO QUÝ VỊ BẢO HIỂM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E44F321" w14:textId="2918C67A" w:rsidR="00096808" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
+    <w:p w14:paraId="2DF834FA" w14:textId="77777777" w:rsidR="00096808" w:rsidRPr="00A77B14" w:rsidRDefault="000C18E8" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>THÔNG TIN NHÂN VIÊN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66302482" w14:textId="031B9EDA" w:rsidR="0077055F" w:rsidRPr="00A77B14" w:rsidRDefault="008A7CF7" w:rsidP="009F6A28">
+    <w:p w14:paraId="26151604" w14:textId="77777777" w:rsidR="0077055F" w:rsidRPr="00A77B14" w:rsidRDefault="008A7CF7" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="000C18E8" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên nhân viên (tên, tên đệm, họ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF5823D" w14:textId="1B6C0E5D" w:rsidR="00096808" w:rsidRPr="00A77B14" w:rsidRDefault="008A7CF7" w:rsidP="00B5544A">
+    <w:p w14:paraId="11FA5DF7" w14:textId="77777777" w:rsidR="00096808" w:rsidRPr="00A77B14" w:rsidRDefault="008A7CF7" w:rsidP="00B5544A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4768"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00B5544A" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số an sinh xã hội của nhân viên</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705D0F8E" w14:textId="5D458C21" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="0032573B" w:rsidP="00B5544A">
+    <w:p w14:paraId="4CF37D49" w14:textId="77777777" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="0032573B" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00B11325" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="00B5544A" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Có ít nhất một người trong đơn xin này hiện đủ điều kiện hoặc ghi danh tham gia bảo hiểm do công ty này cung cấp không, hoặc ít nhất một người trong đơn xin này sẽ đủ điều kiện trong vòng 3 tháng tới?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671783C1" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="341A27F8" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2390467B" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="6A7C35C0" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D30A81" w14:textId="40C49E3B" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="3A26ECBA" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu câu trả lời cho 3a là Có, tiếp tục. Nếu câu trả lời cho 3a là Không, dừng ở đây và bỏ qua phần còn lại của Phần Bổ sung D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3B04C1" w14:textId="54F4146B" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="00B11325" w:rsidP="00B5544A">
+    <w:p w14:paraId="02547D95" w14:textId="77777777" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="00B11325" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="00B5544A" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu bất kỳ người nào đang trong thời gian chờ đợi hoặc thử việc, thì khi nào người này có thể ghi danh tham gia bảo hiểm? (tháng/ngày/năm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAF9890" w14:textId="583608D1" w:rsidR="00096808" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="009F6A28">
+    <w:p w14:paraId="7E6260B7" w14:textId="77777777" w:rsidR="00096808" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>THÔNG TIN CÔNG TY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790F076D" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="1F255767" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Tên công ty </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D93E711" w14:textId="1735767B" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="7696CBD4" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Mã số thuế liên bang (nếu biết) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B46E116" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="121673D0" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Địa chỉ công ty </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C24C377" w14:textId="1E673654" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="0265A658" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Số điện thoại của công ty </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10172D56" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="10AB1ECA" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Thành phố </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EF22D4" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="0FC8F44B" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Tiểu Bang </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796B5AC2" w14:textId="6432FBB4" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="2B50A19C" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Zip code </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2685BCF7" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="4F54B8A2" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Chúng tôi có thể liên hệ với ai về bảo hiểm sức khỏe của nhân viên tại chỗ làm này? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACDCAA3" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="003C0C53" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Số điện thoại (nếu khác ở trên) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABB0A59" w14:textId="7B17CAD8" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="1AB18E18" w14:textId="77777777" w:rsidR="00B11325" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>13. Địa chỉ email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AA1C1D" w14:textId="3216D8FB" w:rsidR="00096808" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="009F6A28">
+    <w:p w14:paraId="28A4DC34" w14:textId="77777777" w:rsidR="00096808" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>HÃY CHO CHÚNG TÔI BIẾT VỀ CHƯƠNG TRÌNH BẢO HIỂM Y TẾ DO CÔNG TY NÀY CUNG CẤP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A719AA" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="57A08291" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">14. a. Tên của chương trình bảo hiểm y tế có chi phí thấp nhất được cung cấp cho nhân viên là gì? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8D152C" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="43BDE00C" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. Chương trình bảo hiểm y tế do công ty cung cấp có đáp ứng tiêu chuẩn giá trị tối thiểu đối với gói bảo hiểm không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0598E0" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="6649115C" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459040F6" w14:textId="01720A66" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="1C2BF0EF" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A18EBAB" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="5CC6B3A0" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">c. Nhân viên này sẽ trả phí bảo hiểm bao nhiêu cho chương trình này? $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3915D1D8" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="4DE5E0CF" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">d. Nhân viên sẽ trả số tiền này bao lâu một lần? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15201354" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="06EE3D52" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">15. a. Tên của chương trình bảo hiểm y tế có chi phí thấp nhất để chi trả cho các thành viên khác trong gia đình đủ điều kiện thông qua công ty là gì? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FC3E6A" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="7CB31747" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. Chương trình bảo hiểm y tế do công ty cung cấp có đáp ứng tiêu chuẩn giá trị tối thiểu đối với gói bảo hiểm không? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267C6D97" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="7D90EA3D" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Có </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A92386A" w14:textId="57F32918" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="3B771248" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268AE525" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="62053231" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">c. Nhân viên này sẽ trả phí bảo hiểm bao nhiêu cho chương trình này? $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39857D7B" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="7C635A10" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">d. Nhân viên sẽ trả số tiền này bao lâu một lần? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512BA4A2" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="0A8316F8" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">16. công ty sẽ thực hiện thay đổi gì cho chương trình này trong năm mới (nếu biết)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1257C999" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="6214E502" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">a. công ty sẽ không cung cấp bảo hiểm y tế. Ngày kết thúc bảo hiểm (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDDB7E4" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="56A2716A" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">b. Người đó có kế hoạch bỏ bảo hiểm y tế của công ty. Ngày kết thúc bảo hiểm (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E48057" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="30E5DABB" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">c. công ty sẽ bắt đầu cung cấp bảo hiểm y tế cho nhân viên hoặc thay đổi phí bảo hiểm cho các chương trình bảo hiểm y tế hoặc gia đình có chi phí thấp nhất hiện có và đáp ứng tiêu chuẩn giá trị tối thiểu.* (Phí bảo hiểm phải phản ánh mức giảm giá cho các chương trình bảo hiểm y tế.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA87B02" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="7D050EFF" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nhân viên này sẽ trả phí bảo hiểm bao nhiêu cho chương trình này? $ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091C73A2" w14:textId="0E84F49A" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="461D4F63" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tần suất nhận? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238CC23A" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="6D7B6174" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày thay đổi (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5070BD93" w14:textId="6A0403A2" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="31568CD6" w14:textId="77777777" w:rsidR="00B5544A" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>*Một chương trình bảo hiểm y tế do công ty tài trợ đáp ứng "tiêu chuẩn giá trị tối thiểu" nếu phần trách nhiệm chi trả cho tổng chi phí phúc lợi của chương trình được ít nhất 60 phần trăm của các chi phí đó (Mục 36B(c)(2)(C)(ii ) của Bộ luật Thuế vụ năm 1986.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B288DA" w14:textId="318EDAE8" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
+    <w:p w14:paraId="6065C495" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="00A77B14" w:rsidRDefault="009815F0" w:rsidP="009F6A28">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C38DB0D" w14:textId="6F32AFF3" w:rsidR="008A5C11" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="009F6A28">
+    <w:p w14:paraId="3B3375F9" w14:textId="77777777" w:rsidR="008A5C11" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Tình trạng Nhập cư và Các loại Tài liệu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3862FB" w14:textId="4BBA55E5" w:rsidR="008A5C11" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
+    <w:p w14:paraId="4041B63C" w14:textId="77777777" w:rsidR="008A5C11" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="00B5544A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu hỏi 13a and 23a trong đơn xin hỏi những người không phải công dân về tình trạng nhập cư của họ và về loại hoặc các loại giấy tờ nhập cư mà họ có để xác minh tình trạng nhập cư của họ. Vui lòng tham khảo các danh sách sau để điền vào Câu hỏi 13a và 23a. Nếu quý vị cần trợ giúp thêm, có thể tìm thông tin chi tiết trực tuyến tại </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00A77B14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>www.mahealthconnector.org/immigration-document-types</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F58B41C" w14:textId="1E7517AC" w:rsidR="008A5C11" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="009F6A28">
+    <w:p w14:paraId="33F90167" w14:textId="77777777" w:rsidR="008A5C11" w:rsidRPr="00A77B14" w:rsidRDefault="00B5544A" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tình trạng Nhập cư Đủ điều kiện</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A7E562" w14:textId="48EBFC36" w:rsidR="0032573B" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="72B78B94" w14:textId="77777777" w:rsidR="0032573B" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trong phần “Tình trạng Nhập cư” của Câu hỏi 13a và 23a, hãy viết bất kỳ tình trạng nào áp dụng cho quý vị hoặc các thành viên trong hộ gia đình của quý vị. Quý vị có thể điền vào nhiều hơn một tình trạng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5634DD" w14:textId="518B1407" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00F16CC3">
+    <w:p w14:paraId="0672B1B1" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="0029533E">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Con lai Mỹ Á </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4936D4A2" w14:textId="54EDEDC0" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="79178FC4" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Được cấp quyền tị nạn </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5788163A" w14:textId="46C6C746" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="17F34273" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người nhập cư Cuba-Haiti </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC9A4EF" w14:textId="52D7B12E" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="6A48ED26" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoãn trục xuất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C933F3" w14:textId="21729318" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="0ABEAD90" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người Mỹ bản địa sinh ra ở Canada hoặc các vùng lãnh thổ không thuộc Hoa Kỳ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DAC3EC" w14:textId="4381B66B" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="50153039" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người tị nạn </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649B1BFC" w14:textId="623FF146" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="57E7DC6A" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nạn nhân của nạn buôn người nghiêm trọng hoặc vợ/chồng, con cái, anh chị em hoặc cha mẹ của họ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8D7813" w14:textId="4A17F26E" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="74FFA2F3" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người Iraq nhập cư đặc biệt </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27444F77" w14:textId="13BC444C" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="0E1B3952" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người nhập cư đặc biệt Afghanistan hoặc người di tản Afghanistan nhất định </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A9448D" w14:textId="3894E563" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="4572A7C6" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người nhập cư có điều kiện được cấp trước năm 1980 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B7912B" w14:textId="4330CF45" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="5A9B3E7B" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Cựu chiến binh hoặc thành viên tại ngũ của quân đội hoặc vợ/chồng hoặc người phụ thuộc của họ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4748DE16" w14:textId="428C6EC5" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="10B8CF93" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người di cư COFA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517CDD10" w14:textId="20825A34" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="1CFFFA8B" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thường trú nhân hợp pháp </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E399E4E" w14:textId="43CB402D" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="233B6C8E" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Được ân xá ít nhất một năm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437AFAF7" w14:textId="6769DC88" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="39C0570F" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Vợ/chồng hoặc con cái (hoặc cha mẹ hoặc con cái của họ) bị bạo hành gia đình </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFAAD65" w14:textId="633E339B" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="22D89B44" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tình trạng không định cư (thị thực) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDAE976" w14:textId="644EB838" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="6AC937BF" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Được ân xá dưới một năm </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3B31AE" w14:textId="3AFE204C" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="446C957E" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Được cấp tình trạng cư trú tạm thời </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEDA392" w14:textId="4229E94A" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="14AFED66" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Được cấp Tình trạng Được Bảo vệ Tạm thời (TPS) hoặc người nộp đơn xin TPS với giấy phép làm việc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A8FD32" w14:textId="5CE78204" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="3C3327BD" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Được cấp phép làm việc theo 8 CFR 274a(12) (c) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050622E3" w14:textId="3873ADE4" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="118854A8" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Những người thụ hưởng diện đoàn tụ gia đình </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57750906" w14:textId="48E2E6E2" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="36246016" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoãn Thi hành Khởi hành </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE80B9D" w14:textId="43C04AE3" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="2C870888" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tình trạng Hoãn Thi hành ngoại trừ chương trình Hoãn Thi hành đối với Trẻ em Nhập cư (DACA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4412571C" w14:textId="4305B7B0" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="535F0965" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Được cấp quyền lưu trú hành chính dưới 8 CFR 241 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA4952E" w14:textId="4D64B0E1" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="7FF8462C" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Đơn xin thị thực được chấp thuận với đơn xin điều chỉnh tình trạng nhập cư đang chờ xử lý </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFBCE8A" w14:textId="2AE28EB1" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="72A9080F" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người nộp đơn xin tị nạn hoặc trì hoãn trục xuất với giấy phép làm việc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092F7341" w14:textId="5088E5CE" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="59A70DE0" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người nộp đơn (trong ít nhất 180 ngày) dưới 14 tuổi xin tị nạn hoặc trì hoãn trục xuất </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C654666" w14:textId="2EE4F0F2" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="78CC2FE6" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Được cấp phép trì hoãn trục xuất theo Công ước Chống Tra tấn </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544AA353" w14:textId="1FFC36FA" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="4C568F7A" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Đương đơn xin tình trạng Vị thành niên Nhập cư Đặc biệt (SIJ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E689320" w14:textId="29D5DE1A" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="2FCB1E27" w14:textId="77777777" w:rsidR="00AE11EF" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người nộp đơn hoặc được cấp tình trạng nhập cư theo chương trình Hoãn Thi hành đối với Trẻ em Nhập cư (DACA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB5EB3B" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
+    <w:p w14:paraId="1E50880D" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="00AE11EF" w:rsidP="00AE11EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi có giấy tờ nhưng không có bất kỳ tình trạng nào được liệt kê ở trên (Người Cư trú Lách luật, PRUCOL) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294994F6" w14:textId="5DB02E7A" w:rsidR="008A5C11" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="128011F3" w14:textId="77777777" w:rsidR="008A5C11" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Các loại Giấy tờ Nhập cư</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7866637D" w14:textId="467DFE78" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="563D45BB" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Trong phần “Loại Giấy tờ nhập cư” của Câu hỏi </w:t>
       </w:r>
       <w:r w:rsidR="57D45AA2" w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>a, hãy viết bất kỳ loại tài liệu nào mà quý vị hoặc các thành viên trong gia đình của quý vị có. Quý vị có thể liệt kê nhiều loại tài liệu nhập cư.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C263684" w14:textId="0646FA78" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="07A90874" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Giấy phép tái nhập cảnh (I-327) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61066362" w14:textId="67DD08F1" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="7AB604BB" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thẻ Thường trú nhân (thẻ xanh, I-551) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1F8323" w14:textId="5E10DA7C" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="33E07BC9" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Giấy thông hành tị nạn (I-571) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF6BC11" w14:textId="479AB079" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="45F99F9E" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thẻ giấy phép làm việc (I-766) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3099B6A9" w14:textId="1470DB3D" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="146D42D3" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thị thực nhập cư có thể đọc được bằng máy (với cấp phép I-551 tạm thời) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14014D1C" w14:textId="48977F5D" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="3EA944A3" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Con dấu I-551 tạm thời (trên hộ chiếu hoặc I-94, I-94A) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F7EB3D" w14:textId="76FDE235" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="7EBAEC97" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hồ sơ Xuất nhập cảnh (I-94, I-94A) do Sở Di trú và Nhập tịch Hoa Kỳ cấp </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12084241" w14:textId="04DBF9C7" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00203C4B">
+    <w:p w14:paraId="641352B7" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00203C4B">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hồ sơ Xuất nhập cảnh trong hộ chiếu nước ngoài chưa hết hạn (I-94) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E268D7" w14:textId="0609F7C7" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00203C4B">
+    <w:p w14:paraId="54592C0B" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00203C4B">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hộ chiếu nước ngoài hết hạn </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DCE6E8" w14:textId="47732E69" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00203C4B">
+    <w:p w14:paraId="7BFB7B9B" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00203C4B">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Giấy chứng nhận đủ điều kiện cho tình trạng sinh viên không định cư (F1) (I-20) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46933436" w14:textId="28C856ED" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00203C4B">
+    <w:p w14:paraId="79C1F2CC" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00203C4B">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Giấy chứng nhận đủ điều kiện cho trạng thái khách trao đổi (J1) (DS2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1846E4F8" w14:textId="25AD030F" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00203C4B">
+    <w:p w14:paraId="208C884D" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00203C4B">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thông báo Hành động (I-797) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660450F7" w14:textId="3A088735" w:rsidR="7753A01D" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="00ED6213">
+    <w:p w14:paraId="4A55C61E" w14:textId="77777777" w:rsidR="7753A01D" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Văn bản cho thấy sự tạm hoãn trục xuất (hoặc withholding of deportation)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768CED0D" w14:textId="7133C47D" w:rsidR="7753A01D" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="00ED6213">
+    <w:p w14:paraId="579E4610" w14:textId="77777777" w:rsidR="7753A01D" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Lệnh hành chính lưu trú trục xuất do Bộ An ninh Nội địa ban hành</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669137C6" w14:textId="6263858A" w:rsidR="7753A01D" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="00ED6213">
+    <w:p w14:paraId="6DF2B37E" w14:textId="77777777" w:rsidR="7753A01D" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Giấy tờ cho thấy là thành viên của một bộ lạc Da đỏ được liên bang công nhận hoặc là người Châu Mỹ Da Đỏ sinh ra ở Canada</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C214C2" w14:textId="34A8AEBE" w:rsidR="7753A01D" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="00ED6213">
+    <w:p w14:paraId="12DCE741" w14:textId="77777777" w:rsidR="7753A01D" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thư đủ điều kiện của Văn phòng Tái định cư cho người tị nạn (ORR) (nếu dưới 18 tuổi)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051A3538" w14:textId="4C88EBCA" w:rsidR="7753A01D" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="00ED6213">
+    <w:p w14:paraId="3FA07378" w14:textId="77777777" w:rsidR="7753A01D" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thẻ cư dân Samoa thuộc Mỹ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F22E22E" w14:textId="311DC62F" w:rsidR="7753A01D" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="00ED6213">
+    <w:p w14:paraId="097A87AE" w14:textId="77777777" w:rsidR="7753A01D" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Biên nhận của USCIS (I-797C)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68824199" w14:textId="77777777" w:rsidR="009E6296" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="009E6296">
+    <w:p w14:paraId="3CB3E3D2" w14:textId="77777777" w:rsidR="009E6296" w:rsidRPr="00A77B14" w:rsidRDefault="7753A01D" w:rsidP="009E6296">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thị thực Hoa Kỳ (như B1/B2, R-Visa, Thẻ đi qua biên giới, J/F/M)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D616C06" w14:textId="6BC10FA6" w:rsidR="00070726" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="009F6A28">
+    <w:p w14:paraId="5C37BF50" w14:textId="77777777" w:rsidR="00070726" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="009F6A28">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>CHỦNG TỘC (KHÔNG BẮT BUỘC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D79E339" w14:textId="151B9F12" w:rsidR="00070726" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="61B3399A" w14:textId="77777777" w:rsidR="00070726" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chọn (các) lựa chọn mô tả đúng nhất về quý vị. Điền tất cả những lựa chọn phù hợp. Vui lòng nêu rõ trong Câu hỏi 8 cho Người thứ 1 và Câu hỏi 18 cho Người thứ 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC8E1D7" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
+    <w:p w14:paraId="33B5A51C" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Châu Á </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018CD731" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
+    <w:p w14:paraId="5A8BE6AE" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người Da Đen hoặc Người Mỹ Gốc Phi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13281D5D" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
+    <w:p w14:paraId="441D944D" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người Hawaii bản địa hoặc người đảo Thái Bình Dương khác </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FB32DC" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
+    <w:p w14:paraId="3DCF27D0" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người Da Trắng </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DAD822" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
+    <w:p w14:paraId="4F37283C" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chủng tộc không được liệt kê ở đây </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA26701" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
+    <w:p w14:paraId="120F5F31" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Không biết </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C1EEC2" w14:textId="0A5680F9" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
+    <w:p w14:paraId="72C382A9" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chọn không trả lời</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F5044B" w14:textId="0A936268" w:rsidR="006F04EC" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00561666">
+    <w:p w14:paraId="51787F82" w14:textId="77777777" w:rsidR="006F04EC" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00561666">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SẮC TỘC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5167B7DD" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="00ED6213">
+    <w:p w14:paraId="47087493" w14:textId="1018A4D1" w:rsidR="002508D4" w:rsidRPr="00A77B14" w:rsidRDefault="00600573" w:rsidP="002508D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...590 lines deleted...]
-    <w:p w14:paraId="79A9B92E" w14:textId="77777777" w:rsidR="00070726" w:rsidRPr="00A77B14" w:rsidRDefault="00070726" w:rsidP="009F6A28">
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00600573">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Người Châu Phi, người Mỹ Gốc Phi, hoa Kỳ, người gốc Á – Ấn Độ, người Brazil</w:t>
+      </w:r>
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, người Campuchia, người Cape Verdean, người đảo Caribbean, người Trung Mỹ, người Chicano/a, người Trung Quốc, người Colombia, người Cuba, người Dominica, người Đông Âu, người châu Âu, người Philippines, người Guamanian hoặc người Chamorro, người Guatemala, người Haiti, người Honduras, người Nhật, người Hàn Quốc, người Lào/Lào, người Mexico, người Mỹ gốc Mexico, người Trung Đông hoặc người Bắc Phi, người Châu Á khác, người Bồ Đào Nha, người Puerto Rico, người Nga, người Salvador, người Samoa, người Nam Mỹ, người Việt Nam, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600573">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ắc tộc không được liệt kê (vui lòng nêu rõ), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600573">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="002508D4" w:rsidRPr="003F1F53">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>hông biết, Chọn không trả lời.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6D08C4" w14:textId="77777777" w:rsidR="00070726" w:rsidRPr="00A77B14" w:rsidRDefault="00070726" w:rsidP="009F6A28">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E546F65" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="33F6071E" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="ARD"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Đơn Chỉ Định Người Đại Diện</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184250CF" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="007BE16B" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quývị có thể nộp đơn này nếu quý vị muốn ủy quyền cho một đại diện để thay mặt mình. Nếu người đại diện của quý vị đã ký đơn xin bảo hiểm y tế của quý vị cho quý vị hoặc nếu quý vị là người được ủy quyền đại diện để xin bảo hiểm y tế thay mặt cho người khác, quý vị cần phảinộp đơn này để hoàn tất hồ sơ xin bảo hiểm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4322C3E1" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="2B837F58" w14:textId="4174693E" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị không cần điền vào đơn này nếu quý vị sống tại một cơ sở nào khác và muốn được nhận bản sao của bản thông báo về tính đủ điều kiện gửi cho quý vị và gửi cho người phối ngẫu của quý vị hiện đang sống ở nhà. Chúng tôi sẽ tự động làm điều đó.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C16ECC" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="6EB912A8" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ghi chú</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>: Người được ủy quyền làm đại diện có quyền quyết định thay cho người xin bảo hiểm hoặc thành viên trong mọi vấn đề với MassHealth và Health Connector, đồng thời sẽ nhận được thông tin cá nhân về người xin bảo hiểm hoặc thành viên cho đến khi chúng tôi nhận được thông báo hủy bỏ việc chấm dứt quyền hạn của họ, hoặc khi người xin bảo hiểm hoặc thành viên qua đời. Quyền hạn của họ sẽ không tự động chấm dứt khi chúng tôi duyệt đơn xin bảo hiểm của quý vị.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C45CB4" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="4D0DAB82" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có thể chọn một người nào đó để giúp quý vị.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02254202" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="20796ED3" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quý vị có thể chọn một người để ủy quyền đại diện giúp quý vị xin bảo hiểm sức khỏe qua các chương trình do MassHealth và Health Connector cung cấp. Quý vị có thể thực hiện việc này bằng cách điền vào đơn này (Đơn Chỉ Định Người Đại Diện). Quý vị hoặc người đại diện có thể ký tên cho chính mình và cho bất kỳ trẻ em nào phụ thuộc vào quý vị dưới 18 tuổi mà quý vị là cha mẹ giám hộ. Quý vị không bắt buộc phải có người đại diện để nộp đơn xin bảo hiểm hoặc nhận phúc lợi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A61E751" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="6D9D4AE6" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ai có thể giúp tôi?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F40F28" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
-      <w:pPr>
+    <w:p w14:paraId="464F46E0" w14:textId="124F11C7" w:rsidR="005110C1" w:rsidRPr="006D103E" w:rsidRDefault="005110C1" w:rsidP="006D103E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
+      <w:r w:rsidRPr="006D103E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>1. Người được ủy quyền đại diện có thể là bạn bè, thành viên gia đình, họ hàng, hoặc cá nhân hoặc tổ chức khác mà quý vị chọn và họ đồng ý giúp. Quý vị có toàn quyền chọn một người được ủy quyền đại diện nếu quý vị muốn. Cả MassHealth và Health Connector sẽ không chọn người được ủy quyền đại diện cho quý vị. Quý vị phải chỉ định bằng văn bản (điền vào Mục I, Phần A) cá nhân hoặc tổ chức mà quý vị muốn trở thành người đại diện của quý vị. Người được ủy quyền đại diện của quý vị cũng phải điền vào Mục I, Phần B. Đôi khi, chúng tôi gọi người này hoặc tổ chức này là “Section I authorized representative", có nghĩa là “Người được ủy quyền đại diện của Mục I”.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Người được ủy quyền đại diện có thể là bạn bè, thành viên gia đình, họ hàng, hoặc cá nhân hoặc tổ chức khác mà quý vị chọn và họ đồng ý giúp. Quý vị có toàn quyền chọn một người được ủy quyền đại diện nếu quý vị muốn. Cả MassHealth và Health Connector sẽ không chọn người được ủy quyền đại diện cho quý vị. Quý vị phải chỉ định bằng văn bản (điền vào Mục I, Phần A) cá nhân hoặc tổ chức mà quý vị muốn trở thành người đại diện của quý vị. Người được ủy quyền đại diện của quý vị cũng phải điền vào Mục I, Phần B. Đôi khi, chúng tôi gọi người này hoặc tổ chức này là “Section I authorized representative", có nghĩa là “Người được ủy quyền đại diện của Mục I”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5ED9D0" w14:textId="7E69B3F7" w:rsidR="005110C1" w:rsidRPr="006D103E" w:rsidRDefault="005110C1" w:rsidP="006D103E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
+      <w:r w:rsidRPr="006D103E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>2. Nếu quý vị không thể chỉ định người được ủy quyền đại diện bằng văn bản và không có người đại diện hiện tại hoặc một người khác được pháp luật ủy quyền để thay mặt quý vị, một người (không phải một tổ chức) xác định họ có thể quyết định thay quý vị có thể trở thành đại diện của quý vị nếu họ chịu điền Mục II của đơn. Đôi khi chúng tôi gọi người này là “người đại diện được ủy quyền của Mục II”.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Nếu quý vị không thể chỉ định người được ủy quyền đại diện bằng văn bản và không có người đại diện hiện tại hoặc một người khác được pháp luật ủy quyền để thay mặt quý vị, một người (không phải một tổ chức) xác định họ có thể quyết định thay quý vị có thể trở thành đại diện của quý vị nếu họ chịu điền Mục II của đơn. Đôi khi chúng tôi gọi người này là “người đại diện được ủy quyền của Mục II”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D6E39E" w14:textId="3829FF2B" w:rsidR="005110C1" w:rsidRPr="006D103E" w:rsidRDefault="005110C1" w:rsidP="006D103E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
+      <w:r w:rsidRPr="006D103E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>3. Người đại diện cũng có thể là người đã được pháp luật chỉ định để thay mặt quý vị, hoặc đại diện cho tài sản của người xin bảo hiểm hoặc thành viên đã qua đời. Người này phải điền vào Mục III và quý vị hoặc người này phải gửi cho chúng tôi, cùng với đơn này, một bản sao của tài liệu pháp lý hiện hành nêu rõ rằng người này có thẩm quyền đại diện cho quý vị hoặc tài sản của người nộp đơn hoặc thành viên đã qua đời. Đôi khi chúng tôi gọi người này là “người được ủy quyền đại diện của Mục III”.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Người đại diện cũng có thể là người đã được pháp luật chỉ định để thay mặt quý vị, hoặc đại diện cho tài sản của người xin bảo hiểm hoặc thành viên đã qua đời. Người này phải điền vào Mục III và quý vị hoặc người này phải gửi cho chúng tôi, cùng với đơn này, một bản sao của tài liệu pháp lý hiện hành nêu rõ rằng người này có thẩm quyền đại diện cho quý vị hoặc tài sản của người nộp đơn hoặc thành viên đã qua đời. Đôi khi chúng tôi gọi người này là “người được ủy quyền đại diện của Mục III”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E7032E" w14:textId="3E2EF8F3" w:rsidR="005110C1" w:rsidRPr="006D103E" w:rsidRDefault="005110C1" w:rsidP="006D103E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77B14">
+      <w:r w:rsidRPr="006D103E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>4. Người được ủy quyền đại diện của Mục IIIcó thể là người giám hộ hợp pháp, người bảo hộ, người được ủy quyền trên giấy tờ hoặc người được ủy quyền để chăm sóc sức khỏe, hoặc, trong trường hợp người nộp đơn hoặc thành viên đã qua đời, thì người đại diện cũng có thể là người quản lý tài sản cá nhân.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="410118F9" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+        <w:t>Người được ủy quyền đại diện của Mục IIIcó thể là người giám hộ hợp pháp, người bảo hộ, người được ủy quyền trên giấy tờ hoặc người được ủy quyền để chăm sóc sức khỏe, hoặc, trong trường hợp người nộp đơn hoặc thành viên đã qua đời, thì người đại diện cũng có thể là người quản lý tài sản cá nhân.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A71F34C" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Người được ủy quyền đại diện có thể làm gì?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6227D6AE" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="408F808D" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Một người được ủy quyền đại diện của Mục I hoặc IIcó thể</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D63C354" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="5C43882C" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="006D103E">
       <w:pPr>
         <w:spacing w:before="0"/>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
         <w:t>điền vào đơn xin bảo hiểm hoặc các mẫu đơn gia hạn của quý vị;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6749397E" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="25CBEFDB" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="006D103E">
       <w:pPr>
         <w:spacing w:before="0"/>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
         <w:t>điền vào các mẫu đơn ghi danh hoặc đơn khác của MassHealth hoặc Health Connector về tính cách đủ điều kiện;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2F77A7" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="1BBD5F4E" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="006D103E">
       <w:pPr>
         <w:spacing w:before="0"/>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
         <w:t>cung cấp chứng từ về những thông tin mà quý vị khai trên các biểu mẫu này;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0E3C8D" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="4AFDF665" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="006D103E">
       <w:pPr>
         <w:spacing w:before="0"/>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
         <w:t>thông báo những thay đổi về thu nhập, địa chỉ, hoặc các trường hợp khác;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C35C2DE" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="0BE27057" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="006D103E">
       <w:pPr>
         <w:spacing w:before="0"/>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
         <w:t>nhận bản sao của tất cả các thông báo về quá trình ghi danh và tính đủ điều kiện của quý vị trong MassHealth và Health Connector; và</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458189BA" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="08FC5F73" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="006D103E">
       <w:pPr>
         <w:spacing w:before="0"/>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
         <w:t>quyết định giúp quý vị trong mọi vấn đề khác với MassHealth và Health Connector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158D7E90" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="54E667D6" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+        <w:t>Người được ủy quyền đại diện của Mục IIIđược phép làm gì cho quý vị (hoặc với tài sản của một người nộp đơn ghi danh hoặc thành viên đã qua đời) sẽ tùy thuộc vào những gì nêu ra trên giấy ủy quyền pháp lý.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262A6B43" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77B14">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Người được ủy quyền đại diện của Mục IIIđược phép làm gì cho quý vị (hoặc với tài sản của một người nộp đơn ghi danh hoặc thành viên đã qua đời) sẽ tùy thuộc vào những gì nêu ra trên giấy ủy quyền pháp lý.</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Xin lưu ý: Thông báo về tính đủ điều kiện có thể bao gồm thông tin về các thành viên khác trong hộ gia đình của người xin bảo hiểm hoặc thành viên. Nếu có nhiều người trong hộ gia đình của quý vị, chúng tôi không thể gửi bản sao của một số thông báo cho người đại diện của quý vị được trừ khi mỗi thành viên trong gia đình đều đã chỉ định cùng một người đại diện bằng cách điền vào Đơn Chỉ Định Người Đại Diện cho từng thành viên. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72242618" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="4461C01B" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">MỤC 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>Chỉ Định Người Đại Diện (nếu người nộp đơn hoặc thành viên có thể ký tên)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD65C21" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="7513B2AF" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="268" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Phần A — do người nộp đơn hoặc thành viên điền. Vui lòng viết chữ in, ngoại trừ chữ ký.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D99501C" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="0FBACC7A" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên của người nộp đơn/Thành viên</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA2E7DC" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="0C432330" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày sinh của người nộp đơn/thành viên (tháng/ngày/năm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA5CAC5" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="06A9AB21" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số ID MassHealth</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>HOẶC LÀ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>bốn chữ số cuối của SSN của Người nộp đơn/Thành viên</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C60DE54" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="3616B76D" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Địa chỉ email của người nộp đơn/thành viên</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3E129D" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="2087B168" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi xác nhận rằng tôi đã ủy quyền cho cá nhân hoặc tổ chức sau đây làm đại diện cho bản thân tôi và bất kỳ trẻ em nào phụ thuộc vào tôi dưới 18 tuổi mà tôi là cha mẹ giám hộ và tôi hiểu các nhiệm vụ và trách nhiệm mà cá nhân hoặc tổ chức này sẽ có (như đã giải thích ở phần trước trong đơn này).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675CB932" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="10ADB056" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chữ ký của người nộp đơn/Thành viên</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B399ACA" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="725286A4" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày (tháng/ngày/năm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF4193E" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="630432A5" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên người đại diện</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E791BB0" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="3317C187" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số điện thoại của người đại diện</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072829AD" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="31682CDD" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Địa chỉ của người đại diện (địa chỉ gửi thư, thành phố, tiểu bang, mã bưu chính) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD37358" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="048DE571" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Phần B — do người đại diện điền. Vui lòng viết chữ in, ngoại trừ chữ ký.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFCB1DE" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="52A7DAA5" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>B1. ĐIỀN ĐƠN NÀY NẾU ĐẠI DIỆN LÀ MỘT CÁ NHÂN ĐƯỢC ỦY QUYỀN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55403C48" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="0C7BC76F" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi xác nhận rằng tôi sẽ luôn bảo mật bất kỳ thông tin nào được cung cấp cho tôi bởi MassHealth hoặc Health Connector liên quan đến người nộp đơn xin bảo hiểm hoặc thành viên được nêu ở trên và nếu cần thiết, thông tin của cả những đứa con phụ thuộc vào người nộp đơn hoặc thành viên đó.Nếu tôi cũng là nhà cung cấp, nhân viên hoặc tình nguyện viên có liên quan đến một tổ chức nào đó, và tôi đang làm việc với tư cách là nhà cung cấp, nhân viên hoặc tình nguyện viên trong vai trò làm người được ủy quyền để đại diện, tôi xác nhận rằng tôi sẽ luôn tuân thủ tất cả các luật và quy định hiện hành của tiểu bang và liên bang về bảo mật thông tin và xung đột lợi ích bao gồm những yêu cầu được quy định tại 42 CFR phần 431, tiểu phần F, 42 CFR § 447.10 và 45 CFR § 155.260 (f). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C557D8F" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="039E987D" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chữ ký của người đại diện </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BEA3E7" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="764C987F" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA29D4D" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="73833CF7" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên (xin viết chữ in) của người đại diện</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B795848" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="0CC6C140" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Địa chỉ email của người đại diện </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393C9CAC" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="3FF06EEB" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">B2. HOÀN TẤT PHẦN SAU NẾU ĐẠI DIỆN LÀ MỘT TỔ CHỨC ĐƯỢC ỦY QUYỀN. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65533625" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="05DC0FD5" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Tôi xác nhận rằng tôi sẽ luôn bảo mật bất kỳ thông tin nào được cung cấp cho tôi bởi MassHealth hoặc Health Connector liên quan đến người nộp đơn xin bảo hiểm hoặc thành viên được nêu ở trên và nếu cần thiết, thông tin của cả những đứa con phụ thuộc vào người nộp đơn hoặc thành viên đó.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4451041B" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="6658056A" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôi, nhà cung cấp, nhân viên hoặc tình nguyện viên của tổ chức nêu dưới đây, hoàn tất đơn này, thay mặt cho bản thân tôi và cho tổ chức mà tôi đại diện xác nhận rằng bất kỳ nhà cung cấp, nhân viên hoặc tình nguyện viên nào đại diện cho tổ chức có liên quan đến việc chỉ định đại diện này sẽ luôn tuân thủ tất cả các luật và quy định hiện hành của tiểu bang và liên bang về bảo mật thông tin và xung đột lợi ích, bao gồm cả những quy định được quy định tại 42 CFR phần 431, tiểu phần F, 42 CFR § 447.10, và 45 CFR § 155.260 (f). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73175167" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="59D4A5B3" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chữ ký của nhà cung cấp, nhân viên, hoặc tình nguyện viên điền đơn này </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609AD533" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="4DE596F9" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF1FE3D" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="7BDDAB37" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin viết chữ in tên của nhà cung cấp, nhân viên hoặc tình nguyện viên điền đơn này </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B3358A" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="01FE583E" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Email của nhà cung cấp, nhân viên hoặc tình nguyện viên điền đơn này </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A19BEA2" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="158BEE5C" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên tổ chức đại diện được ủy quyền</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B31BFB" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="3443FCDE" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>MỤC 2 Chỉ Định Người Đại Diện</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>(nếu người nộp đơn hoặc thành viên không thể đưa ra chỉ định trên văn bản)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A451877" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="2F489908" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Dành cho người đại diện điền. Vui lòng viết chữ in, ngoại trừ chữ ký. Vui lòng điền từng đơn một cho từng người nộp đơn hoặc thành viên.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C8747C" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="0F238D38" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">MỘT TỔ CHỨC KHÔNG HỘI ĐỦ ĐIỀU KIỆN ĐỂ TRỞ THÀNH ĐẠI DIỆN TRONG MỤC NÀY. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50297810" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="61ED517E" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi xác nhận rằng người nộp đơn hoặc thành viên được quy định dưới đây không thể chỉ định người đại diện bằng văn bản và theo hiểu biết tốt nhất của tôi thì không có cá nhân nào có thể hành động thay mặt cho họ, chẳng hạn như người đại diện, người giám hộ, người bảo hộ, đại diện cá nhân của tài sản, người có giấy ủy quyền, hoặc người được mời đến để đại diện cho việc chăm sóc sức khỏe. Ngoài ra, tôi xác nhận rằng tôi biết rõ về hoàn cảnh của người nộp đơn hoặc thành viên này để chịu trách nhiệm về tính chính xác của các tuyên bố được đưa ra về họ trong quá trình xét tính đủ điều kiện và trong các liên lạc khác với MassHealth hoặc Health Connector, rằng tôi hiểu mình có quyền và trách nhiệm với tư cách là người đại diện của người này (như đã giải thích trước đó trong đơn này). Nếu người này có thể hiểu được, tôi đã nói với họ rằng MassHealth và Health Connector sẽ gửi cho tôi một bản sao của tất cả các thông báo về ghi danh và các điều kiện tham gia của MassHealth và Health Connector và người này đồng ý với điều này, và tôi đã nói với người này rằng họ có thể loại bỏ hoặc thay thế tôi với tư cách là đại diện được ủy quyền của họ bất kỳ lúc nào bằng các phương pháp được mô tả trước đó trong đơn này.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EFCE6F" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="685C38CB" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi xác nhận thêm rằng tôi sẽ luôn bảo mật bất kỳ thông tin nào liên quan đến người nộp đơn hoặc thành viên được MassHealth hoặc Health Connector cung cấp cho tôi dưới đây.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CF633F" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="34FBC4C6" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu tôi cũng là nhà cung cấp, nhân viên hoặc tình nguyện viên có liên quan đến một tổ chức nào đó, và tôi đang làm việc với tư cách là nhà cung cấp, nhân viên hoặc tình nguyện viên trong vai trò làm người được ủy quyền để đại diện, tôi xác nhận rằng tôi sẽ luôn tuân thủ tất cả các luật và quy định hiện hành của tiểu bang và liên bang về bảo mật thông tin và xung đột lợi ích bao gồm những yêu cầu được quy định tại 42 CFR phần 431, tiểu phần F, 42 CFR § 447.10 và 45 CFR § 155.260 (f).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1F4971" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="39B8B187" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tên của người nộp đơn/Thành viên</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5160ED" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="7D7F5A76" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày sinh của người nộp đơn/thành viên (tháng/ngày/năm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560014BA" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="19BE5994" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số ID MassHealth </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C27F8FD" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="367F4E38" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>HOẶC LÀ bốn chữ số cuối của SSN của Người nộp đơn/Thành viên</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0487DE73" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="4CE890CF" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Số ID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6DA1C4" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="11084692" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chữ ký của người đại diện </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E3BAB0" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="0587FBB3" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267DCDBA" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="4CCFBF65" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên của người đại diện (tên, tên đệm, họ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434A1F9A" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="58EE5677" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Số điện thoại của người đại diện </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAB3848" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="4A77E5BA" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Địa chỉ người đại diện (địa chỉ gửi thư, thành phố, tiểu bang, mã bưu chính) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9AD3C1" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="74B4E9E2" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Địa chỉ email của người đại diện</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABA9CC1" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="5B7D70B8" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu người đại diện của Mục II có liên quan đến một tổ chức và đang hoạt động với tư cách đó, một cá nhân được ủy quyền thay mặt cho tổ chức, chẳng hạn như một viên chức, phải ký tên dưới đây để cho biết tổ chức thừa nhận và đồng ý với những người đại diện và đảm bảo được thực hiện ở trên. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441C8BE1" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="765A3927" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên của viên chức </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162F0292" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="7E4F8619" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chức vụ của viên chức </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248247A0" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="4BD873E1" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chữ ký của viên chức </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35027B86" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="49E24FE3" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B499893" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="0A1F8671" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>MỤC 3 Chỉ Định Người Đại Diện</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">(nếu được pháp luật chỉ định) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116F1187" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="767561C2" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Được điền bởi một đại diện có thẩm quyền do pháp luật chỉ định (có thẩm quyền thay mặt người nộp đơn hoặc một thành viên trong việc đưa ra các quyết định liên quan đến chăm sóc sức khỏe, bao gồm nhưng không giới hạn ở, người giám hộ, người bảo hộ, cá nhân đại diện cho tài sản của người nộp đơn hoặc thành viên, người nắm giữ giấy ủy quyền hoặc người được ủy quyền chăm sóc sức khỏe được mời.) Vui lòng viết chữ in, ngoại trừ chữ ký. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Vui lòng gửi bản sao của văn bản pháp lý hiện hành kèm theo đơn này. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D001E83" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="10343EF9" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tôi xác nhận rằng tôi sẽ luôn bảo mật bất kỳ thông tin nào liên quan đến người nộp đơn hoặc thành viên nếuđược MassHealth hoặc Health Connector cung cấp cho tôi dưới đây.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389F89D1" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="3F6094B9" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên của người nộp đơn/Thành viên </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B76E513" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="773654DF" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngày sinh của người nộp đơn/thành viên (tháng/ngày/năm) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3EF50C" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="7A62DCC7" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số ID MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394BC3D2" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="3DBCC28B" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>HOẶC LÀ bốn chữ số cuối của SSN của Người nộp đơn/Thành viên</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA42FE0" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="0D8018E7" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chữ ký của người đại diện</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CD5D05" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="0648178F" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ngày (tháng/ngày/năm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C766EF2" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="16BC80EC" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tên của người đại diện (tên, tên đệm, họ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068B0393" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="58AAAB82" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số điện thoại của người đại diện</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E14C0B9" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="268288E6" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Địa chỉ người đại diện (địa chỉ gửi thư, thành phố, tiểu bang, mã bưu chính) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D323407" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="78CA9DE4" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Địa chỉ email của người đại diện</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A02BA93" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="101838D4" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="268" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Việc ủy quyền cho người đại diện được kết thúc như thế nào?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BC5E90" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="0C48E061" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nếu quý vị quyết định rằng quý vị không còn muốn có một người được ủy quyền đại diện của Mục I hoặc là Mục II, quý vị phải thông báo cho chúng tôi ngay thời điểm quý vị muốn kết thúc dịch vụ qua thư, fax hoặc điện thoại. Xem thông tin liên lạc của chúng tôi bên </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>dưới. Nếu quý vị gửi thư hoặc fax thông báo này cho chúng tôi, thông báo phải bao gồm tên, địa chỉ và ngày sinh của quý vị, tên người đại diện của quý vị, và một văn bản nói rõ rằng việc ủy quyền đại diện đã kết thúc và chữ ký của quý vị, hoặc nếu quý vị không thể cung cấp thông báo bằng văn bản, chữ ký của ai đó thay mặt quý vị (chỉ dành cho một người được ủy quyền đại diện của Mục II).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668486E3" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="62D4A807" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngoài ra, nếu đại diện của quý vị thông báo cho chúng tôi rằng cá nhân hoặc tổ chức đó không còn thay mặt quý vị được nữa, chúng tôi sẽ không công nhận cá nhân hoặc tổ chức đó là đại diện đã ủy quyền của quý vị nữa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0537A4BC" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="133EF6A1" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quyền hạn của một người được ủy quyền đại diện của Mục I hoặc là Mục II sẽ kết thúc khi người nộp đơn hoặc thành viên qua đời.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B773D9" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="7188290B" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Sự ủy quyền cho một người được ủy quyền đại diện của Mục III kết thúc khi thời hạn hợp pháp của người đó kết thúc. Người đại diện phải thông báo cho chúng tôi theo hướng dẫn ở trên.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E4247A" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="0F9B91CC" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngoài ra, việc chỉ định một người đại diện cho một đứa trẻ vị thành niên kết thúc vào ngày sinh nhật thứ 18 của đứa trẻ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55580B39" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="5E34E9E4" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Làm cách nào để tôi nộp đơn này?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB37EAC" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="2EFDC52B" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị đang nộp đơn xin trợ cấp sức khỏe, hãy gửi Đơn Chỉ Định Người Đại Diện đã điền đầy đủ của quý vị cho chúng tôi cùng với hồ sơ ghi danh của quý vị.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0F54B7" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="5881C754" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu quý vị đã nhận được phúc lợi, quý vị phải gửi đơn cho chúng tôi vào thời điểm quý vị muốn chỉ định một đại diện, hoặc quý vị muốn kết thúc chỉ định đã tuyên bố, bằng cách</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1931CE38" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="05C8D103" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gửi đơn của quý vị tới</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>Health Insurance Processing Center</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>PO Box 4405</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:br/>
         <w:t>Taunton, MA 02780;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C0F6BD" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="04071E5C" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Fax đơn của quý vị tới (857) 323-8300; hoặc là</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C67392" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="202460BA" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gọi cho chúng tôi theo số (800) 841-2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4C89BE" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
+    <w:p w14:paraId="2E9F86FA" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00A77B14" w:rsidRDefault="005110C1" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ARD-VN-1122</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C716183" w14:textId="77777777" w:rsidR="009E6296" w:rsidRPr="00A77B14" w:rsidRDefault="009E6296" w:rsidP="005110C1">
+    <w:p w14:paraId="390A02A2" w14:textId="77777777" w:rsidR="009E6296" w:rsidRPr="00A77B14" w:rsidRDefault="009E6296" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F0EA79A" w14:textId="77777777" w:rsidR="009E6296" w:rsidRPr="00A77B14" w:rsidRDefault="009E6296" w:rsidP="005110C1">
+    <w:p w14:paraId="5013C436" w14:textId="77777777" w:rsidR="009E6296" w:rsidRPr="00A77B14" w:rsidRDefault="009E6296" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="364D38D5" w14:textId="4F3C29DD" w:rsidR="005110C1" w:rsidRPr="00B839D3" w:rsidRDefault="00AE2266" w:rsidP="005110C1">
+    <w:p w14:paraId="215B30C6" w14:textId="77777777" w:rsidR="005110C1" w:rsidRPr="00B839D3" w:rsidRDefault="00AE2266" w:rsidP="005110C1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B14">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>KÉT THÚC TÀI LIỆU</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005110C1" w:rsidRPr="00B839D3" w:rsidSect="005D3D89">
       <w:headerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D7ACBE4" w14:textId="77777777" w:rsidR="003A5061" w:rsidRDefault="003A5061" w:rsidP="008727E9">
+    <w:p w14:paraId="235E7EB9" w14:textId="77777777" w:rsidR="00C36899" w:rsidRDefault="00C36899" w:rsidP="008727E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22BD469D" w14:textId="77777777" w:rsidR="003A5061" w:rsidRDefault="003A5061" w:rsidP="008727E9">
+    <w:p w14:paraId="053A3C8C" w14:textId="77777777" w:rsidR="00C36899" w:rsidRDefault="00C36899" w:rsidP="008727E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
-    <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Source Sans Pro Semibold">
-    <w:panose1 w:val="020B0603030403020204"/>
+  <w:font w:name="Source Sans Pro SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aller">
-    <w:panose1 w:val="02000503030000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050306020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52EA1E53" w14:textId="77777777" w:rsidR="00970DB4" w:rsidRDefault="00970DB4">
+  <w:p w14:paraId="44EB2437" w14:textId="77777777" w:rsidR="0029533E" w:rsidRDefault="0029533E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3A188166" w14:textId="77777777" w:rsidR="003658AD" w:rsidRDefault="003658AD"/>
+  <w:p w14:paraId="0BD92455" w14:textId="77777777" w:rsidR="0029533E" w:rsidRDefault="0029533E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-433282828"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="672678A9" w14:textId="77777777" w:rsidR="00264A24" w:rsidRDefault="00A50AA3" w:rsidP="00264A24">
+      <w:p w14:paraId="30DEA1B1" w14:textId="77777777" w:rsidR="0029533E" w:rsidRDefault="00CA6E78" w:rsidP="00264A24">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>65</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="6F17834F" w14:textId="232BECC1" w:rsidR="003658AD" w:rsidRDefault="00D4453C" w:rsidP="00264A24">
+      <w:p w14:paraId="67EDD26C" w14:textId="77777777" w:rsidR="0029533E" w:rsidRDefault="00C36899" w:rsidP="00264A24">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04130AAC" w14:textId="6C0BB2BC" w:rsidR="00857564" w:rsidRPr="00B84DC1" w:rsidRDefault="78CA1F82" w:rsidP="00B84DC1">
+  <w:p w14:paraId="10270753" w14:textId="1C779090" w:rsidR="0029533E" w:rsidRPr="00B84DC1" w:rsidRDefault="0029533E" w:rsidP="00B84DC1">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="78CA1F82">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>SACA-2-VN-0325</w:t>
+      <w:t>SACA-2</w:t>
+    </w:r>
+    <w:r w:rsidR="003F1F53">
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>_VN_2026-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AB1F67D" w14:textId="77777777" w:rsidR="003A5061" w:rsidRDefault="003A5061" w:rsidP="008727E9">
+    <w:p w14:paraId="7DC211F1" w14:textId="77777777" w:rsidR="00C36899" w:rsidRDefault="00C36899" w:rsidP="008727E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C77FCB5" w14:textId="77777777" w:rsidR="003A5061" w:rsidRDefault="003A5061" w:rsidP="008727E9">
+    <w:p w14:paraId="794FBF07" w14:textId="77777777" w:rsidR="00C36899" w:rsidRDefault="00C36899" w:rsidP="008727E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07A7DA3B" w14:textId="77777777" w:rsidR="00970DB4" w:rsidRDefault="00970DB4">
+  <w:p w14:paraId="59E3C78C" w14:textId="77777777" w:rsidR="0029533E" w:rsidRDefault="0029533E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="15E05D45" w14:textId="77777777" w:rsidR="003658AD" w:rsidRDefault="003658AD"/>
+  <w:p w14:paraId="126B2087" w14:textId="77777777" w:rsidR="0029533E" w:rsidRDefault="0029533E"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="597D33D2" w14:textId="41EB3EDA" w:rsidR="00A50AA3" w:rsidRPr="00ED082F" w:rsidRDefault="2CCF7F91" w:rsidP="0073782C">
+  <w:p w14:paraId="24619BC7" w14:textId="77777777" w:rsidR="0029533E" w:rsidRPr="00ED082F" w:rsidRDefault="0029533E" w:rsidP="0073782C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="EE0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="2CCF7F91">
       <w:rPr>
         <w:color w:val="EE0000"/>
       </w:rPr>
       <w:t xml:space="preserve">Lưu ý: Tài </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="2CCF7F91">
       <w:rPr>
         <w:color w:val="EE0000"/>
       </w:rPr>
-      <w:t>liệu</w:t>
-[...153 lines deleted...]
-      <w:t>hình</w:t>
+      <w:t>liệunàyđượcđịnhdạngđểdùngvớitrìnhđọcmànhình</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="2CCF7F91">
       <w:rPr>
         <w:color w:val="EE0000"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
-    <w:r w:rsidR="00ED082F">
+    <w:r>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidRPr="2CCF7F91">
+      <w:rPr>
+        <w:color w:val="EE0000"/>
+      </w:rPr>
+      <w:t>Sốtrangthamkhảotrongtàiliệunày—dùnằmtrongphầnmụclụchoặcbấtkỳchỗnàokhác—</w:t>
+    </w:r>
+    <w:r>
       <w:br/>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="2CCF7F91">
       <w:rPr>
         <w:color w:val="EE0000"/>
       </w:rPr>
-      <w:t>Số</w:t>
-[...394 lines deleted...]
-      <w:t>gốc</w:t>
+      <w:t>đềcậpđếnsốtrangtrongấnphẩmgốc</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="2CCF7F91">
       <w:rPr>
         <w:color w:val="EE0000"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="7inXJNI983dyo9" int2:id="flqUf4dK">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="yhaKZPQwwbPlIH" int2:id="w2VAHAIR">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
@@ -38788,101 +38026,190 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="215445A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19346742"/>
+    <w:lvl w:ilvl="0" w:tplc="580A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="580A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="580A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="580A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="580A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="580A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="580A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="580A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="580A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27E944A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="281A2B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73889FBA"/>
     <w:lvl w:ilvl="0" w:tplc="580A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="580A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38951,51 +38278,137 @@
     <w:lvl w:ilvl="7" w:tplc="580A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="580A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E192542"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02E8BF98"/>
+    <w:lvl w:ilvl="0" w:tplc="580A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="580A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="580A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="580A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="580A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="580A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="580A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="580A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="580A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32D9642D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28046CA6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C1F0C9DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
@@ -39064,51 +38477,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36FD4133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23DAD45A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39177,51 +38590,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38805746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3426FF54"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E6B4050C">
       <w:start w:val="27"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
@@ -39267,51 +38680,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="580A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="580A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39121F3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCBED18C"/>
+    <w:lvl w:ilvl="0" w:tplc="580A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="580A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="580A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="580A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="580A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="580A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="580A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="580A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="580A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43112D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31D29FEC"/>
     <w:lvl w:ilvl="0" w:tplc="C1F0C9DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="580A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39380,51 +38906,51 @@
     <w:lvl w:ilvl="7" w:tplc="580A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="580A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43A43542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5912733C"/>
     <w:lvl w:ilvl="0" w:tplc="26500F3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A252990A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -39493,51 +39019,51 @@
     <w:lvl w:ilvl="7" w:tplc="3B8CBF56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EC8652E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B827FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="117662F4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="580A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="580A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -39579,51 +39105,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="580A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="580A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BD44DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6569394"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C1F0C9DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
@@ -39692,51 +39218,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DBF51D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12AA6210"/>
     <w:lvl w:ilvl="0" w:tplc="C1F0C9DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="580A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39805,51 +39331,51 @@
     <w:lvl w:ilvl="7" w:tplc="580A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="580A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F2D29F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="052A5530"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="580A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="580A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -39891,51 +39417,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="580A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="580A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51A854B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2FAAE38"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40004,51 +39530,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="535B10BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52FE2CE6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40117,51 +39643,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="545851F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87621A6E"/>
     <w:lvl w:ilvl="0" w:tplc="EC64790A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="324CF040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -40232,51 +39758,51 @@
     <w:lvl w:ilvl="7" w:tplc="058C2DA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F2728DAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B5C6452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EE8E09A"/>
     <w:lvl w:ilvl="0" w:tplc="F5F8D508">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1966A6EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -40345,51 +39871,51 @@
     <w:lvl w:ilvl="7" w:tplc="800CD0CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="02582B9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BB15C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB720C74"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="580A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="580A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -40431,51 +39957,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="580A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="580A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CF3A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF7E859E"/>
     <w:lvl w:ilvl="0" w:tplc="C1F0C9DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="580A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40544,102 +40070,102 @@
     <w:lvl w:ilvl="7" w:tplc="580A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="580A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C5956D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E0565E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10AE2732"/>
     <w:lvl w:ilvl="0" w:tplc="18C81004">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CD2CA0AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -40708,51 +40234,51 @@
     <w:lvl w:ilvl="7" w:tplc="D1BE0CCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8FA0713E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71F939E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD5C4434"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EC64790A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -40823,51 +40349,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74227DFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="161C82F6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="bulletlist"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -40934,51 +40460,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="759E0D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3405CD6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="580A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="580A001B" w:tentative="1">
@@ -41023,51 +40549,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="580A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="580A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="792D06D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C30E68C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41136,51 +40662,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A0564B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D64A7A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41249,214 +40775,225 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="643314593">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="1" w16cid:durableId="131601115">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="656373812">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="2" w16cid:durableId="150563209">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2022975761">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="3" w16cid:durableId="1659769347">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="796680591">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="4" w16cid:durableId="1464035538">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1243291415">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="5" w16cid:durableId="1171261042">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="807556532">
+  <w:num w:numId="6" w16cid:durableId="1336297092">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1122501691">
+  <w:num w:numId="7" w16cid:durableId="514921874">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="37821185">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="8" w16cid:durableId="1267695094">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="58134091">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="9" w16cid:durableId="555700606">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1928222693">
+  <w:num w:numId="10" w16cid:durableId="1251158820">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="977026517">
+  <w:num w:numId="11" w16cid:durableId="1289823615">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="793476941">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="44566918">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="214195875">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1986199805">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1409304029">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="973371232">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1627734273">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="934483867">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1037775452">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="480318716">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1251239132">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="139812494">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1482305805">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="301468284">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1692605286">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2092580573">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1503086758">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="882671542">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="384837521">
-[...8 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1410346339">
+  <w:num w:numId="30" w16cid:durableId="1885487758">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="988171220">
-[...14 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="1360165063">
+  <w:num w:numId="31" w16cid:durableId="371536303">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
+  <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00142935"/>
     <w:rsid w:val="00000F2D"/>
     <w:rsid w:val="00002A58"/>
     <w:rsid w:val="00005515"/>
     <w:rsid w:val="00006B9E"/>
     <w:rsid w:val="00010925"/>
     <w:rsid w:val="00011C91"/>
     <w:rsid w:val="00012253"/>
     <w:rsid w:val="00014130"/>
     <w:rsid w:val="000142F6"/>
     <w:rsid w:val="00015228"/>
     <w:rsid w:val="00017B2C"/>
     <w:rsid w:val="0002033E"/>
     <w:rsid w:val="00025B14"/>
     <w:rsid w:val="0003460B"/>
     <w:rsid w:val="00034791"/>
     <w:rsid w:val="00034991"/>
     <w:rsid w:val="000353A9"/>
     <w:rsid w:val="000359A9"/>
     <w:rsid w:val="0003610C"/>
     <w:rsid w:val="0003641D"/>
+    <w:rsid w:val="000368AB"/>
     <w:rsid w:val="0003748A"/>
     <w:rsid w:val="00043071"/>
     <w:rsid w:val="00043085"/>
     <w:rsid w:val="0004446D"/>
     <w:rsid w:val="0004477D"/>
     <w:rsid w:val="000459C1"/>
     <w:rsid w:val="00045FC0"/>
     <w:rsid w:val="00045FD4"/>
     <w:rsid w:val="00046A42"/>
     <w:rsid w:val="00046B45"/>
     <w:rsid w:val="00047A07"/>
     <w:rsid w:val="00052F47"/>
     <w:rsid w:val="00055763"/>
     <w:rsid w:val="00057734"/>
     <w:rsid w:val="00057CB1"/>
     <w:rsid w:val="00057E2C"/>
     <w:rsid w:val="00062BE6"/>
     <w:rsid w:val="00063CE6"/>
     <w:rsid w:val="000650F8"/>
     <w:rsid w:val="0006592B"/>
     <w:rsid w:val="000663C3"/>
     <w:rsid w:val="000702BE"/>
     <w:rsid w:val="00070726"/>
     <w:rsid w:val="000723D3"/>
     <w:rsid w:val="00072A87"/>
@@ -41480,80 +41017,82 @@
     <w:rsid w:val="000A311D"/>
     <w:rsid w:val="000A36CD"/>
     <w:rsid w:val="000A463E"/>
     <w:rsid w:val="000A76BD"/>
     <w:rsid w:val="000B36A3"/>
     <w:rsid w:val="000B43B8"/>
     <w:rsid w:val="000C1658"/>
     <w:rsid w:val="000C18E8"/>
     <w:rsid w:val="000C1C16"/>
     <w:rsid w:val="000C20F5"/>
     <w:rsid w:val="000C3DD3"/>
     <w:rsid w:val="000C716E"/>
     <w:rsid w:val="000D0D68"/>
     <w:rsid w:val="000D15DE"/>
     <w:rsid w:val="000D1B13"/>
     <w:rsid w:val="000D53B9"/>
     <w:rsid w:val="000E08ED"/>
     <w:rsid w:val="000E27E0"/>
     <w:rsid w:val="000E315B"/>
     <w:rsid w:val="000E3B6C"/>
     <w:rsid w:val="000E472B"/>
     <w:rsid w:val="000E5B07"/>
     <w:rsid w:val="000E63BA"/>
     <w:rsid w:val="000F1D5E"/>
     <w:rsid w:val="000F2BE3"/>
+    <w:rsid w:val="000F3B14"/>
     <w:rsid w:val="000F40A2"/>
     <w:rsid w:val="000F432D"/>
     <w:rsid w:val="000F447B"/>
     <w:rsid w:val="000F5467"/>
     <w:rsid w:val="000F5A5D"/>
     <w:rsid w:val="000F6F6D"/>
     <w:rsid w:val="000F7633"/>
     <w:rsid w:val="00100293"/>
     <w:rsid w:val="001012A1"/>
     <w:rsid w:val="00102BE4"/>
     <w:rsid w:val="001052A5"/>
     <w:rsid w:val="00105922"/>
     <w:rsid w:val="00105B05"/>
     <w:rsid w:val="0010635A"/>
     <w:rsid w:val="00106780"/>
     <w:rsid w:val="00107F90"/>
     <w:rsid w:val="00113952"/>
     <w:rsid w:val="00115566"/>
     <w:rsid w:val="001168C1"/>
     <w:rsid w:val="00120827"/>
     <w:rsid w:val="0012219D"/>
     <w:rsid w:val="00123BA1"/>
     <w:rsid w:val="0012456F"/>
     <w:rsid w:val="00126689"/>
     <w:rsid w:val="00130065"/>
     <w:rsid w:val="00134F9C"/>
     <w:rsid w:val="001414A4"/>
     <w:rsid w:val="00141EDD"/>
     <w:rsid w:val="00141FF4"/>
     <w:rsid w:val="00142935"/>
+    <w:rsid w:val="00143549"/>
     <w:rsid w:val="001438E1"/>
     <w:rsid w:val="001448A6"/>
     <w:rsid w:val="00147792"/>
     <w:rsid w:val="00151FE3"/>
     <w:rsid w:val="001530A5"/>
     <w:rsid w:val="00153A97"/>
     <w:rsid w:val="00155AD2"/>
     <w:rsid w:val="00155EE0"/>
     <w:rsid w:val="00156D94"/>
     <w:rsid w:val="00157EBA"/>
     <w:rsid w:val="00162614"/>
     <w:rsid w:val="00163133"/>
     <w:rsid w:val="00167493"/>
     <w:rsid w:val="00170993"/>
     <w:rsid w:val="00172C8F"/>
     <w:rsid w:val="00174823"/>
     <w:rsid w:val="00175F48"/>
     <w:rsid w:val="00180C56"/>
     <w:rsid w:val="001824CC"/>
     <w:rsid w:val="00182AF9"/>
     <w:rsid w:val="00185169"/>
     <w:rsid w:val="001856D5"/>
     <w:rsid w:val="00187ADC"/>
     <w:rsid w:val="00195AEE"/>
     <w:rsid w:val="001A45F5"/>
@@ -41594,92 +41133,96 @@
     <w:rsid w:val="00205737"/>
     <w:rsid w:val="00206622"/>
     <w:rsid w:val="00207C43"/>
     <w:rsid w:val="00216CA9"/>
     <w:rsid w:val="0021717F"/>
     <w:rsid w:val="00217CB0"/>
     <w:rsid w:val="00217E84"/>
     <w:rsid w:val="00220ECF"/>
     <w:rsid w:val="00222BD9"/>
     <w:rsid w:val="002246DF"/>
     <w:rsid w:val="002252A5"/>
     <w:rsid w:val="00226D30"/>
     <w:rsid w:val="00227070"/>
     <w:rsid w:val="00232EA3"/>
     <w:rsid w:val="002330D8"/>
     <w:rsid w:val="0023496E"/>
     <w:rsid w:val="002358A9"/>
     <w:rsid w:val="00236C12"/>
     <w:rsid w:val="00243FF4"/>
     <w:rsid w:val="00245961"/>
     <w:rsid w:val="00246753"/>
     <w:rsid w:val="00247462"/>
     <w:rsid w:val="002477DD"/>
     <w:rsid w:val="002500A9"/>
     <w:rsid w:val="00250668"/>
+    <w:rsid w:val="002508D4"/>
     <w:rsid w:val="0025525C"/>
     <w:rsid w:val="00255D0E"/>
     <w:rsid w:val="00261EFB"/>
     <w:rsid w:val="00262414"/>
     <w:rsid w:val="00262EC2"/>
     <w:rsid w:val="00264129"/>
     <w:rsid w:val="00264A24"/>
     <w:rsid w:val="00266149"/>
     <w:rsid w:val="00267CDF"/>
     <w:rsid w:val="00270164"/>
     <w:rsid w:val="00270D57"/>
     <w:rsid w:val="002724B0"/>
     <w:rsid w:val="00276202"/>
     <w:rsid w:val="002770B9"/>
     <w:rsid w:val="00280FF2"/>
     <w:rsid w:val="00281397"/>
     <w:rsid w:val="00283850"/>
     <w:rsid w:val="00283DEC"/>
     <w:rsid w:val="00284FDD"/>
     <w:rsid w:val="0028661D"/>
     <w:rsid w:val="00287367"/>
     <w:rsid w:val="00292683"/>
     <w:rsid w:val="00292746"/>
     <w:rsid w:val="00292DF8"/>
     <w:rsid w:val="00294958"/>
     <w:rsid w:val="00294C55"/>
+    <w:rsid w:val="0029533E"/>
     <w:rsid w:val="0029610F"/>
+    <w:rsid w:val="002965B6"/>
     <w:rsid w:val="002A2FAC"/>
     <w:rsid w:val="002A5070"/>
     <w:rsid w:val="002A6CB7"/>
     <w:rsid w:val="002A6EBE"/>
     <w:rsid w:val="002B00B9"/>
     <w:rsid w:val="002B3D21"/>
     <w:rsid w:val="002B71C9"/>
     <w:rsid w:val="002C0251"/>
     <w:rsid w:val="002C0CD1"/>
     <w:rsid w:val="002C4F67"/>
     <w:rsid w:val="002C5622"/>
     <w:rsid w:val="002C579C"/>
     <w:rsid w:val="002C6D0B"/>
     <w:rsid w:val="002D0397"/>
     <w:rsid w:val="002D21E5"/>
+    <w:rsid w:val="002D26EF"/>
     <w:rsid w:val="002D357A"/>
     <w:rsid w:val="002D57A1"/>
     <w:rsid w:val="002D5B64"/>
     <w:rsid w:val="002D5EC6"/>
     <w:rsid w:val="002E0322"/>
     <w:rsid w:val="002E0D76"/>
     <w:rsid w:val="002E0EE7"/>
     <w:rsid w:val="002E19B5"/>
     <w:rsid w:val="002E431D"/>
     <w:rsid w:val="002E5842"/>
     <w:rsid w:val="002E6255"/>
     <w:rsid w:val="002E6C1A"/>
     <w:rsid w:val="002F14F4"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F2B68"/>
     <w:rsid w:val="002F52BB"/>
     <w:rsid w:val="002F5491"/>
     <w:rsid w:val="002F5780"/>
     <w:rsid w:val="002F5DEE"/>
     <w:rsid w:val="003003F4"/>
     <w:rsid w:val="00300657"/>
     <w:rsid w:val="0030338B"/>
     <w:rsid w:val="00305B84"/>
     <w:rsid w:val="00307B99"/>
     <w:rsid w:val="00307DF3"/>
@@ -41761,50 +41304,51 @@
     <w:rsid w:val="003B6781"/>
     <w:rsid w:val="003B7195"/>
     <w:rsid w:val="003C018F"/>
     <w:rsid w:val="003C5B72"/>
     <w:rsid w:val="003C70D4"/>
     <w:rsid w:val="003D16BA"/>
     <w:rsid w:val="003D1834"/>
     <w:rsid w:val="003D3925"/>
     <w:rsid w:val="003D528A"/>
     <w:rsid w:val="003D6409"/>
     <w:rsid w:val="003D6DA0"/>
     <w:rsid w:val="003D6FEC"/>
     <w:rsid w:val="003E0D72"/>
     <w:rsid w:val="003E24FB"/>
     <w:rsid w:val="003E2E78"/>
     <w:rsid w:val="003E3705"/>
     <w:rsid w:val="003E3BCE"/>
     <w:rsid w:val="003E489D"/>
     <w:rsid w:val="003E54C6"/>
     <w:rsid w:val="003E638E"/>
     <w:rsid w:val="003E63D7"/>
     <w:rsid w:val="003E6AA7"/>
     <w:rsid w:val="003E6C36"/>
     <w:rsid w:val="003F09E5"/>
     <w:rsid w:val="003F16DB"/>
+    <w:rsid w:val="003F1F53"/>
     <w:rsid w:val="003F23CB"/>
     <w:rsid w:val="003F35DD"/>
     <w:rsid w:val="003F670B"/>
     <w:rsid w:val="003F6BA5"/>
     <w:rsid w:val="00400916"/>
     <w:rsid w:val="00400FDD"/>
     <w:rsid w:val="00401F3D"/>
     <w:rsid w:val="004023ED"/>
     <w:rsid w:val="00403545"/>
     <w:rsid w:val="0040471E"/>
     <w:rsid w:val="00404D7E"/>
     <w:rsid w:val="00410F03"/>
     <w:rsid w:val="00413D6D"/>
     <w:rsid w:val="00413DFA"/>
     <w:rsid w:val="004163AD"/>
     <w:rsid w:val="004177F0"/>
     <w:rsid w:val="0042183F"/>
     <w:rsid w:val="00421FFF"/>
     <w:rsid w:val="004235C9"/>
     <w:rsid w:val="004243CC"/>
     <w:rsid w:val="00427B2E"/>
     <w:rsid w:val="00427C5D"/>
     <w:rsid w:val="00430F94"/>
     <w:rsid w:val="00433A3D"/>
     <w:rsid w:val="00434418"/>
@@ -41893,50 +41437,51 @@
     <w:rsid w:val="00500026"/>
     <w:rsid w:val="005001D9"/>
     <w:rsid w:val="00500A33"/>
     <w:rsid w:val="00501FE3"/>
     <w:rsid w:val="005020F2"/>
     <w:rsid w:val="005110C1"/>
     <w:rsid w:val="0051693E"/>
     <w:rsid w:val="00516B03"/>
     <w:rsid w:val="00520C0E"/>
     <w:rsid w:val="00521288"/>
     <w:rsid w:val="005212E8"/>
     <w:rsid w:val="00521603"/>
     <w:rsid w:val="005226C7"/>
     <w:rsid w:val="005226D4"/>
     <w:rsid w:val="00522ACB"/>
     <w:rsid w:val="005230AB"/>
     <w:rsid w:val="005232C2"/>
     <w:rsid w:val="005238CD"/>
     <w:rsid w:val="00523C6A"/>
     <w:rsid w:val="00523DBD"/>
     <w:rsid w:val="00526F96"/>
     <w:rsid w:val="0053064E"/>
     <w:rsid w:val="00532126"/>
     <w:rsid w:val="00532CC0"/>
     <w:rsid w:val="0053342F"/>
+    <w:rsid w:val="00533F19"/>
     <w:rsid w:val="005342BF"/>
     <w:rsid w:val="005364D9"/>
     <w:rsid w:val="00540533"/>
     <w:rsid w:val="00540887"/>
     <w:rsid w:val="00540913"/>
     <w:rsid w:val="00542356"/>
     <w:rsid w:val="00542EA4"/>
     <w:rsid w:val="005449E6"/>
     <w:rsid w:val="00545B45"/>
     <w:rsid w:val="005519B0"/>
     <w:rsid w:val="00552C78"/>
     <w:rsid w:val="00554399"/>
     <w:rsid w:val="00557B93"/>
     <w:rsid w:val="00560E87"/>
     <w:rsid w:val="00561666"/>
     <w:rsid w:val="00561DC6"/>
     <w:rsid w:val="0056502B"/>
     <w:rsid w:val="005678B4"/>
     <w:rsid w:val="0057054A"/>
     <w:rsid w:val="00574353"/>
     <w:rsid w:val="0057448D"/>
     <w:rsid w:val="00574D85"/>
     <w:rsid w:val="0057529C"/>
     <w:rsid w:val="005760DE"/>
     <w:rsid w:val="00580B49"/>
@@ -41951,82 +41496,85 @@
     <w:rsid w:val="0058768E"/>
     <w:rsid w:val="005A060B"/>
     <w:rsid w:val="005A17C3"/>
     <w:rsid w:val="005A1E5E"/>
     <w:rsid w:val="005A2056"/>
     <w:rsid w:val="005A3D8C"/>
     <w:rsid w:val="005A3FCD"/>
     <w:rsid w:val="005A56BA"/>
     <w:rsid w:val="005A5B6F"/>
     <w:rsid w:val="005B06D2"/>
     <w:rsid w:val="005B0DE9"/>
     <w:rsid w:val="005B2877"/>
     <w:rsid w:val="005B2C87"/>
     <w:rsid w:val="005B3315"/>
     <w:rsid w:val="005B352A"/>
     <w:rsid w:val="005B3699"/>
     <w:rsid w:val="005B3890"/>
     <w:rsid w:val="005B3B7B"/>
     <w:rsid w:val="005B433D"/>
     <w:rsid w:val="005B6EFA"/>
     <w:rsid w:val="005B717E"/>
     <w:rsid w:val="005C1CC3"/>
     <w:rsid w:val="005C3A92"/>
     <w:rsid w:val="005C469A"/>
     <w:rsid w:val="005C4D4F"/>
+    <w:rsid w:val="005C51AD"/>
     <w:rsid w:val="005C55EE"/>
     <w:rsid w:val="005C5719"/>
     <w:rsid w:val="005C6C83"/>
     <w:rsid w:val="005C7DE9"/>
     <w:rsid w:val="005D013A"/>
     <w:rsid w:val="005D108E"/>
     <w:rsid w:val="005D1966"/>
     <w:rsid w:val="005D3D89"/>
     <w:rsid w:val="005D40BD"/>
     <w:rsid w:val="005D4B4A"/>
     <w:rsid w:val="005E26DA"/>
     <w:rsid w:val="005E3534"/>
     <w:rsid w:val="005E422A"/>
     <w:rsid w:val="005E5BE6"/>
     <w:rsid w:val="005E77CA"/>
     <w:rsid w:val="005E7D3C"/>
     <w:rsid w:val="005F3854"/>
     <w:rsid w:val="005F4CB4"/>
     <w:rsid w:val="005F5AB1"/>
     <w:rsid w:val="005F6D67"/>
+    <w:rsid w:val="00600573"/>
     <w:rsid w:val="0060147F"/>
     <w:rsid w:val="00601E6C"/>
     <w:rsid w:val="00603999"/>
     <w:rsid w:val="00605BFD"/>
     <w:rsid w:val="00605FF6"/>
     <w:rsid w:val="00607FF0"/>
     <w:rsid w:val="00610D18"/>
     <w:rsid w:val="00617F69"/>
     <w:rsid w:val="00620EB2"/>
     <w:rsid w:val="006212E8"/>
     <w:rsid w:val="006261A7"/>
     <w:rsid w:val="00626A5A"/>
+    <w:rsid w:val="006277AD"/>
     <w:rsid w:val="006300B3"/>
     <w:rsid w:val="00630EA8"/>
     <w:rsid w:val="006310E4"/>
     <w:rsid w:val="00631C3F"/>
     <w:rsid w:val="00632B84"/>
     <w:rsid w:val="00632D4D"/>
     <w:rsid w:val="00633CAA"/>
     <w:rsid w:val="00636299"/>
     <w:rsid w:val="006367FB"/>
     <w:rsid w:val="00637441"/>
     <w:rsid w:val="0064184A"/>
     <w:rsid w:val="006426A9"/>
     <w:rsid w:val="00642946"/>
     <w:rsid w:val="00642B33"/>
     <w:rsid w:val="00642B87"/>
     <w:rsid w:val="00643130"/>
     <w:rsid w:val="00645AA5"/>
     <w:rsid w:val="0064713B"/>
     <w:rsid w:val="00647A73"/>
     <w:rsid w:val="00647ED2"/>
     <w:rsid w:val="00651E59"/>
     <w:rsid w:val="006546F9"/>
     <w:rsid w:val="00655E85"/>
     <w:rsid w:val="0065617D"/>
     <w:rsid w:val="0066022A"/>
@@ -42053,50 +41601,51 @@
     <w:rsid w:val="00691264"/>
     <w:rsid w:val="00693507"/>
     <w:rsid w:val="00693607"/>
     <w:rsid w:val="00693F0B"/>
     <w:rsid w:val="006941A1"/>
     <w:rsid w:val="00697315"/>
     <w:rsid w:val="006A0D71"/>
     <w:rsid w:val="006A18B1"/>
     <w:rsid w:val="006A213E"/>
     <w:rsid w:val="006A3200"/>
     <w:rsid w:val="006A3503"/>
     <w:rsid w:val="006A3657"/>
     <w:rsid w:val="006A49B7"/>
     <w:rsid w:val="006A54F9"/>
     <w:rsid w:val="006A5E55"/>
     <w:rsid w:val="006B68B3"/>
     <w:rsid w:val="006B7C64"/>
     <w:rsid w:val="006C04EC"/>
     <w:rsid w:val="006C1D66"/>
     <w:rsid w:val="006C2B6A"/>
     <w:rsid w:val="006C3B81"/>
     <w:rsid w:val="006C655B"/>
     <w:rsid w:val="006C65ED"/>
     <w:rsid w:val="006C75F9"/>
     <w:rsid w:val="006C7EB6"/>
+    <w:rsid w:val="006D103E"/>
     <w:rsid w:val="006D1A12"/>
     <w:rsid w:val="006D6BA6"/>
     <w:rsid w:val="006D77F8"/>
     <w:rsid w:val="006E0633"/>
     <w:rsid w:val="006E0F74"/>
     <w:rsid w:val="006E1DD6"/>
     <w:rsid w:val="006E23CF"/>
     <w:rsid w:val="006E37F1"/>
     <w:rsid w:val="006E3A59"/>
     <w:rsid w:val="006E41C0"/>
     <w:rsid w:val="006E6045"/>
     <w:rsid w:val="006E6B7E"/>
     <w:rsid w:val="006E709A"/>
     <w:rsid w:val="006F04EC"/>
     <w:rsid w:val="006F1919"/>
     <w:rsid w:val="006F1C44"/>
     <w:rsid w:val="006F1F1D"/>
     <w:rsid w:val="006F2391"/>
     <w:rsid w:val="006F4196"/>
     <w:rsid w:val="006F524D"/>
     <w:rsid w:val="006F6858"/>
     <w:rsid w:val="006F7017"/>
     <w:rsid w:val="00704490"/>
     <w:rsid w:val="007070BD"/>
     <w:rsid w:val="00707FA4"/>
@@ -42107,61 +41656,63 @@
     <w:rsid w:val="007179C0"/>
     <w:rsid w:val="00717FDC"/>
     <w:rsid w:val="00720E7E"/>
     <w:rsid w:val="00721CA7"/>
     <w:rsid w:val="00722EEF"/>
     <w:rsid w:val="007239CB"/>
     <w:rsid w:val="00724260"/>
     <w:rsid w:val="007255F3"/>
     <w:rsid w:val="00725ADD"/>
     <w:rsid w:val="007266F9"/>
     <w:rsid w:val="007307B0"/>
     <w:rsid w:val="00730A61"/>
     <w:rsid w:val="00730FEF"/>
     <w:rsid w:val="00731253"/>
     <w:rsid w:val="007338B0"/>
     <w:rsid w:val="007350A2"/>
     <w:rsid w:val="007354D3"/>
     <w:rsid w:val="00735A06"/>
     <w:rsid w:val="00736F93"/>
     <w:rsid w:val="0073782C"/>
     <w:rsid w:val="00741FC4"/>
     <w:rsid w:val="0074237D"/>
     <w:rsid w:val="007429C8"/>
     <w:rsid w:val="00742FBC"/>
     <w:rsid w:val="00743AF6"/>
+    <w:rsid w:val="00743BB1"/>
     <w:rsid w:val="007441EE"/>
     <w:rsid w:val="007448F8"/>
     <w:rsid w:val="00744E21"/>
     <w:rsid w:val="0074599F"/>
     <w:rsid w:val="00746A1E"/>
     <w:rsid w:val="00746F7F"/>
     <w:rsid w:val="00747410"/>
     <w:rsid w:val="0075219A"/>
     <w:rsid w:val="007560FB"/>
     <w:rsid w:val="0075704A"/>
     <w:rsid w:val="00760949"/>
+    <w:rsid w:val="00760EED"/>
     <w:rsid w:val="00766B02"/>
     <w:rsid w:val="00767771"/>
     <w:rsid w:val="00767817"/>
     <w:rsid w:val="00770167"/>
     <w:rsid w:val="0077055F"/>
     <w:rsid w:val="007705C8"/>
     <w:rsid w:val="0077077C"/>
     <w:rsid w:val="00770CE2"/>
     <w:rsid w:val="00773448"/>
     <w:rsid w:val="00773C6C"/>
     <w:rsid w:val="007740E3"/>
     <w:rsid w:val="00776DA2"/>
     <w:rsid w:val="007771E3"/>
     <w:rsid w:val="007778C5"/>
     <w:rsid w:val="00781DAC"/>
     <w:rsid w:val="00782061"/>
     <w:rsid w:val="00782786"/>
     <w:rsid w:val="00785ECE"/>
     <w:rsid w:val="00786001"/>
     <w:rsid w:val="00786071"/>
     <w:rsid w:val="007863B0"/>
     <w:rsid w:val="007868C4"/>
     <w:rsid w:val="00792DB6"/>
     <w:rsid w:val="0079316E"/>
     <w:rsid w:val="00793A0E"/>
@@ -42223,50 +41774,51 @@
     <w:rsid w:val="00821EB1"/>
     <w:rsid w:val="00822988"/>
     <w:rsid w:val="00822E52"/>
     <w:rsid w:val="00823075"/>
     <w:rsid w:val="00823CE3"/>
     <w:rsid w:val="008259CA"/>
     <w:rsid w:val="00825BD2"/>
     <w:rsid w:val="00830B57"/>
     <w:rsid w:val="008346D9"/>
     <w:rsid w:val="00841AD7"/>
     <w:rsid w:val="00843E9F"/>
     <w:rsid w:val="00844AAC"/>
     <w:rsid w:val="008470A7"/>
     <w:rsid w:val="0084783C"/>
     <w:rsid w:val="0085057B"/>
     <w:rsid w:val="00850868"/>
     <w:rsid w:val="008511D4"/>
     <w:rsid w:val="00851357"/>
     <w:rsid w:val="00851DFA"/>
     <w:rsid w:val="00853A7F"/>
     <w:rsid w:val="008543CA"/>
     <w:rsid w:val="00855F20"/>
     <w:rsid w:val="008564A0"/>
     <w:rsid w:val="0085663B"/>
     <w:rsid w:val="00857564"/>
+    <w:rsid w:val="008577ED"/>
     <w:rsid w:val="00860234"/>
     <w:rsid w:val="00860D56"/>
     <w:rsid w:val="00861481"/>
     <w:rsid w:val="00862159"/>
     <w:rsid w:val="00863E0D"/>
     <w:rsid w:val="00865A1B"/>
     <w:rsid w:val="008676D4"/>
     <w:rsid w:val="00870EF3"/>
     <w:rsid w:val="00871F89"/>
     <w:rsid w:val="00872543"/>
     <w:rsid w:val="008727E9"/>
     <w:rsid w:val="00873C38"/>
     <w:rsid w:val="00873D71"/>
     <w:rsid w:val="00874E1B"/>
     <w:rsid w:val="0087511A"/>
     <w:rsid w:val="008808DD"/>
     <w:rsid w:val="00881077"/>
     <w:rsid w:val="00882A39"/>
     <w:rsid w:val="00883985"/>
     <w:rsid w:val="00884E61"/>
     <w:rsid w:val="00886FA0"/>
     <w:rsid w:val="00887C41"/>
     <w:rsid w:val="00890C9D"/>
     <w:rsid w:val="00892966"/>
     <w:rsid w:val="00894B43"/>
@@ -42283,50 +41835,51 @@
     <w:rsid w:val="008B5C43"/>
     <w:rsid w:val="008B7448"/>
     <w:rsid w:val="008C186C"/>
     <w:rsid w:val="008C39DF"/>
     <w:rsid w:val="008C435A"/>
     <w:rsid w:val="008C4D8C"/>
     <w:rsid w:val="008D0047"/>
     <w:rsid w:val="008D0D33"/>
     <w:rsid w:val="008D47D3"/>
     <w:rsid w:val="008D4ECB"/>
     <w:rsid w:val="008D5030"/>
     <w:rsid w:val="008D67A8"/>
     <w:rsid w:val="008D7D8A"/>
     <w:rsid w:val="008E17FD"/>
     <w:rsid w:val="008E1CB6"/>
     <w:rsid w:val="008E3222"/>
     <w:rsid w:val="008E39B3"/>
     <w:rsid w:val="008E419E"/>
     <w:rsid w:val="008E4C82"/>
     <w:rsid w:val="008F0268"/>
     <w:rsid w:val="008F23DC"/>
     <w:rsid w:val="008F2521"/>
     <w:rsid w:val="008F2CDE"/>
     <w:rsid w:val="008F4974"/>
     <w:rsid w:val="008F4EF2"/>
+    <w:rsid w:val="008F7666"/>
     <w:rsid w:val="00901A30"/>
     <w:rsid w:val="00902422"/>
     <w:rsid w:val="00902FC4"/>
     <w:rsid w:val="009035E3"/>
     <w:rsid w:val="00904721"/>
     <w:rsid w:val="00906430"/>
     <w:rsid w:val="009071B4"/>
     <w:rsid w:val="00912C58"/>
     <w:rsid w:val="0091543E"/>
     <w:rsid w:val="0091665D"/>
     <w:rsid w:val="009176DC"/>
     <w:rsid w:val="009229FC"/>
     <w:rsid w:val="00923789"/>
     <w:rsid w:val="00923B89"/>
     <w:rsid w:val="009266B4"/>
     <w:rsid w:val="0092704A"/>
     <w:rsid w:val="0092729E"/>
     <w:rsid w:val="00927E52"/>
     <w:rsid w:val="00930DCE"/>
     <w:rsid w:val="00932920"/>
     <w:rsid w:val="0093297B"/>
     <w:rsid w:val="00932CCE"/>
     <w:rsid w:val="00932E1A"/>
     <w:rsid w:val="00933182"/>
     <w:rsid w:val="0093401F"/>
@@ -42383,86 +41936,89 @@
     <w:rsid w:val="009A2793"/>
     <w:rsid w:val="009A3BA6"/>
     <w:rsid w:val="009A452E"/>
     <w:rsid w:val="009B1F9A"/>
     <w:rsid w:val="009B203F"/>
     <w:rsid w:val="009B2AD4"/>
     <w:rsid w:val="009B2FD8"/>
     <w:rsid w:val="009B5EE5"/>
     <w:rsid w:val="009C3652"/>
     <w:rsid w:val="009C56BD"/>
     <w:rsid w:val="009C5AEB"/>
     <w:rsid w:val="009C5EAD"/>
     <w:rsid w:val="009C66CC"/>
     <w:rsid w:val="009C6DA0"/>
     <w:rsid w:val="009D07B8"/>
     <w:rsid w:val="009D488A"/>
     <w:rsid w:val="009D7C21"/>
     <w:rsid w:val="009E4751"/>
     <w:rsid w:val="009E6296"/>
     <w:rsid w:val="009E6946"/>
     <w:rsid w:val="009F079B"/>
     <w:rsid w:val="009F1C86"/>
     <w:rsid w:val="009F2A85"/>
     <w:rsid w:val="009F2D63"/>
     <w:rsid w:val="009F311E"/>
+    <w:rsid w:val="009F5D7D"/>
     <w:rsid w:val="009F6A28"/>
     <w:rsid w:val="00A00366"/>
     <w:rsid w:val="00A033E9"/>
     <w:rsid w:val="00A04663"/>
     <w:rsid w:val="00A056A9"/>
     <w:rsid w:val="00A07DDB"/>
     <w:rsid w:val="00A1023C"/>
+    <w:rsid w:val="00A103EE"/>
     <w:rsid w:val="00A12E1D"/>
     <w:rsid w:val="00A14869"/>
     <w:rsid w:val="00A157E3"/>
     <w:rsid w:val="00A158C2"/>
     <w:rsid w:val="00A17E4D"/>
     <w:rsid w:val="00A20AD5"/>
     <w:rsid w:val="00A21151"/>
     <w:rsid w:val="00A22AA3"/>
     <w:rsid w:val="00A22AD0"/>
     <w:rsid w:val="00A2399B"/>
     <w:rsid w:val="00A25A42"/>
     <w:rsid w:val="00A27020"/>
     <w:rsid w:val="00A31576"/>
     <w:rsid w:val="00A35314"/>
     <w:rsid w:val="00A354B3"/>
     <w:rsid w:val="00A415CE"/>
     <w:rsid w:val="00A422A6"/>
     <w:rsid w:val="00A423BC"/>
     <w:rsid w:val="00A437A1"/>
     <w:rsid w:val="00A43AD2"/>
     <w:rsid w:val="00A4477F"/>
     <w:rsid w:val="00A46035"/>
     <w:rsid w:val="00A46ABA"/>
     <w:rsid w:val="00A47651"/>
     <w:rsid w:val="00A50AA3"/>
     <w:rsid w:val="00A50C28"/>
     <w:rsid w:val="00A512FE"/>
     <w:rsid w:val="00A51C73"/>
     <w:rsid w:val="00A52D39"/>
+    <w:rsid w:val="00A52FF3"/>
     <w:rsid w:val="00A540B4"/>
     <w:rsid w:val="00A56A4F"/>
     <w:rsid w:val="00A57FEB"/>
     <w:rsid w:val="00A60F01"/>
     <w:rsid w:val="00A624BD"/>
     <w:rsid w:val="00A63A73"/>
     <w:rsid w:val="00A6424C"/>
     <w:rsid w:val="00A65592"/>
     <w:rsid w:val="00A660D0"/>
     <w:rsid w:val="00A670A8"/>
     <w:rsid w:val="00A670E2"/>
     <w:rsid w:val="00A67512"/>
     <w:rsid w:val="00A67C97"/>
     <w:rsid w:val="00A70637"/>
     <w:rsid w:val="00A70976"/>
     <w:rsid w:val="00A73E94"/>
     <w:rsid w:val="00A75B98"/>
     <w:rsid w:val="00A763F0"/>
     <w:rsid w:val="00A77B14"/>
     <w:rsid w:val="00A80601"/>
     <w:rsid w:val="00A8165D"/>
     <w:rsid w:val="00A81CBF"/>
     <w:rsid w:val="00A82B01"/>
     <w:rsid w:val="00A85307"/>
     <w:rsid w:val="00A861D4"/>
@@ -42615,155 +42171,161 @@
     <w:rsid w:val="00C1054C"/>
     <w:rsid w:val="00C12F65"/>
     <w:rsid w:val="00C137FC"/>
     <w:rsid w:val="00C13F3F"/>
     <w:rsid w:val="00C1509C"/>
     <w:rsid w:val="00C164D6"/>
     <w:rsid w:val="00C17374"/>
     <w:rsid w:val="00C17DC9"/>
     <w:rsid w:val="00C224F4"/>
     <w:rsid w:val="00C232DA"/>
     <w:rsid w:val="00C23C08"/>
     <w:rsid w:val="00C24236"/>
     <w:rsid w:val="00C259BA"/>
     <w:rsid w:val="00C26CC3"/>
     <w:rsid w:val="00C279BC"/>
     <w:rsid w:val="00C3063D"/>
     <w:rsid w:val="00C3093B"/>
     <w:rsid w:val="00C31144"/>
     <w:rsid w:val="00C319B6"/>
     <w:rsid w:val="00C31BC5"/>
     <w:rsid w:val="00C31F7A"/>
     <w:rsid w:val="00C32216"/>
     <w:rsid w:val="00C32D2F"/>
     <w:rsid w:val="00C33181"/>
     <w:rsid w:val="00C33EDB"/>
+    <w:rsid w:val="00C36899"/>
     <w:rsid w:val="00C37553"/>
     <w:rsid w:val="00C4061D"/>
     <w:rsid w:val="00C4345B"/>
     <w:rsid w:val="00C449CD"/>
     <w:rsid w:val="00C46BF1"/>
     <w:rsid w:val="00C46C7C"/>
     <w:rsid w:val="00C46DCE"/>
     <w:rsid w:val="00C46E67"/>
     <w:rsid w:val="00C47520"/>
     <w:rsid w:val="00C52E43"/>
     <w:rsid w:val="00C549FC"/>
     <w:rsid w:val="00C54E95"/>
     <w:rsid w:val="00C5510B"/>
     <w:rsid w:val="00C6108E"/>
     <w:rsid w:val="00C62307"/>
     <w:rsid w:val="00C62FCF"/>
     <w:rsid w:val="00C64444"/>
     <w:rsid w:val="00C65526"/>
     <w:rsid w:val="00C7119E"/>
     <w:rsid w:val="00C72437"/>
     <w:rsid w:val="00C745AA"/>
+    <w:rsid w:val="00C75B86"/>
     <w:rsid w:val="00C807FD"/>
     <w:rsid w:val="00C8246C"/>
     <w:rsid w:val="00C86914"/>
     <w:rsid w:val="00C9067D"/>
     <w:rsid w:val="00C91A95"/>
     <w:rsid w:val="00C920FA"/>
     <w:rsid w:val="00C93EF6"/>
     <w:rsid w:val="00C93F68"/>
     <w:rsid w:val="00C93FB1"/>
     <w:rsid w:val="00C975A3"/>
     <w:rsid w:val="00CA3D82"/>
     <w:rsid w:val="00CA68F3"/>
+    <w:rsid w:val="00CA6E78"/>
     <w:rsid w:val="00CB024B"/>
     <w:rsid w:val="00CB0251"/>
     <w:rsid w:val="00CB25F0"/>
     <w:rsid w:val="00CB30D4"/>
+    <w:rsid w:val="00CB6934"/>
     <w:rsid w:val="00CC1396"/>
     <w:rsid w:val="00CC6DBF"/>
     <w:rsid w:val="00CC7837"/>
     <w:rsid w:val="00CD0A19"/>
     <w:rsid w:val="00CD14CD"/>
     <w:rsid w:val="00CD45C4"/>
     <w:rsid w:val="00CD5D7C"/>
     <w:rsid w:val="00CD7103"/>
     <w:rsid w:val="00CD73F6"/>
     <w:rsid w:val="00CE0467"/>
     <w:rsid w:val="00CE3363"/>
     <w:rsid w:val="00CE5BF6"/>
     <w:rsid w:val="00CE706C"/>
     <w:rsid w:val="00CE7174"/>
     <w:rsid w:val="00CE7D10"/>
     <w:rsid w:val="00CF08E2"/>
     <w:rsid w:val="00CF10B6"/>
     <w:rsid w:val="00CF1435"/>
     <w:rsid w:val="00CF1ADD"/>
     <w:rsid w:val="00CF1B30"/>
     <w:rsid w:val="00CF221A"/>
     <w:rsid w:val="00CF2C64"/>
     <w:rsid w:val="00CF3EDB"/>
     <w:rsid w:val="00CF46BD"/>
     <w:rsid w:val="00CF53D6"/>
     <w:rsid w:val="00CF557C"/>
     <w:rsid w:val="00CF5667"/>
     <w:rsid w:val="00CF5A38"/>
     <w:rsid w:val="00CF684E"/>
     <w:rsid w:val="00CF7BD3"/>
     <w:rsid w:val="00D016E5"/>
     <w:rsid w:val="00D0185C"/>
     <w:rsid w:val="00D03048"/>
     <w:rsid w:val="00D037A3"/>
     <w:rsid w:val="00D04C46"/>
     <w:rsid w:val="00D05F62"/>
     <w:rsid w:val="00D077C9"/>
     <w:rsid w:val="00D10798"/>
     <w:rsid w:val="00D141F8"/>
     <w:rsid w:val="00D149A1"/>
     <w:rsid w:val="00D14ED0"/>
     <w:rsid w:val="00D15563"/>
     <w:rsid w:val="00D157C1"/>
     <w:rsid w:val="00D15906"/>
     <w:rsid w:val="00D15E10"/>
     <w:rsid w:val="00D1612A"/>
     <w:rsid w:val="00D16869"/>
     <w:rsid w:val="00D20F9B"/>
+    <w:rsid w:val="00D235FB"/>
     <w:rsid w:val="00D25249"/>
     <w:rsid w:val="00D25D6C"/>
     <w:rsid w:val="00D26CC3"/>
     <w:rsid w:val="00D26D6D"/>
     <w:rsid w:val="00D26EC9"/>
     <w:rsid w:val="00D27183"/>
     <w:rsid w:val="00D27B58"/>
     <w:rsid w:val="00D27BFE"/>
     <w:rsid w:val="00D305F4"/>
     <w:rsid w:val="00D31232"/>
     <w:rsid w:val="00D31E97"/>
     <w:rsid w:val="00D32C55"/>
     <w:rsid w:val="00D33619"/>
     <w:rsid w:val="00D34104"/>
     <w:rsid w:val="00D40EEB"/>
     <w:rsid w:val="00D43B9D"/>
     <w:rsid w:val="00D441C6"/>
     <w:rsid w:val="00D448C7"/>
     <w:rsid w:val="00D456D9"/>
     <w:rsid w:val="00D460E9"/>
+    <w:rsid w:val="00D46F72"/>
     <w:rsid w:val="00D4712C"/>
     <w:rsid w:val="00D4757A"/>
     <w:rsid w:val="00D4770D"/>
     <w:rsid w:val="00D50970"/>
     <w:rsid w:val="00D56124"/>
     <w:rsid w:val="00D56B2E"/>
     <w:rsid w:val="00D5701A"/>
     <w:rsid w:val="00D57717"/>
     <w:rsid w:val="00D57D0C"/>
     <w:rsid w:val="00D62E4B"/>
     <w:rsid w:val="00D643D5"/>
     <w:rsid w:val="00D64F1B"/>
     <w:rsid w:val="00D66F3B"/>
     <w:rsid w:val="00D672FE"/>
     <w:rsid w:val="00D67E2E"/>
     <w:rsid w:val="00D74133"/>
     <w:rsid w:val="00D749F7"/>
     <w:rsid w:val="00D74DF4"/>
     <w:rsid w:val="00D75BDD"/>
     <w:rsid w:val="00D75D72"/>
     <w:rsid w:val="00D765CB"/>
     <w:rsid w:val="00D770A1"/>
     <w:rsid w:val="00D770FF"/>
     <w:rsid w:val="00D77600"/>
     <w:rsid w:val="00D7767E"/>
@@ -42778,51 +42340,53 @@
     <w:rsid w:val="00D972CF"/>
     <w:rsid w:val="00DA01AF"/>
     <w:rsid w:val="00DA3EFC"/>
     <w:rsid w:val="00DA7D84"/>
     <w:rsid w:val="00DB0EFD"/>
     <w:rsid w:val="00DB13D0"/>
     <w:rsid w:val="00DB247E"/>
     <w:rsid w:val="00DB3580"/>
     <w:rsid w:val="00DB3CEF"/>
     <w:rsid w:val="00DB41AB"/>
     <w:rsid w:val="00DB4BFD"/>
     <w:rsid w:val="00DB5B48"/>
     <w:rsid w:val="00DB62D4"/>
     <w:rsid w:val="00DB7732"/>
     <w:rsid w:val="00DC06D9"/>
     <w:rsid w:val="00DC1C61"/>
     <w:rsid w:val="00DC61D4"/>
     <w:rsid w:val="00DC7AA3"/>
     <w:rsid w:val="00DC7DEB"/>
     <w:rsid w:val="00DD0CDE"/>
     <w:rsid w:val="00DD0E2A"/>
     <w:rsid w:val="00DD4873"/>
     <w:rsid w:val="00DD70C1"/>
     <w:rsid w:val="00DD7682"/>
     <w:rsid w:val="00DE0A1A"/>
+    <w:rsid w:val="00DE174C"/>
     <w:rsid w:val="00DE5C26"/>
+    <w:rsid w:val="00DE6BCC"/>
     <w:rsid w:val="00DE7355"/>
     <w:rsid w:val="00DF003F"/>
     <w:rsid w:val="00DF10C9"/>
     <w:rsid w:val="00DF2252"/>
     <w:rsid w:val="00DF37A6"/>
     <w:rsid w:val="00DF4216"/>
     <w:rsid w:val="00DF5600"/>
     <w:rsid w:val="00E0051A"/>
     <w:rsid w:val="00E007CA"/>
     <w:rsid w:val="00E0127D"/>
     <w:rsid w:val="00E023F7"/>
     <w:rsid w:val="00E02E46"/>
     <w:rsid w:val="00E02EC9"/>
     <w:rsid w:val="00E05814"/>
     <w:rsid w:val="00E05B89"/>
     <w:rsid w:val="00E11B5B"/>
     <w:rsid w:val="00E12B23"/>
     <w:rsid w:val="00E1408C"/>
     <w:rsid w:val="00E144D2"/>
     <w:rsid w:val="00E16A1C"/>
     <w:rsid w:val="00E201E4"/>
     <w:rsid w:val="00E21BD7"/>
     <w:rsid w:val="00E24448"/>
     <w:rsid w:val="00E30AF8"/>
     <w:rsid w:val="00E30D2C"/>
@@ -42954,50 +42518,51 @@
     <w:rsid w:val="00F83419"/>
     <w:rsid w:val="00F848C3"/>
     <w:rsid w:val="00F876AE"/>
     <w:rsid w:val="00F87982"/>
     <w:rsid w:val="00F87F51"/>
     <w:rsid w:val="00F92244"/>
     <w:rsid w:val="00F924EA"/>
     <w:rsid w:val="00F955BF"/>
     <w:rsid w:val="00F956BF"/>
     <w:rsid w:val="00F96175"/>
     <w:rsid w:val="00FA116D"/>
     <w:rsid w:val="00FA1A66"/>
     <w:rsid w:val="00FA1F2B"/>
     <w:rsid w:val="00FA233A"/>
     <w:rsid w:val="00FA325E"/>
     <w:rsid w:val="00FA473C"/>
     <w:rsid w:val="00FA4DDA"/>
     <w:rsid w:val="00FA53DD"/>
     <w:rsid w:val="00FA5921"/>
     <w:rsid w:val="00FB04F4"/>
     <w:rsid w:val="00FB24E7"/>
     <w:rsid w:val="00FB2BA6"/>
     <w:rsid w:val="00FC0BC4"/>
     <w:rsid w:val="00FC2F8D"/>
     <w:rsid w:val="00FC6B55"/>
+    <w:rsid w:val="00FD29BE"/>
     <w:rsid w:val="00FD393E"/>
     <w:rsid w:val="00FD4C12"/>
     <w:rsid w:val="00FD5D45"/>
     <w:rsid w:val="00FE0716"/>
     <w:rsid w:val="00FE0CFB"/>
     <w:rsid w:val="00FE274C"/>
     <w:rsid w:val="00FE2B12"/>
     <w:rsid w:val="00FE2C20"/>
     <w:rsid w:val="00FE4693"/>
     <w:rsid w:val="00FE48AD"/>
     <w:rsid w:val="00FE506A"/>
     <w:rsid w:val="00FE51E9"/>
     <w:rsid w:val="00FE5431"/>
     <w:rsid w:val="00FE6FD8"/>
     <w:rsid w:val="00FF2EE6"/>
     <w:rsid w:val="00FF3B6E"/>
     <w:rsid w:val="00FF41E9"/>
     <w:rsid w:val="00FF41F7"/>
     <w:rsid w:val="00FF53BB"/>
     <w:rsid w:val="01E1A428"/>
     <w:rsid w:val="023273B6"/>
     <w:rsid w:val="035973F7"/>
     <w:rsid w:val="037A342D"/>
     <w:rsid w:val="04146A8D"/>
     <w:rsid w:val="042DFD20"/>
@@ -43229,72 +42794,72 @@
     <w:rsid w:val="734E813A"/>
     <w:rsid w:val="735A9206"/>
     <w:rsid w:val="746E00C9"/>
     <w:rsid w:val="74D79AE6"/>
     <w:rsid w:val="74E96DD2"/>
     <w:rsid w:val="75A9EFC1"/>
     <w:rsid w:val="75AB4A6D"/>
     <w:rsid w:val="75ADCB25"/>
     <w:rsid w:val="7618E193"/>
     <w:rsid w:val="7753A01D"/>
     <w:rsid w:val="78A30DE5"/>
     <w:rsid w:val="78CA1F82"/>
     <w:rsid w:val="78E53E76"/>
     <w:rsid w:val="793F0E65"/>
     <w:rsid w:val="79557549"/>
     <w:rsid w:val="79C1CF22"/>
     <w:rsid w:val="7AB42406"/>
     <w:rsid w:val="7C7E51D6"/>
     <w:rsid w:val="7CE0D4AD"/>
     <w:rsid w:val="7DA14A81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5BC38B40"/>
-  <w15:docId w15:val="{89079A24-1151-41C3-ADC8-36BC10F19B74}"/>
+  <w14:docId w14:val="69CD72B9"/>
+  <w15:docId w15:val="{53204866-62AF-4C28-8166-BADB1AAF8270}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -44348,51 +43913,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubHead">
     <w:name w:val="SubHead"/>
     <w:basedOn w:val="body2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE274C"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="body-semibold">
     <w:name w:val="body-semi bold"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE274C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Source Sans Pro Semibold" w:hAnsi="Source Sans Pro Semibold" w:cs="Source Sans Pro Semibold"/>
+      <w:rFonts w:ascii="Source Sans Pro SemiBold" w:hAnsi="Source Sans Pro SemiBold" w:cs="Source Sans Pro SemiBold"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyHEADER1">
     <w:name w:val="Body HEADER 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE274C"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="60" w:line="270" w:lineRule="atLeast"/>
       <w:ind w:right="720"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aller" w:hAnsi="Aller" w:cs="Aller"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F7962"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
@@ -45160,52 +44725,52 @@
       <w:tabs>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="31" w:after="60" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="612" w:hanging="310"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="formbold">
     <w:name w:val="form/bold"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004C36A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F5467"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="abc">
     <w:name w:val="abc"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00927E52"/>
     <w:pPr>
       <w:ind w:left="180" w:hanging="180"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa18">
     <w:name w:val="Pa18"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F3123D"/>
@@ -46112,74 +45677,74 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20F8C53E-6805-4E54-B4CF-5FC0E9C5E2AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>78</Pages>
-  <Words>31213</Words>
-  <Characters>113082</Characters>
+  <Words>31838</Words>
+  <Characters>113029</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>942</Lines>
-  <Paragraphs>288</Paragraphs>
+  <Lines>2628</Lines>
+  <Paragraphs>2497</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>144007</CharactersWithSpaces>
+  <CharactersWithSpaces>142370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>aaa7d9a83786136fd2b438c08dfca16853b7bac83268ebe8aa4807df06b9fb20</vt:lpwstr>
   </property>
 </Properties>
 </file>