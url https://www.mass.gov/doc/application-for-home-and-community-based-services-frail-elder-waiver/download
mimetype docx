--- v0 (2026-01-16)
+++ v1 (2026-04-05)
@@ -1,9035 +1,4743 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7A9B9C41" w14:textId="77777777" w:rsidR="001E7AE5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0DB6C20B" w14:textId="5C5F9C25" w:rsidR="001B41D3" w:rsidRPr="00C00505" w:rsidRDefault="47B3C553" w:rsidP="00C00505">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00505">
+        <w:t>Application for Home- and Community-Based Services</w:t>
+      </w:r>
+      <w:r w:rsidR="205A0A49" w:rsidRPr="00C00505">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00505">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="55038A2D" w:rsidRPr="00C00505">
+        <w:t xml:space="preserve">Frail Elder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00505">
+        <w:t xml:space="preserve">Waiver </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787FA43E" w14:textId="46BA8144" w:rsidR="7945EDB4" w:rsidRDefault="00771055">
+      <w:r>
+        <w:t xml:space="preserve">Use this </w:t>
+      </w:r>
+      <w:r w:rsidR="00E247AD">
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">let </w:t>
+      </w:r>
+      <w:r w:rsidR="7945EDB4">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="7945EDB4">
+        <w:t xml:space="preserve"> Aging Services Access Point (ASAP) </w:t>
+      </w:r>
+      <w:r w:rsidR="00040BA6">
+        <w:t xml:space="preserve">know </w:t>
+      </w:r>
+      <w:r w:rsidR="7945EDB4">
+        <w:t>that the Applicant listed below is looking to apply to the F</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4B66">
+        <w:t>rail Elder Waiver (F</w:t>
+      </w:r>
+      <w:r w:rsidR="7945EDB4">
+        <w:t>EW</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009D4B66">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52280">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7945EDB4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1D96A540" w14:textId="59D373BB" w:rsidR="00101121" w:rsidRPr="001B1147" w:rsidRDefault="4A17C7E6" w:rsidP="00101121">
+      <w:r>
+        <w:t xml:space="preserve">The Frail Elder Waiver (FEW) is a Home- and Community-Based Services (HCBS) waiver </w:t>
+      </w:r>
+      <w:r w:rsidR="00D54261">
+        <w:t xml:space="preserve">through MassHealth </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">designed to </w:t>
+      </w:r>
+      <w:r w:rsidR="37058C77">
+        <w:t xml:space="preserve">provide support </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to eligible </w:t>
+      </w:r>
+      <w:r w:rsidR="75C93E65">
+        <w:t>individuals</w:t>
+      </w:r>
+      <w:r w:rsidR="12797A15">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="4D2C300D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aged 60 and older</w:t>
+      </w:r>
+      <w:r w:rsidR="12797A15">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> who meet the level of care for a nursing facility but prefer to remain in the community.</w:t>
+      </w:r>
+      <w:r w:rsidR="19405700">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3B897303">
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidR="19405700">
+        <w:t xml:space="preserve"> qualify for the </w:t>
+      </w:r>
+      <w:r w:rsidR="6F2A7B8F">
+        <w:t>FEW,</w:t>
+      </w:r>
+      <w:r w:rsidR="19405700">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4E186078">
+        <w:t>an individual</w:t>
+      </w:r>
+      <w:r w:rsidR="50F4EBFE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="19405700">
+        <w:t>must meet clinical</w:t>
+      </w:r>
+      <w:r w:rsidR="005C60C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="19405700">
+        <w:t xml:space="preserve">and financial eligibility requirements. </w:t>
+      </w:r>
+      <w:r w:rsidR="4E186078">
+        <w:t xml:space="preserve">An individual </w:t>
+      </w:r>
+      <w:r w:rsidR="19405700">
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidR="646B98F4">
+        <w:t>apply for the</w:t>
+      </w:r>
+      <w:r w:rsidR="19405700">
+        <w:t xml:space="preserve"> FEW at any time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DC7920" w14:textId="5FEB135F" w:rsidR="00DA7D19" w:rsidRPr="001B1147" w:rsidRDefault="001D2E0B" w:rsidP="00062233">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2E0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To begin the application </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D2E0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00040BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r w:rsidR="0054521A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ill out and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2E0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submit this application to your local ASAP</w:t>
+      </w:r>
+      <w:r w:rsidR="0054521A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. You may also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2E0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> call your local ASAP and provide the information on this application over the phone.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="63F543B5" w:rsidRPr="7A4648DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ASAPs provide</w:t>
+      </w:r>
+      <w:r w:rsidR="11A56D56" w:rsidRPr="7A4648DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50AEC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3938">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="63F543B5" w:rsidRPr="7A4648DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>initial clinical eligibility determinations</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50AEC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all</w:t>
+      </w:r>
+      <w:r w:rsidR="00040BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF066B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50AEC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FEW </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2346B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>applicants. MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00504442">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the only entity that can determine financial eligibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00D106CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02323">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>approve</w:t>
+      </w:r>
+      <w:r w:rsidR="00E247AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02323">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FEW </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F02323">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>enrollment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F02323">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="63F543B5" w:rsidRPr="7A4648DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6980B6BD" w14:textId="3F87185E" w:rsidR="0DA9EDCB" w:rsidRDefault="0DA9EDCB" w:rsidP="002B4518">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1147">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To find </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB672C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1147">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specific ASAP </w:t>
+      </w:r>
+      <w:r w:rsidR="0054521A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB672C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">serves the geographic area </w:t>
+      </w:r>
+      <w:r w:rsidR="0054521A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>where you live</w:t>
+      </w:r>
+      <w:r w:rsidR="002B476B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="4DC10811" w:rsidRPr="001B1147">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use</w:t>
+      </w:r>
+      <w:r w:rsidR="0004313A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="4DC10811" w:rsidRPr="001B1147">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7B1EC26A" w:rsidRPr="65CE0EC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">list </w:t>
+      </w:r>
+      <w:r w:rsidR="0054521A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the end of this </w:t>
+      </w:r>
+      <w:r w:rsidR="00E247AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2875">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4518" w:rsidRPr="65CE0EC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267ECC7D" w14:textId="722075F7" w:rsidR="001B41D3" w:rsidRDefault="47B3C553" w:rsidP="00062233">
+      <w:r>
+        <w:t>Applicant name</w:t>
+      </w:r>
+      <w:r w:rsidR="1F0B4A40">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C78DED" w14:textId="07F8ADC0" w:rsidR="00E43C99" w:rsidRDefault="47B3C553" w:rsidP="001B41D3">
+      <w:r>
+        <w:t>Date of birth</w:t>
+      </w:r>
+      <w:r w:rsidR="57B5025D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6977AED9" w14:textId="63B27C42" w:rsidR="001B41D3" w:rsidRDefault="00137055" w:rsidP="001B41D3">
+      <w:r>
+        <w:t xml:space="preserve">Current </w:t>
+      </w:r>
+      <w:r w:rsidR="00C507A8">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43C99">
+        <w:t>ddress</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2547">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001B41D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B41D3">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1633AB5D" w14:textId="73982B68" w:rsidR="001B41D3" w:rsidRDefault="47B3C553" w:rsidP="001B41D3">
+      <w:r>
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66387">
+        <w:t xml:space="preserve">identification </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">number </w:t>
+      </w:r>
+      <w:r w:rsidR="01DCD6D2">
+        <w:t>(if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="12190476">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6C08A8" w14:textId="0E138587" w:rsidR="00DB11F5" w:rsidRDefault="006600BF" w:rsidP="001B41D3">
+      <w:r>
+        <w:t xml:space="preserve">Primary </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66387">
+        <w:t>phone number</w:t>
+      </w:r>
+      <w:r w:rsidR="472C4D14">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5741D824" w14:textId="62750EE1" w:rsidR="001B41D3" w:rsidRDefault="00DB11F5" w:rsidP="001B41D3">
+      <w:r>
+        <w:t xml:space="preserve">E-Mail </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66387">
+        <w:t>address</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="47B3C553">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F38C2F9" w14:textId="0CBD737C" w:rsidR="007C0EC6" w:rsidRDefault="007C0EC6" w:rsidP="001B41D3">
+      <w:r>
+        <w:t>Preferred language:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D06080" w14:textId="0245C6F9" w:rsidR="006002EE" w:rsidRDefault="006002EE" w:rsidP="001B41D3">
+      <w:r>
+        <w:t>Do you already have services from an ASAP?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006002EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="564074394"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00325329">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D261B0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="-1372074625"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00325329">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00D261B0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514F8D65" w14:textId="7B091C62" w:rsidR="006002EE" w:rsidRDefault="006002EE" w:rsidP="001B41D3">
+      <w:r>
+        <w:t xml:space="preserve">If yes, </w:t>
+      </w:r>
+      <w:r w:rsidR="009302BE">
+        <w:t>who is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> your case manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00931018">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2228C952" w14:textId="694FD20E" w:rsidR="0035108B" w:rsidRPr="00D261B0" w:rsidRDefault="0035108B" w:rsidP="0035108B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D261B0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Should someone else </w:t>
+      </w:r>
+      <w:r w:rsidR="4C5AC1B6" w:rsidRPr="290F685A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="4C5AC1B6" w:rsidRPr="3405CEE9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contacted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3405CEE9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D261B0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your application?  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="615637702"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00325329">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0011778A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D261B0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="1698124874"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0011778A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0011778A" w:rsidRPr="00D261B0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D261B0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C00B1C" w14:textId="137DCD9B" w:rsidR="0035108B" w:rsidRPr="00D261B0" w:rsidRDefault="55D161B6" w:rsidP="4AF63745">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4AF63745">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Contact name</w:t>
+      </w:r>
+      <w:r w:rsidR="428BBDF8" w:rsidRPr="4AF63745">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AF63745">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F76ED1E" w14:textId="4B98BACB" w:rsidR="0035108B" w:rsidRPr="00D261B0" w:rsidRDefault="55D161B6" w:rsidP="4AF63745">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4AF63745">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Contact telephone number</w:t>
+      </w:r>
+      <w:r w:rsidR="5B1E4C04" w:rsidRPr="4AF63745">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AF63745">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6073575C" w14:textId="75BA0DB1" w:rsidR="0035108B" w:rsidRPr="00D261B0" w:rsidRDefault="55D161B6" w:rsidP="4AF63745">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4AF63745">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Relationship</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66387">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to you</w:t>
+      </w:r>
+      <w:r w:rsidR="11C7BA65" w:rsidRPr="4AF63745">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AF63745">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218B0742" w14:textId="29970C18" w:rsidR="00DA7D19" w:rsidRPr="001B1147" w:rsidRDefault="55D161B6" w:rsidP="4AF63745">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4AF63745">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Contact address</w:t>
+      </w:r>
+      <w:r w:rsidR="51848400" w:rsidRPr="4AF63745">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AF63745">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13224F1A" w14:textId="5D6A5014" w:rsidR="00284FD7" w:rsidRDefault="00E247AD" w:rsidP="00284FD7">
+      <w:r w:rsidRPr="00E247AD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Signature of Applicant or Authorized Representative</w:t>
+      </w:r>
+      <w:r w:rsidR="000C05B1">
+        <w:t>: _</w:t>
+      </w:r>
+      <w:r w:rsidR="00284FD7">
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754BB6F3" w14:textId="218CE9B0" w:rsidR="0080785A" w:rsidRDefault="00284FD7" w:rsidP="004F4F84">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1771 lines deleted...]
-        <w:t>(mm/dd/</w:t>
+        <w:t>DATE: (mm/dd/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...68 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:cr/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="right"/>
-[...13 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1781"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4315"/>
+        <w:gridCol w:w="1795"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="3415"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E7AE5" w14:paraId="16406E26" w14:textId="77777777" w:rsidTr="00F06DE3">
+      <w:tr w:rsidR="0080785A" w:rsidRPr="00445927" w14:paraId="4EA05046" w14:textId="77777777" w:rsidTr="00C00505">
         <w:trPr>
-          <w:trHeight w:val="773"/>
           <w:tblHeader/>
-          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:ind w:left="80" w:right="239"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE55DE7" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk214547353"/>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aging Services Access Point (ASAP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="095058BD" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A68FAC3" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5868FC35" w14:textId="4CAF2A50" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="76A12CBD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Areas Served</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0080785A" w:rsidRPr="00445927" w14:paraId="52454185" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77347128" w14:textId="68531251" w:rsidR="0080785A" w:rsidRPr="007C64F4" w:rsidRDefault="003F2BB1" w:rsidP="003F2BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C64F4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Access Care Partners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E602AB" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(413) 538-9020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60012CC4" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4 Valley Mill Rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Holyoke, MA 01040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="281F4275" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Belchertown, Chicopee, Granby, Holyoke, Ludlow, South Hadley, Ware</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0080785A" w:rsidRPr="00445927" w14:paraId="543181F7" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45EF5BF0" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AgeSpan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA6F11D" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(978) 683-7747</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Toll Free: (800) 892-0890</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="417CA0BB" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>280 Merrimack Street, Suite 400</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Lawrence, MA 01843</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="652EEC70" w14:textId="2F00583A" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Amesbury, Andover, Billerica, Boxford, Chelmsford, Danvers, Dracut, Dunstable, Georgetown, Groveland, Haverhill, Lawrence, Lowell, Marblehead, Merrimac, Methuen, Middleton, Newbury, Newburyport, North Andover, Peabody, Rowley, Salem, Salisbury, Tewksbury, Tyngsboro, West Newbury, Westford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0080785A" w:rsidRPr="00445927" w14:paraId="5C2F3ABB" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A53D58C" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aging Services of North Central MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D341627" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(978) 537-7411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6242BC25" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>680 Mechanic Street, Suite 120</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Leominster, MA 01453</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3538B973" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ashburnham, Ashby, Ayer, Berlin, Bolton, Clinton, Fitchburg, Gardner, Groton, Hubbardston, Lancaster, Leominster, Lunenburg, Pepperell, Princeton, Shirley, Sterling, Templeton, Townsend, Westminster, Winchendon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0080785A" w:rsidRPr="00445927" w14:paraId="592A0A35" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F890EE" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bristol Aging &amp; Wellness, Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DCDAAA" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(508) 675-2101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BDB4A7" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 Father </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DeValles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Blvd., Unit 8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Fall River, MA 02723</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC83F1C" w14:textId="77777777" w:rsidR="0080785A" w:rsidRPr="00445927" w:rsidRDefault="0080785A" w:rsidP="00FD48C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Attleborough, Berkley, Dighton, Fall River, Freetown, Mansfield, North Attleborough, Norton, Raynham, Rehoboth, Seekonk, Somerset, Swansea, Taunton, Westport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F06921" w:rsidRPr="008B06F5" w14:paraId="0DACF253" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:trPr>
+          <w:trHeight w:val="198"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43735449" w14:textId="77777777" w:rsidR="00F06921" w:rsidRPr="008B06F5" w:rsidRDefault="00F06921">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>City of Boston – Boston Elder</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Info</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A754CA3" w14:textId="77777777" w:rsidR="00F06921" w:rsidRPr="008B06F5" w:rsidRDefault="00F06921">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(617) 292-6211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4109D412" w14:textId="77777777" w:rsidR="00F06921" w:rsidRPr="008B06F5" w:rsidRDefault="00F06921">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Boston Senior Home Care - 89 South Street, Lincoln Plaza Suite 501</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Boston, MA 02111</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31197BA0" w14:textId="77777777" w:rsidR="00F06921" w:rsidRPr="008B06F5" w:rsidRDefault="00F06921">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A86EBC" w14:textId="77777777" w:rsidR="00F06921" w:rsidRPr="008B06F5" w:rsidRDefault="00F06921">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Boston neighborhoods of Beacon Hill, Boston, Charlestown, Dorchester, Downtown, East Boston, North End, South Boston, South Cove, West End</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005449F1" w:rsidRPr="00445927" w14:paraId="61F5134A" w14:textId="77777777" w:rsidTr="001A5AFD">
+        <w:trPr>
+          <w:trHeight w:val="1268"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69129ED8" w14:textId="4A6C6CBC" w:rsidR="005449F1" w:rsidRPr="00445927" w:rsidRDefault="005449F1" w:rsidP="005449F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>City of Boston – Boston Elder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Info</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A64AD26" w14:textId="3C943B05" w:rsidR="005449F1" w:rsidRPr="00445927" w:rsidRDefault="005449F1" w:rsidP="005449F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(617) 292-6211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F6E5F4" w14:textId="77777777" w:rsidR="005449F1" w:rsidRPr="008B06F5" w:rsidRDefault="005449F1" w:rsidP="005449F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Central Boston Elder Services - 2315 Washington Street</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Boston, MA 02119</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="535334C4" w14:textId="77777777" w:rsidR="005449F1" w:rsidRPr="00412FC1" w:rsidRDefault="005449F1" w:rsidP="005449F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1C1241" w14:textId="682EA803" w:rsidR="005449F1" w:rsidRPr="00223EBA" w:rsidRDefault="005449F1" w:rsidP="005449F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Boston neighborhoods of Allston, Back Bay, Boston, Brighton, Fenway, Jamaica Plain, Kenmore/Fenway, Mission Hill, Roxbury, South End</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005449F1" w:rsidRPr="00445927" w14:paraId="266E8D5D" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05551CA1" w14:textId="4B201005" w:rsidR="005449F1" w:rsidRPr="00445927" w:rsidRDefault="005449F1" w:rsidP="005449F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>City of Boston – Boston Elder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Info</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3803A3" w14:textId="2813768B" w:rsidR="005449F1" w:rsidRPr="00445927" w:rsidRDefault="005449F1" w:rsidP="005449F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(617) 292-6211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F05210" w14:textId="2E65902D" w:rsidR="005449F1" w:rsidRPr="00412FC1" w:rsidRDefault="005449F1" w:rsidP="005449F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC3156">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ethos - 555 Amory Street</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3156">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Jamaica Plain, MA 02130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16892574" w14:textId="4A88746A" w:rsidR="005449F1" w:rsidRPr="00445927" w:rsidRDefault="005449F1" w:rsidP="005449F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B06F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Boston neighborhoods of Jamaica Plain, Roslindale, West Roxbury, Hyde Park and Mattapan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="18AD73BD" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE5CD6C" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Coastline Elderly Services, Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D06690B" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(508) 999-6400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F8CFC4" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00412FC1" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00412FC1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>863 Belleville Ave</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59478D4F" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00412FC1" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00412FC1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>New Bedford MA 02745</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2904FA53" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0407D6" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Acushnet, Dartmouth, Fairhaven, Gosnold, Marion, Mattapoisett, New Bedford, Rochester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="48203A80" w14:textId="77777777" w:rsidTr="00372306">
+        <w:trPr>
+          <w:trHeight w:val="1007"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513DC8B7" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Elder Services of Berkshire County</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A49F104" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(413) 499-0524</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B00CCF" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>73 South Church Street</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Pittsfield, MA 01201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E81952" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adams, Alford, Becket, Cheshire, Clarksburg, Dalton, Egremont, Florida, Great Barrington, Hancock, Hinsdale, Lanesborough, Lee, Lenox, Monterey, Mount </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Aging</w:t>
+              <w:t xml:space="preserve">Washington, New Ashford, New Marlborough, North Adams, Otis, Peru, Pittsfield, Richmond, Sandisfield, Savoy, Sheffield, Stockbridge, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tyringham</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Washington, West Stockbridge, Williamstown, Windsor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="3D3406AA" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="177126EE" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Elder Services of Cape Cod and the Islands</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEF378C" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(508) 394-4630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7632F3D0" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>68 Route 134</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>South Dennis, MA 02660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC05971" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aquinnah, Barnstable, Bourne, Brewster, Buzzards Bay, Chatham, Chilmark, Dennis, Eastham, Edgartown, Falmouth, Gay Head, Harwich, Hyannis, Mashpee, Nantucket, Oak Bluffs, Orleans, Provincetown, Sandwich, Tisbury, Truro, Wellfleet, West Tisbury, Yarmouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="55B20C16" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF06D98" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Elder Services of Worcester Area, Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A91EC9" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(508) 756-1545</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140ED233" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>67 Millbrook Street, Suite 100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Worcester MA 01606</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A2A574" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Auburn, Barre, Boylston, Grafton, Hardwick, Holden, Leicester, Millbury, New Braintree, Oakham, Paxton, Rutland, Shrewsbury, West Boylston, Worcester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="0C645D18" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2096D8F4" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Greater Lynn Senior Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="560DC9C1" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(781) 599- 0110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A01C508" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8 Silsbee St.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Lynn, MA 01901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F0AE87" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lynn, Lynnfield, Nahant, Saugus, Swampscott</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="7F99FE9B" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0154125A" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Greater Springfield Senior Services, Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1150B5C1" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(413) 781-8800</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(413) 781-0632</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60596349" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>66 Industry Ave.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Springfield, MA 01104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6042D95F" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Agawam, Brimfield, East Longmeadow, Hampden, Holland, Longmeadow, Monson, Palmer, Springfield, Wales, West Springfield, Wilbraham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="0AD26A7D" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C96C21" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>HESSCO Elder Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37461684" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(781) 784-4944</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DA8858" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>545 South Street, Suite 300</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Walpole, MA 02081</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AD48E5" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Canton, Dedham, Foxborough, Medfield, Millis, Norfolk, Norwood, Plainville, Sharon, Walpole, Westwood, Wrentham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="53848120" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="454BE319" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Highland Valley Elder Services, Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B541DF0" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(413) 586-2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="350D2A39" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>320 Riverside Drive Suite B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Florence, MA 01062</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5519A2B9" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Amherst, Blandford, Chester, Chesterfield, Cummington, Easthampton, Goshen, Granville, Hadley, Hatfield, Huntington, Middlefield, Montgomery, Northampton, Pelham, Plainfield, Russell, Southampton, Southwick, Tolland, Westfield, Westhampton, Williamsburg, Worthington</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="643FC40A" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5A9460" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LifePath</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inc. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FAE1FF" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(413) 773-5555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BCB32D" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>101 Munson St., Suite 201</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Greenfield, MA 01301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F32A063" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ashfield, Athol, Bernardston, Buckland, Charlemont, Colrain, Conway, Deerfield, Erving, Gill, Greenfield, Hawley, Heath, Leverett, Leyden, Monroe, Montague, New Salem, Northfield, Orange, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Petersham</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Phillipston, Rowe, Royalston, Shelburne, Shelburne Falls, Shutesbury, Sunderland, Turner Falls, Warwick, Wendell, Whately</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="2E579668" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5097CF" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Minuteman Senior Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DCDAC9" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(781) 272-7177</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC20ACB" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>One Burlington Woods, Suite 101</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Burlington, MA 01803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4524C2F2" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Acton, Arlington, Bedford, Boxborough, Burlington, Carlisle, Concord, Harvard, Lexington, Lincoln, Littleton, Maynard, Stow, Wilmington, Winchester, Woburn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="1528E442" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7131DB1C" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mystic Valley Elder Services, Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20AFBE61" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(781) 324-7705</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="112756CC" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>300 Commercial Street, Suite #19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Malden, MA 02148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D39957F" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chelsea, Everett, Malden, Medford, Melrose, North Reading, Reading, Revere, Stoneham, Wakefield, Winthrop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="1EA826D0" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC97784" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Old Colony Elder Services, Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FADDFE" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(508) 584-1561</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E23275A" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>144 Main St.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Brockton, MA 02301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A96584" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abington, Avon, Bridgewater, Brockton, Carver, Duxbury, East Bridgewater, Easton, Halifax, Hanover, Hanson, Kingston, Lakeville, Marshfield, Middleborough, Pembroke, Plymouth, Plympton, Rockland, Stoughton, Wareham, West Bridgewater, Whitman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="2A7C44DC" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E5B355" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SeniorCare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1D9F72" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(978) 281-1750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="217A8A8B" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>49 Blackburn Center</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Gloucester, MA 01930</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7521BDD3" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Beverly, Essex, Gloucester, Hamilton, Ipswich, Manchester-by-the-Sea, Rockport, Topsfield, Wenham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="7C3C85A4" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6A737A" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Somerville Cambridge Elder Services, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADCFB12" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>617-628-2601</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A989CCF" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>61 Medford St, Somerville, MA 02143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC47EAD" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cambridge, Somerville</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="12D4A27B" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DFD9C4" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South Shore Elder Services, Inc. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB21156" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(781) 848-3910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="105007FB" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>350 Granite Street, Suite 2303</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Braintree, MA 02184</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="694EE5D9" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Braintree, Cohasset, Hingham, Holbrook, Hull, Milton, Norwell, Quincy, Randolph, Scituate, Weymouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="38455921" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="026A0AB3" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Springwell, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3929297A" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(617) 926-4100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B290CDA" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>307 Waverley Oaks Rd, Suite 205</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Waltham, MA 02452</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DF0EBD" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ashland, Belmont, Brookline, Chestnut Hill, Dover, Framingham, Holliston, Hopkinton, Hudson, Marlborough, Natick, Needham, Newton, Northborough, Sherborn, Southborough, Sudbury, Waltham, Watertown, Wayland, Wellesley, Westborough, Weston,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223EBA" w:rsidRPr="00445927" w14:paraId="74944A9E" w14:textId="77777777" w:rsidTr="00C3303F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57791330" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tri-Valley, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE20E39" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(508) 949-6640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D488F3A" w14:textId="77777777" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10 Mill Street</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Dudley, MA 01571</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AB7AD6" w14:textId="1AE28466" w:rsidR="00223EBA" w:rsidRPr="00445927" w:rsidRDefault="00223EBA" w:rsidP="00223EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bellingham, Blackstone, Brookfield, Charlton, Douglas, Dudley, East Brookfield, Franklin, Hopedale, Medway, Mendon, Milford, Millville, North Brookfield, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...2803 lines deleted...]
-              <w:t>Yarmouth</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445927">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>orthbridge, Oxford, Southbridge, Spencer, Sturbridge, Sutton, Upton, Uxbridge, Warren, Webster, West Brookfield</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19D6079A" w14:textId="77777777" w:rsidR="001E7AE5" w:rsidRDefault="001E7AE5">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="69FE97B2" w14:textId="75A3616D" w:rsidR="00137FBE" w:rsidRPr="00CC417E" w:rsidRDefault="00CC417E" w:rsidP="00CC417E">
       <w:pPr>
-        <w:pStyle w:val="TableParagraph"/>
-[...8 lines deleted...]
-        </w:sectPr>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CC417E">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>FEW_2025-12</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...4097 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="00137FBE" w:rsidRPr="00CC417E" w:rsidSect="001A5AFD">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1060" w:right="1080" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1486B4D9" w14:textId="77777777" w:rsidR="00FD4330" w:rsidRDefault="00FD4330" w:rsidP="00CB31C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0F352096" w14:textId="77777777" w:rsidR="00FD4330" w:rsidRDefault="00FD4330" w:rsidP="00CB31C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3C2AF02B" w14:textId="77777777" w:rsidR="00FD4330" w:rsidRDefault="00FD4330">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...5 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C443CDC" w14:textId="77777777" w:rsidR="00CB31C9" w:rsidRDefault="00CB31C9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="046266B7" w14:textId="77777777" w:rsidR="00CB31C9" w:rsidRDefault="00CB31C9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54B5669A" w14:textId="77777777" w:rsidR="00CB31C9" w:rsidRDefault="00CB31C9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3ABC95DC" w14:textId="77777777" w:rsidR="00FD4330" w:rsidRDefault="00FD4330" w:rsidP="00CB31C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4B2351CC" w14:textId="77777777" w:rsidR="00FD4330" w:rsidRDefault="00FD4330" w:rsidP="00CB31C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="6AD9C589" w14:textId="77777777" w:rsidR="00FD4330" w:rsidRDefault="00FD4330">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E4D9C8A" w14:textId="77777777" w:rsidR="00CB31C9" w:rsidRDefault="00CB31C9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5846EE81" w14:textId="1E698C53" w:rsidR="00CB31C9" w:rsidRDefault="00CB31C9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="206FE4D7" w14:textId="77777777" w:rsidR="00CB31C9" w:rsidRDefault="00CB31C9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="341001D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB4C829A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F351C93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC96769A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="899753516">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1397896293">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001E7AE5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F06DE3"/>
+    <w:rsidRoot w:val="001B41D3"/>
+    <w:rsid w:val="0000105E"/>
+    <w:rsid w:val="00006701"/>
+    <w:rsid w:val="000107EA"/>
+    <w:rsid w:val="000166BD"/>
+    <w:rsid w:val="0002036E"/>
+    <w:rsid w:val="000232AF"/>
+    <w:rsid w:val="000273F9"/>
+    <w:rsid w:val="00027426"/>
+    <w:rsid w:val="000320E1"/>
+    <w:rsid w:val="000338F3"/>
+    <w:rsid w:val="00034668"/>
+    <w:rsid w:val="00040BA6"/>
+    <w:rsid w:val="0004313A"/>
+    <w:rsid w:val="00043ADC"/>
+    <w:rsid w:val="00050328"/>
+    <w:rsid w:val="00051423"/>
+    <w:rsid w:val="00055383"/>
+    <w:rsid w:val="00062233"/>
+    <w:rsid w:val="0006562D"/>
+    <w:rsid w:val="00070C75"/>
+    <w:rsid w:val="00076907"/>
+    <w:rsid w:val="00076AC8"/>
+    <w:rsid w:val="00080525"/>
+    <w:rsid w:val="00080B11"/>
+    <w:rsid w:val="000849C9"/>
+    <w:rsid w:val="000929D7"/>
+    <w:rsid w:val="00094025"/>
+    <w:rsid w:val="00095328"/>
+    <w:rsid w:val="00096362"/>
+    <w:rsid w:val="00096F9C"/>
+    <w:rsid w:val="000A0A1F"/>
+    <w:rsid w:val="000A13E4"/>
+    <w:rsid w:val="000A2BBF"/>
+    <w:rsid w:val="000A416B"/>
+    <w:rsid w:val="000A75F6"/>
+    <w:rsid w:val="000B4896"/>
+    <w:rsid w:val="000B5E36"/>
+    <w:rsid w:val="000C05B1"/>
+    <w:rsid w:val="000C7015"/>
+    <w:rsid w:val="000C776F"/>
+    <w:rsid w:val="000C7EB7"/>
+    <w:rsid w:val="000D12D8"/>
+    <w:rsid w:val="000D4BC8"/>
+    <w:rsid w:val="000D523C"/>
+    <w:rsid w:val="000E43EB"/>
+    <w:rsid w:val="000E7732"/>
+    <w:rsid w:val="000F2A01"/>
+    <w:rsid w:val="000F72C1"/>
+    <w:rsid w:val="00101121"/>
+    <w:rsid w:val="001015AA"/>
+    <w:rsid w:val="00103918"/>
+    <w:rsid w:val="00115553"/>
+    <w:rsid w:val="001176E6"/>
+    <w:rsid w:val="0011778A"/>
+    <w:rsid w:val="00121456"/>
+    <w:rsid w:val="001220B3"/>
+    <w:rsid w:val="00122A58"/>
+    <w:rsid w:val="00124C6D"/>
+    <w:rsid w:val="001279B5"/>
+    <w:rsid w:val="00130E28"/>
+    <w:rsid w:val="001328EA"/>
+    <w:rsid w:val="00134417"/>
+    <w:rsid w:val="00137055"/>
+    <w:rsid w:val="00137C47"/>
+    <w:rsid w:val="00137FBE"/>
+    <w:rsid w:val="0014279E"/>
+    <w:rsid w:val="0014394C"/>
+    <w:rsid w:val="0014682A"/>
+    <w:rsid w:val="00147DC2"/>
+    <w:rsid w:val="00162A37"/>
+    <w:rsid w:val="00165723"/>
+    <w:rsid w:val="00171849"/>
+    <w:rsid w:val="00173F27"/>
+    <w:rsid w:val="0017556D"/>
+    <w:rsid w:val="001835CE"/>
+    <w:rsid w:val="00185DFA"/>
+    <w:rsid w:val="001A5AFD"/>
+    <w:rsid w:val="001A7638"/>
+    <w:rsid w:val="001B02AE"/>
+    <w:rsid w:val="001B059D"/>
+    <w:rsid w:val="001B1147"/>
+    <w:rsid w:val="001B3257"/>
+    <w:rsid w:val="001B41D3"/>
+    <w:rsid w:val="001B454C"/>
+    <w:rsid w:val="001B780C"/>
+    <w:rsid w:val="001C0E89"/>
+    <w:rsid w:val="001D2E0B"/>
+    <w:rsid w:val="001D75A9"/>
+    <w:rsid w:val="001F579C"/>
+    <w:rsid w:val="001F7401"/>
+    <w:rsid w:val="00210585"/>
+    <w:rsid w:val="00213DA3"/>
+    <w:rsid w:val="0022260D"/>
+    <w:rsid w:val="00222748"/>
+    <w:rsid w:val="00223202"/>
+    <w:rsid w:val="00223EBA"/>
+    <w:rsid w:val="002264E9"/>
+    <w:rsid w:val="002300C0"/>
+    <w:rsid w:val="0023296C"/>
+    <w:rsid w:val="00233D5B"/>
+    <w:rsid w:val="002340B2"/>
+    <w:rsid w:val="00236D4C"/>
+    <w:rsid w:val="00240CEB"/>
+    <w:rsid w:val="002428EB"/>
+    <w:rsid w:val="002431B2"/>
+    <w:rsid w:val="0024328A"/>
+    <w:rsid w:val="00247042"/>
+    <w:rsid w:val="00247BDC"/>
+    <w:rsid w:val="002559CB"/>
+    <w:rsid w:val="00262276"/>
+    <w:rsid w:val="002634D2"/>
+    <w:rsid w:val="0026542B"/>
+    <w:rsid w:val="002665B8"/>
+    <w:rsid w:val="002679A6"/>
+    <w:rsid w:val="00267BB0"/>
+    <w:rsid w:val="00271A28"/>
+    <w:rsid w:val="002826E9"/>
+    <w:rsid w:val="00284CFB"/>
+    <w:rsid w:val="00284ED3"/>
+    <w:rsid w:val="00284FD7"/>
+    <w:rsid w:val="002853B4"/>
+    <w:rsid w:val="0029296A"/>
+    <w:rsid w:val="00295115"/>
+    <w:rsid w:val="002B4518"/>
+    <w:rsid w:val="002B476B"/>
+    <w:rsid w:val="002B4A2A"/>
+    <w:rsid w:val="002B7245"/>
+    <w:rsid w:val="002B7647"/>
+    <w:rsid w:val="002C382A"/>
+    <w:rsid w:val="002D5BD6"/>
+    <w:rsid w:val="002D7F23"/>
+    <w:rsid w:val="002E0DDC"/>
+    <w:rsid w:val="002E2CBC"/>
+    <w:rsid w:val="002E5085"/>
+    <w:rsid w:val="002F0742"/>
+    <w:rsid w:val="002F368C"/>
+    <w:rsid w:val="002F7526"/>
+    <w:rsid w:val="00302872"/>
+    <w:rsid w:val="00303AC5"/>
+    <w:rsid w:val="00307D90"/>
+    <w:rsid w:val="0031388E"/>
+    <w:rsid w:val="00313C8E"/>
+    <w:rsid w:val="00314346"/>
+    <w:rsid w:val="00323A46"/>
+    <w:rsid w:val="00324F5D"/>
+    <w:rsid w:val="00325329"/>
+    <w:rsid w:val="0032648A"/>
+    <w:rsid w:val="0033116B"/>
+    <w:rsid w:val="00335910"/>
+    <w:rsid w:val="00350E17"/>
+    <w:rsid w:val="0035108B"/>
+    <w:rsid w:val="00362AB0"/>
+    <w:rsid w:val="00362EFF"/>
+    <w:rsid w:val="00366314"/>
+    <w:rsid w:val="00372306"/>
+    <w:rsid w:val="00372719"/>
+    <w:rsid w:val="0037382B"/>
+    <w:rsid w:val="00383751"/>
+    <w:rsid w:val="00386C81"/>
+    <w:rsid w:val="00394AE6"/>
+    <w:rsid w:val="003A29B3"/>
+    <w:rsid w:val="003B0CB2"/>
+    <w:rsid w:val="003C2251"/>
+    <w:rsid w:val="003C2835"/>
+    <w:rsid w:val="003C4110"/>
+    <w:rsid w:val="003C7B8B"/>
+    <w:rsid w:val="003D4FD8"/>
+    <w:rsid w:val="003D614D"/>
+    <w:rsid w:val="003E0353"/>
+    <w:rsid w:val="003E1BD2"/>
+    <w:rsid w:val="003E3A60"/>
+    <w:rsid w:val="003F011F"/>
+    <w:rsid w:val="003F0A39"/>
+    <w:rsid w:val="003F28A7"/>
+    <w:rsid w:val="003F2BB1"/>
+    <w:rsid w:val="003F6A93"/>
+    <w:rsid w:val="0040688C"/>
+    <w:rsid w:val="004115EE"/>
+    <w:rsid w:val="00413035"/>
+    <w:rsid w:val="0041576C"/>
+    <w:rsid w:val="00416045"/>
+    <w:rsid w:val="0042346E"/>
+    <w:rsid w:val="0042391F"/>
+    <w:rsid w:val="004251FF"/>
+    <w:rsid w:val="00426352"/>
+    <w:rsid w:val="00426C66"/>
+    <w:rsid w:val="00445C3C"/>
+    <w:rsid w:val="004555C7"/>
+    <w:rsid w:val="004576FE"/>
+    <w:rsid w:val="00460315"/>
+    <w:rsid w:val="004604A3"/>
+    <w:rsid w:val="004636FA"/>
+    <w:rsid w:val="004658E7"/>
+    <w:rsid w:val="004659A0"/>
+    <w:rsid w:val="00475FA7"/>
+    <w:rsid w:val="0047708A"/>
+    <w:rsid w:val="00477749"/>
+    <w:rsid w:val="00480603"/>
+    <w:rsid w:val="00483FAC"/>
+    <w:rsid w:val="004842F4"/>
+    <w:rsid w:val="004849EA"/>
+    <w:rsid w:val="0048544B"/>
+    <w:rsid w:val="00486F37"/>
+    <w:rsid w:val="004947E2"/>
+    <w:rsid w:val="00496867"/>
+    <w:rsid w:val="00497FA8"/>
+    <w:rsid w:val="004A37B5"/>
+    <w:rsid w:val="004A4BC9"/>
+    <w:rsid w:val="004A4D53"/>
+    <w:rsid w:val="004A53DD"/>
+    <w:rsid w:val="004C452B"/>
+    <w:rsid w:val="004C5712"/>
+    <w:rsid w:val="004D65C2"/>
+    <w:rsid w:val="004F4311"/>
+    <w:rsid w:val="004F4F84"/>
+    <w:rsid w:val="004F5494"/>
+    <w:rsid w:val="0050001D"/>
+    <w:rsid w:val="005003E9"/>
+    <w:rsid w:val="00501399"/>
+    <w:rsid w:val="00503BBF"/>
+    <w:rsid w:val="00504442"/>
+    <w:rsid w:val="00506A32"/>
+    <w:rsid w:val="00506FA5"/>
+    <w:rsid w:val="00506FDE"/>
+    <w:rsid w:val="00511C5A"/>
+    <w:rsid w:val="0051498D"/>
+    <w:rsid w:val="00521998"/>
+    <w:rsid w:val="00522B27"/>
+    <w:rsid w:val="005259DB"/>
+    <w:rsid w:val="00525B21"/>
+    <w:rsid w:val="00527759"/>
+    <w:rsid w:val="0053396B"/>
+    <w:rsid w:val="005449F1"/>
+    <w:rsid w:val="0054521A"/>
+    <w:rsid w:val="00553AA2"/>
+    <w:rsid w:val="00555447"/>
+    <w:rsid w:val="0056674D"/>
+    <w:rsid w:val="00567A3D"/>
+    <w:rsid w:val="00573851"/>
+    <w:rsid w:val="00582A4F"/>
+    <w:rsid w:val="00582E85"/>
+    <w:rsid w:val="00584BF3"/>
+    <w:rsid w:val="00584F74"/>
+    <w:rsid w:val="00586940"/>
+    <w:rsid w:val="00587DE0"/>
+    <w:rsid w:val="00587F63"/>
+    <w:rsid w:val="005909C8"/>
+    <w:rsid w:val="00591D8C"/>
+    <w:rsid w:val="00593FFC"/>
+    <w:rsid w:val="00595435"/>
+    <w:rsid w:val="00596A45"/>
+    <w:rsid w:val="005A5BD9"/>
+    <w:rsid w:val="005A716A"/>
+    <w:rsid w:val="005B4401"/>
+    <w:rsid w:val="005B7B94"/>
+    <w:rsid w:val="005C093C"/>
+    <w:rsid w:val="005C3EF8"/>
+    <w:rsid w:val="005C4EB2"/>
+    <w:rsid w:val="005C60C9"/>
+    <w:rsid w:val="005D4658"/>
+    <w:rsid w:val="005D6422"/>
+    <w:rsid w:val="005E73C8"/>
+    <w:rsid w:val="005E78BB"/>
+    <w:rsid w:val="005F215D"/>
+    <w:rsid w:val="005F53A2"/>
+    <w:rsid w:val="006002EE"/>
+    <w:rsid w:val="00603733"/>
+    <w:rsid w:val="006059ED"/>
+    <w:rsid w:val="00607703"/>
+    <w:rsid w:val="006142D0"/>
+    <w:rsid w:val="0061544E"/>
+    <w:rsid w:val="00616A20"/>
+    <w:rsid w:val="0061756F"/>
+    <w:rsid w:val="00620026"/>
+    <w:rsid w:val="00632D4D"/>
+    <w:rsid w:val="00635A02"/>
+    <w:rsid w:val="00644421"/>
+    <w:rsid w:val="00644CCF"/>
+    <w:rsid w:val="0064722E"/>
+    <w:rsid w:val="006473BE"/>
+    <w:rsid w:val="00647CDA"/>
+    <w:rsid w:val="0065251E"/>
+    <w:rsid w:val="00657AEA"/>
+    <w:rsid w:val="006600BF"/>
+    <w:rsid w:val="00665BCC"/>
+    <w:rsid w:val="00675480"/>
+    <w:rsid w:val="006908E9"/>
+    <w:rsid w:val="00693096"/>
+    <w:rsid w:val="00696C1F"/>
+    <w:rsid w:val="006A0962"/>
+    <w:rsid w:val="006A375C"/>
+    <w:rsid w:val="006A4D15"/>
+    <w:rsid w:val="006B1453"/>
+    <w:rsid w:val="006B18C2"/>
+    <w:rsid w:val="006B1AEF"/>
+    <w:rsid w:val="006B2A7E"/>
+    <w:rsid w:val="006B645C"/>
+    <w:rsid w:val="006B6522"/>
+    <w:rsid w:val="006B68D9"/>
+    <w:rsid w:val="006B7310"/>
+    <w:rsid w:val="006E0516"/>
+    <w:rsid w:val="006E3ABD"/>
+    <w:rsid w:val="006F2197"/>
+    <w:rsid w:val="006F7640"/>
+    <w:rsid w:val="00701808"/>
+    <w:rsid w:val="007019C1"/>
+    <w:rsid w:val="00705B5E"/>
+    <w:rsid w:val="00705D2F"/>
+    <w:rsid w:val="00707DA8"/>
+    <w:rsid w:val="00713AFD"/>
+    <w:rsid w:val="007143FF"/>
+    <w:rsid w:val="007214B9"/>
+    <w:rsid w:val="007309F9"/>
+    <w:rsid w:val="00733A38"/>
+    <w:rsid w:val="00737442"/>
+    <w:rsid w:val="00741486"/>
+    <w:rsid w:val="007450D7"/>
+    <w:rsid w:val="00757BB9"/>
+    <w:rsid w:val="0076031C"/>
+    <w:rsid w:val="00764B96"/>
+    <w:rsid w:val="00770733"/>
+    <w:rsid w:val="00771055"/>
+    <w:rsid w:val="00771A77"/>
+    <w:rsid w:val="00782BCB"/>
+    <w:rsid w:val="0079106D"/>
+    <w:rsid w:val="00795D4A"/>
+    <w:rsid w:val="007A1C78"/>
+    <w:rsid w:val="007A4D1F"/>
+    <w:rsid w:val="007A769D"/>
+    <w:rsid w:val="007B4F4E"/>
+    <w:rsid w:val="007B579C"/>
+    <w:rsid w:val="007C0255"/>
+    <w:rsid w:val="007C0EC6"/>
+    <w:rsid w:val="007C2642"/>
+    <w:rsid w:val="007C4881"/>
+    <w:rsid w:val="007C64F4"/>
+    <w:rsid w:val="007D05D1"/>
+    <w:rsid w:val="007E4FC2"/>
+    <w:rsid w:val="00802E7B"/>
+    <w:rsid w:val="0080530F"/>
+    <w:rsid w:val="0080785A"/>
+    <w:rsid w:val="008102D9"/>
+    <w:rsid w:val="0081373C"/>
+    <w:rsid w:val="00826912"/>
+    <w:rsid w:val="00827BD0"/>
+    <w:rsid w:val="0083194A"/>
+    <w:rsid w:val="00832617"/>
+    <w:rsid w:val="008338CD"/>
+    <w:rsid w:val="00835C46"/>
+    <w:rsid w:val="00835C62"/>
+    <w:rsid w:val="008376DD"/>
+    <w:rsid w:val="00842BE3"/>
+    <w:rsid w:val="00852A7B"/>
+    <w:rsid w:val="0085322D"/>
+    <w:rsid w:val="00861327"/>
+    <w:rsid w:val="00862956"/>
+    <w:rsid w:val="00873AFE"/>
+    <w:rsid w:val="00874B3A"/>
+    <w:rsid w:val="008777F9"/>
+    <w:rsid w:val="008818DF"/>
+    <w:rsid w:val="00885BC7"/>
+    <w:rsid w:val="00887BFE"/>
+    <w:rsid w:val="008914E7"/>
+    <w:rsid w:val="00895AF9"/>
+    <w:rsid w:val="008B02C5"/>
+    <w:rsid w:val="008C2408"/>
+    <w:rsid w:val="008C2875"/>
+    <w:rsid w:val="008C6831"/>
+    <w:rsid w:val="008C7CE4"/>
+    <w:rsid w:val="008D1916"/>
+    <w:rsid w:val="008D27BA"/>
+    <w:rsid w:val="008E0E5C"/>
+    <w:rsid w:val="008E24D1"/>
+    <w:rsid w:val="008E4C3C"/>
+    <w:rsid w:val="008E7145"/>
+    <w:rsid w:val="008F46EC"/>
+    <w:rsid w:val="008F750B"/>
+    <w:rsid w:val="0090041C"/>
+    <w:rsid w:val="0090360C"/>
+    <w:rsid w:val="009076CB"/>
+    <w:rsid w:val="0091043F"/>
+    <w:rsid w:val="00914425"/>
+    <w:rsid w:val="00915045"/>
+    <w:rsid w:val="00920356"/>
+    <w:rsid w:val="00922A4A"/>
+    <w:rsid w:val="009302BE"/>
+    <w:rsid w:val="00931018"/>
+    <w:rsid w:val="00934778"/>
+    <w:rsid w:val="00943724"/>
+    <w:rsid w:val="00945786"/>
+    <w:rsid w:val="0094701C"/>
+    <w:rsid w:val="00952BE0"/>
+    <w:rsid w:val="009609D9"/>
+    <w:rsid w:val="00976724"/>
+    <w:rsid w:val="0098009C"/>
+    <w:rsid w:val="00981738"/>
+    <w:rsid w:val="00981C47"/>
+    <w:rsid w:val="00983011"/>
+    <w:rsid w:val="0098455B"/>
+    <w:rsid w:val="00985ED3"/>
+    <w:rsid w:val="00987147"/>
+    <w:rsid w:val="00990543"/>
+    <w:rsid w:val="00992CF2"/>
+    <w:rsid w:val="009932F7"/>
+    <w:rsid w:val="00997375"/>
+    <w:rsid w:val="00997E66"/>
+    <w:rsid w:val="009A3FBF"/>
+    <w:rsid w:val="009A49C7"/>
+    <w:rsid w:val="009A4F74"/>
+    <w:rsid w:val="009A668C"/>
+    <w:rsid w:val="009B2DD3"/>
+    <w:rsid w:val="009B4803"/>
+    <w:rsid w:val="009B686B"/>
+    <w:rsid w:val="009B6F15"/>
+    <w:rsid w:val="009C2C58"/>
+    <w:rsid w:val="009C62CD"/>
+    <w:rsid w:val="009D08D9"/>
+    <w:rsid w:val="009D146D"/>
+    <w:rsid w:val="009D1ADF"/>
+    <w:rsid w:val="009D3017"/>
+    <w:rsid w:val="009D39CF"/>
+    <w:rsid w:val="009D4B66"/>
+    <w:rsid w:val="009E0DA6"/>
+    <w:rsid w:val="009E33CE"/>
+    <w:rsid w:val="009E5CB9"/>
+    <w:rsid w:val="009E5E6D"/>
+    <w:rsid w:val="009F2433"/>
+    <w:rsid w:val="009F3CDD"/>
+    <w:rsid w:val="00A00746"/>
+    <w:rsid w:val="00A15431"/>
+    <w:rsid w:val="00A21F66"/>
+    <w:rsid w:val="00A25533"/>
+    <w:rsid w:val="00A40489"/>
+    <w:rsid w:val="00A40559"/>
+    <w:rsid w:val="00A40F76"/>
+    <w:rsid w:val="00A43CB2"/>
+    <w:rsid w:val="00A45370"/>
+    <w:rsid w:val="00A51155"/>
+    <w:rsid w:val="00A54FC7"/>
+    <w:rsid w:val="00A567B5"/>
+    <w:rsid w:val="00A570EB"/>
+    <w:rsid w:val="00A6023B"/>
+    <w:rsid w:val="00A607B8"/>
+    <w:rsid w:val="00A61EF8"/>
+    <w:rsid w:val="00A63BB1"/>
+    <w:rsid w:val="00A66387"/>
+    <w:rsid w:val="00A67A7F"/>
+    <w:rsid w:val="00A82889"/>
+    <w:rsid w:val="00A8452F"/>
+    <w:rsid w:val="00A85094"/>
+    <w:rsid w:val="00A8643F"/>
+    <w:rsid w:val="00A86D28"/>
+    <w:rsid w:val="00A9148E"/>
+    <w:rsid w:val="00A934A9"/>
+    <w:rsid w:val="00A94F7F"/>
+    <w:rsid w:val="00AA73BB"/>
+    <w:rsid w:val="00AB00F3"/>
+    <w:rsid w:val="00AB045A"/>
+    <w:rsid w:val="00AB537B"/>
+    <w:rsid w:val="00AB672C"/>
+    <w:rsid w:val="00AC0CD9"/>
+    <w:rsid w:val="00AC3413"/>
+    <w:rsid w:val="00AD11A3"/>
+    <w:rsid w:val="00AD418F"/>
+    <w:rsid w:val="00AD580D"/>
+    <w:rsid w:val="00AD5D9A"/>
+    <w:rsid w:val="00AE1527"/>
+    <w:rsid w:val="00AE42F0"/>
+    <w:rsid w:val="00AF2FC1"/>
+    <w:rsid w:val="00B05359"/>
+    <w:rsid w:val="00B06ACB"/>
+    <w:rsid w:val="00B16B5D"/>
+    <w:rsid w:val="00B209C0"/>
+    <w:rsid w:val="00B23559"/>
+    <w:rsid w:val="00B32D55"/>
+    <w:rsid w:val="00B3717C"/>
+    <w:rsid w:val="00B41310"/>
+    <w:rsid w:val="00B42126"/>
+    <w:rsid w:val="00B4611F"/>
+    <w:rsid w:val="00B509FA"/>
+    <w:rsid w:val="00B530FF"/>
+    <w:rsid w:val="00B54E22"/>
+    <w:rsid w:val="00B56BBB"/>
+    <w:rsid w:val="00B62F11"/>
+    <w:rsid w:val="00B7399E"/>
+    <w:rsid w:val="00B77A9D"/>
+    <w:rsid w:val="00B77EC0"/>
+    <w:rsid w:val="00B85873"/>
+    <w:rsid w:val="00B85A0A"/>
+    <w:rsid w:val="00B91393"/>
+    <w:rsid w:val="00B91B9B"/>
+    <w:rsid w:val="00B93523"/>
+    <w:rsid w:val="00B94F9F"/>
+    <w:rsid w:val="00B96CF2"/>
+    <w:rsid w:val="00BA08D2"/>
+    <w:rsid w:val="00BA140A"/>
+    <w:rsid w:val="00BA5464"/>
+    <w:rsid w:val="00BA633F"/>
+    <w:rsid w:val="00BB07A0"/>
+    <w:rsid w:val="00BB5BCB"/>
+    <w:rsid w:val="00BC31BB"/>
+    <w:rsid w:val="00BC4EF8"/>
+    <w:rsid w:val="00BC52E2"/>
+    <w:rsid w:val="00BC649F"/>
+    <w:rsid w:val="00BC7919"/>
+    <w:rsid w:val="00BD20EE"/>
+    <w:rsid w:val="00BD211E"/>
+    <w:rsid w:val="00BD57FE"/>
+    <w:rsid w:val="00BD78DF"/>
+    <w:rsid w:val="00BE0734"/>
+    <w:rsid w:val="00BF5343"/>
+    <w:rsid w:val="00BF69A7"/>
+    <w:rsid w:val="00C00505"/>
+    <w:rsid w:val="00C01F49"/>
+    <w:rsid w:val="00C07548"/>
+    <w:rsid w:val="00C10D02"/>
+    <w:rsid w:val="00C1396B"/>
+    <w:rsid w:val="00C165A6"/>
+    <w:rsid w:val="00C172E5"/>
+    <w:rsid w:val="00C265F0"/>
+    <w:rsid w:val="00C304FD"/>
+    <w:rsid w:val="00C30948"/>
+    <w:rsid w:val="00C3303F"/>
+    <w:rsid w:val="00C33430"/>
+    <w:rsid w:val="00C33BFC"/>
+    <w:rsid w:val="00C33F06"/>
+    <w:rsid w:val="00C37B3E"/>
+    <w:rsid w:val="00C405DB"/>
+    <w:rsid w:val="00C4210E"/>
+    <w:rsid w:val="00C4216A"/>
+    <w:rsid w:val="00C4630C"/>
+    <w:rsid w:val="00C474A8"/>
+    <w:rsid w:val="00C507A8"/>
+    <w:rsid w:val="00C50AEC"/>
+    <w:rsid w:val="00C51A68"/>
+    <w:rsid w:val="00C52280"/>
+    <w:rsid w:val="00C6095C"/>
+    <w:rsid w:val="00C632D2"/>
+    <w:rsid w:val="00C666C0"/>
+    <w:rsid w:val="00C73738"/>
+    <w:rsid w:val="00C76861"/>
+    <w:rsid w:val="00C76DF5"/>
+    <w:rsid w:val="00C83BB9"/>
+    <w:rsid w:val="00C849C1"/>
+    <w:rsid w:val="00C86647"/>
+    <w:rsid w:val="00C9685D"/>
+    <w:rsid w:val="00C96D7A"/>
+    <w:rsid w:val="00C96FBF"/>
+    <w:rsid w:val="00C97336"/>
+    <w:rsid w:val="00C97FED"/>
+    <w:rsid w:val="00CA303F"/>
+    <w:rsid w:val="00CA3A7B"/>
+    <w:rsid w:val="00CA5EFF"/>
+    <w:rsid w:val="00CA6CEC"/>
+    <w:rsid w:val="00CB19CF"/>
+    <w:rsid w:val="00CB2BC5"/>
+    <w:rsid w:val="00CB31C9"/>
+    <w:rsid w:val="00CC3D6E"/>
+    <w:rsid w:val="00CC417E"/>
+    <w:rsid w:val="00CC5550"/>
+    <w:rsid w:val="00CD064F"/>
+    <w:rsid w:val="00CD3B0E"/>
+    <w:rsid w:val="00CE11AE"/>
+    <w:rsid w:val="00CE629D"/>
+    <w:rsid w:val="00CF0A02"/>
+    <w:rsid w:val="00CF1390"/>
+    <w:rsid w:val="00CF3E05"/>
+    <w:rsid w:val="00CF5325"/>
+    <w:rsid w:val="00CF6101"/>
+    <w:rsid w:val="00D0783D"/>
+    <w:rsid w:val="00D106CD"/>
+    <w:rsid w:val="00D10922"/>
+    <w:rsid w:val="00D13B74"/>
+    <w:rsid w:val="00D166C7"/>
+    <w:rsid w:val="00D2346B"/>
+    <w:rsid w:val="00D23D43"/>
+    <w:rsid w:val="00D250E4"/>
+    <w:rsid w:val="00D31F8B"/>
+    <w:rsid w:val="00D41B80"/>
+    <w:rsid w:val="00D461CC"/>
+    <w:rsid w:val="00D510BE"/>
+    <w:rsid w:val="00D54261"/>
+    <w:rsid w:val="00D559F3"/>
+    <w:rsid w:val="00D55DA0"/>
+    <w:rsid w:val="00D613D7"/>
+    <w:rsid w:val="00D61BF3"/>
+    <w:rsid w:val="00D6244E"/>
+    <w:rsid w:val="00D64F6A"/>
+    <w:rsid w:val="00D66AB4"/>
+    <w:rsid w:val="00D90154"/>
+    <w:rsid w:val="00D94B05"/>
+    <w:rsid w:val="00DA155A"/>
+    <w:rsid w:val="00DA7D19"/>
+    <w:rsid w:val="00DB11F5"/>
+    <w:rsid w:val="00DB23B6"/>
+    <w:rsid w:val="00DB2AE6"/>
+    <w:rsid w:val="00DC28B5"/>
+    <w:rsid w:val="00DC3156"/>
+    <w:rsid w:val="00DD2024"/>
+    <w:rsid w:val="00DD45D0"/>
+    <w:rsid w:val="00DD4DF2"/>
+    <w:rsid w:val="00DD5061"/>
+    <w:rsid w:val="00DD5BF8"/>
+    <w:rsid w:val="00DE20AC"/>
+    <w:rsid w:val="00DE221E"/>
+    <w:rsid w:val="00DE755E"/>
+    <w:rsid w:val="00DF0561"/>
+    <w:rsid w:val="00DF382D"/>
+    <w:rsid w:val="00DF5466"/>
+    <w:rsid w:val="00E016F7"/>
+    <w:rsid w:val="00E03523"/>
+    <w:rsid w:val="00E039D8"/>
+    <w:rsid w:val="00E065F1"/>
+    <w:rsid w:val="00E06E22"/>
+    <w:rsid w:val="00E109A1"/>
+    <w:rsid w:val="00E14809"/>
+    <w:rsid w:val="00E16E00"/>
+    <w:rsid w:val="00E1753E"/>
+    <w:rsid w:val="00E247AD"/>
+    <w:rsid w:val="00E25BCC"/>
+    <w:rsid w:val="00E26E92"/>
+    <w:rsid w:val="00E308FB"/>
+    <w:rsid w:val="00E368F0"/>
+    <w:rsid w:val="00E43C99"/>
+    <w:rsid w:val="00E63750"/>
+    <w:rsid w:val="00E63A89"/>
+    <w:rsid w:val="00E66742"/>
+    <w:rsid w:val="00E6703B"/>
+    <w:rsid w:val="00E7193B"/>
+    <w:rsid w:val="00E75083"/>
+    <w:rsid w:val="00E77BF6"/>
+    <w:rsid w:val="00E92CB9"/>
+    <w:rsid w:val="00EA1715"/>
+    <w:rsid w:val="00EA2547"/>
+    <w:rsid w:val="00EA2DCB"/>
+    <w:rsid w:val="00EB1C20"/>
+    <w:rsid w:val="00EB5D92"/>
+    <w:rsid w:val="00EC371B"/>
+    <w:rsid w:val="00EC512A"/>
+    <w:rsid w:val="00EC5E7C"/>
+    <w:rsid w:val="00ED150E"/>
+    <w:rsid w:val="00ED4149"/>
+    <w:rsid w:val="00EE1338"/>
+    <w:rsid w:val="00EE29EF"/>
+    <w:rsid w:val="00EE7595"/>
+    <w:rsid w:val="00EF0434"/>
+    <w:rsid w:val="00EF52BC"/>
+    <w:rsid w:val="00F02323"/>
+    <w:rsid w:val="00F06921"/>
+    <w:rsid w:val="00F07746"/>
+    <w:rsid w:val="00F26A02"/>
+    <w:rsid w:val="00F2772F"/>
+    <w:rsid w:val="00F32024"/>
+    <w:rsid w:val="00F32FAC"/>
+    <w:rsid w:val="00F368EB"/>
+    <w:rsid w:val="00F46747"/>
+    <w:rsid w:val="00F54F4E"/>
+    <w:rsid w:val="00F567A7"/>
+    <w:rsid w:val="00F5749C"/>
+    <w:rsid w:val="00F6706E"/>
+    <w:rsid w:val="00F83899"/>
+    <w:rsid w:val="00F91AE2"/>
+    <w:rsid w:val="00F9775E"/>
+    <w:rsid w:val="00FA18A1"/>
+    <w:rsid w:val="00FA47E5"/>
+    <w:rsid w:val="00FB1BE0"/>
+    <w:rsid w:val="00FB49A8"/>
+    <w:rsid w:val="00FB79A2"/>
+    <w:rsid w:val="00FC3938"/>
+    <w:rsid w:val="00FC4417"/>
+    <w:rsid w:val="00FC560F"/>
+    <w:rsid w:val="00FD4330"/>
+    <w:rsid w:val="00FD48C7"/>
+    <w:rsid w:val="00FD6F14"/>
+    <w:rsid w:val="00FE50BA"/>
+    <w:rsid w:val="00FE580E"/>
+    <w:rsid w:val="00FE5A1A"/>
+    <w:rsid w:val="00FE5A4F"/>
+    <w:rsid w:val="00FE670F"/>
+    <w:rsid w:val="00FF066B"/>
+    <w:rsid w:val="00FF3131"/>
+    <w:rsid w:val="01140309"/>
+    <w:rsid w:val="01DCD6D2"/>
+    <w:rsid w:val="021E723D"/>
+    <w:rsid w:val="02231651"/>
+    <w:rsid w:val="02348006"/>
+    <w:rsid w:val="03107755"/>
+    <w:rsid w:val="037FAEEA"/>
+    <w:rsid w:val="044ED41D"/>
+    <w:rsid w:val="05B4E1C9"/>
+    <w:rsid w:val="0600B86B"/>
+    <w:rsid w:val="08125CB0"/>
+    <w:rsid w:val="085FF3F2"/>
+    <w:rsid w:val="0A3C64DA"/>
+    <w:rsid w:val="0A4D8C8E"/>
+    <w:rsid w:val="0BA23647"/>
+    <w:rsid w:val="0DA9EDCB"/>
+    <w:rsid w:val="0DB0E049"/>
+    <w:rsid w:val="0E15B951"/>
+    <w:rsid w:val="1035D238"/>
+    <w:rsid w:val="10AFD0FE"/>
+    <w:rsid w:val="115880BD"/>
+    <w:rsid w:val="11A56D56"/>
+    <w:rsid w:val="11C7BA65"/>
+    <w:rsid w:val="12190476"/>
+    <w:rsid w:val="125D8EB1"/>
+    <w:rsid w:val="12797A15"/>
+    <w:rsid w:val="12FF07DB"/>
+    <w:rsid w:val="1357EA10"/>
+    <w:rsid w:val="138A482D"/>
+    <w:rsid w:val="14C4407F"/>
+    <w:rsid w:val="14FA58FD"/>
+    <w:rsid w:val="168E9EA0"/>
+    <w:rsid w:val="18214B2A"/>
+    <w:rsid w:val="19405700"/>
+    <w:rsid w:val="19C91CF0"/>
+    <w:rsid w:val="1B60B15B"/>
+    <w:rsid w:val="1D5C2A7E"/>
+    <w:rsid w:val="1E5D5509"/>
+    <w:rsid w:val="1E657A62"/>
+    <w:rsid w:val="1F0B4A40"/>
+    <w:rsid w:val="1F225CF5"/>
+    <w:rsid w:val="1F918F2E"/>
+    <w:rsid w:val="1FF9A797"/>
+    <w:rsid w:val="205A0A49"/>
+    <w:rsid w:val="20E6C180"/>
+    <w:rsid w:val="215D26CD"/>
+    <w:rsid w:val="221EC928"/>
+    <w:rsid w:val="231F79D0"/>
+    <w:rsid w:val="2460143B"/>
+    <w:rsid w:val="24716D7E"/>
+    <w:rsid w:val="249EFB28"/>
+    <w:rsid w:val="2762D8A2"/>
+    <w:rsid w:val="290F685A"/>
+    <w:rsid w:val="29676E0B"/>
+    <w:rsid w:val="2A12E3DB"/>
+    <w:rsid w:val="2A629256"/>
+    <w:rsid w:val="2A7FE4BD"/>
+    <w:rsid w:val="2ABC8036"/>
+    <w:rsid w:val="2AE75580"/>
+    <w:rsid w:val="2B1B07DA"/>
+    <w:rsid w:val="2C47891B"/>
+    <w:rsid w:val="2C9D9A5F"/>
+    <w:rsid w:val="2CA86ED6"/>
+    <w:rsid w:val="2F09154B"/>
+    <w:rsid w:val="2F89C836"/>
+    <w:rsid w:val="2FEB5F2C"/>
+    <w:rsid w:val="2FFA5FCF"/>
+    <w:rsid w:val="30348524"/>
+    <w:rsid w:val="31C20D4D"/>
+    <w:rsid w:val="3233585C"/>
+    <w:rsid w:val="3278F8AC"/>
+    <w:rsid w:val="32B3D514"/>
+    <w:rsid w:val="330CA8D2"/>
+    <w:rsid w:val="3405CEE9"/>
+    <w:rsid w:val="34312E85"/>
+    <w:rsid w:val="344CFEB2"/>
+    <w:rsid w:val="3500F543"/>
+    <w:rsid w:val="350C86A4"/>
+    <w:rsid w:val="37058C77"/>
+    <w:rsid w:val="37B57482"/>
+    <w:rsid w:val="39712724"/>
+    <w:rsid w:val="399D7D55"/>
+    <w:rsid w:val="39E7EF05"/>
+    <w:rsid w:val="3A8C8B80"/>
+    <w:rsid w:val="3B44792B"/>
+    <w:rsid w:val="3B897303"/>
+    <w:rsid w:val="3CD35477"/>
+    <w:rsid w:val="3E85446C"/>
+    <w:rsid w:val="3EA0F987"/>
+    <w:rsid w:val="3F1C8DD0"/>
+    <w:rsid w:val="3F2352C9"/>
+    <w:rsid w:val="3F98DC87"/>
+    <w:rsid w:val="3FD2B8E3"/>
+    <w:rsid w:val="4094F155"/>
+    <w:rsid w:val="419E0DBC"/>
+    <w:rsid w:val="428A0680"/>
+    <w:rsid w:val="428BBDF8"/>
+    <w:rsid w:val="434DA418"/>
+    <w:rsid w:val="43A483D7"/>
+    <w:rsid w:val="45B6E15E"/>
+    <w:rsid w:val="4670D34C"/>
+    <w:rsid w:val="472C4D14"/>
+    <w:rsid w:val="4739AC29"/>
+    <w:rsid w:val="477B5A6F"/>
+    <w:rsid w:val="47B3C553"/>
+    <w:rsid w:val="4964164B"/>
+    <w:rsid w:val="49FB553D"/>
+    <w:rsid w:val="4A17C7E6"/>
+    <w:rsid w:val="4AF63745"/>
+    <w:rsid w:val="4C342DD4"/>
+    <w:rsid w:val="4C5AC1B6"/>
+    <w:rsid w:val="4C6A5D64"/>
+    <w:rsid w:val="4D2C300D"/>
+    <w:rsid w:val="4DB58265"/>
+    <w:rsid w:val="4DC10811"/>
+    <w:rsid w:val="4E186078"/>
+    <w:rsid w:val="4EF7C5E7"/>
+    <w:rsid w:val="4F78595E"/>
+    <w:rsid w:val="5018EDF6"/>
+    <w:rsid w:val="50F4EBFE"/>
+    <w:rsid w:val="51848400"/>
+    <w:rsid w:val="51BA5775"/>
+    <w:rsid w:val="53C72EB2"/>
+    <w:rsid w:val="54E6348F"/>
+    <w:rsid w:val="55038A2D"/>
+    <w:rsid w:val="55B1640B"/>
+    <w:rsid w:val="55D161B6"/>
+    <w:rsid w:val="56CDD374"/>
+    <w:rsid w:val="57245ABF"/>
+    <w:rsid w:val="57B5025D"/>
+    <w:rsid w:val="587C368D"/>
+    <w:rsid w:val="595F598D"/>
+    <w:rsid w:val="5B1E4C04"/>
+    <w:rsid w:val="5CB9C85D"/>
+    <w:rsid w:val="5DA87BD6"/>
+    <w:rsid w:val="621445BC"/>
+    <w:rsid w:val="63F543B5"/>
+    <w:rsid w:val="641E1CBD"/>
+    <w:rsid w:val="646B98F4"/>
+    <w:rsid w:val="6488F082"/>
+    <w:rsid w:val="64ED142C"/>
+    <w:rsid w:val="653F7EE1"/>
+    <w:rsid w:val="65674FCD"/>
+    <w:rsid w:val="65711053"/>
+    <w:rsid w:val="65CE0EC2"/>
+    <w:rsid w:val="66023DAD"/>
+    <w:rsid w:val="66174CB4"/>
+    <w:rsid w:val="66595052"/>
+    <w:rsid w:val="6673F85D"/>
+    <w:rsid w:val="674A2116"/>
+    <w:rsid w:val="69B4F881"/>
+    <w:rsid w:val="6A216ADF"/>
+    <w:rsid w:val="6A6FFD23"/>
+    <w:rsid w:val="6C9945D7"/>
+    <w:rsid w:val="6D52209C"/>
+    <w:rsid w:val="6EE3AD0A"/>
+    <w:rsid w:val="6EED2A48"/>
+    <w:rsid w:val="6F2A7B8F"/>
+    <w:rsid w:val="6F92CD8F"/>
+    <w:rsid w:val="6FCC8E31"/>
+    <w:rsid w:val="70624E72"/>
+    <w:rsid w:val="712FAA81"/>
+    <w:rsid w:val="723A3764"/>
+    <w:rsid w:val="72615F4B"/>
+    <w:rsid w:val="72FD887A"/>
+    <w:rsid w:val="74659F35"/>
+    <w:rsid w:val="7474C3E1"/>
+    <w:rsid w:val="75722923"/>
+    <w:rsid w:val="75C93E65"/>
+    <w:rsid w:val="76362B18"/>
+    <w:rsid w:val="76441954"/>
+    <w:rsid w:val="7669B6E6"/>
+    <w:rsid w:val="76A12CBD"/>
+    <w:rsid w:val="782ED52C"/>
+    <w:rsid w:val="7945EDB4"/>
+    <w:rsid w:val="79642868"/>
+    <w:rsid w:val="7A4648DB"/>
+    <w:rsid w:val="7AB32A93"/>
+    <w:rsid w:val="7B1EC26A"/>
+    <w:rsid w:val="7B3E85D0"/>
+    <w:rsid w:val="7C4BE316"/>
+    <w:rsid w:val="7D9C3D82"/>
+    <w:rsid w:val="7E16D716"/>
+    <w:rsid w:val="7FB85EC4"/>
+    <w:rsid w:val="7FC54F91"/>
+    <w:rsid w:val="7FF6925B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6748EEA1"/>
-  <w15:docId w15:val="{5E46821C-0AAB-4999-8EC3-82A071468BD4}"/>
+  <w14:docId w14:val="20A53F5C"/>
+  <w15:docId w15:val="{DF7FE53F-3A37-4D75-AD66-48A0F28782D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9370,116 +5078,586 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="006F2197"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C00505"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00496867"/>
+    <w:pPr>
+      <w:spacing w:before="400" w:line="360" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2197"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="0" w:line="271" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00976724"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F567A7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="5"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F567A7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="5"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD5BF8"/>
+    <w:pPr>
+      <w:spacing w:after="600"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:spacing w:val="13"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DD5BF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:spacing w:val="13"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C00505"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="5"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00496867"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006F2197"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B41D3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="001B41D3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B41D3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00062233"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00062233"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00062233"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00062233"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00062233"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00062233"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00062233"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="008777F9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035108B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00705B5E"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB31C9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-    <w:name w:val="Table Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CB31C9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB31C9"/>
     <w:pPr>
-      <w:spacing w:before="31"/>
-      <w:ind w:left="79"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CB31C9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B4518"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007A4D1F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="64886074">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="753934291">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1663309460">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9513,84 +5691,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -9721,71 +5901,373 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="a36c891a-0252-4974-8600-27cecaf0be66">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010026340F7C52DB8F4A89FAFA8C24F128F9" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="86ffaa8ad01a9e4d64f1ed1b101292b9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fd2e816c-d1fb-4f26-8b49-df26b1d7fe4a" xmlns:ns3="a36c891a-0252-4974-8600-27cecaf0be66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fa2ca7c637c049465281ca1e9a1f8ba4" ns2:_="" ns3:_="">
+    <xsd:import namespace="fd2e816c-d1fb-4f26-8b49-df26b1d7fe4a"/>
+    <xsd:import namespace="a36c891a-0252-4974-8600-27cecaf0be66"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd2e816c-d1fb-4f26-8b49-df26b1d7fe4a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a36c891a-0252-4974-8600-27cecaf0be66" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BEABDA8-233E-4705-B838-C4CD2BB3E3B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{823A457E-3F9B-4C3F-B5E6-AC30C31653A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C61BF19-7E77-4B4F-98EA-119873D505B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a36c891a-0252-4974-8600-27cecaf0be66"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A0C23F5-B2E3-4FFF-98EE-320A882427F9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fd2e816c-d1fb-4f26-8b49-df26b1d7fe4a"/>
+    <ds:schemaRef ds:uri="a36c891a-0252-4974-8600-27cecaf0be66"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1189</Words>
-  <Characters>6780</Characters>
+  <Words>1201</Words>
+  <Characters>6847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7954</CharactersWithSpaces>
+  <CharactersWithSpaces>8032</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Administrator</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-12-16T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010026340F7C52DB8F4A89FAFA8C24F128F9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Adobe InDesign 21.0 (Windows)</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-12-18T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Adobe PDF Library 18.0</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>