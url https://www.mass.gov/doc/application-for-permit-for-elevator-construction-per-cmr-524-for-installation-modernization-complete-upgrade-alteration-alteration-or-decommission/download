--- v0 (2025-12-04)
+++ v1 (2026-05-25)
@@ -897,210 +897,203 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2309"/>
         <w:gridCol w:w="1831"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="790"/>
         <w:gridCol w:w="2630"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w14:paraId="7E17B281" w14:textId="77777777" w:rsidTr="00E33916">
         <w:trPr>
           <w:trHeight w:val="156"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F16BB4" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00DD38B0" w:rsidP="00DD38B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2281" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CBDB394" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00DD38B0" w:rsidP="00DD38B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="249F10C8" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00DD38B0" w:rsidP="00DD38B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2630" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05537E3C" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00387851" w:rsidP="00DD38B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>City/State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F1E7266" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00DD38B0" w:rsidP="00DD38B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zip</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w14:paraId="7A97129F" w14:textId="77777777" w:rsidTr="00E33916">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E27FE04" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00DD38B0" w:rsidP="00DD38B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location of Elevator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2281" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F48C2BD" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00CB76DF" w:rsidP="00DD38B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text5"/>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1144,51 +1137,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="756373B2" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00CB76DF" w:rsidP="00DD38B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text6"/>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1231,51 +1223,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2630" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="035A65DC" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00CB76DF" w:rsidP="00DD38B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text7"/>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1318,51 +1309,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E025581" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00CB76DF" w:rsidP="00DD38B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text8"/>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1410,78 +1400,76 @@
             </w:r>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w14:paraId="40A3EE37" w14:textId="77777777" w:rsidTr="00E33916">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10B25906" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00DD38B0" w:rsidP="00DD38B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Elevator Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2281" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="250DE704" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00CB76DF" w:rsidP="00DD38B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text9"/>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1525,51 +1513,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="216441E6" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00CB76DF" w:rsidP="00DD38B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text10"/>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1612,51 +1599,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2630" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E40C5EF" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00CB76DF" w:rsidP="00DD38B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text11"/>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1699,51 +1685,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35F63033" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00CB76DF" w:rsidP="00DD38B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text12"/>
             <w:r w:rsidR="00387851" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1795,77 +1780,75 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E33916" w:rsidRPr="00B31EB6" w14:paraId="047BB31C" w14:textId="77777777" w:rsidTr="00B70731">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BF69E14" w14:textId="77777777" w:rsidR="00E33916" w:rsidRPr="00B31EB6" w:rsidRDefault="009C6497" w:rsidP="00DD38B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>MA Elevator Contractor Registration Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F1B46E5" w14:textId="77777777" w:rsidR="00E33916" w:rsidRPr="00B31EB6" w:rsidRDefault="00CB76DF" w:rsidP="00DD38B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text31"/>
             <w:r w:rsidR="009C6497" w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1916,51 +1899,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w14:paraId="578D6DFA" w14:textId="77777777" w:rsidTr="00B70731">
         <w:trPr>
           <w:trHeight w:val="1235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1892ECA6" w14:textId="1535542E" w:rsidR="00DD38B0" w:rsidRPr="002D35A4" w:rsidRDefault="00DD38B0" w:rsidP="00B4690B">
+          <w:p w14:paraId="1892ECA6" w14:textId="51FC6588" w:rsidR="00DD38B0" w:rsidRPr="002D35A4" w:rsidRDefault="00DD38B0" w:rsidP="00B4690B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D35A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All requested information must be provided.</w:t>
             </w:r>
             <w:r w:rsidR="003F3721">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2129,84 +2112,107 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Please allow adequate time for mail delivery, or </w:t>
             </w:r>
             <w:r w:rsidR="002D35A4" w:rsidRPr="006D05D4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">to ensure a timely application we strongly recommend that you </w:t>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="_Hlk104548879"/>
             <w:r w:rsidR="002D35A4" w:rsidRPr="006D05D4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">apply </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="002D35A4" w:rsidRPr="006D05D4">
+              <w:t>apply on line through our (IPS) Inspection and Permitting System Customer Portal</w:t>
+            </w:r>
+            <w:r w:rsidR="001970CF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="002D35A4" w:rsidRPr="006D05D4">
+              </w:rPr>
+              <w:t xml:space="preserve"> at this </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="001970CF" w:rsidRPr="001970CF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>LI</w:t>
+              </w:r>
+              <w:r w:rsidR="001970CF" w:rsidRPr="001970CF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>N</w:t>
+              </w:r>
+              <w:r w:rsidR="001970CF" w:rsidRPr="001970CF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="006D05D4" w:rsidRPr="001970CF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
-[...10 lines deleted...]
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="002D35A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="002D35A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">No work shall commence until a permit has been granted and posted in a conspicuous location </w:t>
             </w:r>
             <w:r w:rsidR="00B4690B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -2253,51 +2259,50 @@
               <w:t>Office of Public Safety and Inspections</w:t>
             </w:r>
             <w:r w:rsidRPr="002D35A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> has issued a Certificate of Inspection.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w14:paraId="453E4C39" w14:textId="77777777" w:rsidTr="00AA5C12">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EBF8AD7" w14:textId="43B7E772" w:rsidR="00DD38B0" w:rsidRPr="005C69F3" w:rsidRDefault="00DD38B0" w:rsidP="00181A98">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C69F3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Type of permit</w:t>
             </w:r>
             <w:r w:rsidRPr="005C69F3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2853,51 +2858,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B31EB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Permit Fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w14:paraId="3B8F9465" w14:textId="77777777" w:rsidTr="00CA23C9">
         <w:trPr>
           <w:trHeight w:val="3959"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AEF2C44" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00CA23C9" w:rsidRDefault="00CB76DF" w:rsidP="00387851">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA23C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -3932,51 +3936,50 @@
             <w:r w:rsidR="00D331F9" w:rsidRPr="00CA23C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA23C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28A64DE1" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00CA23C9" w:rsidRDefault="00CB76DF" w:rsidP="00D331F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA23C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -4856,51 +4859,50 @@
             <w:r w:rsidRPr="00CA23C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E3EF7D2" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00CA23C9" w:rsidRDefault="00DD38B0" w:rsidP="008C0BAD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60B60B8E" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00CA23C9" w:rsidRDefault="007F158D" w:rsidP="008C0BAD">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA23C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Capacity (lbs):</w:t>
             </w:r>
             <w:bookmarkStart w:id="40" w:name="Text16"/>
             <w:r w:rsidR="00D331F9" w:rsidRPr="00CA23C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
@@ -5682,51 +5684,50 @@
             <w:r w:rsidRPr="00CA23C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="46"/>
           </w:p>
           <w:p w14:paraId="44BA1054" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00CA23C9" w:rsidRDefault="00DD38B0" w:rsidP="00D331F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3111418E" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00CA23C9" w:rsidRDefault="00DD38B0" w:rsidP="008C0BAD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046750A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Fee is $40 plus $10 per every $1000 of the contract value</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA23C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -6521,51 +6522,50 @@
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA23C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> be submitted with application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w14:paraId="0A33690A" w14:textId="77777777" w:rsidTr="00E33916">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E3CAB08" w14:textId="77777777" w:rsidR="00DD38B0" w:rsidRPr="00B31EB6" w:rsidRDefault="00DD38B0" w:rsidP="00C3189E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046750A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please clearly describe all work you are requesting a permit for (attach additional sheets if needed)</w:t>
             </w:r>
             <w:r w:rsidR="00D331F9" w:rsidRPr="0046750A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8035,72 +8035,72 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C9309F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C9309F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C9309F" w:rsidRPr="00C9309F" w:rsidSect="00B31EB6">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="245" w:left="720" w:header="0" w:footer="144" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="598F9DE3" w14:textId="77777777" w:rsidR="00190432" w:rsidRDefault="00190432" w:rsidP="00085425">
+    <w:p w14:paraId="6DB122FD" w14:textId="77777777" w:rsidR="00994BF2" w:rsidRDefault="00994BF2" w:rsidP="00085425">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AF25630" w14:textId="77777777" w:rsidR="00190432" w:rsidRDefault="00190432" w:rsidP="00085425">
+    <w:p w14:paraId="4B832C02" w14:textId="77777777" w:rsidR="00994BF2" w:rsidRDefault="00994BF2" w:rsidP="00085425">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -8164,114 +8164,123 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28CE833E" w14:textId="11DB16DC" w:rsidR="00122CC8" w:rsidRPr="00CA23C9" w:rsidRDefault="00122CC8" w:rsidP="00205F16">
+  <w:p w14:paraId="28CE833E" w14:textId="0E6B030F" w:rsidR="00122CC8" w:rsidRPr="00CA23C9" w:rsidRDefault="00122CC8" w:rsidP="00205F16">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA23C9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Elevator Permit </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Application Revised </w:t>
     </w:r>
     <w:r w:rsidR="00F06AF2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>March 17, 2025</w:t>
+      <w:t xml:space="preserve">March </w:t>
+    </w:r>
+    <w:r w:rsidR="001970CF">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>11, 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="158DA616" w14:textId="77777777" w:rsidR="00122CC8" w:rsidRPr="00C64694" w:rsidRDefault="00122CC8" w:rsidP="00205F16">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27321544" w14:textId="77777777" w:rsidR="00190432" w:rsidRDefault="00190432" w:rsidP="00085425">
+    <w:p w14:paraId="417C46B7" w14:textId="77777777" w:rsidR="00994BF2" w:rsidRDefault="00994BF2" w:rsidP="00085425">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47123937" w14:textId="77777777" w:rsidR="00190432" w:rsidRDefault="00190432" w:rsidP="00085425">
+    <w:p w14:paraId="55B332BB" w14:textId="77777777" w:rsidR="00994BF2" w:rsidRDefault="00994BF2" w:rsidP="00085425">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10692F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E842DB6A"/>
     <w:lvl w:ilvl="0" w:tplc="EEA0F940">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
@@ -8957,51 +8966,51 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1457678141">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1531063408">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1545601079">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="191381887">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1824198692">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bgtvsYRoMREOQ8EqfF8TFgToLHRIdavr7IQtxrEsE9AuO7hTtT0ljYmKyqh0LCNHCfWvwAIGhbwGGnaYERpsVg==" w:salt="bRrfvrn1Ti0wihQFSjM9ow=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="HIGE4uhjibJKds90fjG1ZWAVgbkTG2S1nfkvBvqaSZMBtwqDlFEBK5FN2nghQ2yCEdYxQnBR1PzoiicoszwJew==" w:salt="WEAubKlK5DAw2hZIRZkAcA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C34AB4"/>
@@ -9014,65 +9023,67 @@
     <w:rsid w:val="000541B1"/>
     <w:rsid w:val="00083D7D"/>
     <w:rsid w:val="00085425"/>
     <w:rsid w:val="00085473"/>
     <w:rsid w:val="00086D35"/>
     <w:rsid w:val="000956B4"/>
     <w:rsid w:val="000A5AAD"/>
     <w:rsid w:val="000B5368"/>
     <w:rsid w:val="000C2348"/>
     <w:rsid w:val="000D0314"/>
     <w:rsid w:val="000D1DD5"/>
     <w:rsid w:val="000D3A98"/>
     <w:rsid w:val="000E0BC1"/>
     <w:rsid w:val="000E709B"/>
     <w:rsid w:val="000F68E9"/>
     <w:rsid w:val="00114FE7"/>
     <w:rsid w:val="00122CC8"/>
     <w:rsid w:val="00145FE2"/>
     <w:rsid w:val="001620B7"/>
     <w:rsid w:val="00163781"/>
     <w:rsid w:val="00181A98"/>
     <w:rsid w:val="00190432"/>
     <w:rsid w:val="001951E2"/>
     <w:rsid w:val="00195F73"/>
     <w:rsid w:val="00197062"/>
+    <w:rsid w:val="001970CF"/>
     <w:rsid w:val="001A7352"/>
     <w:rsid w:val="001B30B4"/>
     <w:rsid w:val="001C1722"/>
     <w:rsid w:val="001C48B5"/>
     <w:rsid w:val="001C537D"/>
     <w:rsid w:val="001F036A"/>
     <w:rsid w:val="00205F16"/>
     <w:rsid w:val="00215F48"/>
     <w:rsid w:val="0021622B"/>
     <w:rsid w:val="00220E2E"/>
     <w:rsid w:val="00233006"/>
     <w:rsid w:val="002356B9"/>
     <w:rsid w:val="00237CA2"/>
     <w:rsid w:val="00261B73"/>
     <w:rsid w:val="00277FF0"/>
+    <w:rsid w:val="00281BD7"/>
     <w:rsid w:val="00296ACA"/>
     <w:rsid w:val="002A017F"/>
     <w:rsid w:val="002B4344"/>
     <w:rsid w:val="002B6724"/>
     <w:rsid w:val="002C443D"/>
     <w:rsid w:val="002D35A4"/>
     <w:rsid w:val="002D7FB9"/>
     <w:rsid w:val="002E2B2A"/>
     <w:rsid w:val="002E3A92"/>
     <w:rsid w:val="002E74EF"/>
     <w:rsid w:val="002F1D7E"/>
     <w:rsid w:val="002F2072"/>
     <w:rsid w:val="002F6993"/>
     <w:rsid w:val="0030678D"/>
     <w:rsid w:val="00310493"/>
     <w:rsid w:val="00333A46"/>
     <w:rsid w:val="00333BE0"/>
     <w:rsid w:val="0035482C"/>
     <w:rsid w:val="0037057D"/>
     <w:rsid w:val="00383BAE"/>
     <w:rsid w:val="00387851"/>
     <w:rsid w:val="003A27D8"/>
     <w:rsid w:val="003B3B5F"/>
     <w:rsid w:val="003C0319"/>
     <w:rsid w:val="003C194A"/>
@@ -9102,90 +9113,93 @@
     <w:rsid w:val="005C5AB4"/>
     <w:rsid w:val="005C69F3"/>
     <w:rsid w:val="005C7063"/>
     <w:rsid w:val="005D40F1"/>
     <w:rsid w:val="005E6756"/>
     <w:rsid w:val="00604067"/>
     <w:rsid w:val="006201BC"/>
     <w:rsid w:val="006224BF"/>
     <w:rsid w:val="00626820"/>
     <w:rsid w:val="00650E07"/>
     <w:rsid w:val="00673722"/>
     <w:rsid w:val="006834FA"/>
     <w:rsid w:val="006B12BA"/>
     <w:rsid w:val="006B63FA"/>
     <w:rsid w:val="006C2499"/>
     <w:rsid w:val="006C74F5"/>
     <w:rsid w:val="006D05D4"/>
     <w:rsid w:val="006D734F"/>
     <w:rsid w:val="006E52A2"/>
     <w:rsid w:val="006E6745"/>
     <w:rsid w:val="00711339"/>
     <w:rsid w:val="0071725F"/>
     <w:rsid w:val="00734182"/>
     <w:rsid w:val="00736AC6"/>
     <w:rsid w:val="00737E30"/>
+    <w:rsid w:val="00740B59"/>
     <w:rsid w:val="00745FDC"/>
     <w:rsid w:val="007767F7"/>
     <w:rsid w:val="00780C26"/>
     <w:rsid w:val="00783939"/>
     <w:rsid w:val="00787C1A"/>
     <w:rsid w:val="007A4835"/>
     <w:rsid w:val="007B0B3A"/>
     <w:rsid w:val="007B1FF4"/>
     <w:rsid w:val="007B3E73"/>
     <w:rsid w:val="007C569D"/>
     <w:rsid w:val="007E0613"/>
     <w:rsid w:val="007E1942"/>
     <w:rsid w:val="007F158D"/>
     <w:rsid w:val="00804B4B"/>
     <w:rsid w:val="008126E2"/>
     <w:rsid w:val="00814902"/>
     <w:rsid w:val="00842025"/>
     <w:rsid w:val="00844221"/>
     <w:rsid w:val="00844350"/>
     <w:rsid w:val="00854226"/>
     <w:rsid w:val="008552D1"/>
     <w:rsid w:val="00860E18"/>
+    <w:rsid w:val="008928BA"/>
     <w:rsid w:val="00892F9D"/>
     <w:rsid w:val="008A3DE5"/>
     <w:rsid w:val="008B089A"/>
     <w:rsid w:val="008C0BAD"/>
     <w:rsid w:val="008D4D5B"/>
     <w:rsid w:val="008D7C0A"/>
     <w:rsid w:val="008F173B"/>
     <w:rsid w:val="008F37AC"/>
     <w:rsid w:val="00927DD1"/>
     <w:rsid w:val="00930F8D"/>
     <w:rsid w:val="009361EF"/>
     <w:rsid w:val="00936CEB"/>
     <w:rsid w:val="00942DA2"/>
     <w:rsid w:val="00947B44"/>
     <w:rsid w:val="00956896"/>
     <w:rsid w:val="00963D13"/>
     <w:rsid w:val="00981366"/>
     <w:rsid w:val="00986E50"/>
+    <w:rsid w:val="00994BF2"/>
     <w:rsid w:val="009A3F09"/>
     <w:rsid w:val="009A774A"/>
     <w:rsid w:val="009B6A5B"/>
     <w:rsid w:val="009C3E37"/>
     <w:rsid w:val="009C6497"/>
     <w:rsid w:val="009D03CE"/>
     <w:rsid w:val="009D3D76"/>
     <w:rsid w:val="009E323F"/>
     <w:rsid w:val="009E6D2E"/>
     <w:rsid w:val="00A055D0"/>
     <w:rsid w:val="00A06AF9"/>
     <w:rsid w:val="00A21598"/>
     <w:rsid w:val="00A22A61"/>
     <w:rsid w:val="00A31A71"/>
     <w:rsid w:val="00A413C3"/>
     <w:rsid w:val="00A41F40"/>
     <w:rsid w:val="00A46CA0"/>
     <w:rsid w:val="00A54414"/>
     <w:rsid w:val="00A60F09"/>
     <w:rsid w:val="00A862CE"/>
     <w:rsid w:val="00A946E7"/>
     <w:rsid w:val="00AA0769"/>
     <w:rsid w:val="00AA5C12"/>
     <w:rsid w:val="00AC5530"/>
     <w:rsid w:val="00AC66E1"/>
@@ -9834,76 +9848,100 @@
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C10106"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B31EB6"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001970CF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00281BD7"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="411515624">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma-dpl.my.salesforce-sites.com/home/home.jsp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10162,61 +10200,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100990883FD8DED744BA0BFFA12C51972D7" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="755242c4bdb2fe0d89c13b5d2d6cb7bd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abaa93b4-3036-48ce-b674-0b3ef9a09ab1" xmlns:ns3="e3e38725-07c4-40be-a216-bdad2a662e0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="632b08bbbc4b4d60dafc7aff4bfaedf5" ns2:_="" ns3:_="">
     <xsd:import namespace="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
     <xsd:import namespace="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -10379,127 +10406,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <TaxCatchAll xmlns="e3e38725-07c4-40be-a216-bdad2a662e0d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="abaa93b4-3036-48ce-b674-0b3ef9a09ab1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E6BC14E-AD8E-4561-A737-04824DD5337C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31E6603A-DF27-4910-A72E-42F447B71C03}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
+    <ds:schemaRef ds:uri="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31E6603A-DF27-4910-A72E-42F447B71C03}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E21EF337-3607-4CE8-91B2-750060295BE3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E32AE1A4-3821-46E8-9B0A-64646CD78C1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E6BC14E-AD8E-4561-A737-04824DD5337C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+    <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>780</Words>
-  <Characters>4449</Characters>
+  <Words>786</Words>
+  <Characters>4483</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5219</CharactersWithSpaces>
+  <CharactersWithSpaces>5259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ccaselden</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100990883FD8DED744BA0BFFA12C51972D7</vt:lpwstr>
   </property>