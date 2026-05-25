--- v0 (2025-12-04)
+++ v1 (2026-05-25)
@@ -2273,102 +2273,100 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2755"/>
         <w:gridCol w:w="2755"/>
       </w:tblGrid>
       <w:tr w:rsidR="00815A8A" w:rsidRPr="00C772D7" w14:paraId="59753513" w14:textId="77777777" w:rsidTr="00815A8A">
         <w:trPr>
           <w:trHeight w:val="498"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="159B91C7" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRPr="00583430" w:rsidRDefault="00815A8A" w:rsidP="00583430">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C3434DF" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRPr="00C772D7" w:rsidRDefault="00815A8A" w:rsidP="00583430">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C772D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">State ID </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49DCFD9E" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRDefault="00815A8A" w:rsidP="00FD34C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DFA6F7D" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRPr="00EC2404" w:rsidRDefault="00815A8A" w:rsidP="00FD34C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -2379,51 +2377,50 @@
             <w:r w:rsidRPr="00EC2404">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Fee $400</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B93E720" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRPr="00AE46DA" w:rsidRDefault="00815A8A" w:rsidP="00FD34C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="710CF2C3" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRPr="00640AE4" w:rsidRDefault="00815A8A" w:rsidP="00FD34C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18CA11D0" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRPr="00640AE4" w:rsidRDefault="00815A8A" w:rsidP="00FD34C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -2500,133 +2497,129 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004750FF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DPS use only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00815A8A" w:rsidRPr="00C772D7" w14:paraId="2036AC9C" w14:textId="77777777" w:rsidTr="00815A8A">
         <w:trPr>
           <w:trHeight w:val="498"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="008203B5" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRPr="00583430" w:rsidRDefault="00815A8A" w:rsidP="00583430">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16D4D627" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRDefault="00815A8A" w:rsidP="00FD34C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FCA2CAB" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRPr="00640AE4" w:rsidRDefault="00815A8A" w:rsidP="00FD34C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A209D14" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRDefault="00815A8A" w:rsidP="00FD34C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00815A8A" w:rsidRPr="00C772D7" w14:paraId="7B9F9AE4" w14:textId="77777777" w:rsidTr="00815A8A">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C8893D1" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRPr="00C632E3" w:rsidRDefault="00815A8A" w:rsidP="00F13CC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C632E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2691,77 +2684,75 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C632E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C632E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E9BAD24" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRPr="008311FE" w:rsidRDefault="00815A8A" w:rsidP="008311FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008311FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08A0EAB2" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRPr="00C632E3" w:rsidRDefault="00815A8A" w:rsidP="00CE2B3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C632E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2851,145 +2842,157 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="20586ECE" w14:textId="77777777" w:rsidR="00815A8A" w:rsidRPr="00C772D7" w:rsidRDefault="00815A8A" w:rsidP="00891316">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="350616AA" w14:textId="77777777" w:rsidR="000F4BF2" w:rsidRPr="00F574CE" w:rsidRDefault="000F4BF2" w:rsidP="00F261D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45A038B8" w14:textId="4B5B8D62" w:rsidR="002B4B0B" w:rsidRPr="00E02E97" w:rsidRDefault="00E02E97" w:rsidP="00815A8A">
+    <w:p w14:paraId="45A038B8" w14:textId="59FC6E1A" w:rsidR="002B4B0B" w:rsidRPr="00E02E97" w:rsidRDefault="00E02E97" w:rsidP="00815A8A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E02E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>You must submit one application for each elevator</w:t>
       </w:r>
       <w:r w:rsidRPr="00E02E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  The Office is not responsible for verifying correct State ID Numbers on applications.  Incomplete or incorrect applications will be returned.</w:t>
       </w:r>
       <w:r w:rsidR="00EF2DB7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E02E97">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Please allow adequate time for mail delivery, or to ensure a timely application we strongly recommend that you apply </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E02E97">
         <w:rPr>
           <w:rStyle w:val="contextualspellingandgrammarerror"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>on line</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E02E97">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> through our (IPS) Inspection and Permitting System Customer Portal.  </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00E02E97">
+        <w:t xml:space="preserve"> through our (IPS) Inspection and Permitting System Customer Portal</w:t>
+      </w:r>
+      <w:r w:rsidR="00372091">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at this </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00372091" w:rsidRPr="00372091">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>https://massdpsportal.secure.force.com</w:t>
+          <w:t>LINK</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00732185">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="37C83F4E" w14:textId="77777777" w:rsidR="002B4B0B" w:rsidRPr="00C17D14" w:rsidRDefault="002B4B0B" w:rsidP="00815A8A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18315846" w14:textId="40B03B66" w:rsidR="002927DF" w:rsidRPr="00C17D14" w:rsidRDefault="00AD1687" w:rsidP="00815A8A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -4020,58 +4023,58 @@
       <w:r w:rsidR="00B074D5" w:rsidRPr="00C17D14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00212484" w:rsidRPr="00C17D14" w:rsidSect="00CC6118">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="288" w:right="475" w:bottom="547" w:left="490" w:header="720" w:footer="432" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="227EC59A" w14:textId="77777777" w:rsidR="00313EED" w:rsidRDefault="00313EED" w:rsidP="00891316">
+    <w:p w14:paraId="13079E28" w14:textId="77777777" w:rsidR="00714EBF" w:rsidRDefault="00714EBF" w:rsidP="00891316">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FC52BB6" w14:textId="77777777" w:rsidR="00313EED" w:rsidRDefault="00313EED" w:rsidP="00891316">
+    <w:p w14:paraId="2CAAD675" w14:textId="77777777" w:rsidR="00714EBF" w:rsidRDefault="00714EBF" w:rsidP="00891316">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4135,103 +4138,103 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FC45998" w14:textId="402BB1DC" w:rsidR="00474CAA" w:rsidRPr="00474CAA" w:rsidRDefault="00474CAA" w:rsidP="00474CAA">
+  <w:p w14:paraId="6FC45998" w14:textId="054B01E4" w:rsidR="00474CAA" w:rsidRPr="00474CAA" w:rsidRDefault="00474CAA" w:rsidP="00474CAA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00815A8A">
       <w:t xml:space="preserve">                                            </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Application for Placard Removal </w:t>
     </w:r>
     <w:r w:rsidR="00815A8A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
-      <w:t>Revised March 17, 2025</w:t>
+      <w:t>Revised March 1</w:t>
     </w:r>
-    <w:r w:rsidR="00815A8A">
+    <w:r w:rsidR="00372091">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:t>1, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4882E409" w14:textId="77777777" w:rsidR="00313EED" w:rsidRDefault="00313EED" w:rsidP="00891316">
+    <w:p w14:paraId="2BACB5B6" w14:textId="77777777" w:rsidR="00714EBF" w:rsidRDefault="00714EBF" w:rsidP="00891316">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="367A5F24" w14:textId="77777777" w:rsidR="00313EED" w:rsidRDefault="00313EED" w:rsidP="00891316">
+    <w:p w14:paraId="3F9AC23A" w14:textId="77777777" w:rsidR="00714EBF" w:rsidRDefault="00714EBF" w:rsidP="00891316">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A0195B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECFAD3FC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -4445,51 +4448,51 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="993068909">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="862061297">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3tu9+Dx3OSTUGGk4Azer3hiQBBbn8+o9yDVay88DDz96W28ypdtkVnthGVv/efFLmaq5LsxNkaXlpLapd28I2A==" w:salt="LMhrRPywv4aXDMksxPF4tw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4mORClfwPJ4jFibWI1348kZqzrRiqKyqWI6UXAVtn1fKC+1U7PPuep0TMm35cUAQLn746DLSTwaG0O8C894Hew==" w:salt="IT2HpkJCQQMc7ycnQM2eEw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4521,83 +4524,86 @@
     <w:rsid w:val="00135BFD"/>
     <w:rsid w:val="001361EB"/>
     <w:rsid w:val="001375C4"/>
     <w:rsid w:val="0015049D"/>
     <w:rsid w:val="00154B39"/>
     <w:rsid w:val="00155D4C"/>
     <w:rsid w:val="00183285"/>
     <w:rsid w:val="0019129C"/>
     <w:rsid w:val="001921D7"/>
     <w:rsid w:val="001C15B4"/>
     <w:rsid w:val="001C4AF0"/>
     <w:rsid w:val="001D4639"/>
     <w:rsid w:val="001D6E7E"/>
     <w:rsid w:val="001E09FB"/>
     <w:rsid w:val="001E5BE6"/>
     <w:rsid w:val="001E67E6"/>
     <w:rsid w:val="001E69A3"/>
     <w:rsid w:val="001F7057"/>
     <w:rsid w:val="002105F3"/>
     <w:rsid w:val="00212484"/>
     <w:rsid w:val="00215165"/>
     <w:rsid w:val="00251B74"/>
     <w:rsid w:val="00251CF0"/>
     <w:rsid w:val="00252C18"/>
     <w:rsid w:val="00256FDD"/>
+    <w:rsid w:val="002571DB"/>
     <w:rsid w:val="00257750"/>
     <w:rsid w:val="00260D56"/>
     <w:rsid w:val="00261052"/>
     <w:rsid w:val="00264253"/>
     <w:rsid w:val="00273332"/>
     <w:rsid w:val="002809F1"/>
     <w:rsid w:val="002927DF"/>
     <w:rsid w:val="002A0325"/>
     <w:rsid w:val="002A550C"/>
     <w:rsid w:val="002A758E"/>
     <w:rsid w:val="002A7DE3"/>
     <w:rsid w:val="002B03E8"/>
     <w:rsid w:val="002B244F"/>
     <w:rsid w:val="002B4B0B"/>
     <w:rsid w:val="002B54BC"/>
     <w:rsid w:val="002B784E"/>
     <w:rsid w:val="002C4F0D"/>
     <w:rsid w:val="002C72D2"/>
     <w:rsid w:val="002D08BD"/>
     <w:rsid w:val="002E439A"/>
     <w:rsid w:val="002E58EE"/>
     <w:rsid w:val="002E6AE5"/>
     <w:rsid w:val="002E7349"/>
     <w:rsid w:val="002F27DE"/>
     <w:rsid w:val="002F4791"/>
     <w:rsid w:val="002F55ED"/>
     <w:rsid w:val="00306D63"/>
     <w:rsid w:val="00312569"/>
     <w:rsid w:val="00313EED"/>
     <w:rsid w:val="0032127B"/>
     <w:rsid w:val="00335D73"/>
     <w:rsid w:val="00344EFF"/>
     <w:rsid w:val="003670E0"/>
+    <w:rsid w:val="00372091"/>
+    <w:rsid w:val="00397891"/>
     <w:rsid w:val="0039799C"/>
     <w:rsid w:val="003A724B"/>
     <w:rsid w:val="003B2D17"/>
     <w:rsid w:val="003B34EF"/>
     <w:rsid w:val="003E15CD"/>
     <w:rsid w:val="003E3F89"/>
     <w:rsid w:val="003E3FFF"/>
     <w:rsid w:val="003F1294"/>
     <w:rsid w:val="00402E02"/>
     <w:rsid w:val="00414082"/>
     <w:rsid w:val="0043062C"/>
     <w:rsid w:val="00437627"/>
     <w:rsid w:val="0044170B"/>
     <w:rsid w:val="00450B38"/>
     <w:rsid w:val="00456EF7"/>
     <w:rsid w:val="00463EEA"/>
     <w:rsid w:val="00467000"/>
     <w:rsid w:val="00474CAA"/>
     <w:rsid w:val="004750FF"/>
     <w:rsid w:val="00475448"/>
     <w:rsid w:val="00483267"/>
     <w:rsid w:val="004B0164"/>
     <w:rsid w:val="004B181E"/>
     <w:rsid w:val="004C3611"/>
     <w:rsid w:val="004C3649"/>
@@ -4622,126 +4628,132 @@
     <w:rsid w:val="005A201E"/>
     <w:rsid w:val="005A2AAA"/>
     <w:rsid w:val="005B14E8"/>
     <w:rsid w:val="005C23BD"/>
     <w:rsid w:val="005C4A7A"/>
     <w:rsid w:val="005F1D4E"/>
     <w:rsid w:val="006129CC"/>
     <w:rsid w:val="00636E4F"/>
     <w:rsid w:val="00640647"/>
     <w:rsid w:val="00640AE4"/>
     <w:rsid w:val="006419D7"/>
     <w:rsid w:val="00643B28"/>
     <w:rsid w:val="00651389"/>
     <w:rsid w:val="00682890"/>
     <w:rsid w:val="00691374"/>
     <w:rsid w:val="006A3F0E"/>
     <w:rsid w:val="006A4087"/>
     <w:rsid w:val="006A54AE"/>
     <w:rsid w:val="006A6EE3"/>
     <w:rsid w:val="006D0E4A"/>
     <w:rsid w:val="006F75E4"/>
     <w:rsid w:val="00700BB3"/>
     <w:rsid w:val="00700BF9"/>
     <w:rsid w:val="00702323"/>
     <w:rsid w:val="00705147"/>
+    <w:rsid w:val="00714EBF"/>
     <w:rsid w:val="007162B6"/>
     <w:rsid w:val="007255B0"/>
     <w:rsid w:val="0072691E"/>
+    <w:rsid w:val="00732185"/>
     <w:rsid w:val="00751980"/>
     <w:rsid w:val="00766DBB"/>
     <w:rsid w:val="00791D3E"/>
     <w:rsid w:val="00795312"/>
     <w:rsid w:val="007972A6"/>
     <w:rsid w:val="007A39BE"/>
     <w:rsid w:val="007A66C8"/>
     <w:rsid w:val="007B521E"/>
     <w:rsid w:val="007E5765"/>
     <w:rsid w:val="00800CAD"/>
     <w:rsid w:val="00803311"/>
     <w:rsid w:val="0080542D"/>
     <w:rsid w:val="00815A8A"/>
     <w:rsid w:val="008164B7"/>
     <w:rsid w:val="00825101"/>
     <w:rsid w:val="008311FE"/>
+    <w:rsid w:val="008335F5"/>
     <w:rsid w:val="00833869"/>
     <w:rsid w:val="008358E4"/>
     <w:rsid w:val="0083693B"/>
     <w:rsid w:val="0084193E"/>
+    <w:rsid w:val="00844F02"/>
     <w:rsid w:val="00850C0E"/>
     <w:rsid w:val="00857F43"/>
     <w:rsid w:val="0086041D"/>
     <w:rsid w:val="008610D1"/>
     <w:rsid w:val="00861ED5"/>
     <w:rsid w:val="00880AB1"/>
     <w:rsid w:val="00890FE7"/>
     <w:rsid w:val="00891316"/>
+    <w:rsid w:val="008928BA"/>
     <w:rsid w:val="008963AD"/>
     <w:rsid w:val="008A20F1"/>
     <w:rsid w:val="008C2626"/>
     <w:rsid w:val="008D14BB"/>
     <w:rsid w:val="008D4521"/>
     <w:rsid w:val="008D5987"/>
     <w:rsid w:val="008E035C"/>
     <w:rsid w:val="008E53E8"/>
     <w:rsid w:val="008E79CF"/>
     <w:rsid w:val="008F180F"/>
     <w:rsid w:val="008F7C71"/>
     <w:rsid w:val="00900167"/>
     <w:rsid w:val="0091021F"/>
     <w:rsid w:val="00917432"/>
     <w:rsid w:val="00922685"/>
     <w:rsid w:val="00922A95"/>
     <w:rsid w:val="0092766B"/>
     <w:rsid w:val="00933ACE"/>
     <w:rsid w:val="009368E4"/>
     <w:rsid w:val="00940987"/>
     <w:rsid w:val="00945EDB"/>
     <w:rsid w:val="009665AC"/>
     <w:rsid w:val="00967A00"/>
     <w:rsid w:val="009714C7"/>
     <w:rsid w:val="009800A8"/>
     <w:rsid w:val="00986E29"/>
     <w:rsid w:val="009931FA"/>
     <w:rsid w:val="00997153"/>
     <w:rsid w:val="009A2CFD"/>
     <w:rsid w:val="009C082A"/>
     <w:rsid w:val="009D737B"/>
     <w:rsid w:val="009E0538"/>
     <w:rsid w:val="009E25EC"/>
     <w:rsid w:val="009F453B"/>
     <w:rsid w:val="009F6CD3"/>
     <w:rsid w:val="00A01510"/>
     <w:rsid w:val="00A05335"/>
     <w:rsid w:val="00A06028"/>
     <w:rsid w:val="00A063E3"/>
     <w:rsid w:val="00A1534A"/>
     <w:rsid w:val="00A160E8"/>
     <w:rsid w:val="00A167E3"/>
     <w:rsid w:val="00A318A7"/>
     <w:rsid w:val="00A3788D"/>
     <w:rsid w:val="00A412B1"/>
+    <w:rsid w:val="00A426D7"/>
     <w:rsid w:val="00A465AF"/>
     <w:rsid w:val="00A6370D"/>
     <w:rsid w:val="00A64204"/>
     <w:rsid w:val="00AD1687"/>
     <w:rsid w:val="00AD2276"/>
     <w:rsid w:val="00AD628A"/>
     <w:rsid w:val="00AD6F96"/>
     <w:rsid w:val="00AE46DA"/>
     <w:rsid w:val="00AE5A7E"/>
     <w:rsid w:val="00B025F9"/>
     <w:rsid w:val="00B074D5"/>
     <w:rsid w:val="00B13BFF"/>
     <w:rsid w:val="00B26A91"/>
     <w:rsid w:val="00B32578"/>
     <w:rsid w:val="00B336E6"/>
     <w:rsid w:val="00B344D2"/>
     <w:rsid w:val="00B41941"/>
     <w:rsid w:val="00B54BC0"/>
     <w:rsid w:val="00B6081C"/>
     <w:rsid w:val="00B648DE"/>
     <w:rsid w:val="00B83AFB"/>
     <w:rsid w:val="00B873A9"/>
     <w:rsid w:val="00B87D10"/>
     <w:rsid w:val="00B911A1"/>
     <w:rsid w:val="00B956E5"/>
@@ -5363,50 +5375,73 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00891316"/>
     <w:rPr>
       <w:rFonts w:ascii="Shotgun BT" w:hAnsi="Shotgun BT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E02E97"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="contextualspellingandgrammarerror">
     <w:name w:val="contextualspellingandgrammarerror"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E02E97"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A426D7"/>
+    <w:rPr>
+      <w:color w:val="467886"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A426D7"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="368841689">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="910577001">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -5440,51 +5475,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1950427539">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massdpsportal.secure.force.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma-dpl.my.salesforce-sites.com/home/home.jsp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5721,170 +5756,183 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="abaa93b4-3036-48ce-b674-0b3ef9a09ab1">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c566b97e-11ae-4f7f-9210-5a00fc3e1132">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="e3e38725-07c4-40be-a216-bdad2a662e0d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="85471739-20a3-405f-8957-71a2abecc360" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010007E107221C81764095260DBD7EF676C5" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="86a77cac728b14a566368c5269a1d235">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c566b97e-11ae-4f7f-9210-5a00fc3e1132" xmlns:ns3="85471739-20a3-405f-8957-71a2abecc360" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="55b265ab619f5f08ba4aba9adf282a52" ns2:_="" ns3:_="">
+    <xsd:import namespace="c566b97e-11ae-4f7f-9210-5a00fc3e1132"/>
+    <xsd:import namespace="85471739-20a3-405f-8957-71a2abecc360"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="abaa93b4-3036-48ce-b674-0b3ef9a09ab1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c566b97e-11ae-4f7f-9210-5a00fc3e1132" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85471739-20a3-405f-8957-71a2abecc360" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...8 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a708fa31-d26e-456d-9af1-7309c3967e51}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e3e38725-07c4-40be-a216-bdad2a662e0d">
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7f8b08bf-227b-4a1d-bffa-94c77ca41e41}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85471739-20a3-405f-8957-71a2abecc360">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -5951,140 +5999,164 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C43CA94-17B8-49A1-B347-EAB63D912D5D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c566b97e-11ae-4f7f-9210-5a00fc3e1132"/>
     <ds:schemaRef ds:uri="85471739-20a3-405f-8957-71a2abecc360"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A3EA33C-F486-4520-A5C3-E552A7C19A39}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A17F91FF-41A6-4561-9041-3BFE18564368}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c566b97e-11ae-4f7f-9210-5a00fc3e1132"/>
+    <ds:schemaRef ds:uri="85471739-20a3-405f-8957-71a2abecc360"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBE6921D-1F90-486C-92A4-FDA45329BAC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB80FB0B-F854-45E4-95AA-6F146CA0052E}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>366</Words>
-  <Characters>2089</Characters>
+  <Words>362</Words>
+  <Characters>2067</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2451</CharactersWithSpaces>
+  <CharactersWithSpaces>2425</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EmailTo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EmailSender">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EmailFrom">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EmailSubject">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EmailCc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
-    <vt:lpwstr>0x010100990883FD8DED744BA0BFFA12C51972D7</vt:lpwstr>
+    <vt:lpwstr>0x01010007E107221C81764095260DBD7EF676C5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Order">
     <vt:r8>11458200</vt:r8>
   </property>
 </Properties>
 </file>