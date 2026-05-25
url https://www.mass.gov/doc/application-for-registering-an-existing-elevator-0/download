--- v0 (2025-12-15)
+++ v1 (2026-05-25)
@@ -8,88 +8,88 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="05301B5F" w14:textId="51B74540" w:rsidR="717F2D7F" w:rsidRDefault="717F2D7F" w:rsidP="717F2D7F"/>
+    <w:p w14:paraId="05301B5F" w14:textId="51B74540" w:rsidR="717F2D7F" w:rsidRPr="004D0C15" w:rsidRDefault="717F2D7F" w:rsidP="717F2D7F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10717" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1660"/>
         <w:gridCol w:w="9057"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E05CDB" w14:paraId="5BDD4BD6" w14:textId="77777777" w:rsidTr="717F2D7F">
+      <w:tr w:rsidR="00E05CDB" w:rsidRPr="004D0C15" w14:paraId="5BDD4BD6" w14:textId="77777777" w:rsidTr="717F2D7F">
         <w:trPr>
           <w:trHeight w:val="1890"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48CD51EE" w14:textId="40E0908F" w:rsidR="00E05CDB" w:rsidRDefault="717F2D7F" w:rsidP="717F2D7F">
+          <w:p w14:paraId="48CD51EE" w14:textId="40E0908F" w:rsidR="00E05CDB" w:rsidRPr="004D0C15" w:rsidRDefault="717F2D7F" w:rsidP="717F2D7F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004D0C15">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="459D7EC4" wp14:editId="7F5B850B">
                   <wp:extent cx="762000" cy="908050"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="1038406562" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -106,3891 +106,3807 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71481156" w14:textId="77777777" w:rsidR="00E05CDB" w:rsidRPr="00E5613F" w:rsidRDefault="00E05CDB">
+          <w:p w14:paraId="71481156" w14:textId="77777777" w:rsidR="00E05CDB" w:rsidRPr="004D0C15" w:rsidRDefault="00E05CDB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5613F">
+            <w:r w:rsidRPr="004D0C15">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth of Massachusetts </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="629185E9" w14:textId="77777777" w:rsidR="00E05CDB" w:rsidRPr="00E5613F" w:rsidRDefault="00D302EB">
+          <w:p w14:paraId="629185E9" w14:textId="77777777" w:rsidR="00E05CDB" w:rsidRPr="004D0C15" w:rsidRDefault="00D302EB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5613F">
+            <w:r w:rsidRPr="004D0C15">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Division of </w:t>
             </w:r>
-            <w:r w:rsidR="00420125">
+            <w:r w:rsidR="00420125" w:rsidRPr="004D0C15">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Occupational</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5613F">
+            <w:r w:rsidRPr="004D0C15">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Licensure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="672A6659" w14:textId="2E5724DF" w:rsidR="00E5613F" w:rsidRPr="00E5613F" w:rsidRDefault="00D302EB" w:rsidP="717F2D7F">
+          <w:p w14:paraId="672A6659" w14:textId="2E5724DF" w:rsidR="00E5613F" w:rsidRPr="004D0C15" w:rsidRDefault="00D302EB" w:rsidP="717F2D7F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="717F2D7F">
+            <w:r w:rsidRPr="004D0C15">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Office of Public Safety and Inspections</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DAB6C7B" w14:textId="024316EA" w:rsidR="001B1176" w:rsidRPr="004A183C" w:rsidRDefault="00D302EB" w:rsidP="717F2D7F">
+          <w:p w14:paraId="5DAB6C7B" w14:textId="024316EA" w:rsidR="001B1176" w:rsidRPr="004D0C15" w:rsidRDefault="00D302EB" w:rsidP="717F2D7F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="717F2D7F">
+            <w:r w:rsidRPr="004D0C15">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>APPLICATION FOR REGISTERING AN EXISTING ELEVATOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00F109DE" w:rsidRPr="00575CA3" w:rsidRDefault="00F109DE" w:rsidP="00AD6848">
+    <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00F109DE" w:rsidRPr="00BB7E97" w:rsidRDefault="00F109DE" w:rsidP="00AD6848">
       <w:pPr>
         <w:ind w:right="-1440"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C9CA2F9" w14:textId="77777777" w:rsidR="002C6A23" w:rsidRDefault="00F109DE" w:rsidP="6DBF256A">
+    <w:p w14:paraId="0C9CA2F9" w14:textId="77777777" w:rsidR="002C6A23" w:rsidRPr="004D0C15" w:rsidRDefault="00F109DE" w:rsidP="6DBF256A">
       <w:pPr>
         <w:ind w:right="-1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6DBF256A">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please use this application to register an existing elevator that has neve</w:t>
       </w:r>
-      <w:r w:rsidR="000F0B9D" w:rsidRPr="6DBF256A">
+      <w:r w:rsidR="000F0B9D" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r been issued a State ID Number.</w:t>
       </w:r>
-      <w:r w:rsidR="6DBF256A" w:rsidRPr="6DBF256A">
+      <w:r w:rsidR="6DBF256A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3FAAA4" w14:textId="156DB8D3" w:rsidR="008D4D5E" w:rsidRDefault="008D4D5E" w:rsidP="6DBF256A">
+    <w:p w14:paraId="0B3FAAA4" w14:textId="156DB8D3" w:rsidR="008D4D5E" w:rsidRPr="00BB7E97" w:rsidRDefault="008D4D5E" w:rsidP="6DBF256A">
       <w:pPr>
         <w:ind w:right="-1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="717F2D7F">
+      <w:r w:rsidRPr="00BB7E97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>To ensure a timely application please</w:t>
       </w:r>
-      <w:r w:rsidR="002C6A23" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="002C6A23" w:rsidRPr="00BB7E97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> apply online through our (IPS) Inspection and Permitting System Customer </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B15FCC" w14:textId="70A9B177" w:rsidR="00F109DE" w:rsidRPr="00A331D5" w:rsidRDefault="002C6A23" w:rsidP="6DBF256A">
+    <w:p w14:paraId="41B15FCC" w14:textId="0F5086F1" w:rsidR="00F109DE" w:rsidRPr="004D0C15" w:rsidRDefault="002C6A23" w:rsidP="6DBF256A">
       <w:pPr>
         <w:ind w:right="-1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A331D5">
+      <w:r w:rsidRPr="00BB7E97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Portal.  </w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Portal</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0C15" w:rsidRPr="00BB7E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at this </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00A331D5" w:rsidRPr="00A331D5">
+        <w:r w:rsidR="004D0C15" w:rsidRPr="00BB7E97">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="pt-BR"/>
+            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>https://ma-dpl.my.salesforce-sites.com/</w:t>
+          <w:t>LI</w:t>
+        </w:r>
+        <w:r w:rsidR="004D0C15" w:rsidRPr="00BB7E97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>N</w:t>
+        </w:r>
+        <w:r w:rsidR="004D0C15" w:rsidRPr="00BB7E97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>K</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="004D0C15" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="00F109DE" w:rsidRPr="00A331D5" w:rsidRDefault="00F109DE" w:rsidP="00AD6848">
+    <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="00F109DE" w:rsidRPr="004D0C15" w:rsidRDefault="00F109DE" w:rsidP="00AD6848">
       <w:pPr>
         <w:ind w:right="-1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F2DF5DA" w14:textId="77777777" w:rsidR="005050E6" w:rsidRPr="00D302EB" w:rsidRDefault="00F109DE" w:rsidP="00AD6848">
+    <w:p w14:paraId="3F2DF5DA" w14:textId="77777777" w:rsidR="005050E6" w:rsidRPr="004D0C15" w:rsidRDefault="00F109DE" w:rsidP="00AD6848">
       <w:pPr>
         <w:ind w:right="-1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Address of </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nit</w:t>
       </w:r>
-      <w:r w:rsidR="00AD6848" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00AD6848" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00DF581A" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text1"/>
-      <w:r w:rsidR="00DF581A" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF581A" w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="003D19A8" w:rsidRPr="003067E9" w:rsidRDefault="003D19A8" w:rsidP="00F2458F">
+    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="003D19A8" w:rsidRPr="004D0C15" w:rsidRDefault="003D19A8" w:rsidP="00F2458F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E1770DC" w14:textId="77777777" w:rsidR="00D7111B" w:rsidRPr="00D302EB" w:rsidRDefault="00F109DE" w:rsidP="00AD6848">
+    <w:p w14:paraId="3E1770DC" w14:textId="77777777" w:rsidR="00D7111B" w:rsidRPr="004D0C15" w:rsidRDefault="00F109DE" w:rsidP="00AD6848">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Location </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ame (if applicable)</w:t>
       </w:r>
-      <w:r w:rsidR="00E05CDB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00E05CDB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="009A45A6" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="009A45A6" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Text2"/>
-      <w:r w:rsidR="00DF581A" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF581A" w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00AD6848" w:rsidRPr="003067E9" w:rsidRDefault="00AD6848" w:rsidP="00AD6848">
+    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00AD6848" w:rsidRPr="004D0C15" w:rsidRDefault="00AD6848" w:rsidP="00AD6848">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7007B6FA" w14:textId="77777777" w:rsidR="0070719A" w:rsidRDefault="00D07BE4" w:rsidP="00AD6848">
+    <w:p w14:paraId="7007B6FA" w14:textId="77777777" w:rsidR="0070719A" w:rsidRPr="004D0C15" w:rsidRDefault="00D07BE4" w:rsidP="00AD6848">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Location Type (municipal building, hospital, school, office building, etc.)</w:t>
       </w:r>
-      <w:r w:rsidR="0070719A" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="0070719A" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Text5"/>
-      <w:r w:rsidR="0070719A" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0070719A" w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="0070719A" w:rsidRPr="003067E9" w:rsidRDefault="0070719A" w:rsidP="00AD6848">
+    <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="0070719A" w:rsidRPr="004D0C15" w:rsidRDefault="0070719A" w:rsidP="00AD6848">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="029629D0" w14:textId="77777777" w:rsidR="005050E6" w:rsidRPr="00D302EB" w:rsidRDefault="005050E6" w:rsidP="00AD6848">
+    <w:p w14:paraId="029629D0" w14:textId="77777777" w:rsidR="005050E6" w:rsidRPr="004D0C15" w:rsidRDefault="005050E6" w:rsidP="00AD6848">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Building </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>wner</w:t>
       </w:r>
-      <w:r w:rsidR="00E05CDB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00E05CDB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="009A45A6" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="009A45A6" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Text3"/>
-      <w:r w:rsidR="00DF581A" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF581A" w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="003D19A8" w:rsidRPr="003067E9" w:rsidRDefault="003D19A8" w:rsidP="00F2458F">
+    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="003D19A8" w:rsidRPr="004D0C15" w:rsidRDefault="003D19A8" w:rsidP="00F2458F">
       <w:pPr>
         <w:ind w:left="720" w:right="-1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56DD8CC0" w14:textId="77777777" w:rsidR="00973AC2" w:rsidRPr="00D302EB" w:rsidRDefault="00AD6848" w:rsidP="00AD6848">
+    <w:p w14:paraId="56DD8CC0" w14:textId="77777777" w:rsidR="00973AC2" w:rsidRPr="004D0C15" w:rsidRDefault="00AD6848" w:rsidP="00AD6848">
       <w:pPr>
         <w:ind w:right="-1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Owner </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="009F0247" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="009F0247" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ddress</w:t>
       </w:r>
-      <w:r w:rsidR="00E05CDB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00E05CDB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="009A45A6" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="009A45A6" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Text4"/>
-      <w:r w:rsidR="00DF581A" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DF581A" w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF581A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00F109DE" w:rsidRPr="003067E9" w:rsidRDefault="00F109DE" w:rsidP="00AD6848">
+    <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00F109DE" w:rsidRPr="004D0C15" w:rsidRDefault="00F109DE" w:rsidP="00AD6848">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7762FE7A" w14:textId="77777777" w:rsidR="00F109DE" w:rsidRPr="00D302EB" w:rsidRDefault="00F109DE" w:rsidP="717F2D7F">
+    <w:p w14:paraId="7762FE7A" w14:textId="77777777" w:rsidR="00F109DE" w:rsidRPr="004D0C15" w:rsidRDefault="00F109DE" w:rsidP="717F2D7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="717F2D7F">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Owner </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="717F2D7F">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="717F2D7F">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00D07BE4" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D07BE4" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D07BE4" w:rsidRPr="717F2D7F">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D07BE4" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Owner phone number:</w:t>
       </w:r>
-      <w:r w:rsidR="00D07BE4" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D07BE4" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D07BE4" w:rsidRPr="717F2D7F">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07BE4" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1672FC19" w14:textId="4FA55B35" w:rsidR="00973AC2" w:rsidRPr="00D302EB" w:rsidRDefault="00973AC2" w:rsidP="717F2D7F">
+    <w:p w14:paraId="1672FC19" w14:textId="4FA55B35" w:rsidR="00973AC2" w:rsidRPr="004D0C15" w:rsidRDefault="00973AC2" w:rsidP="717F2D7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677F168F" w14:textId="77777777" w:rsidR="00F109DE" w:rsidRPr="00D302EB" w:rsidRDefault="00F109DE" w:rsidP="00F109DE">
+    <w:p w14:paraId="677F168F" w14:textId="77777777" w:rsidR="00F109DE" w:rsidRPr="004D0C15" w:rsidRDefault="00F109DE" w:rsidP="00F109DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Manufacturer:</w:t>
       </w:r>
-      <w:r w:rsidR="00EB2795" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Text28"/>
-      <w:r w:rsidR="00EB2795" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EB2795" w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00F109DE" w:rsidRPr="003067E9" w:rsidRDefault="00F109DE" w:rsidP="00F109DE">
+    <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00F109DE" w:rsidRPr="004D0C15" w:rsidRDefault="00F109DE" w:rsidP="00F109DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01BA01E5" w14:textId="77777777" w:rsidR="00973AC2" w:rsidRPr="00D302EB" w:rsidRDefault="000E593E" w:rsidP="00F109DE">
+    <w:p w14:paraId="01BA01E5" w14:textId="77777777" w:rsidR="00973AC2" w:rsidRPr="004D0C15" w:rsidRDefault="000E593E" w:rsidP="00F109DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Elevator</w:t>
       </w:r>
-      <w:r w:rsidR="00F109DE" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00F109DE" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00F109DE" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00F109DE" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ype</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">esidential, </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">assenger, </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">heelchair </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ift, etc.)</w:t>
       </w:r>
-      <w:r w:rsidR="00F109DE" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00F109DE" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00EB2795" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Text29"/>
-      <w:r w:rsidR="00EB2795" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EB2795" w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2795" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="00F109DE" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00F109DE" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="009F0247" w:rsidRPr="00D302EB" w:rsidRDefault="006C1D42" w:rsidP="717F2D7F">
+    <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="009F0247" w:rsidRPr="004D0C15" w:rsidRDefault="006C1D42" w:rsidP="717F2D7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B664B0" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00B664B0" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B664B0" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00B664B0" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B664B0" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00B664B0" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655B818E" w14:textId="77777777" w:rsidR="00575CA3" w:rsidRPr="00D302EB" w:rsidRDefault="00EB2795" w:rsidP="00DF581A">
+    <w:p w14:paraId="655B818E" w14:textId="77777777" w:rsidR="00575CA3" w:rsidRPr="004D0C15" w:rsidRDefault="00EB2795" w:rsidP="00DF581A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Capa</w:t>
       </w:r>
-      <w:r w:rsidR="007E3619" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="007E3619" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ity:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Text30"/>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidR="00B664B0" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00B664B0" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00575CA3" w:rsidRPr="003067E9" w:rsidRDefault="00575CA3" w:rsidP="00DF581A">
+    <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00575CA3" w:rsidRPr="004D0C15" w:rsidRDefault="00575CA3" w:rsidP="00DF581A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75F2B297" w14:textId="77777777" w:rsidR="00575CA3" w:rsidRPr="00D302EB" w:rsidRDefault="00575CA3" w:rsidP="00DF581A">
+    <w:p w14:paraId="75F2B297" w14:textId="77777777" w:rsidR="00575CA3" w:rsidRPr="004D0C15" w:rsidRDefault="00575CA3" w:rsidP="00DF581A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Speed:</w:t>
       </w:r>
-      <w:r w:rsidR="00B664B0" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00B664B0" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text38"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Text38"/>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00575CA3" w:rsidRPr="003067E9" w:rsidRDefault="00575CA3" w:rsidP="00DF581A">
+    <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00575CA3" w:rsidRPr="004D0C15" w:rsidRDefault="00575CA3" w:rsidP="00DF581A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE0DB25" w14:textId="77777777" w:rsidR="00982A74" w:rsidRPr="00D302EB" w:rsidRDefault="00575CA3" w:rsidP="00DF581A">
+    <w:p w14:paraId="5AE0DB25" w14:textId="77777777" w:rsidR="00982A74" w:rsidRPr="004D0C15" w:rsidRDefault="00575CA3" w:rsidP="00DF581A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Drive:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text39"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Text39"/>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidR="006C1D42" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="006C1D42" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00EB2795" w:rsidRPr="003067E9" w:rsidRDefault="00EB2795" w:rsidP="00EB2795">
+    <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00EB2795" w:rsidRPr="004D0C15" w:rsidRDefault="00EB2795" w:rsidP="00EB2795">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E99A852" w14:textId="77777777" w:rsidR="00EE4A42" w:rsidRPr="00D302EB" w:rsidRDefault="0070719A" w:rsidP="717F2D7F">
+    <w:p w14:paraId="7E99A852" w14:textId="77777777" w:rsidR="00EE4A42" w:rsidRPr="004D0C15" w:rsidRDefault="0070719A" w:rsidP="717F2D7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="717F2D7F">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Original installation date if know or (pre-1950 or more currently by decade):</w:t>
       </w:r>
-      <w:r w:rsidRPr="717F2D7F">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Text37"/>
-      <w:r w:rsidR="00EE4A42" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00EE4A42" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EE4A42" w:rsidRPr="717F2D7F">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00EE4A42" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4A42" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4A42" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4A42" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4A42" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="4B2456F0" w14:textId="2C20E042" w:rsidR="717F2D7F" w:rsidRDefault="717F2D7F" w:rsidP="717F2D7F">
+    <w:p w14:paraId="4B2456F0" w14:textId="2C20E042" w:rsidR="717F2D7F" w:rsidRPr="004D0C15" w:rsidRDefault="717F2D7F" w:rsidP="717F2D7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="333933EB" w14:textId="77777777" w:rsidR="0070719A" w:rsidRPr="00D302EB" w:rsidRDefault="0070719A" w:rsidP="0070719A">
+    <w:p w14:paraId="333933EB" w14:textId="77777777" w:rsidR="0070719A" w:rsidRPr="004D0C15" w:rsidRDefault="0070719A" w:rsidP="0070719A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0070719A">
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Does the device have manual doors:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="0070719A" w:rsidRPr="003067E9" w:rsidRDefault="0070719A" w:rsidP="00EB2795">
+    <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="0070719A" w:rsidRPr="004D0C15" w:rsidRDefault="0070719A" w:rsidP="00EB2795">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72A948F0" w14:textId="4F63FC73" w:rsidR="0070719A" w:rsidRPr="00D302EB" w:rsidRDefault="0070719A" w:rsidP="0070719A">
+    <w:p w14:paraId="72A948F0" w14:textId="4F63FC73" w:rsidR="0070719A" w:rsidRPr="004D0C15" w:rsidRDefault="0070719A" w:rsidP="0070719A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0070719A">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Is the gate switch accessible from inside the elevator </w:t>
       </w:r>
-      <w:r w:rsidR="004264CB" w:rsidRPr="0070719A">
+      <w:r w:rsidR="004264CB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>car?</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="0070719A" w:rsidRPr="003067E9" w:rsidRDefault="0070719A" w:rsidP="00EB2795">
+    <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="0070719A" w:rsidRPr="004D0C15" w:rsidRDefault="0070719A" w:rsidP="00EB2795">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CEA8C96" w14:textId="77777777" w:rsidR="00EB2795" w:rsidRPr="00D302EB" w:rsidRDefault="00EB2795" w:rsidP="00EB2795">
+    <w:p w14:paraId="5CEA8C96" w14:textId="77777777" w:rsidR="00EB2795" w:rsidRPr="004D0C15" w:rsidRDefault="00EB2795" w:rsidP="00EB2795">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Number of </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>loors:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text32"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Text32"/>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="00EB2795" w:rsidRPr="003067E9" w:rsidRDefault="00EB2795" w:rsidP="00EB2795">
+    <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="00EB2795" w:rsidRPr="004D0C15" w:rsidRDefault="00EB2795" w:rsidP="00EB2795">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C29BABA" w14:textId="77777777" w:rsidR="00EB2795" w:rsidRPr="00D302EB" w:rsidRDefault="00EB2795" w:rsidP="00EB2795">
+    <w:p w14:paraId="1C29BABA" w14:textId="77777777" w:rsidR="00EB2795" w:rsidRPr="004D0C15" w:rsidRDefault="00EB2795" w:rsidP="00EB2795">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Elevator </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ompany:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text33"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Text33"/>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="207CCF61" w14:textId="77777777" w:rsidR="00DF581A" w:rsidRPr="00D302EB" w:rsidRDefault="00D13113" w:rsidP="717F2D7F">
+    <w:p w14:paraId="207CCF61" w14:textId="77777777" w:rsidR="00DF581A" w:rsidRPr="004D0C15" w:rsidRDefault="00D13113" w:rsidP="717F2D7F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="717F2D7F">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB5B1EA" w14:textId="77777777" w:rsidR="001B1176" w:rsidRPr="00D302EB" w:rsidRDefault="00200F38" w:rsidP="00200F38">
+    <w:p w14:paraId="1EB5B1EA" w14:textId="77777777" w:rsidR="001B1176" w:rsidRPr="004D0C15" w:rsidRDefault="00200F38" w:rsidP="00200F38">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Name and </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">erson </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>eporting:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="Text35"/>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="1299C43A" w14:textId="691BBE19" w:rsidR="00D302EB" w:rsidRPr="00D302EB" w:rsidRDefault="00D302EB" w:rsidP="717F2D7F">
+    <w:p w14:paraId="1299C43A" w14:textId="691BBE19" w:rsidR="00D302EB" w:rsidRPr="004D0C15" w:rsidRDefault="00D302EB" w:rsidP="717F2D7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19811BCF" w14:textId="77777777" w:rsidR="001B1176" w:rsidRDefault="001B1176" w:rsidP="00DF581A">
+    <w:p w14:paraId="19811BCF" w14:textId="77777777" w:rsidR="001B1176" w:rsidRPr="004D0C15" w:rsidRDefault="001B1176" w:rsidP="00DF581A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00D302EB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00D302EB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D302EB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00D302EB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D302EB" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00D302EB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00575CA3" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00575CA3" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDBEF00" w14:textId="77777777" w:rsidR="00E5613F" w:rsidRPr="003067E9" w:rsidRDefault="00E5613F" w:rsidP="00DF581A">
+    <w:p w14:paraId="4DDBEF00" w14:textId="77777777" w:rsidR="00E5613F" w:rsidRPr="004D0C15" w:rsidRDefault="00E5613F" w:rsidP="00DF581A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6004AB99" w14:textId="383F8FE7" w:rsidR="001B1176" w:rsidRPr="00D302EB" w:rsidRDefault="00D302EB" w:rsidP="00E5613F">
+    <w:p w14:paraId="6004AB99" w14:textId="383F8FE7" w:rsidR="001B1176" w:rsidRPr="004D0C15" w:rsidRDefault="00D302EB" w:rsidP="00E5613F">
       <w:pPr>
         <w:ind w:left="6480" w:hanging="6480"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D302EB">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mail</w:t>
       </w:r>
-      <w:r w:rsidR="001B1176" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="001B1176" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> application and non-refundable </w:t>
       </w:r>
-      <w:r w:rsidR="00575CA3" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="00575CA3" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">$400 </w:t>
       </w:r>
-      <w:r w:rsidR="001B1176" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="001B1176" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>check</w:t>
       </w:r>
-      <w:r w:rsidR="001B1176" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="001B1176" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B1176" w:rsidRPr="00D302EB">
+      <w:r w:rsidR="001B1176" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>payable to “Commonwealth of Massachusetts”</w:t>
       </w:r>
-      <w:r w:rsidR="004264CB">
+      <w:r w:rsidR="004264CB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E807566" w14:textId="13113029" w:rsidR="001B1176" w:rsidRPr="00D302EB" w:rsidRDefault="00D302EB" w:rsidP="717F2D7F">
+    <w:p w14:paraId="1E807566" w14:textId="13113029" w:rsidR="001B1176" w:rsidRPr="004D0C15" w:rsidRDefault="00D302EB" w:rsidP="717F2D7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="717F2D7F">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Office of Public Safety and Inspections</w:t>
       </w:r>
-      <w:r w:rsidR="001B1176" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="001B1176" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00354D10" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00354D10" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Elevator Division</w:t>
       </w:r>
-      <w:r w:rsidR="001B1176" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="001B1176" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A331D5">
+      <w:r w:rsidR="00A331D5" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One F</w:t>
       </w:r>
-      <w:r w:rsidR="00B34DFB">
+      <w:r w:rsidR="00B34DFB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ederal</w:t>
       </w:r>
-      <w:r w:rsidR="00A331D5">
+      <w:r w:rsidR="00A331D5" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Street, Suite 600, Boston, MA 02110-2012</w:t>
       </w:r>
-      <w:r w:rsidR="00354D10" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00354D10" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Attentio</w:t>
       </w:r>
-      <w:r w:rsidR="0070719A" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="009B5982" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="009B5982" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: Code</w:t>
       </w:r>
-      <w:r w:rsidR="0070719A" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Coordinator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="00B85CF9" w:rsidRPr="003067E9" w:rsidRDefault="00B85CF9" w:rsidP="001B1176">
+    <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="00B85CF9" w:rsidRPr="004D0C15" w:rsidRDefault="00B85CF9" w:rsidP="001B1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FBFD1B0" w14:textId="77777777" w:rsidR="000F0B9D" w:rsidRPr="0070719A" w:rsidRDefault="00B85CF9" w:rsidP="717F2D7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="717F2D7F">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="717F2D7F">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Office</w:t>
       </w:r>
-      <w:r w:rsidRPr="717F2D7F">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="717F2D7F">
+      <w:r w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use Only)</w:t>
       </w:r>
-      <w:r w:rsidR="006C1D42" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="006C1D42" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F0B9D" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="000F0B9D" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date Received:</w:t>
       </w:r>
-      <w:r w:rsidR="000F0B9D" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="000F0B9D" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="Text27"/>
-      <w:r w:rsidR="003B03AA" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="003B03AA" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003B03AA" w:rsidRPr="717F2D7F">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="003B03AA" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B03AA" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B03AA" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B03AA" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B03AA" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidR="0070719A">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
-      <w:r w:rsidR="0070719A" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assigned State ID Number:</w:t>
       </w:r>
-      <w:r w:rsidR="0070719A" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="Text36"/>
-      <w:r w:rsidR="0070719A" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
-[...6 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0070719A" w:rsidRPr="717F2D7F">
-[...44 lines deleted...]
-      <w:r w:rsidR="00006BCB" w:rsidRPr="717F2D7F">
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070719A" w:rsidRPr="004D0C15">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006BCB" w:rsidRPr="004D0C15">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:sectPr w:rsidR="000F0B9D" w:rsidRPr="0070719A" w:rsidSect="00407E3F">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="432" w:right="1008" w:bottom="432" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76A58F45" w14:textId="77777777" w:rsidR="00C76FF6" w:rsidRDefault="00C76FF6">
-      <w:r>
+    <w:p w14:paraId="278B9D1E" w14:textId="77777777" w:rsidR="00F11212" w:rsidRPr="004D0C15" w:rsidRDefault="00F11212">
+      <w:r w:rsidRPr="004D0C15">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79EFCEB5" w14:textId="77777777" w:rsidR="00C76FF6" w:rsidRDefault="00C76FF6">
-      <w:r>
+    <w:p w14:paraId="4313A39A" w14:textId="77777777" w:rsidR="00F11212" w:rsidRPr="004D0C15" w:rsidRDefault="00F11212">
+      <w:r w:rsidRPr="004D0C15">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="685BA2B6" w14:textId="77777777" w:rsidR="00C76FF6" w:rsidRDefault="00C76FF6"/>
+    <w:p w14:paraId="15C5C690" w14:textId="77777777" w:rsidR="00F11212" w:rsidRPr="004D0C15" w:rsidRDefault="00F11212"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4015,343 +3931,345 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03CCDE90" w14:textId="34AD088E" w:rsidR="001B1176" w:rsidRPr="00D302EB" w:rsidRDefault="001B1176" w:rsidP="00D302EB">
+  <w:p w14:paraId="03CCDE90" w14:textId="1C24968A" w:rsidR="001B1176" w:rsidRPr="004D0C15" w:rsidRDefault="001B1176" w:rsidP="00D302EB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D302EB">
+    <w:r w:rsidRPr="004D0C15">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Application for Registering Existing Elevator</w:t>
     </w:r>
-    <w:r w:rsidR="00D302EB" w:rsidRPr="00D302EB">
+    <w:r w:rsidR="00D302EB" w:rsidRPr="004D0C15">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00606929" w:rsidRPr="00D302EB">
+    <w:r w:rsidR="00606929" w:rsidRPr="004D0C15">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00290CAC">
+    <w:r w:rsidR="004D0C15">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>August 1</w:t>
-[...8 lines deleted...]
-      <w:t>, 2025</w:t>
+      <w:t>March 11, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="087BDED9" w14:textId="77777777" w:rsidR="00C76FF6" w:rsidRDefault="00C76FF6">
-      <w:r>
+    <w:p w14:paraId="615C5D9A" w14:textId="77777777" w:rsidR="00F11212" w:rsidRPr="004D0C15" w:rsidRDefault="00F11212">
+      <w:r w:rsidRPr="004D0C15">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E5C559C" w14:textId="77777777" w:rsidR="00C76FF6" w:rsidRDefault="00C76FF6">
-      <w:r>
+    <w:p w14:paraId="53A21706" w14:textId="77777777" w:rsidR="00F11212" w:rsidRPr="004D0C15" w:rsidRDefault="00F11212">
+      <w:r w:rsidRPr="004D0C15">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="19EABFDE" w14:textId="77777777" w:rsidR="00C76FF6" w:rsidRDefault="00C76FF6"/>
+    <w:p w14:paraId="79B12AA1" w14:textId="77777777" w:rsidR="00F11212" w:rsidRPr="004D0C15" w:rsidRDefault="00F11212"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="lf1YjGvyrBcsDq7I+DqV4vYxkXQyRUAbza/PQJc+/Z/0CILiZWli/1aG2N8Ef9Gwdo+A8bhCOkRbzbpCnHDpDw==" w:salt="wRnDNWQneFFqXcQjcmDkpA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SsOuYQ9UuV7rHOiaULSxrDNHUvY8/udTlOXZpAbBEzZzwkhaKOgl1LU0wqu/gfjXqKFjJt192GAGHQm0Ab77Ow==" w:salt="9+9ntkhmkdQnarXMENTgQg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005050E6"/>
     <w:rsid w:val="00006BCB"/>
     <w:rsid w:val="000E593E"/>
     <w:rsid w:val="000E6655"/>
     <w:rsid w:val="000F0B9D"/>
     <w:rsid w:val="001175CB"/>
     <w:rsid w:val="00161EC3"/>
     <w:rsid w:val="00161FC7"/>
     <w:rsid w:val="0016732F"/>
     <w:rsid w:val="0017076B"/>
     <w:rsid w:val="00171C0F"/>
     <w:rsid w:val="001759CD"/>
     <w:rsid w:val="0018702A"/>
     <w:rsid w:val="001B1176"/>
     <w:rsid w:val="001D1803"/>
     <w:rsid w:val="00200F38"/>
     <w:rsid w:val="00207FE9"/>
     <w:rsid w:val="00221196"/>
     <w:rsid w:val="00246398"/>
     <w:rsid w:val="00273F10"/>
     <w:rsid w:val="00290CAC"/>
     <w:rsid w:val="002C6A23"/>
+    <w:rsid w:val="002D5692"/>
     <w:rsid w:val="002D63D2"/>
     <w:rsid w:val="003067E9"/>
     <w:rsid w:val="00354D10"/>
     <w:rsid w:val="0035740A"/>
     <w:rsid w:val="00376667"/>
     <w:rsid w:val="003773FD"/>
     <w:rsid w:val="00390CA0"/>
     <w:rsid w:val="003B03AA"/>
     <w:rsid w:val="003C096D"/>
     <w:rsid w:val="003D19A8"/>
     <w:rsid w:val="003D406E"/>
     <w:rsid w:val="003E710D"/>
     <w:rsid w:val="004064BA"/>
     <w:rsid w:val="00407E3F"/>
     <w:rsid w:val="00420125"/>
     <w:rsid w:val="0042476A"/>
     <w:rsid w:val="004264CB"/>
     <w:rsid w:val="00485CFE"/>
     <w:rsid w:val="004A183C"/>
+    <w:rsid w:val="004D0C15"/>
     <w:rsid w:val="005050E6"/>
     <w:rsid w:val="0051741C"/>
     <w:rsid w:val="00527451"/>
     <w:rsid w:val="0053455F"/>
     <w:rsid w:val="00552F59"/>
     <w:rsid w:val="005672DE"/>
     <w:rsid w:val="00575CA3"/>
     <w:rsid w:val="005779F2"/>
     <w:rsid w:val="0058102F"/>
     <w:rsid w:val="0058206E"/>
     <w:rsid w:val="005D7EB1"/>
     <w:rsid w:val="00606929"/>
+    <w:rsid w:val="006267F2"/>
     <w:rsid w:val="00666854"/>
     <w:rsid w:val="00685BAE"/>
     <w:rsid w:val="006B5AB7"/>
     <w:rsid w:val="006C1D42"/>
     <w:rsid w:val="006D53CB"/>
     <w:rsid w:val="006F3F54"/>
     <w:rsid w:val="0070719A"/>
     <w:rsid w:val="00726C92"/>
     <w:rsid w:val="00734885"/>
     <w:rsid w:val="007670F7"/>
     <w:rsid w:val="00790A59"/>
     <w:rsid w:val="007B40FE"/>
     <w:rsid w:val="007E3619"/>
     <w:rsid w:val="008169EB"/>
     <w:rsid w:val="00824ED2"/>
     <w:rsid w:val="008369B4"/>
     <w:rsid w:val="008440A3"/>
     <w:rsid w:val="0085597B"/>
+    <w:rsid w:val="008928BA"/>
     <w:rsid w:val="008A0E0F"/>
     <w:rsid w:val="008C13FF"/>
     <w:rsid w:val="008C349C"/>
     <w:rsid w:val="008C6FEA"/>
     <w:rsid w:val="008D4D5E"/>
     <w:rsid w:val="008E455A"/>
     <w:rsid w:val="008F5EB6"/>
     <w:rsid w:val="00927A4F"/>
     <w:rsid w:val="00973AC2"/>
     <w:rsid w:val="00982A74"/>
     <w:rsid w:val="0098749B"/>
     <w:rsid w:val="0099575B"/>
     <w:rsid w:val="009A45A6"/>
     <w:rsid w:val="009A6189"/>
     <w:rsid w:val="009B4DA9"/>
     <w:rsid w:val="009B5982"/>
     <w:rsid w:val="009D76E8"/>
     <w:rsid w:val="009E5DE7"/>
     <w:rsid w:val="009F0247"/>
     <w:rsid w:val="00A20755"/>
     <w:rsid w:val="00A22C07"/>
     <w:rsid w:val="00A331D5"/>
     <w:rsid w:val="00AC62F6"/>
     <w:rsid w:val="00AD6848"/>
     <w:rsid w:val="00B06D52"/>
     <w:rsid w:val="00B15B33"/>
     <w:rsid w:val="00B17F0A"/>
     <w:rsid w:val="00B34DFB"/>
     <w:rsid w:val="00B428E4"/>
     <w:rsid w:val="00B576D6"/>
     <w:rsid w:val="00B60B5A"/>
     <w:rsid w:val="00B61841"/>
     <w:rsid w:val="00B664B0"/>
     <w:rsid w:val="00B85CF9"/>
     <w:rsid w:val="00B972B9"/>
     <w:rsid w:val="00BA0F9A"/>
     <w:rsid w:val="00BA338B"/>
+    <w:rsid w:val="00BB7E97"/>
     <w:rsid w:val="00C11643"/>
     <w:rsid w:val="00C304C3"/>
     <w:rsid w:val="00C369A0"/>
     <w:rsid w:val="00C56ACF"/>
     <w:rsid w:val="00C61E39"/>
     <w:rsid w:val="00C7551C"/>
     <w:rsid w:val="00C76FF6"/>
     <w:rsid w:val="00CB44F3"/>
     <w:rsid w:val="00CC1177"/>
     <w:rsid w:val="00CC4791"/>
     <w:rsid w:val="00CD696E"/>
     <w:rsid w:val="00CE21DC"/>
+    <w:rsid w:val="00CE4915"/>
     <w:rsid w:val="00D06A5C"/>
     <w:rsid w:val="00D07BE4"/>
     <w:rsid w:val="00D127FF"/>
     <w:rsid w:val="00D13113"/>
     <w:rsid w:val="00D26029"/>
     <w:rsid w:val="00D3020B"/>
     <w:rsid w:val="00D302EB"/>
     <w:rsid w:val="00D43296"/>
     <w:rsid w:val="00D50A26"/>
     <w:rsid w:val="00D667B3"/>
     <w:rsid w:val="00D7111B"/>
     <w:rsid w:val="00D84C91"/>
     <w:rsid w:val="00DA6E9D"/>
     <w:rsid w:val="00DB19A9"/>
     <w:rsid w:val="00DB1AB6"/>
     <w:rsid w:val="00DB4587"/>
     <w:rsid w:val="00DF207C"/>
     <w:rsid w:val="00DF581A"/>
     <w:rsid w:val="00E00B23"/>
     <w:rsid w:val="00E05CDB"/>
     <w:rsid w:val="00E33044"/>
     <w:rsid w:val="00E408D5"/>
     <w:rsid w:val="00E5613F"/>
     <w:rsid w:val="00E63B73"/>
     <w:rsid w:val="00E753C7"/>
     <w:rsid w:val="00EB2795"/>
     <w:rsid w:val="00EE2E43"/>
     <w:rsid w:val="00EE4A42"/>
+    <w:rsid w:val="00EF10D9"/>
     <w:rsid w:val="00F01DFD"/>
     <w:rsid w:val="00F109DE"/>
+    <w:rsid w:val="00F11212"/>
     <w:rsid w:val="00F2458F"/>
     <w:rsid w:val="00F70FEA"/>
     <w:rsid w:val="05A78CA2"/>
     <w:rsid w:val="29AA3515"/>
     <w:rsid w:val="39840BB8"/>
     <w:rsid w:val="52141BB6"/>
     <w:rsid w:val="554BBC78"/>
     <w:rsid w:val="6B6CDC57"/>
     <w:rsid w:val="6DBF256A"/>
     <w:rsid w:val="717F2D7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="671B8CD8"/>
   <w15:docId w15:val="{E9DE8467-5ADA-4D94-BD82-815C2E29F039}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4798,76 +4716,88 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00685BAE"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A331D5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB7E97"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="347145790">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma-dpl.my.salesforce-sites.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma-dpl.my.salesforce-sites.com/home/home.jsp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5122,175 +5052,149 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-    <xsd:import namespace="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D7ABE31071780243B2E68C5BEE851FF0" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d17068c3a46749766d577f0250f5fa46">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" xmlns:ns4="8f2fdac3-5421-455f-b4e4-df6141b3176a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b6fdded850ecc94489e736578de9181b" ns3:_="" ns4:_="">
+    <xsd:import namespace="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
+    <xsd:import namespace="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="abaa93b4-3036-48ce-b674-0b3ef9a09ab1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8f2fdac3-5421-455f-b4e4-df6141b3176a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
-        <xsd:sequence>
-[...1 lines deleted...]
-        </xsd:sequence>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="SharingHintHash" ma:index="17" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
-    </xsd:element>
-[...13 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -5348,91 +5252,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EAC1E89-6818-4C1D-8F9E-3E711C306D5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
+    <ds:schemaRef ds:uri="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A5467EE-85D1-4F98-A69F-94C5A746C5F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2518143D-EEDE-4BD2-BDDD-25829DBD18E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAA3B782-81FC-48B5-A8C1-07AAADFFC329}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>269</Words>
-  <Characters>1539</Characters>
+  <Words>267</Words>
+  <Characters>1526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>MA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1805</CharactersWithSpaces>
+  <CharactersWithSpaces>1790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MASSACHUSETTS DEPARTMENT OF PUBLIC SAFETY</dc:title>
   <dc:creator>PCoyle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100990883FD8DED744BA0BFFA12C51972D7</vt:lpwstr>
+    <vt:lpwstr>0x010100D7ABE31071780243B2E68C5BEE851FF0</vt:lpwstr>
   </property>
 </Properties>
 </file>