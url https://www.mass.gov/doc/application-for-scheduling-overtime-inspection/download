--- v0 (2026-05-25)
+++ v1 (2026-08-02)
@@ -70,70 +70,90 @@
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="360" w:bottom="936" w:left="360" w:header="360" w:footer="576" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A5B3402" w14:textId="77777777" w:rsidR="00671CAF" w:rsidRPr="009606C8" w:rsidRDefault="00671CAF" w:rsidP="00527AD8">
       <w:pPr>
         <w:spacing w:after="75"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37E6F2AA" w14:textId="46AC17A5" w:rsidR="00244DE4" w:rsidRPr="005B475D" w:rsidRDefault="005B475D" w:rsidP="00527AD8">
+    <w:p w14:paraId="3DD17EED" w14:textId="77777777" w:rsidR="004944BC" w:rsidRDefault="005B475D" w:rsidP="00527AD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>To request overtime inspections complete this application</w:t>
+        <w:t xml:space="preserve">To request overtime </w:t>
+      </w:r>
+      <w:r w:rsidR="00522914">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inspections,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complete this application</w:t>
       </w:r>
       <w:r w:rsidR="000C76D8" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and email to </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000C76D8" w:rsidRPr="00A96ABF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>elevator.overtime@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000C76D8" w:rsidRPr="00A96ABF">
         <w:rPr>
@@ -145,112 +165,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> with a copy to </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="007A4F2B" w:rsidRPr="006D5EED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>elevator.scheduler@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007A4F2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="009432CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The subject of your email should include the State ID</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB77B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, elevator location, and type of inspection being requested. </w:t>
+      </w:r>
       <w:r w:rsidR="000C76D8" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">You must attach a copy of your overtime payment receipt </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">with the completed application. </w:t>
+        <w:t xml:space="preserve">You must attach a copy of your overtime payment receipt with the completed application. </w:t>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Submit one application per location</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00244DE4" w:rsidRPr="00A96ABF">
+    </w:p>
+    <w:p w14:paraId="37E6F2AA" w14:textId="130B914A" w:rsidR="00244DE4" w:rsidRPr="005B475D" w:rsidRDefault="00244DE4" w:rsidP="00527AD8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Incomplete requests will not be considered.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF627A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F8379B" w14:textId="77777777" w:rsidR="001A34F3" w:rsidRPr="009606C8" w:rsidRDefault="001A34F3" w:rsidP="00C75F6A">
       <w:pPr>
         <w:spacing w:after="75"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A79F29A" w14:textId="77777777" w:rsidR="00065F32" w:rsidRPr="00A96ABF" w:rsidRDefault="00BA2FDC" w:rsidP="00BC73C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="75"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -266,51 +310,51 @@
         </w:rPr>
         <w:t>Overtime</w:t>
       </w:r>
       <w:r w:rsidR="008C5024" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fee is $400 per inspection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535CC7C0" w14:textId="77777777" w:rsidR="00065F32" w:rsidRPr="009606C8" w:rsidRDefault="00065F32" w:rsidP="00527AD8">
       <w:pPr>
         <w:spacing w:after="75"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2967E75E" w14:textId="176C2A00" w:rsidR="0008260A" w:rsidRPr="00A96ABF" w:rsidRDefault="009272D0" w:rsidP="00527AD8">
+    <w:p w14:paraId="2967E75E" w14:textId="4E0E84C8" w:rsidR="0008260A" w:rsidRPr="00A96ABF" w:rsidRDefault="009272D0" w:rsidP="00527AD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="75"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Inspection </w:t>
       </w:r>
@@ -420,50 +464,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00182E55" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC73C2" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Receipt for overtime payment must be attached to your email request.</w:t>
+      </w:r>
+      <w:r w:rsidR="00775968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00775968" w:rsidRPr="00775968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00775968" w:rsidRPr="00AC38FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attach only the overtime payment receipt for the requested inspection</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7EA9" w:rsidRPr="00AC38FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1223DA17" w14:textId="77777777" w:rsidR="0008260A" w:rsidRPr="009606C8" w:rsidRDefault="0008260A" w:rsidP="00527AD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04726F23" w14:textId="025399BE" w:rsidR="0008260A" w:rsidRPr="00A96ABF" w:rsidRDefault="005B475D" w:rsidP="00527AD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="75"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -805,84 +893,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00527AD8" w:rsidRPr="00A96ABF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>elevator.scheduler@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC73C2" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00122FF2" w:rsidRPr="00A96ABF">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00122FF2" w:rsidRPr="00EF37D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="005B475D">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="005B475D" w:rsidRPr="00EF37D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Overtime</w:t>
       </w:r>
-      <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00BA2FDC" w:rsidRPr="00EF37D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00122FF2" w:rsidRPr="00A96ABF">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00122FF2" w:rsidRPr="00EF37D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NFS inspection must be completed prior to the annual inspection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685EF869" w14:textId="77777777" w:rsidR="009606C8" w:rsidRPr="009606C8" w:rsidRDefault="009606C8" w:rsidP="009606C8">
       <w:pPr>
         <w:spacing w:after="75"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FB8F91A" w14:textId="77777777" w:rsidR="00BA2FDC" w:rsidRPr="009606C8" w:rsidRDefault="00BA2FDC" w:rsidP="00BC73C2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1274,101 +1370,74 @@
       <w:pPr>
         <w:spacing w:after="75"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C4E8DCF" w14:textId="77777777" w:rsidR="00122FF2" w:rsidRPr="009606C8" w:rsidRDefault="00122FF2" w:rsidP="00122FF2">
       <w:pPr>
         <w:spacing w:after="75"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AA0CECE" w14:textId="09561DAC" w:rsidR="00A96ABF" w:rsidRDefault="00BC73C2" w:rsidP="009606C8">
+    <w:p w14:paraId="5809C28A" w14:textId="763E374A" w:rsidR="009606C8" w:rsidRPr="003360A5" w:rsidRDefault="00522914" w:rsidP="009606C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A96ABF">
-[...36 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>THE FOLLOWING INFORMATION IS MANDATORY</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7221EE02" w14:textId="2491F8D2" w:rsidR="005B475D" w:rsidRPr="00A96ABF" w:rsidRDefault="00A96ABF" w:rsidP="009606C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
@@ -1721,90 +1790,392 @@
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="199C13BC" w14:textId="3526BE27" w:rsidR="005B475D" w:rsidRPr="005B475D" w:rsidRDefault="005B475D" w:rsidP="009606C8">
+    <w:p w14:paraId="126626B8" w14:textId="77777777" w:rsidR="001B7DF1" w:rsidRDefault="00FE21CF" w:rsidP="009606C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE21CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of Floors:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Text10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B7DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31433E80" w14:textId="1CD0D41D" w:rsidR="00CA44B8" w:rsidRDefault="00624BC1" w:rsidP="009606C8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624BC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of Openings: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Text11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="19378BB6" w14:textId="260F3A7B" w:rsidR="00CA44B8" w:rsidRPr="00CA44B8" w:rsidRDefault="00CA44B8" w:rsidP="009606C8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Type of Inspection: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text2"/>
+      <w:bookmarkStart w:id="4" w:name="Text2"/>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
@@ -1855,51 +2226,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="58F22D04" w14:textId="184F88AA" w:rsidR="000C76D8" w:rsidRPr="00A96ABF" w:rsidRDefault="00576201" w:rsidP="009606C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Street </w:t>
       </w:r>
       <w:r w:rsidR="005B475D" w:rsidRPr="00A96ABF">
@@ -1917,51 +2288,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00122FF2" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text1"/>
+      <w:bookmarkStart w:id="5" w:name="Text1"/>
       <w:r w:rsidR="00122FF2" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00122FF2" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00122FF2" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
@@ -2012,51 +2383,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00122FF2" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00122FF2" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="354DEA5F" w14:textId="06931C72" w:rsidR="001A34F3" w:rsidRPr="00A96ABF" w:rsidRDefault="00244DE4" w:rsidP="009606C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Requested</w:t>
       </w:r>
       <w:r w:rsidR="00576201" w:rsidRPr="00A96ABF">
         <w:rPr>
@@ -2083,51 +2454,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text3"/>
+      <w:bookmarkStart w:id="6" w:name="Text3"/>
       <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
@@ -2178,51 +2549,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="70859675" w14:textId="51873B93" w:rsidR="00244DE4" w:rsidRPr="00A96ABF" w:rsidRDefault="00244DE4" w:rsidP="009606C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Requested t</w:t>
       </w:r>
       <w:r w:rsidR="001A34F3" w:rsidRPr="00A96ABF">
         <w:rPr>
@@ -2249,51 +2620,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text4"/>
+      <w:bookmarkStart w:id="7" w:name="Text4"/>
       <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
@@ -2344,51 +2715,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BA2FDC" w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="351C136B" w14:textId="19A9566F" w:rsidR="00227F98" w:rsidRPr="00A96ABF" w:rsidRDefault="00227F98" w:rsidP="009606C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Name and company of </w:t>
       </w:r>
       <w:r w:rsidR="00527AD8" w:rsidRPr="00A96ABF">
         <w:rPr>
@@ -2405,51 +2776,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text6"/>
+      <w:bookmarkStart w:id="8" w:name="Text6"/>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
@@ -2500,92 +2871,92 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="7A53C989" w14:textId="54B700E1" w:rsidR="00227F98" w:rsidRPr="00A96ABF" w:rsidRDefault="00227F98" w:rsidP="009606C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text5"/>
+      <w:bookmarkStart w:id="9" w:name="Text5"/>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
@@ -2636,51 +3007,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="7A368386" w14:textId="7C22E575" w:rsidR="00527AD8" w:rsidRPr="00A96ABF" w:rsidRDefault="009606C8" w:rsidP="00A96ABF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61C9A972" wp14:editId="13AD19CB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -2722,51 +3093,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="25A5EDDF" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:7.3pt;width:546.6pt;height:42.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTdzyXYAIAAB4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDpGuDOkXQIsOA&#10;oC3WDj2rslQbkEWNUuJkXz9KdpyiLXYYdpEpkXyknh91ebVvDdsp9A3YkheTnDNlJVSNfSn5z8f1&#10;l3POfBC2EgasKvlBeX61/PzpsnMLNYUaTKWQEYj1i86VvA7BLbLMy1q1wk/AKUtODdiKQFt8ySoU&#10;HaG3Jpvm+VnWAVYOQSrv6fSmd/JlwtdayXCntVeBmZJTbyGtmNbnuGbLS7F4QeHqRg5tiH/oohWN&#10;paIj1I0Igm2xeQfVNhLBgw4TCW0GWjdSpTvQbYr8zW0eauFUuguR491Ik/9/sPJ29+DukWjonF94&#10;MuMt9hrb+KX+2D6RdRjJUvvAJB2eXcyK8ylxKsk3nxU52QSTnbId+vBNQcuiUXKkn5E4EruND33o&#10;MSQWs7BujInnp1aSFQ5GxQBjfyjNmoqKTxNQUom6Nsh2gv6vkFLZUPSuWlSqPy7meX5sbcxIjSbA&#10;iKyp8Ig9AEQFvsfu2x7iY6pKIhuT87811iePGaky2DAmt40F/AjA0K2Gyn38kaSemsjSM1SHe2QI&#10;vcS9k+uGaN8IH+4FkqbpT9GchjtatIGu5DBYnNWAvz86j/EkNfJy1tGMlNz/2gpUnJnvlkR4Ucxm&#10;cajSZjb/GtWArz3Prz12214D/aaCXgQnkxnjgzmaGqF9onFexarkElZS7ZLLgMfNdehnlx4EqVar&#10;FEaD5ETY2AcnI3hkNcrqcf8k0A3aC6TaWzjOk1i8kWAfGzMtrLYBdJP0eeJ14JuGMAlneDDilL/e&#10;p6jTs7b8AwAA//8DAFBLAwQUAAYACAAAACEAsRNUddkAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7WVuFGnAVVNiFMhUB6goQ/gn20cGq+j2EnD2+Oe4Lgzo5lvq+PqBrbgFHpP&#10;AnbbDBiS9qanTsD5q3k+AAtRkpGDJxTwgwGO9eNDJUvjb3TCpY0dSyUUSinAxjiWnAdt0cmw9SNS&#10;8i5+cjKmc+q4meQtlbuB51m25072lBasHPHDor62sxOgzupKuW300jb6xJv5k6T6FuJps76/AYu4&#10;xr8w3PETOtSJSfmZTGCDgPRITOrrHtjdzYqXHJgSUBQH4HXF//PXvwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDTdzyXYAIAAB4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCxE1R12QAAAAcBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1.5pt"/>
+              <v:rect w14:anchorId="0F217212" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:7.3pt;width:546.6pt;height:42.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTdzyXYAIAAB4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDpGuDOkXQIsOA&#10;oC3WDj2rslQbkEWNUuJkXz9KdpyiLXYYdpEpkXyknh91ebVvDdsp9A3YkheTnDNlJVSNfSn5z8f1&#10;l3POfBC2EgasKvlBeX61/PzpsnMLNYUaTKWQEYj1i86VvA7BLbLMy1q1wk/AKUtODdiKQFt8ySoU&#10;HaG3Jpvm+VnWAVYOQSrv6fSmd/JlwtdayXCntVeBmZJTbyGtmNbnuGbLS7F4QeHqRg5tiH/oohWN&#10;paIj1I0Igm2xeQfVNhLBgw4TCW0GWjdSpTvQbYr8zW0eauFUuguR491Ik/9/sPJ29+DukWjonF94&#10;MuMt9hrb+KX+2D6RdRjJUvvAJB2eXcyK8ylxKsk3nxU52QSTnbId+vBNQcuiUXKkn5E4EruND33o&#10;MSQWs7BujInnp1aSFQ5GxQBjfyjNmoqKTxNQUom6Nsh2gv6vkFLZUPSuWlSqPy7meX5sbcxIjSbA&#10;iKyp8Ig9AEQFvsfu2x7iY6pKIhuT87811iePGaky2DAmt40F/AjA0K2Gyn38kaSemsjSM1SHe2QI&#10;vcS9k+uGaN8IH+4FkqbpT9GchjtatIGu5DBYnNWAvz86j/EkNfJy1tGMlNz/2gpUnJnvlkR4Ucxm&#10;cajSZjb/GtWArz3Prz12214D/aaCXgQnkxnjgzmaGqF9onFexarkElZS7ZLLgMfNdehnlx4EqVar&#10;FEaD5ETY2AcnI3hkNcrqcf8k0A3aC6TaWzjOk1i8kWAfGzMtrLYBdJP0eeJ14JuGMAlneDDilL/e&#10;p6jTs7b8AwAA//8DAFBLAwQUAAYACAAAACEAsRNUddkAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7WVuFGnAVVNiFMhUB6goQ/gn20cGq+j2EnD2+Oe4Lgzo5lvq+PqBrbgFHpP&#10;AnbbDBiS9qanTsD5q3k+AAtRkpGDJxTwgwGO9eNDJUvjb3TCpY0dSyUUSinAxjiWnAdt0cmw9SNS&#10;8i5+cjKmc+q4meQtlbuB51m25072lBasHPHDor62sxOgzupKuW300jb6xJv5k6T6FuJps76/AYu4&#10;xr8w3PETOtSJSfmZTGCDgPRITOrrHtjdzYqXHJgSUBQH4HXF//PXvwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDTdzyXYAIAAB4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCxE1R12QAAAAcBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1.5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E9F6E84" w14:textId="5BF3C054" w:rsidR="00527AD8" w:rsidRDefault="009606C8" w:rsidP="00A96ABF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -2806,51 +3177,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00527AD8" w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text7"/>
+      <w:bookmarkStart w:id="10" w:name="Text7"/>
       <w:r w:rsidR="00527AD8" w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00527AD8" w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00527AD8" w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
@@ -2901,51 +3272,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00527AD8" w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00527AD8" w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="2D6C6859" w14:textId="77777777" w:rsidR="009606C8" w:rsidRPr="009606C8" w:rsidRDefault="009606C8" w:rsidP="00A96ABF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F6A5E35" w14:textId="24E858E4" w:rsidR="009606C8" w:rsidRPr="009606C8" w:rsidRDefault="009606C8" w:rsidP="00A96ABF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2964,259 +3335,259 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  Weights </w:t>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Check1"/>
+      <w:bookmarkStart w:id="11" w:name="Check1"/>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     Fire Alarm </w:t>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Check2"/>
+      <w:bookmarkStart w:id="12" w:name="Check2"/>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     Generator </w:t>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Check3"/>
+      <w:bookmarkStart w:id="13" w:name="Check3"/>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009606C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:sectPr w:rsidR="009606C8" w:rsidRPr="009606C8" w:rsidSect="000C76D8">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="360" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23619D44" w14:textId="77777777" w:rsidR="00913F5C" w:rsidRDefault="00913F5C" w:rsidP="000130D7">
+    <w:p w14:paraId="0A4D36D1" w14:textId="77777777" w:rsidR="004061A4" w:rsidRDefault="004061A4" w:rsidP="000130D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="586FD9D7" w14:textId="77777777" w:rsidR="00913F5C" w:rsidRDefault="00913F5C" w:rsidP="000130D7">
+    <w:p w14:paraId="65FC0514" w14:textId="77777777" w:rsidR="004061A4" w:rsidRDefault="004061A4" w:rsidP="000130D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -3260,70 +3631,70 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A293862" w14:textId="77777777" w:rsidR="005B15BC" w:rsidRDefault="005B15BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5760"/>
@@ -3339,51 +3710,51 @@
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57D3CE70" w14:textId="77777777" w:rsidR="005B15BC" w:rsidRPr="000F2D7A" w:rsidRDefault="005B15BC">
+  <w:p w14:paraId="57D3CE70" w14:textId="6B53A043" w:rsidR="005B15BC" w:rsidRPr="000F2D7A" w:rsidRDefault="005B15BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00355F35">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00355F35">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00355F35">
@@ -3414,95 +3785,102 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00355F35">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                      </w:t>
     </w:r>
     <w:r w:rsidR="00244DE4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
       </w:rPr>
       <w:t>Application</w:t>
     </w:r>
     <w:r w:rsidR="008C5024">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> for Requesting Overtime </w:t>
     </w:r>
-    <w:r w:rsidR="00244DE4">
+    <w:r w:rsidR="004E60F1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
       </w:rPr>
-      <w:t>February 1</w:t>
+      <w:t>Revised June</w:t>
+    </w:r>
+    <w:r w:rsidR="000859C6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:i/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 4,</w:t>
     </w:r>
     <w:r w:rsidR="008C5024">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
       </w:rPr>
-      <w:t>, 2026</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1AA2B758" w14:textId="77777777" w:rsidR="005B15BC" w:rsidRDefault="005B15BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5760"/>
         <w:tab w:val="right" w:pos="11520"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C397CA7" w14:textId="77777777" w:rsidR="00913F5C" w:rsidRDefault="00913F5C" w:rsidP="000130D7">
+    <w:p w14:paraId="1826A051" w14:textId="77777777" w:rsidR="004061A4" w:rsidRDefault="004061A4" w:rsidP="000130D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="071B6E98" w14:textId="77777777" w:rsidR="00913F5C" w:rsidRDefault="00913F5C" w:rsidP="000130D7">
+    <w:p w14:paraId="7E5882FB" w14:textId="77777777" w:rsidR="004061A4" w:rsidRDefault="004061A4" w:rsidP="000130D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4862" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
@@ -4191,51 +4569,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1764765048">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="576748365">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="160005763">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1983537060">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="wFkev1ksUU0Xl9vH1yYp3Eae9aZbU5hXshJbOtaD0h883GedxfrcuQ0WdTZmEuhSrNyptDMcULPCakK5mUTFVQ==" w:salt="8GwUftZWDEh6v+qNpqW9vg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BWPm86wVc8m8qkJiR/heQ1HbsogRBeOgCUvNHMlByuc9gP7GOpIDFcsjfN//cQNu5eJ+/UUM5DM/WxV7OLbpgA==" w:salt="oHqZgMosc6S7ZxM6PMH8QA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C84B58"/>
@@ -4282,50 +4660,51 @@
     <w:rsid w:val="000621A8"/>
     <w:rsid w:val="000635EB"/>
     <w:rsid w:val="000640F3"/>
     <w:rsid w:val="0006423C"/>
     <w:rsid w:val="00065C0C"/>
     <w:rsid w:val="00065F32"/>
     <w:rsid w:val="00066249"/>
     <w:rsid w:val="00066929"/>
     <w:rsid w:val="0007068B"/>
     <w:rsid w:val="00070BAF"/>
     <w:rsid w:val="00071220"/>
     <w:rsid w:val="00071EED"/>
     <w:rsid w:val="00072ED0"/>
     <w:rsid w:val="0007394C"/>
     <w:rsid w:val="00073C8A"/>
     <w:rsid w:val="000742A7"/>
     <w:rsid w:val="000752D7"/>
     <w:rsid w:val="00075568"/>
     <w:rsid w:val="00075E72"/>
     <w:rsid w:val="00076917"/>
     <w:rsid w:val="00081678"/>
     <w:rsid w:val="0008260A"/>
     <w:rsid w:val="0008363C"/>
     <w:rsid w:val="00083676"/>
     <w:rsid w:val="00083A10"/>
+    <w:rsid w:val="000859C6"/>
     <w:rsid w:val="00086078"/>
     <w:rsid w:val="00087660"/>
     <w:rsid w:val="00087F7C"/>
     <w:rsid w:val="000909B5"/>
     <w:rsid w:val="000929A4"/>
     <w:rsid w:val="00093031"/>
     <w:rsid w:val="00094666"/>
     <w:rsid w:val="00094905"/>
     <w:rsid w:val="00095166"/>
     <w:rsid w:val="00096BFD"/>
     <w:rsid w:val="00096EB0"/>
     <w:rsid w:val="00097965"/>
     <w:rsid w:val="00097BC1"/>
     <w:rsid w:val="000A064C"/>
     <w:rsid w:val="000A189B"/>
     <w:rsid w:val="000A398B"/>
     <w:rsid w:val="000A39FC"/>
     <w:rsid w:val="000A4A9F"/>
     <w:rsid w:val="000A7F31"/>
     <w:rsid w:val="000B2559"/>
     <w:rsid w:val="000B2F74"/>
     <w:rsid w:val="000B3228"/>
     <w:rsid w:val="000B3527"/>
     <w:rsid w:val="000B6B7F"/>
     <w:rsid w:val="000B6BA1"/>
@@ -4355,50 +4734,51 @@
     <w:rsid w:val="000F2D7A"/>
     <w:rsid w:val="000F3013"/>
     <w:rsid w:val="000F335A"/>
     <w:rsid w:val="000F428E"/>
     <w:rsid w:val="000F6961"/>
     <w:rsid w:val="000F75AB"/>
     <w:rsid w:val="00101C97"/>
     <w:rsid w:val="0010448C"/>
     <w:rsid w:val="00105287"/>
     <w:rsid w:val="001101AB"/>
     <w:rsid w:val="00110251"/>
     <w:rsid w:val="001111D3"/>
     <w:rsid w:val="001114D6"/>
     <w:rsid w:val="00112F47"/>
     <w:rsid w:val="001134D4"/>
     <w:rsid w:val="001134E0"/>
     <w:rsid w:val="0011389D"/>
     <w:rsid w:val="0011435D"/>
     <w:rsid w:val="00114492"/>
     <w:rsid w:val="00114542"/>
     <w:rsid w:val="00115A32"/>
     <w:rsid w:val="00120D95"/>
     <w:rsid w:val="00121B53"/>
     <w:rsid w:val="0012265C"/>
     <w:rsid w:val="00122FF2"/>
+    <w:rsid w:val="00123069"/>
     <w:rsid w:val="00123413"/>
     <w:rsid w:val="0012364E"/>
     <w:rsid w:val="00123DA5"/>
     <w:rsid w:val="00125880"/>
     <w:rsid w:val="001259D0"/>
     <w:rsid w:val="001276FF"/>
     <w:rsid w:val="00127A6E"/>
     <w:rsid w:val="00132F3B"/>
     <w:rsid w:val="001339C1"/>
     <w:rsid w:val="00133B47"/>
     <w:rsid w:val="00134F59"/>
     <w:rsid w:val="00141E8D"/>
     <w:rsid w:val="00147869"/>
     <w:rsid w:val="00153045"/>
     <w:rsid w:val="001554DB"/>
     <w:rsid w:val="00156D36"/>
     <w:rsid w:val="001572AD"/>
     <w:rsid w:val="00157D58"/>
     <w:rsid w:val="00162096"/>
     <w:rsid w:val="00163464"/>
     <w:rsid w:val="00164F45"/>
     <w:rsid w:val="00165BF6"/>
     <w:rsid w:val="00166131"/>
     <w:rsid w:val="001678A3"/>
     <w:rsid w:val="0017339D"/>
@@ -4407,50 +4787,51 @@
     <w:rsid w:val="00175D21"/>
     <w:rsid w:val="00175DFC"/>
     <w:rsid w:val="00175E19"/>
     <w:rsid w:val="00175F5D"/>
     <w:rsid w:val="001777BB"/>
     <w:rsid w:val="00177C7E"/>
     <w:rsid w:val="00177E48"/>
     <w:rsid w:val="00182E55"/>
     <w:rsid w:val="00184D77"/>
     <w:rsid w:val="001906BE"/>
     <w:rsid w:val="001907F3"/>
     <w:rsid w:val="001908FD"/>
     <w:rsid w:val="00191066"/>
     <w:rsid w:val="00194614"/>
     <w:rsid w:val="001961F1"/>
     <w:rsid w:val="00196CF9"/>
     <w:rsid w:val="00197D7F"/>
     <w:rsid w:val="001A0D3B"/>
     <w:rsid w:val="001A34F3"/>
     <w:rsid w:val="001A4639"/>
     <w:rsid w:val="001A4FFB"/>
     <w:rsid w:val="001A5C92"/>
     <w:rsid w:val="001B1136"/>
     <w:rsid w:val="001B139A"/>
     <w:rsid w:val="001B7BCB"/>
+    <w:rsid w:val="001B7DF1"/>
     <w:rsid w:val="001C1D00"/>
     <w:rsid w:val="001C258A"/>
     <w:rsid w:val="001C31F4"/>
     <w:rsid w:val="001C4B30"/>
     <w:rsid w:val="001C65F9"/>
     <w:rsid w:val="001C690B"/>
     <w:rsid w:val="001D002E"/>
     <w:rsid w:val="001D112F"/>
     <w:rsid w:val="001D20C1"/>
     <w:rsid w:val="001D2803"/>
     <w:rsid w:val="001D3671"/>
     <w:rsid w:val="001D3FCB"/>
     <w:rsid w:val="001D4C9E"/>
     <w:rsid w:val="001E49CA"/>
     <w:rsid w:val="001E7B86"/>
     <w:rsid w:val="001E7FDD"/>
     <w:rsid w:val="001F3F6B"/>
     <w:rsid w:val="001F712B"/>
     <w:rsid w:val="00202545"/>
     <w:rsid w:val="002025E2"/>
     <w:rsid w:val="00203335"/>
     <w:rsid w:val="00205CD9"/>
     <w:rsid w:val="00206EA8"/>
     <w:rsid w:val="00212A1A"/>
     <w:rsid w:val="00212CB4"/>
@@ -4496,50 +4877,51 @@
     <w:rsid w:val="00275043"/>
     <w:rsid w:val="0027510F"/>
     <w:rsid w:val="00275121"/>
     <w:rsid w:val="00275C44"/>
     <w:rsid w:val="00275E05"/>
     <w:rsid w:val="00276657"/>
     <w:rsid w:val="00276841"/>
     <w:rsid w:val="00277B1B"/>
     <w:rsid w:val="002804DC"/>
     <w:rsid w:val="00281465"/>
     <w:rsid w:val="002853F5"/>
     <w:rsid w:val="002856C4"/>
     <w:rsid w:val="00286419"/>
     <w:rsid w:val="002865D9"/>
     <w:rsid w:val="002920F3"/>
     <w:rsid w:val="00292E85"/>
     <w:rsid w:val="00293CF6"/>
     <w:rsid w:val="00294220"/>
     <w:rsid w:val="002976D4"/>
     <w:rsid w:val="002A16DF"/>
     <w:rsid w:val="002A23E0"/>
     <w:rsid w:val="002A28E0"/>
     <w:rsid w:val="002A2BEB"/>
     <w:rsid w:val="002B0DF5"/>
     <w:rsid w:val="002B13E9"/>
+    <w:rsid w:val="002B2532"/>
     <w:rsid w:val="002B4BA8"/>
     <w:rsid w:val="002B5157"/>
     <w:rsid w:val="002B6A13"/>
     <w:rsid w:val="002C0E5E"/>
     <w:rsid w:val="002C1743"/>
     <w:rsid w:val="002C2792"/>
     <w:rsid w:val="002C3173"/>
     <w:rsid w:val="002C3387"/>
     <w:rsid w:val="002C417C"/>
     <w:rsid w:val="002C51AB"/>
     <w:rsid w:val="002C65D5"/>
     <w:rsid w:val="002C7C1A"/>
     <w:rsid w:val="002D0134"/>
     <w:rsid w:val="002D0186"/>
     <w:rsid w:val="002D3973"/>
     <w:rsid w:val="002D53A2"/>
     <w:rsid w:val="002D548F"/>
     <w:rsid w:val="002D6EC4"/>
     <w:rsid w:val="002D76B2"/>
     <w:rsid w:val="002E0646"/>
     <w:rsid w:val="002E1BA1"/>
     <w:rsid w:val="002E3412"/>
     <w:rsid w:val="002E3977"/>
     <w:rsid w:val="002E3A06"/>
     <w:rsid w:val="002E40A4"/>
@@ -4552,90 +4934,92 @@
     <w:rsid w:val="002F2B1B"/>
     <w:rsid w:val="002F4ABD"/>
     <w:rsid w:val="002F550D"/>
     <w:rsid w:val="002F5AF0"/>
     <w:rsid w:val="00300317"/>
     <w:rsid w:val="00300A3E"/>
     <w:rsid w:val="003025AC"/>
     <w:rsid w:val="00305B88"/>
     <w:rsid w:val="00306EE5"/>
     <w:rsid w:val="0031130A"/>
     <w:rsid w:val="00312465"/>
     <w:rsid w:val="00313527"/>
     <w:rsid w:val="00313BAB"/>
     <w:rsid w:val="003140D6"/>
     <w:rsid w:val="00314B73"/>
     <w:rsid w:val="00315B61"/>
     <w:rsid w:val="00315D50"/>
     <w:rsid w:val="00316524"/>
     <w:rsid w:val="00317E04"/>
     <w:rsid w:val="003221EB"/>
     <w:rsid w:val="00326389"/>
     <w:rsid w:val="00330746"/>
     <w:rsid w:val="0033152F"/>
     <w:rsid w:val="003331F4"/>
     <w:rsid w:val="003350C5"/>
+    <w:rsid w:val="003360A5"/>
     <w:rsid w:val="0033627E"/>
     <w:rsid w:val="00340685"/>
     <w:rsid w:val="003408EB"/>
     <w:rsid w:val="00343841"/>
     <w:rsid w:val="00344790"/>
     <w:rsid w:val="00345BC1"/>
     <w:rsid w:val="00352845"/>
     <w:rsid w:val="00353ED5"/>
     <w:rsid w:val="00353F99"/>
     <w:rsid w:val="00354310"/>
     <w:rsid w:val="00354BEC"/>
     <w:rsid w:val="00355F35"/>
     <w:rsid w:val="00356CB8"/>
     <w:rsid w:val="00357262"/>
     <w:rsid w:val="00361977"/>
     <w:rsid w:val="003627E8"/>
     <w:rsid w:val="00363CFD"/>
     <w:rsid w:val="0036428A"/>
     <w:rsid w:val="00365862"/>
     <w:rsid w:val="003667DA"/>
     <w:rsid w:val="00370762"/>
     <w:rsid w:val="003707EA"/>
     <w:rsid w:val="00371A76"/>
     <w:rsid w:val="00372BD1"/>
     <w:rsid w:val="00373901"/>
     <w:rsid w:val="00373B78"/>
     <w:rsid w:val="003741F4"/>
     <w:rsid w:val="00374AD0"/>
     <w:rsid w:val="00377556"/>
     <w:rsid w:val="00377FB2"/>
     <w:rsid w:val="00377FF3"/>
     <w:rsid w:val="003813AE"/>
     <w:rsid w:val="0038197C"/>
     <w:rsid w:val="003822BC"/>
     <w:rsid w:val="00382532"/>
     <w:rsid w:val="00383DB3"/>
     <w:rsid w:val="00384348"/>
     <w:rsid w:val="0039020C"/>
     <w:rsid w:val="0039071D"/>
     <w:rsid w:val="00390D31"/>
+    <w:rsid w:val="003932B6"/>
     <w:rsid w:val="00393424"/>
     <w:rsid w:val="003935DE"/>
     <w:rsid w:val="00393F37"/>
     <w:rsid w:val="00394CFA"/>
     <w:rsid w:val="003958D8"/>
     <w:rsid w:val="003A0754"/>
     <w:rsid w:val="003A18DE"/>
     <w:rsid w:val="003A2065"/>
     <w:rsid w:val="003A29DD"/>
     <w:rsid w:val="003A75BC"/>
     <w:rsid w:val="003A7814"/>
     <w:rsid w:val="003A7A8D"/>
     <w:rsid w:val="003A7B0D"/>
     <w:rsid w:val="003A7FEB"/>
     <w:rsid w:val="003B0B3D"/>
     <w:rsid w:val="003B39F6"/>
     <w:rsid w:val="003B3EF8"/>
     <w:rsid w:val="003B3F73"/>
     <w:rsid w:val="003B4C1D"/>
     <w:rsid w:val="003B4D85"/>
     <w:rsid w:val="003B4F0B"/>
     <w:rsid w:val="003C1519"/>
     <w:rsid w:val="003C2A5A"/>
     <w:rsid w:val="003C2A82"/>
     <w:rsid w:val="003C4CD9"/>
@@ -4645,152 +5029,156 @@
     <w:rsid w:val="003C6AD1"/>
     <w:rsid w:val="003C6C91"/>
     <w:rsid w:val="003D137B"/>
     <w:rsid w:val="003D1B17"/>
     <w:rsid w:val="003D2E20"/>
     <w:rsid w:val="003D7AB1"/>
     <w:rsid w:val="003E2211"/>
     <w:rsid w:val="003E51A6"/>
     <w:rsid w:val="003E6148"/>
     <w:rsid w:val="003E6C56"/>
     <w:rsid w:val="003E6EA6"/>
     <w:rsid w:val="003F058C"/>
     <w:rsid w:val="003F0F68"/>
     <w:rsid w:val="003F250B"/>
     <w:rsid w:val="003F55BB"/>
     <w:rsid w:val="003F5AF8"/>
     <w:rsid w:val="003F60BF"/>
     <w:rsid w:val="003F6127"/>
     <w:rsid w:val="003F6DF9"/>
     <w:rsid w:val="003F7E91"/>
     <w:rsid w:val="00400264"/>
     <w:rsid w:val="00400372"/>
     <w:rsid w:val="00401F63"/>
     <w:rsid w:val="00405CBC"/>
     <w:rsid w:val="00405E41"/>
+    <w:rsid w:val="004061A4"/>
     <w:rsid w:val="0040664F"/>
     <w:rsid w:val="004072FC"/>
     <w:rsid w:val="00411919"/>
     <w:rsid w:val="00412BBB"/>
     <w:rsid w:val="004130AB"/>
     <w:rsid w:val="00413129"/>
     <w:rsid w:val="004134C4"/>
     <w:rsid w:val="00413DA8"/>
     <w:rsid w:val="004144D1"/>
     <w:rsid w:val="00414C2E"/>
     <w:rsid w:val="00414DAA"/>
     <w:rsid w:val="004150A2"/>
     <w:rsid w:val="00415EFE"/>
     <w:rsid w:val="00416874"/>
     <w:rsid w:val="00417305"/>
     <w:rsid w:val="004176E4"/>
     <w:rsid w:val="00417E0E"/>
     <w:rsid w:val="0042063B"/>
     <w:rsid w:val="00424105"/>
     <w:rsid w:val="00426F30"/>
     <w:rsid w:val="004307A0"/>
     <w:rsid w:val="004307E9"/>
     <w:rsid w:val="00430A3B"/>
     <w:rsid w:val="00431333"/>
     <w:rsid w:val="00435350"/>
     <w:rsid w:val="0043579F"/>
     <w:rsid w:val="00435F8A"/>
     <w:rsid w:val="00452618"/>
     <w:rsid w:val="004558BE"/>
     <w:rsid w:val="00456D8D"/>
     <w:rsid w:val="00460D14"/>
     <w:rsid w:val="004623AF"/>
     <w:rsid w:val="0046527D"/>
     <w:rsid w:val="00467BF3"/>
     <w:rsid w:val="00471E24"/>
     <w:rsid w:val="00474F35"/>
     <w:rsid w:val="00475706"/>
     <w:rsid w:val="00476A33"/>
     <w:rsid w:val="004800D5"/>
     <w:rsid w:val="0048051F"/>
     <w:rsid w:val="00482179"/>
     <w:rsid w:val="00486B89"/>
     <w:rsid w:val="004874EE"/>
     <w:rsid w:val="00487736"/>
     <w:rsid w:val="00487D59"/>
     <w:rsid w:val="004922B4"/>
     <w:rsid w:val="0049300F"/>
+    <w:rsid w:val="004944BC"/>
     <w:rsid w:val="00494981"/>
     <w:rsid w:val="00495EF9"/>
     <w:rsid w:val="00496023"/>
     <w:rsid w:val="00496FA4"/>
     <w:rsid w:val="0049719D"/>
     <w:rsid w:val="004A0551"/>
     <w:rsid w:val="004A131B"/>
     <w:rsid w:val="004A2765"/>
     <w:rsid w:val="004A3417"/>
     <w:rsid w:val="004A3EEA"/>
     <w:rsid w:val="004A6863"/>
     <w:rsid w:val="004A7523"/>
     <w:rsid w:val="004B40AA"/>
     <w:rsid w:val="004B452D"/>
     <w:rsid w:val="004B4F51"/>
     <w:rsid w:val="004B6CE6"/>
     <w:rsid w:val="004C4FC4"/>
     <w:rsid w:val="004C5853"/>
     <w:rsid w:val="004C64F1"/>
     <w:rsid w:val="004C7A23"/>
     <w:rsid w:val="004C7D58"/>
     <w:rsid w:val="004D0C47"/>
     <w:rsid w:val="004D0CA4"/>
     <w:rsid w:val="004D2BE1"/>
     <w:rsid w:val="004D3D8E"/>
     <w:rsid w:val="004D40D5"/>
     <w:rsid w:val="004D5514"/>
     <w:rsid w:val="004D5985"/>
     <w:rsid w:val="004D7248"/>
     <w:rsid w:val="004D7B53"/>
     <w:rsid w:val="004E2364"/>
     <w:rsid w:val="004E395F"/>
     <w:rsid w:val="004E60B2"/>
+    <w:rsid w:val="004E60F1"/>
     <w:rsid w:val="004F0C0B"/>
     <w:rsid w:val="004F259E"/>
     <w:rsid w:val="004F3E2A"/>
     <w:rsid w:val="004F4422"/>
     <w:rsid w:val="004F4C5C"/>
     <w:rsid w:val="004F6D60"/>
     <w:rsid w:val="004F6F0E"/>
     <w:rsid w:val="004F71B4"/>
     <w:rsid w:val="005000F8"/>
     <w:rsid w:val="005007AA"/>
     <w:rsid w:val="00501B00"/>
     <w:rsid w:val="0050375B"/>
     <w:rsid w:val="005053AC"/>
     <w:rsid w:val="00505FFA"/>
     <w:rsid w:val="00511048"/>
     <w:rsid w:val="00511249"/>
     <w:rsid w:val="00511862"/>
     <w:rsid w:val="005119FD"/>
     <w:rsid w:val="00511F57"/>
     <w:rsid w:val="00512F23"/>
     <w:rsid w:val="0051375B"/>
     <w:rsid w:val="0051665C"/>
+    <w:rsid w:val="00522914"/>
     <w:rsid w:val="00523F82"/>
     <w:rsid w:val="00523F85"/>
     <w:rsid w:val="00525BFC"/>
     <w:rsid w:val="00525C90"/>
     <w:rsid w:val="005263E2"/>
     <w:rsid w:val="00526852"/>
     <w:rsid w:val="00527AD8"/>
     <w:rsid w:val="0053110B"/>
     <w:rsid w:val="005318D2"/>
     <w:rsid w:val="005324C8"/>
     <w:rsid w:val="00532521"/>
     <w:rsid w:val="00532789"/>
     <w:rsid w:val="00533846"/>
     <w:rsid w:val="00534154"/>
     <w:rsid w:val="00534F4C"/>
     <w:rsid w:val="0053653E"/>
     <w:rsid w:val="00537563"/>
     <w:rsid w:val="005413E9"/>
     <w:rsid w:val="00541485"/>
     <w:rsid w:val="00542C98"/>
     <w:rsid w:val="0054576C"/>
     <w:rsid w:val="00547435"/>
     <w:rsid w:val="00547BA1"/>
     <w:rsid w:val="00552784"/>
     <w:rsid w:val="005527A3"/>
@@ -4853,50 +5241,51 @@
     <w:rsid w:val="005E2DD3"/>
     <w:rsid w:val="005E3441"/>
     <w:rsid w:val="005E4D49"/>
     <w:rsid w:val="005E5749"/>
     <w:rsid w:val="005E5888"/>
     <w:rsid w:val="005E707A"/>
     <w:rsid w:val="005E7441"/>
     <w:rsid w:val="005F03C0"/>
     <w:rsid w:val="005F3B35"/>
     <w:rsid w:val="005F4F06"/>
     <w:rsid w:val="005F4F91"/>
     <w:rsid w:val="005F5823"/>
     <w:rsid w:val="00601CD2"/>
     <w:rsid w:val="006065CF"/>
     <w:rsid w:val="00606E27"/>
     <w:rsid w:val="00607B95"/>
     <w:rsid w:val="00610DB3"/>
     <w:rsid w:val="00611515"/>
     <w:rsid w:val="006123D3"/>
     <w:rsid w:val="006131B1"/>
     <w:rsid w:val="006172C6"/>
     <w:rsid w:val="006209A5"/>
     <w:rsid w:val="00622836"/>
     <w:rsid w:val="00622A06"/>
     <w:rsid w:val="006233F9"/>
+    <w:rsid w:val="00624BC1"/>
     <w:rsid w:val="0062719A"/>
     <w:rsid w:val="00630533"/>
     <w:rsid w:val="00631511"/>
     <w:rsid w:val="00632A79"/>
     <w:rsid w:val="006335BB"/>
     <w:rsid w:val="00634854"/>
     <w:rsid w:val="006378B0"/>
     <w:rsid w:val="006410E0"/>
     <w:rsid w:val="006435C9"/>
     <w:rsid w:val="0065089D"/>
     <w:rsid w:val="00653580"/>
     <w:rsid w:val="006541F9"/>
     <w:rsid w:val="006547E8"/>
     <w:rsid w:val="006572BD"/>
     <w:rsid w:val="00664AB1"/>
     <w:rsid w:val="00666872"/>
     <w:rsid w:val="00671CAF"/>
     <w:rsid w:val="00672D4A"/>
     <w:rsid w:val="00674862"/>
     <w:rsid w:val="00675702"/>
     <w:rsid w:val="00676FD7"/>
     <w:rsid w:val="00677DCF"/>
     <w:rsid w:val="0068005C"/>
     <w:rsid w:val="006804FC"/>
     <w:rsid w:val="006805E0"/>
@@ -4974,50 +5363,51 @@
     <w:rsid w:val="00735A3A"/>
     <w:rsid w:val="00740907"/>
     <w:rsid w:val="00742C08"/>
     <w:rsid w:val="00743B7A"/>
     <w:rsid w:val="00743CAD"/>
     <w:rsid w:val="0074416C"/>
     <w:rsid w:val="00744951"/>
     <w:rsid w:val="0074595E"/>
     <w:rsid w:val="00745C33"/>
     <w:rsid w:val="007463B8"/>
     <w:rsid w:val="00746ECB"/>
     <w:rsid w:val="007506F3"/>
     <w:rsid w:val="0075160A"/>
     <w:rsid w:val="00752C13"/>
     <w:rsid w:val="00752FEF"/>
     <w:rsid w:val="0075616F"/>
     <w:rsid w:val="00761960"/>
     <w:rsid w:val="007623D5"/>
     <w:rsid w:val="00762BBF"/>
     <w:rsid w:val="0076620B"/>
     <w:rsid w:val="007702E4"/>
     <w:rsid w:val="00771B87"/>
     <w:rsid w:val="00773D47"/>
     <w:rsid w:val="00775850"/>
     <w:rsid w:val="0077589F"/>
+    <w:rsid w:val="00775968"/>
     <w:rsid w:val="00776A84"/>
     <w:rsid w:val="007771E1"/>
     <w:rsid w:val="0077791D"/>
     <w:rsid w:val="007822AA"/>
     <w:rsid w:val="00782800"/>
     <w:rsid w:val="00783989"/>
     <w:rsid w:val="00783D97"/>
     <w:rsid w:val="00785729"/>
     <w:rsid w:val="00786081"/>
     <w:rsid w:val="007861F7"/>
     <w:rsid w:val="007903E7"/>
     <w:rsid w:val="00790BD6"/>
     <w:rsid w:val="0079173D"/>
     <w:rsid w:val="007922F3"/>
     <w:rsid w:val="007950DA"/>
     <w:rsid w:val="0079567F"/>
     <w:rsid w:val="00796396"/>
     <w:rsid w:val="0079641B"/>
     <w:rsid w:val="007A0E1A"/>
     <w:rsid w:val="007A1108"/>
     <w:rsid w:val="007A1489"/>
     <w:rsid w:val="007A16BB"/>
     <w:rsid w:val="007A1D3D"/>
     <w:rsid w:val="007A3761"/>
     <w:rsid w:val="007A423B"/>
@@ -5146,70 +5536,72 @@
     <w:rsid w:val="00906788"/>
     <w:rsid w:val="00907430"/>
     <w:rsid w:val="009103D9"/>
     <w:rsid w:val="009114B1"/>
     <w:rsid w:val="00912425"/>
     <w:rsid w:val="009138BC"/>
     <w:rsid w:val="00913F5C"/>
     <w:rsid w:val="009154D6"/>
     <w:rsid w:val="00915519"/>
     <w:rsid w:val="00915CBE"/>
     <w:rsid w:val="009166FE"/>
     <w:rsid w:val="0091785A"/>
     <w:rsid w:val="00920DED"/>
     <w:rsid w:val="00922A9E"/>
     <w:rsid w:val="009230C2"/>
     <w:rsid w:val="00923232"/>
     <w:rsid w:val="009237E1"/>
     <w:rsid w:val="009269C8"/>
     <w:rsid w:val="009272D0"/>
     <w:rsid w:val="00930D7C"/>
     <w:rsid w:val="00930E10"/>
     <w:rsid w:val="00933F48"/>
     <w:rsid w:val="00937C7C"/>
     <w:rsid w:val="00942F97"/>
     <w:rsid w:val="0094327A"/>
+    <w:rsid w:val="009432CF"/>
     <w:rsid w:val="009438D6"/>
     <w:rsid w:val="00944482"/>
     <w:rsid w:val="00945007"/>
     <w:rsid w:val="0094596F"/>
     <w:rsid w:val="00945B39"/>
     <w:rsid w:val="00947BBD"/>
     <w:rsid w:val="009509F1"/>
     <w:rsid w:val="00951344"/>
     <w:rsid w:val="00951A7D"/>
     <w:rsid w:val="00954887"/>
     <w:rsid w:val="00955278"/>
     <w:rsid w:val="00955BFB"/>
     <w:rsid w:val="00957706"/>
     <w:rsid w:val="00957BE5"/>
     <w:rsid w:val="00957F7D"/>
     <w:rsid w:val="0096032B"/>
     <w:rsid w:val="009606C8"/>
     <w:rsid w:val="009614DE"/>
     <w:rsid w:val="00961828"/>
     <w:rsid w:val="00961ABF"/>
+    <w:rsid w:val="0096272C"/>
     <w:rsid w:val="009634B6"/>
     <w:rsid w:val="00963F99"/>
     <w:rsid w:val="00965393"/>
     <w:rsid w:val="00966019"/>
     <w:rsid w:val="009666EA"/>
     <w:rsid w:val="00967946"/>
     <w:rsid w:val="00967B92"/>
     <w:rsid w:val="00970202"/>
     <w:rsid w:val="009710F2"/>
     <w:rsid w:val="0097154C"/>
     <w:rsid w:val="00974EDB"/>
     <w:rsid w:val="0097645D"/>
     <w:rsid w:val="00976911"/>
     <w:rsid w:val="00976B0D"/>
     <w:rsid w:val="00981FA6"/>
     <w:rsid w:val="009829BF"/>
     <w:rsid w:val="00984B93"/>
     <w:rsid w:val="00985B02"/>
     <w:rsid w:val="0099113D"/>
     <w:rsid w:val="00992797"/>
     <w:rsid w:val="00994AC7"/>
     <w:rsid w:val="009A0BD4"/>
     <w:rsid w:val="009A3164"/>
     <w:rsid w:val="009A4117"/>
     <w:rsid w:val="009A514D"/>
@@ -5308,50 +5700,51 @@
     <w:rsid w:val="00A85AFC"/>
     <w:rsid w:val="00A85CAA"/>
     <w:rsid w:val="00A90C45"/>
     <w:rsid w:val="00A91647"/>
     <w:rsid w:val="00A92762"/>
     <w:rsid w:val="00A96875"/>
     <w:rsid w:val="00A96ABF"/>
     <w:rsid w:val="00A96AFB"/>
     <w:rsid w:val="00A97039"/>
     <w:rsid w:val="00A97A8F"/>
     <w:rsid w:val="00AA0249"/>
     <w:rsid w:val="00AA06A8"/>
     <w:rsid w:val="00AA1843"/>
     <w:rsid w:val="00AA1DB1"/>
     <w:rsid w:val="00AA2AC4"/>
     <w:rsid w:val="00AA3349"/>
     <w:rsid w:val="00AA33A2"/>
     <w:rsid w:val="00AA78D4"/>
     <w:rsid w:val="00AB1058"/>
     <w:rsid w:val="00AB36F7"/>
     <w:rsid w:val="00AB3F3B"/>
     <w:rsid w:val="00AB68F2"/>
     <w:rsid w:val="00AB6A70"/>
     <w:rsid w:val="00AB6D7B"/>
     <w:rsid w:val="00AC1106"/>
+    <w:rsid w:val="00AC38FE"/>
     <w:rsid w:val="00AC3A03"/>
     <w:rsid w:val="00AC51E7"/>
     <w:rsid w:val="00AC6A9E"/>
     <w:rsid w:val="00AC75D4"/>
     <w:rsid w:val="00AD03EB"/>
     <w:rsid w:val="00AD0AEE"/>
     <w:rsid w:val="00AD1B0C"/>
     <w:rsid w:val="00AD50D3"/>
     <w:rsid w:val="00AE07B7"/>
     <w:rsid w:val="00AE1049"/>
     <w:rsid w:val="00AE50CC"/>
     <w:rsid w:val="00AE59A3"/>
     <w:rsid w:val="00AE7E9F"/>
     <w:rsid w:val="00AE7FE4"/>
     <w:rsid w:val="00AF1004"/>
     <w:rsid w:val="00AF152C"/>
     <w:rsid w:val="00AF2389"/>
     <w:rsid w:val="00AF5B71"/>
     <w:rsid w:val="00AF6CC4"/>
     <w:rsid w:val="00B00B0F"/>
     <w:rsid w:val="00B01DBF"/>
     <w:rsid w:val="00B01ED8"/>
     <w:rsid w:val="00B02DAB"/>
     <w:rsid w:val="00B037A7"/>
     <w:rsid w:val="00B03892"/>
@@ -5408,50 +5801,51 @@
     <w:rsid w:val="00B81F45"/>
     <w:rsid w:val="00B82833"/>
     <w:rsid w:val="00B83B64"/>
     <w:rsid w:val="00B8520E"/>
     <w:rsid w:val="00B85F7C"/>
     <w:rsid w:val="00B9137F"/>
     <w:rsid w:val="00B92C0D"/>
     <w:rsid w:val="00B939A3"/>
     <w:rsid w:val="00B94C2C"/>
     <w:rsid w:val="00B95056"/>
     <w:rsid w:val="00B97757"/>
     <w:rsid w:val="00B97E92"/>
     <w:rsid w:val="00BA01F7"/>
     <w:rsid w:val="00BA101D"/>
     <w:rsid w:val="00BA2694"/>
     <w:rsid w:val="00BA2A09"/>
     <w:rsid w:val="00BA2FDC"/>
     <w:rsid w:val="00BA5180"/>
     <w:rsid w:val="00BB1B15"/>
     <w:rsid w:val="00BB1CEB"/>
     <w:rsid w:val="00BB2ED0"/>
     <w:rsid w:val="00BB4C0E"/>
     <w:rsid w:val="00BB5C5E"/>
     <w:rsid w:val="00BB6002"/>
     <w:rsid w:val="00BB60E7"/>
+    <w:rsid w:val="00BB77B1"/>
     <w:rsid w:val="00BC1100"/>
     <w:rsid w:val="00BC195B"/>
     <w:rsid w:val="00BC1A93"/>
     <w:rsid w:val="00BC40F7"/>
     <w:rsid w:val="00BC6754"/>
     <w:rsid w:val="00BC73C2"/>
     <w:rsid w:val="00BC7C2E"/>
     <w:rsid w:val="00BD3947"/>
     <w:rsid w:val="00BD45D0"/>
     <w:rsid w:val="00BD60DF"/>
     <w:rsid w:val="00BE0434"/>
     <w:rsid w:val="00BE1B61"/>
     <w:rsid w:val="00BE2AB3"/>
     <w:rsid w:val="00BE3A75"/>
     <w:rsid w:val="00BE3C09"/>
     <w:rsid w:val="00BE3C48"/>
     <w:rsid w:val="00BE432C"/>
     <w:rsid w:val="00BE4B1F"/>
     <w:rsid w:val="00BE54B5"/>
     <w:rsid w:val="00BE680E"/>
     <w:rsid w:val="00BE6C84"/>
     <w:rsid w:val="00BE73F3"/>
     <w:rsid w:val="00BF0AD0"/>
     <w:rsid w:val="00BF1574"/>
     <w:rsid w:val="00BF2D67"/>
@@ -5513,79 +5907,82 @@
     <w:rsid w:val="00C73DE8"/>
     <w:rsid w:val="00C73FD3"/>
     <w:rsid w:val="00C750FE"/>
     <w:rsid w:val="00C75EE4"/>
     <w:rsid w:val="00C75F6A"/>
     <w:rsid w:val="00C762A2"/>
     <w:rsid w:val="00C81A64"/>
     <w:rsid w:val="00C82DA8"/>
     <w:rsid w:val="00C8474A"/>
     <w:rsid w:val="00C84B58"/>
     <w:rsid w:val="00C84B5A"/>
     <w:rsid w:val="00C86634"/>
     <w:rsid w:val="00C874D2"/>
     <w:rsid w:val="00C87E1E"/>
     <w:rsid w:val="00C87FC8"/>
     <w:rsid w:val="00C903D8"/>
     <w:rsid w:val="00C92327"/>
     <w:rsid w:val="00C924C8"/>
     <w:rsid w:val="00C92C0B"/>
     <w:rsid w:val="00C94309"/>
     <w:rsid w:val="00C96EB7"/>
     <w:rsid w:val="00C975CC"/>
     <w:rsid w:val="00C97814"/>
     <w:rsid w:val="00CA05F7"/>
     <w:rsid w:val="00CA2F6B"/>
+    <w:rsid w:val="00CA44B8"/>
     <w:rsid w:val="00CA4BF4"/>
     <w:rsid w:val="00CA5675"/>
     <w:rsid w:val="00CA5837"/>
     <w:rsid w:val="00CA59C5"/>
     <w:rsid w:val="00CB1684"/>
     <w:rsid w:val="00CB3AB6"/>
     <w:rsid w:val="00CB4EA4"/>
     <w:rsid w:val="00CB5EB7"/>
     <w:rsid w:val="00CB6007"/>
     <w:rsid w:val="00CC0945"/>
     <w:rsid w:val="00CC0C2D"/>
     <w:rsid w:val="00CC556A"/>
     <w:rsid w:val="00CC73B2"/>
     <w:rsid w:val="00CD0F3E"/>
+    <w:rsid w:val="00CD49A2"/>
     <w:rsid w:val="00CD4DEC"/>
     <w:rsid w:val="00CD50F5"/>
     <w:rsid w:val="00CD5362"/>
     <w:rsid w:val="00CD56EC"/>
     <w:rsid w:val="00CD60D6"/>
     <w:rsid w:val="00CD7A42"/>
     <w:rsid w:val="00CE3BAF"/>
     <w:rsid w:val="00CE434B"/>
     <w:rsid w:val="00CE5025"/>
     <w:rsid w:val="00CE751C"/>
     <w:rsid w:val="00CF0A68"/>
     <w:rsid w:val="00CF15A8"/>
     <w:rsid w:val="00CF198C"/>
     <w:rsid w:val="00CF33EF"/>
     <w:rsid w:val="00CF5168"/>
+    <w:rsid w:val="00CF627A"/>
     <w:rsid w:val="00D00C40"/>
     <w:rsid w:val="00D03480"/>
     <w:rsid w:val="00D10B76"/>
     <w:rsid w:val="00D1326A"/>
     <w:rsid w:val="00D14130"/>
     <w:rsid w:val="00D170E2"/>
     <w:rsid w:val="00D170EB"/>
     <w:rsid w:val="00D20950"/>
     <w:rsid w:val="00D20F07"/>
     <w:rsid w:val="00D2182B"/>
     <w:rsid w:val="00D23F7B"/>
     <w:rsid w:val="00D244B6"/>
     <w:rsid w:val="00D2508D"/>
     <w:rsid w:val="00D261B4"/>
     <w:rsid w:val="00D26E11"/>
     <w:rsid w:val="00D309B4"/>
     <w:rsid w:val="00D33186"/>
     <w:rsid w:val="00D40AC2"/>
     <w:rsid w:val="00D40F90"/>
     <w:rsid w:val="00D42B45"/>
     <w:rsid w:val="00D42C38"/>
     <w:rsid w:val="00D501BA"/>
     <w:rsid w:val="00D55B29"/>
     <w:rsid w:val="00D55EF2"/>
     <w:rsid w:val="00D60344"/>
@@ -5623,50 +6020,51 @@
     <w:rsid w:val="00D91CA2"/>
     <w:rsid w:val="00D91E57"/>
     <w:rsid w:val="00D922A1"/>
     <w:rsid w:val="00D930AE"/>
     <w:rsid w:val="00D9350D"/>
     <w:rsid w:val="00D939CC"/>
     <w:rsid w:val="00D94DF5"/>
     <w:rsid w:val="00D97029"/>
     <w:rsid w:val="00D97112"/>
     <w:rsid w:val="00D97499"/>
     <w:rsid w:val="00DA0EDF"/>
     <w:rsid w:val="00DA1E71"/>
     <w:rsid w:val="00DA30F0"/>
     <w:rsid w:val="00DA39DF"/>
     <w:rsid w:val="00DA4994"/>
     <w:rsid w:val="00DA4CB4"/>
     <w:rsid w:val="00DB1EA9"/>
     <w:rsid w:val="00DB47F0"/>
     <w:rsid w:val="00DB666A"/>
     <w:rsid w:val="00DB6969"/>
     <w:rsid w:val="00DC2B11"/>
     <w:rsid w:val="00DC3A3D"/>
     <w:rsid w:val="00DC515C"/>
     <w:rsid w:val="00DC5430"/>
     <w:rsid w:val="00DC628D"/>
+    <w:rsid w:val="00DC6E88"/>
     <w:rsid w:val="00DC7D7E"/>
     <w:rsid w:val="00DD1503"/>
     <w:rsid w:val="00DD2F86"/>
     <w:rsid w:val="00DD3B97"/>
     <w:rsid w:val="00DD4189"/>
     <w:rsid w:val="00DD447E"/>
     <w:rsid w:val="00DD47FA"/>
     <w:rsid w:val="00DD4BCC"/>
     <w:rsid w:val="00DD74ED"/>
     <w:rsid w:val="00DD7DBE"/>
     <w:rsid w:val="00DE09DC"/>
     <w:rsid w:val="00DE1217"/>
     <w:rsid w:val="00DE25BE"/>
     <w:rsid w:val="00DE2B88"/>
     <w:rsid w:val="00DE4933"/>
     <w:rsid w:val="00DE51C9"/>
     <w:rsid w:val="00DE571A"/>
     <w:rsid w:val="00DE6AAE"/>
     <w:rsid w:val="00DF286B"/>
     <w:rsid w:val="00DF34A8"/>
     <w:rsid w:val="00DF5F40"/>
     <w:rsid w:val="00DF6A12"/>
     <w:rsid w:val="00DF7D39"/>
     <w:rsid w:val="00E01E01"/>
     <w:rsid w:val="00E042D7"/>
@@ -5699,70 +6097,72 @@
     <w:rsid w:val="00E60967"/>
     <w:rsid w:val="00E61473"/>
     <w:rsid w:val="00E64650"/>
     <w:rsid w:val="00E67D1A"/>
     <w:rsid w:val="00E71375"/>
     <w:rsid w:val="00E71A68"/>
     <w:rsid w:val="00E732FF"/>
     <w:rsid w:val="00E74321"/>
     <w:rsid w:val="00E76228"/>
     <w:rsid w:val="00E80324"/>
     <w:rsid w:val="00E835D4"/>
     <w:rsid w:val="00E84FFC"/>
     <w:rsid w:val="00E851DB"/>
     <w:rsid w:val="00E86D76"/>
     <w:rsid w:val="00E9068D"/>
     <w:rsid w:val="00E90E56"/>
     <w:rsid w:val="00E9250D"/>
     <w:rsid w:val="00E941F4"/>
     <w:rsid w:val="00E94F78"/>
     <w:rsid w:val="00E95A85"/>
     <w:rsid w:val="00EA1D65"/>
     <w:rsid w:val="00EA40D9"/>
     <w:rsid w:val="00EA4329"/>
     <w:rsid w:val="00EA52C4"/>
     <w:rsid w:val="00EA5987"/>
+    <w:rsid w:val="00EA7EA9"/>
     <w:rsid w:val="00EB264E"/>
     <w:rsid w:val="00EB3576"/>
     <w:rsid w:val="00EB371C"/>
     <w:rsid w:val="00EB422F"/>
     <w:rsid w:val="00EC01D5"/>
     <w:rsid w:val="00EC065F"/>
     <w:rsid w:val="00EC0BFF"/>
     <w:rsid w:val="00EC7016"/>
     <w:rsid w:val="00ED0C26"/>
     <w:rsid w:val="00ED2BAE"/>
     <w:rsid w:val="00ED32D0"/>
     <w:rsid w:val="00ED6248"/>
     <w:rsid w:val="00ED7687"/>
     <w:rsid w:val="00EE097B"/>
     <w:rsid w:val="00EE1D7A"/>
     <w:rsid w:val="00EE1FE5"/>
     <w:rsid w:val="00EE37AF"/>
     <w:rsid w:val="00EE6746"/>
     <w:rsid w:val="00EE6E66"/>
     <w:rsid w:val="00EF2672"/>
+    <w:rsid w:val="00EF37D9"/>
     <w:rsid w:val="00EF4310"/>
     <w:rsid w:val="00EF4C3A"/>
     <w:rsid w:val="00EF7E60"/>
     <w:rsid w:val="00F00DCC"/>
     <w:rsid w:val="00F00E33"/>
     <w:rsid w:val="00F01E43"/>
     <w:rsid w:val="00F033EE"/>
     <w:rsid w:val="00F046B7"/>
     <w:rsid w:val="00F06CD2"/>
     <w:rsid w:val="00F10FCB"/>
     <w:rsid w:val="00F121F6"/>
     <w:rsid w:val="00F14C6F"/>
     <w:rsid w:val="00F15720"/>
     <w:rsid w:val="00F16388"/>
     <w:rsid w:val="00F170D3"/>
     <w:rsid w:val="00F21C25"/>
     <w:rsid w:val="00F228B2"/>
     <w:rsid w:val="00F2405F"/>
     <w:rsid w:val="00F2485F"/>
     <w:rsid w:val="00F24B71"/>
     <w:rsid w:val="00F278F7"/>
     <w:rsid w:val="00F33142"/>
     <w:rsid w:val="00F339D3"/>
     <w:rsid w:val="00F361E9"/>
     <w:rsid w:val="00F36605"/>
@@ -5809,50 +6209,51 @@
     <w:rsid w:val="00FA7734"/>
     <w:rsid w:val="00FB1DDD"/>
     <w:rsid w:val="00FB1E6A"/>
     <w:rsid w:val="00FB29FB"/>
     <w:rsid w:val="00FB3E1F"/>
     <w:rsid w:val="00FB3ED7"/>
     <w:rsid w:val="00FB5510"/>
     <w:rsid w:val="00FC0E9B"/>
     <w:rsid w:val="00FC1F33"/>
     <w:rsid w:val="00FC301C"/>
     <w:rsid w:val="00FC4D8B"/>
     <w:rsid w:val="00FC5FE6"/>
     <w:rsid w:val="00FD01BF"/>
     <w:rsid w:val="00FD13EF"/>
     <w:rsid w:val="00FD26DC"/>
     <w:rsid w:val="00FD3B47"/>
     <w:rsid w:val="00FD3D7E"/>
     <w:rsid w:val="00FD40BA"/>
     <w:rsid w:val="00FD54F4"/>
     <w:rsid w:val="00FD59C7"/>
     <w:rsid w:val="00FD730A"/>
     <w:rsid w:val="00FE0D15"/>
     <w:rsid w:val="00FE18C5"/>
     <w:rsid w:val="00FE1C84"/>
     <w:rsid w:val="00FE1E60"/>
+    <w:rsid w:val="00FE21CF"/>
     <w:rsid w:val="00FE5950"/>
     <w:rsid w:val="00FE60AB"/>
     <w:rsid w:val="00FE7178"/>
     <w:rsid w:val="00FE728E"/>
     <w:rsid w:val="00FE7688"/>
     <w:rsid w:val="00FE7EB7"/>
     <w:rsid w:val="00FF181C"/>
     <w:rsid w:val="00FF1C72"/>
     <w:rsid w:val="00FF216A"/>
     <w:rsid w:val="00FF27E9"/>
     <w:rsid w:val="00FF2FEB"/>
     <w:rsid w:val="00FF3C65"/>
     <w:rsid w:val="00FF59B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -6496,50 +6897,61 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A34F3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C92327"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="003932B6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elevator.scheduler@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ips.support@mass.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elevator.scheduler@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elevator.overtime@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -6845,63 +7257,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D7ABE31071780243B2E68C5BEE851FF0" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d17068c3a46749766d577f0250f5fa46">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" xmlns:ns4="8f2fdac3-5421-455f-b4e4-df6141b3176a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b6fdded850ecc94489e736578de9181b" ns3:_="" ns4:_="">
     <xsd:import namespace="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
     <xsd:import namespace="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -7058,136 +7463,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D411517-D573-4BCA-843E-239E63C6B4BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23EF5CE9-8BBB-4F46-83AE-7425605CDC3C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90B5FE30-DBA3-468A-BF34-A5BF97C8F678}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C79D8C2-66AB-42FF-9B99-2FAB40458BC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
     <ds:schemaRef ds:uri="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90B5FE30-DBA3-468A-BF34-A5BF97C8F678}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23EF5CE9-8BBB-4F46-83AE-7425605CDC3C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D411517-D573-4BCA-843E-239E63C6B4BA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>352</Words>
-  <Characters>2009</Characters>
+  <Words>380</Words>
+  <Characters>2169</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOPSS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2357</CharactersWithSpaces>
+  <CharactersWithSpaces>2544</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>4128854</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ips.support@mass.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6291486</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -7212,42 +7624,42 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:elevator.overtime@mass.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>rbarros</dc:creator>
+  <dc:creator>Genduso, Susan (DPL)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D7ABE31071780243B2E68C5BEE851FF0</vt:lpwstr>
   </property>
 </Properties>
 </file>