--- v0 (2025-10-14)
+++ v1 (2026-05-13)
@@ -1,1006 +1,872 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="381DAE42" w14:textId="65D743E5" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="00B86379">
+    <w:p w14:paraId="381DAE42" w14:textId="65D743E5" w:rsidR="00BD40E1" w:rsidRPr="00C54587" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
+          <w:b/>
         </w:rPr>
-        <w:t>Pedido de dispensa ou redução do prêmio do MassHealth</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7177EF18" w14:textId="77777777" w:rsidR="002A105D" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+        <w:t>Requerimento para dispensa ou redução do prêmio do MassHealth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DFA64D" w14:textId="393EC71A" w:rsidR="00C54587" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="4FE099E7" w14:textId="6E8F75E6" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="002A105D">
+      </w:pPr>
+      <w:r>
+        <w:t>Devolva este formulário para:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE099E7" w14:textId="3868F395" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="0"/>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>MassHealth Customer Service, Attn: Premium Billing, PO Box 219, Quincy, MA 02171-0219</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767D0842" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="006D137D">
+    <w:p w14:paraId="767D0842" w14:textId="5F46D2D7" w:rsidR="00BD40E1" w:rsidRPr="004A4441" w:rsidRDefault="00BD40E1" w:rsidP="006D137D">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="35B2C7E9" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="006D137D">
+      </w:pPr>
+      <w:r>
+        <w:t>Para obter uma dispensa de pagamento de prêmio do MassHealth por dificuldades, você deve atender a uma das situações de dificuldade descritas abaixo e fornecer ao MassHealth comprovação da sua dificuldade financeira. As dispensas por dificuldade são válidas por 12 meses. Os prêmios do MassHealth não serão cobrados de você durante o período de dificuldade aprovado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B2C7E9" w14:textId="792FE575" w:rsidR="00BD40E1" w:rsidRPr="004A4441" w:rsidRDefault="00BD40E1" w:rsidP="006D137D">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="26ABF9E8" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      </w:pPr>
+      <w:r>
+        <w:t>A data de início não pode ser mais do que três meses antes da data em que o MassHealth receber seu pedido de dispensa. Se tiver alguma pergunta sobre este formulário ou se precisar de um novo requerimento para dispensa por dificuldade, ligue para o Atendimento ao Cliente do MassHealth pelo número (800) 841-2900 (TDD/TTY: 711, para pessoas surdas, com deficiência auditiva ou de fala).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26ABF9E8" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5ACEB42B" w14:textId="05C81B60" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="00845279">
+      </w:pPr>
+      <w:r>
+        <w:t>Informações do(a) requerente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D52FA4" w14:textId="77777777" w:rsidR="00D20725" w:rsidRDefault="00D20725" w:rsidP="00D20725">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="7580"/>
           <w:tab w:val="clear" w:pos="9540"/>
           <w:tab w:val="clear" w:pos="10080"/>
-          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Sobrenome </w:t>
       </w:r>
-      <w:r w:rsidRPr="00845279">
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00845279">
+        <w:t xml:space="preserve"> Nome </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...22 lines deleted...]
-      <w:r w:rsidR="00845279" w:rsidRPr="00845279">
+        <w:t xml:space="preserve"> Inicial do nome do meio </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A820B9" w14:textId="5D8B5392" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="003E42E7">
+    <w:p w14:paraId="2A9187D7" w14:textId="77777777" w:rsidR="00D20725" w:rsidRDefault="00D20725" w:rsidP="00D20725">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="7580"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">ID do MassHealth </w:t>
       </w:r>
-      <w:r w:rsidRPr="00845279">
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">Telefone diurno </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Telefone diurno</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1244BA27" w14:textId="1E63C00C" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="003E42E7">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1504BF" w14:textId="77777777" w:rsidR="00D20725" w:rsidRDefault="00D20725" w:rsidP="00D20725">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="7580"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="00845279" w:rsidRPr="00845279">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Endereço residencial </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45958CA9" w14:textId="589BD80F" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="003E42E7">
+    <w:p w14:paraId="3D63CB5C" w14:textId="77777777" w:rsidR="00D20725" w:rsidRDefault="00D20725" w:rsidP="00D20725">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="7580"/>
           <w:tab w:val="clear" w:pos="9540"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="4240"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Cidade </w:t>
       </w:r>
-      <w:r w:rsidRPr="00845279">
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00845279">
+        <w:t xml:space="preserve"> Estado </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> Código postal </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Código postal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00845279">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154215C0" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="004A4441">
+      <w:pPr>
+        <w:pStyle w:val="textformnorule"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23491EE0" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Detalhes da dificuldade econômica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47322CB9" w14:textId="3D82A613" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:pPr>
+        <w:pStyle w:val="textnoindent"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Marque todas as caixas relacionadas às dificuldades financeiras extremas suas ou de sua família.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEA9BA2" w14:textId="268A99AD" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:pPr>
+        <w:pStyle w:val="textindentcopy"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>___ Estou com atraso superior a 30 dias no pagamento do meu aluguel ou hipoteca, recebi uma ordem de despejo ou estou desabrigado(a). (Envie uma cópia de quaisquer avisos do seu locador, banco, companhia hipotecária ou tribunal como comprovação.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45617B4E" w14:textId="45EEEB37" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:pPr>
+        <w:pStyle w:val="textindentcopy"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>___ Recebi uma notificação de desligamento de uma concessionária de serviços públicos (gás, eletricidade, óleo de aquecimento, água ou telefone), um ou mais dos meus serviços de utilidade pública foram desligados, ou uma ou mais das concessionárias de serviços públicos não fornece serviços a mim porque não posso pagar. (Se você tem uma conta de uma concessionária de serviços públicos alta ou vencida há muito tempo, mas o desligamento não pode ser feito porque você tem uma deficiência, é inválido ou por ser inverno, marque esta seção. Envie uma cópia da notificação de desligamento ou atraso ou a conta atrasada como comprovante.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C43714" w14:textId="16F3F2A2" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:pPr>
+        <w:pStyle w:val="textindentcopy"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>___ Tenho contas médicas e/ou odontológicas, pagas ou não pagas, nos doze meses anteriores ao envio deste requerimento de dispensa. Essas contas representam mais de 7,5% da minha renda bruta anual. As contas podem estar em meu nome ou no de outra pessoa da minha família imediata (uma criança ou cônjuge). Elas não podem ser pagas pela Health Safety Net nem por nenhum outro seguro de saúde, incluindo o MassHealth. (Envie cópias dessas contas como comprovantes.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FB1545" w14:textId="7F3762A3" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00374F04">
+      <w:pPr>
+        <w:pStyle w:val="textindentcopy"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>___ Nos últimos seis meses, tive um aumento grande e inesperado em minhas despesas básicas. (Forneça mais informações dessas despesas na seção de comentários e envie um comprovante do valor das despesas.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696BBBCD" w14:textId="6BC12B73" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:pPr>
+        <w:pStyle w:val="textindentcopy"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>___ Sofri dificuldades financeiras nos seis meses anteriores à data em que enviei este requerimento de dispensa, ou acredito que terei dificuldades nos próximos seis meses, devido a um desastre ou emergência de saúde pública declarados pelo estado ou pelo governo federal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46689E49" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00374F04">
+      <w:pPr>
+        <w:pStyle w:val="textnoindent"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ao final dos 12 meses da dispensa por dificuldades, você poderá requerer outra dispensa, se acreditar que ainda se qualifica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368D2951" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="004A4441">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Comentários</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
+          <w:rFonts w:ascii="BentonSans Book" w:hAnsi="BentonSans Book"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00845279" w:rsidRPr="00845279">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>(Se precisar de mais espaço, anexe uma folha separada.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6076D740" w14:textId="3E4DE23E" w:rsidR="00BD40E1" w:rsidRDefault="004A4441" w:rsidP="00BD40E1">
+      <w:pPr>
+        <w:pStyle w:val="textformnorule"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>___________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A859A57" w14:textId="268A3276" w:rsidR="00BD40E1" w:rsidRDefault="004A4441" w:rsidP="0012106C">
+      <w:pPr>
+        <w:pStyle w:val="textformnorule"/>
+      </w:pPr>
+      <w:r>
+        <w:t>___________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1026319E" w14:textId="77777777" w:rsidR="0012106C" w:rsidRDefault="0012106C" w:rsidP="0012106C">
+      <w:pPr>
+        <w:pStyle w:val="textformnorule"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A400AB7" w14:textId="15E7FCA1" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="0052513C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1410"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154215C0" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="004A4441">
-[...173 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="627EB91F" w14:textId="4A29FB2A" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:pPr>
+        <w:pStyle w:val="textnoindentcopy2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Se seu pedido de dispensa por dificuldades econômicas for aprovado, e sua conta tiver um saldo pendente, o MassHealth iniciará um plano de pagamento para você pagar a quantia em atraso. Você receberá um extrato separado da cobrança do prêmio. Se não fizer os pagamentos de acordo com o plano de pagamentos, você perderá sua dispensa por dificuldades econômicas.</w:t>
-[...109 lines deleted...]
-        </w:rPr>
         <w:t>Declaro que li ou leram para mim as informações neste documento. Compreendo meus direitos e responsabilidades. Declaro também, sob pena de perjúrio, que as informações contidas neste documento e em quaisquer outras folhas anexadas a ele estão, pelo que eu saiba, corretas e completas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3290B8F9" w14:textId="7B05498E" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+    <w:p w14:paraId="3290B8F9" w14:textId="7A136E47" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy2"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="7514F2B5" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+        <w:t>Se você estiver agindo em nome de outra pessoa ao preencher este formulário, você deve ter sido designado em nossos sistemas computadorizados como um Representante autorizado. Se não foi designado, você deve preencher o formulário de Designação de Representante Autorizado (ARD - Authorized Representative Designation) anexo e devolvê-lo junto com este requerimento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7514F2B5" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy2"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>A sua assinatura ou a assinatura de seu representante autorizado neste requerimento certifica que as informações contidas neste formulário estão, pelo que você saiba, corretas e completas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB00A2E" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
-[...8 lines deleted...]
-    <w:p w14:paraId="3DFE845E" w14:textId="3424AD32" w:rsidR="000B657B" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="0061756A">
+    <w:p w14:paraId="3FB00A2E" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="003E0CDF">
+      <w:pPr>
+        <w:pStyle w:val="textformnorule"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3432E3" w14:textId="77777777" w:rsidR="000F29AB" w:rsidRDefault="000F29AB" w:rsidP="000F29AB">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00845279">
+      </w:pPr>
+      <w:r>
+        <w:t>Assinatura do membro</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00845279">
+        <w:t xml:space="preserve"> Data  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0263623C" w14:textId="77777777" w:rsidR="000B657B" w:rsidRPr="00845279" w:rsidRDefault="000B657B" w:rsidP="0061756A">
+    <w:p w14:paraId="4C912B25" w14:textId="77777777" w:rsidR="000F29AB" w:rsidRDefault="000F29AB" w:rsidP="000F29AB">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="5F836D70" w14:textId="0D1A0FA5" w:rsidR="00BD40E1" w:rsidRPr="00845279" w:rsidRDefault="00BD40E1" w:rsidP="0061756A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78310DDE" w14:textId="77777777" w:rsidR="000F29AB" w:rsidRDefault="000F29AB" w:rsidP="000F29AB">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00845279">
+      </w:pPr>
+      <w:r>
+        <w:t>Assinatura do representante autorizado</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00845279">
+        <w:t xml:space="preserve">  Data  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425AB3C3" w14:textId="30C30460" w:rsidR="00B86379" w:rsidRPr="00845279" w:rsidRDefault="00B86379">
-[...7 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId6"/>
+    <w:p w14:paraId="448BA7A6" w14:textId="3CAB5DCD" w:rsidR="000B657B" w:rsidRDefault="000B657B"/>
+    <w:p w14:paraId="1BC8414E" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="39ACD4D4" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="2718FCB7" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="193EC2B1" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="31E79961" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="52EED210" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="50711383" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="17F83346" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="0408E581" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="4D5E5743" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="2553675A" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="14A1D19A" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="632540B1" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="6E5ADA7B" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="7DCD7ADD" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="52F1DAC6" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="1EF9DDAE" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="66718AB0" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="03213062" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="4947C28B" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="3A02C2A9" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="7711CE70" w14:textId="77777777" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="001F4212"/>
+    <w:p w14:paraId="5F4C0522" w14:textId="34E85BEA" w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidRDefault="001F4212" w:rsidP="0052513C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001F4212" w:rsidRPr="001F4212" w:rsidSect="00836FF0">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15EEA33E" w14:textId="77777777" w:rsidR="007F08A0" w:rsidRDefault="007F08A0" w:rsidP="00C45019">
+    <w:p w14:paraId="461BD483" w14:textId="77777777" w:rsidR="00AB162B" w:rsidRDefault="00AB162B" w:rsidP="00C45019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39AC9016" w14:textId="77777777" w:rsidR="007F08A0" w:rsidRDefault="007F08A0" w:rsidP="00C45019">
+    <w:p w14:paraId="09058D9B" w14:textId="77777777" w:rsidR="00AB162B" w:rsidRDefault="00AB162B" w:rsidP="00C45019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BentonModernOne Roman">
-    <w:panose1 w:val="02000603080000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BentonSans Bold">
-    <w:panose1 w:val="02000803040000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BentonSans Book">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="02000603040000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7C1979FE" w14:textId="515B2319" w:rsidR="00C45019" w:rsidRDefault="00C45019">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="305E547E" w14:textId="2D556B61" w:rsidR="00E23105" w:rsidRDefault="00836FF0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r w:rsidRPr="0052513C">
+      <w:t>HW</w:t>
+    </w:r>
+    <w:r w:rsidR="001F4212" w:rsidRPr="0052513C">
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0052513C">
+      <w:t>PT_2026-01</w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t xml:space="preserve">página </w:t>
+    </w:r>
+    <w:r w:rsidR="00627A07">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00627A07">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00627A07">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00627A07">
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00627A07">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="305E547E" w14:textId="74561A4E" w:rsidR="00E23105" w:rsidRDefault="00E23105">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="602B800C" w14:textId="33E5EF41" w:rsidR="000B5574" w:rsidRDefault="000B5574">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>HW_</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
-        <w:lang w:val="pt-BR"/>
+        <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:t>HW-</w:t>
-[...5 lines deleted...]
-      <w:t>PT-BR-</w:t>
+      <w:t>PT</w:t>
+    </w:r>
+    <w:r>
+      <w:t>_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:lang w:val="pt-BR"/>
+        <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:t>0622</w:t>
+      <w:t>2025</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:highlight w:val="yellow"/>
+      </w:rPr>
+      <w:t>-12</w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t xml:space="preserve">página </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="026D07A2" w14:textId="77777777" w:rsidR="007F08A0" w:rsidRDefault="007F08A0" w:rsidP="00C45019">
+    <w:p w14:paraId="3663AC21" w14:textId="77777777" w:rsidR="00AB162B" w:rsidRDefault="00AB162B" w:rsidP="00C45019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="157201C9" w14:textId="77777777" w:rsidR="007F08A0" w:rsidRDefault="007F08A0" w:rsidP="00C45019">
+    <w:p w14:paraId="3073FF2D" w14:textId="77777777" w:rsidR="00AB162B" w:rsidRDefault="00AB162B" w:rsidP="00C45019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD40E1"/>
     <w:rsid w:val="0001740E"/>
+    <w:rsid w:val="000224C9"/>
+    <w:rsid w:val="000A7AE5"/>
+    <w:rsid w:val="000B5574"/>
     <w:rsid w:val="000B657B"/>
+    <w:rsid w:val="000F29AB"/>
+    <w:rsid w:val="000F3720"/>
+    <w:rsid w:val="000F78F5"/>
+    <w:rsid w:val="0012106C"/>
+    <w:rsid w:val="00157AAC"/>
     <w:rsid w:val="0016180D"/>
+    <w:rsid w:val="00176BA2"/>
     <w:rsid w:val="00182323"/>
+    <w:rsid w:val="001F4212"/>
     <w:rsid w:val="002A105D"/>
     <w:rsid w:val="0035284B"/>
+    <w:rsid w:val="00367341"/>
+    <w:rsid w:val="00374F04"/>
+    <w:rsid w:val="003A28F0"/>
+    <w:rsid w:val="003B4031"/>
+    <w:rsid w:val="003E0CDF"/>
     <w:rsid w:val="003E2D14"/>
     <w:rsid w:val="003E42E7"/>
     <w:rsid w:val="00422D62"/>
     <w:rsid w:val="004505B4"/>
     <w:rsid w:val="004A4441"/>
+    <w:rsid w:val="004B33D0"/>
+    <w:rsid w:val="004B751D"/>
+    <w:rsid w:val="004C605A"/>
+    <w:rsid w:val="004D0BB1"/>
+    <w:rsid w:val="00503E30"/>
+    <w:rsid w:val="0052513C"/>
+    <w:rsid w:val="0053652D"/>
     <w:rsid w:val="0061756A"/>
     <w:rsid w:val="00627A07"/>
     <w:rsid w:val="00636C22"/>
+    <w:rsid w:val="00685181"/>
+    <w:rsid w:val="006C695B"/>
     <w:rsid w:val="006D137D"/>
+    <w:rsid w:val="00724DDA"/>
+    <w:rsid w:val="007D475C"/>
+    <w:rsid w:val="007E1B82"/>
     <w:rsid w:val="007F08A0"/>
     <w:rsid w:val="00827F69"/>
-    <w:rsid w:val="00845279"/>
+    <w:rsid w:val="00836FF0"/>
+    <w:rsid w:val="00860BF3"/>
+    <w:rsid w:val="008D1B7D"/>
     <w:rsid w:val="008E6FEB"/>
     <w:rsid w:val="00924E69"/>
+    <w:rsid w:val="009268C8"/>
+    <w:rsid w:val="00954F60"/>
+    <w:rsid w:val="009B6198"/>
+    <w:rsid w:val="00A270D0"/>
+    <w:rsid w:val="00AB162B"/>
     <w:rsid w:val="00AE4B0B"/>
+    <w:rsid w:val="00B249BF"/>
     <w:rsid w:val="00B463C8"/>
     <w:rsid w:val="00B86379"/>
     <w:rsid w:val="00BD40E1"/>
-    <w:rsid w:val="00C009BB"/>
+    <w:rsid w:val="00C00327"/>
     <w:rsid w:val="00C45019"/>
+    <w:rsid w:val="00C52E4B"/>
+    <w:rsid w:val="00C54587"/>
     <w:rsid w:val="00CC755A"/>
+    <w:rsid w:val="00D05671"/>
+    <w:rsid w:val="00D20725"/>
+    <w:rsid w:val="00D21885"/>
+    <w:rsid w:val="00DC5C2F"/>
+    <w:rsid w:val="00DE6B76"/>
+    <w:rsid w:val="00DF22CA"/>
     <w:rsid w:val="00E23105"/>
+    <w:rsid w:val="00E56847"/>
+    <w:rsid w:val="00EC3796"/>
+    <w:rsid w:val="00ED571A"/>
+    <w:rsid w:val="00FB4DCA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="540E9EAB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{510ABA3A-E433-4892-B88C-646069227DB8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1358,61 +1224,59 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000B657B"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B86379"/>
+    <w:rsid w:val="00BD40E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-      <w:bCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BD40E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
@@ -1640,55 +1504,53 @@
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3240"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6120"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="left" w:pos="8280"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="80" w:after="80" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="BentonModernOne Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B86379"/>
+    <w:rsid w:val="00BD40E1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-      <w:bCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BD40E1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="formname">
     <w:name w:val="form name"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000B657B"/>
     <w:pPr>
       <w:keepLines/>
@@ -1757,62 +1619,75 @@
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C45019"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C45019"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B5574"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2066,74 +1941,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15264727-61C4-408C-9FB6-93BA0BA38A57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>745</Words>
-  <Characters>4101</Characters>
+  <Words>648</Words>
+  <Characters>3725</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4837</CharactersWithSpaces>
+  <CharactersWithSpaces>4343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Colella-Yantosca, Lucia (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>