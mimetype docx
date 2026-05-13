--- v0 (2025-10-14)
+++ v1 (2026-05-13)
@@ -5,184 +5,217 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="381DAE42" w14:textId="65D743E5" w:rsidR="00BD40E1" w:rsidRPr="00B86379" w:rsidRDefault="00BD40E1" w:rsidP="00B86379">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>豁免或减少</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> MassHealth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>保费申请表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7177EF18" w14:textId="77777777" w:rsidR="002A105D" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+    <w:p w14:paraId="7177EF18" w14:textId="4FD1D575" w:rsidR="002A105D" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>请将本表送回至：</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE099E7" w14:textId="6E8F75E6" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="002A105D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>MassHealth Customer Service, Attn: Premium Billing, PO Box 219, Quincy, MA 02171-0219</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767D0842" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="004A4441" w:rsidRDefault="00BD40E1" w:rsidP="006D137D">
+    <w:p w14:paraId="767D0842" w14:textId="0022E7BC" w:rsidR="00BD40E1" w:rsidRPr="004A4441" w:rsidRDefault="00BD40E1" w:rsidP="006D137D">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如需获得</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> MassHealth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>保费困难豁免，您必须符合下述困难之一。您必须向</w:t>
+        <w:t>保费困难豁免，您必须符合下述困难之一</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3035">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，并</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>向</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> MassHealth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>提供您的经济困难证明。困难豁免有效期为</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>个月。在批准的困难期内，不会向您收取保费。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35B2C7E9" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="004A4441" w:rsidRDefault="00BD40E1" w:rsidP="006D137D">
+        <w:t>个月。</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3035">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>如果您的保费获得</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3035">
+        <w:t>豁免，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>在批准的困难期内，不会向您收取保费。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B2C7E9" w14:textId="4171F23A" w:rsidR="00BD40E1" w:rsidRPr="004A4441" w:rsidRDefault="00BD40E1" w:rsidP="006D137D">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>开始日期不能在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> MassHealth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>收到您的豁免申请表日期的三个月前。如果您对本表或保费账单付款计划有任何疑问，或者您需要新的困难豁免申请表，请电洽</w:t>
+        <w:t>收到您的豁免申请表日期的三个月前。如果您对</w:t>
+      </w:r>
+      <w:r w:rsidR="00342660">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>此</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有任何疑问，或者您需要新的困难豁免申请表，请电洽</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> MassHealth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>客户服务中心，电话号码</w:t>
+        <w:t>客户服务中心，电话</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> (800) 841-2900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>TDD/TTY:  711</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，供失聪者、听力或语言障碍者使用）。</w:t>
       </w:r>
@@ -428,59 +461,59 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="154215C0" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00F7207A">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23491EE0" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>困难详细说明</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47322CB9" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+    <w:p w14:paraId="47322CB9" w14:textId="4B666E77" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="textnoindent"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>请勾选以下所有与您或您家人的极度经济困难相关的方框。</w:t>
+        <w:t>请勾选所有与您或您家人的极度经济困难相关的方框。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEA9BA2" w14:textId="3B60DF93" w:rsidR="00BD40E1" w:rsidRDefault="0061756A" w:rsidP="00A403CE">
       <w:pPr>
         <w:pStyle w:val="textindentcopy"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="288" w:right="90" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -623,139 +656,76 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="288" w:right="90" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>在过去六个月中，我的基本开支出现了意想不到的大幅增加。（请在“评论”部分告诉我们这些开支，并发送金额证明。）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FB1545" w14:textId="73AB08DB" w:rsidR="00BD40E1" w:rsidRDefault="0061756A" w:rsidP="00A403CE">
+    <w:p w14:paraId="696BBBCD" w14:textId="65406D39" w:rsidR="00BD40E1" w:rsidRDefault="0061756A" w:rsidP="00A403CE">
       <w:pPr>
         <w:pStyle w:val="textindentcopy"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="288" w:right="90" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>我是</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>由于州或联邦政府宣布的灾难或公共卫生紧急情况，我在发送本豁免申请表日期前六个月内或预计在随后的六个月内遭受了或将要遭受经济困难。</w:t>
-      </w:r>
-[...21 lines deleted...]
-        <w:t>将为您启动逾期未付金额付款计划。您将另外收到一份保费账单。如果您不按照付款计划付款，您将失去困难豁免。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46689E49" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="textnoindent"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>个月困难豁免期结束时，如果您认为自己仍然符合资格，可以再申请一次困难豁免。</w:t>
       </w:r>
     </w:p>
@@ -807,78 +777,85 @@
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A859A57" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="004A4441">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="627EB91F" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
+        <w:t>我确认，我已阅读或已有人向我阅读本申请表中的信息。我了解我的权利和责任。我确认，据我所知，本申请表中的信息以及随附的任何纸页中的内容准确和完整，如有不实愿受作伪证之处罚。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3290B8F9" w14:textId="7B05498E" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:pPr>
+        <w:pStyle w:val="textnoindentcopy2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>如果您代表某人填写本表，您必须在我们的计算机系统中被指定为经授权代表。如果不是，您必须填写“经授权代表指定表”（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ARD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>），并将该表与本申请表一起送回。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77550849" w14:textId="142BD833" w:rsidR="00614EA1" w:rsidRPr="00614EA1" w:rsidRDefault="00614EA1" w:rsidP="00614EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2055"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>我确认，我已阅读或已有人向我阅读本申请表中的信息。我了解我的权利和责任。我确认，据我所知，本申请表中的信息以及随附的任何纸页中的内容准确和完整，如有不实愿受作伪证之处罚。</w:t>
-[...25 lines deleted...]
-        <w:t>），并将该表与本申请表一起送回。</w:t>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7514F2B5" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>您或您的经授权代表在本申请表中的签名确认本表中的信息据您所知准确和完整。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB00A2E" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="textnoindent"/>
         <w:spacing w:before="180" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DFE845E" w14:textId="037CD47E" w:rsidR="000B657B" w:rsidRDefault="00BD40E1" w:rsidP="0061756A">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
@@ -1000,409 +977,420 @@
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD8B935" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="41640906" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="644ED061" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="2B9B1916" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="3981DD89" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="54EC72CA" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="302E3315" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="4A039A4E" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="41B22B06" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="2A0478F6" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="2B46A585" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="0E30E505" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="08E30781" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="0794740E" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="3BFA8A9B" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="55120041" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="650F6A15" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="22E7CA74" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="2D8B94D3" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
     <w:p w14:paraId="4F3D3C15" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
-    <w:p w14:paraId="0147FF56" w14:textId="77777777" w:rsidR="00330652" w:rsidRPr="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
-    <w:sectPr w:rsidR="00330652" w:rsidRPr="00330652" w:rsidSect="00E95A0A">
+    <w:p w14:paraId="0147FF56" w14:textId="77777777" w:rsidR="00330652" w:rsidRDefault="00330652" w:rsidP="00330652"/>
+    <w:p w14:paraId="628DE69C" w14:textId="77777777" w:rsidR="00EA5F2F" w:rsidRPr="00EA5F2F" w:rsidRDefault="00EA5F2F" w:rsidP="00EA5F2F"/>
+    <w:p w14:paraId="6FA310FD" w14:textId="037F5F7A" w:rsidR="00EA5F2F" w:rsidRPr="00EA5F2F" w:rsidRDefault="00EA5F2F" w:rsidP="00EA5F2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1575"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00EA5F2F" w:rsidRPr="00EA5F2F" w:rsidSect="00E95A0A">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C1C8F55" w14:textId="77777777" w:rsidR="00616772" w:rsidRDefault="00616772" w:rsidP="00C45019">
+    <w:p w14:paraId="008F49BB" w14:textId="77777777" w:rsidR="002815AD" w:rsidRDefault="002815AD" w:rsidP="00C45019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="496C4CD5" w14:textId="77777777" w:rsidR="00616772" w:rsidRDefault="00616772" w:rsidP="00C45019">
+    <w:p w14:paraId="361084D1" w14:textId="77777777" w:rsidR="002815AD" w:rsidRDefault="002815AD" w:rsidP="00C45019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BentonModernOne Roman">
-    <w:panose1 w:val="02000603080000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BentonSans Bold">
     <w:panose1 w:val="02000803040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="300F0B28" w14:textId="77777777" w:rsidR="00FD45C8" w:rsidRDefault="00FD45C8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0BD38400" w14:textId="77777777" w:rsidR="00EA5F2F" w:rsidRDefault="00EA5F2F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7C1979FE" w14:textId="515B2319" w:rsidR="00C45019" w:rsidRDefault="00C45019">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="305E547E" w14:textId="2E2D304B" w:rsidR="00E23105" w:rsidRDefault="00E23105">
+  <w:p w14:paraId="305E547E" w14:textId="08ED8766" w:rsidR="00E23105" w:rsidRDefault="00E23105">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>HW</w:t>
+      <w:t>HW-</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-      <w:t>-</w:t>
+    <w:r w:rsidR="00330652" w:rsidRPr="00330652">
+      <w:t>ZH-CHS</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-      <w:t>ZH</w:t>
+    <w:r w:rsidR="00EA5F2F">
+      <w:t>_</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-      <w:t xml:space="preserve">0622    </w:t>
+    <w:r w:rsidR="001B0AC7">
+      <w:t>2026-01</w:t>
     </w:r>
     <w:r w:rsidR="00FD45C8">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00FD45C8">
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>第</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00627A07">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00627A07">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00627A07">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FD45C8">
+    <w:r w:rsidR="00D13E4F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00627A07">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>页</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6790A60A" w14:textId="77777777" w:rsidR="00FD45C8" w:rsidRDefault="00FD45C8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2E50B8B1" w14:textId="77777777" w:rsidR="00EA5F2F" w:rsidRDefault="00EA5F2F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E2B3C56" w14:textId="77777777" w:rsidR="00616772" w:rsidRDefault="00616772" w:rsidP="00C45019">
+    <w:p w14:paraId="336434EA" w14:textId="77777777" w:rsidR="002815AD" w:rsidRDefault="002815AD" w:rsidP="00C45019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41F57BFC" w14:textId="77777777" w:rsidR="00616772" w:rsidRDefault="00616772" w:rsidP="00C45019">
+    <w:p w14:paraId="357F6DBE" w14:textId="77777777" w:rsidR="002815AD" w:rsidRDefault="002815AD" w:rsidP="00C45019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="113DB95C" w14:textId="77777777" w:rsidR="00FD45C8" w:rsidRDefault="00FD45C8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="430B3169" w14:textId="77777777" w:rsidR="00EA5F2F" w:rsidRDefault="00EA5F2F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="03B4BC91" w14:textId="77777777" w:rsidR="00FD45C8" w:rsidRDefault="00FD45C8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="268707CB" w14:textId="77777777" w:rsidR="00EA5F2F" w:rsidRDefault="00EA5F2F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="49B2C085" w14:textId="77777777" w:rsidR="00FD45C8" w:rsidRDefault="00FD45C8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3F420014" w14:textId="77777777" w:rsidR="00EA5F2F" w:rsidRDefault="00EA5F2F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD40E1"/>
     <w:rsid w:val="0001740E"/>
+    <w:rsid w:val="000511A4"/>
     <w:rsid w:val="000B657B"/>
     <w:rsid w:val="0016180D"/>
     <w:rsid w:val="00182323"/>
     <w:rsid w:val="00196D77"/>
+    <w:rsid w:val="001B0AC7"/>
+    <w:rsid w:val="00246F84"/>
+    <w:rsid w:val="002815AD"/>
     <w:rsid w:val="002A105D"/>
     <w:rsid w:val="00330652"/>
+    <w:rsid w:val="00342660"/>
     <w:rsid w:val="0035284B"/>
     <w:rsid w:val="003E2D14"/>
     <w:rsid w:val="003E42E7"/>
     <w:rsid w:val="00422D62"/>
     <w:rsid w:val="004505B4"/>
     <w:rsid w:val="004A4441"/>
+    <w:rsid w:val="0050201F"/>
+    <w:rsid w:val="005E490B"/>
+    <w:rsid w:val="00614EA1"/>
     <w:rsid w:val="00616772"/>
     <w:rsid w:val="0061756A"/>
     <w:rsid w:val="00627A07"/>
     <w:rsid w:val="00636C22"/>
     <w:rsid w:val="006D137D"/>
+    <w:rsid w:val="007E1B82"/>
     <w:rsid w:val="007F08A0"/>
     <w:rsid w:val="00827F69"/>
+    <w:rsid w:val="008A0950"/>
     <w:rsid w:val="008E6FEB"/>
     <w:rsid w:val="00924E69"/>
+    <w:rsid w:val="00952E29"/>
+    <w:rsid w:val="009C0E00"/>
     <w:rsid w:val="00A403CE"/>
+    <w:rsid w:val="00AC3035"/>
     <w:rsid w:val="00AE4B0B"/>
     <w:rsid w:val="00B463C8"/>
     <w:rsid w:val="00B86379"/>
     <w:rsid w:val="00BD40E1"/>
     <w:rsid w:val="00C009BB"/>
     <w:rsid w:val="00C45019"/>
     <w:rsid w:val="00CC755A"/>
+    <w:rsid w:val="00D13E4F"/>
+    <w:rsid w:val="00DF14E4"/>
     <w:rsid w:val="00E23105"/>
+    <w:rsid w:val="00E84623"/>
+    <w:rsid w:val="00EA5F2F"/>
     <w:rsid w:val="00F7207A"/>
     <w:rsid w:val="00FD45C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="540E9EAB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{510ABA3A-E433-4892-B88C-646069227DB8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2170,51 +2158,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C45019"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C45019"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2383,72 +2371,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>226</Words>
-  <Characters>1249</Characters>
+  <Words>195</Words>
+  <Characters>1116</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1473</CharactersWithSpaces>
+  <CharactersWithSpaces>1309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Colella-Yantosca, Lucia (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>