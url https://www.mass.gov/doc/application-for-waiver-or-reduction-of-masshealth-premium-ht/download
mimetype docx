--- v0 (2025-10-14)
+++ v1 (2026-05-13)
@@ -1,3688 +1,1229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="381DAE42" w14:textId="65D743E5" w:rsidR="00BD40E1" w:rsidRPr="00B86379" w:rsidRDefault="00BD40E1" w:rsidP="00B86379">
+    <w:p w14:paraId="381DAE42" w14:textId="65D743E5" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="00BD40E1" w:rsidP="00B86379">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="7177EF18" w14:textId="77777777" w:rsidR="002A105D" w:rsidRPr="00931337" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:r w:rsidRPr="003603C8">
+        <w:t>Aplikasyon pou egzonerasyon oubyen rediksyon prim MassHealth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7177EF18" w14:textId="277F4759" w:rsidR="002A105D" w:rsidRPr="00BA7F39" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="4FE099E7" w14:textId="6E8F75E6" w:rsidR="00BD40E1" w:rsidRPr="00931337" w:rsidRDefault="00BD40E1" w:rsidP="002A105D">
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Retounen fòmilè sila bay :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE099E7" w14:textId="6E8F75E6" w:rsidR="00BD40E1" w:rsidRPr="00BA7F39" w:rsidRDefault="00BD40E1" w:rsidP="002A105D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00931337">
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MassHealth Customer Service, Attn: Premium Billing, PO Box 219, Quincy, MA 02171-0219</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767D0842" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="004A4441" w:rsidRDefault="00BD40E1" w:rsidP="006D137D">
+    <w:p w14:paraId="767D0842" w14:textId="33735320" w:rsidR="00BD40E1" w:rsidRPr="008D0B09" w:rsidRDefault="00BD40E1" w:rsidP="006D137D">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pou gen yon eksepsyon poutèt difikilte finansyè nan prim MassHealth ou yo, ou gen pou w satisfè youn nan difikilte finansyè ki make annapre a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50951" w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...248 lines deleted...]
-    <w:p w14:paraId="35B2C7E9" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="004A4441" w:rsidRDefault="00BD40E1" w:rsidP="006D137D">
+      <w:r w:rsidR="003603C8" w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50951" w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bay MassHealth prèv sou difikilte finansyè ou a. Eksepsyon poutèt difikilte finansyè valab pou 12 mwa. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2869" w:rsidRPr="008D0B09">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si prim ou an anile, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50951" w:rsidRPr="008D0B09">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0B09">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>u p ap resevwa fakti pou prim pandan peryòd difkilte ki a</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2869" w:rsidRPr="008D0B09">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pwouv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0B09">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B2C7E9" w14:textId="389F327E" w:rsidR="00BD40E1" w:rsidRPr="00826F36" w:rsidRDefault="00BD40E1" w:rsidP="006D137D">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy"/>
-      </w:pPr>
-[...308 lines deleted...]
-    <w:p w14:paraId="26ABF9E8" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D0B09">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat li kòmanse a pa ka plis pase twa mwa anvan dat MassHealth resevwa aplikasyon pou eksepsyon ou an. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si w vle poze kesyon sou </w:t>
+      </w:r>
+      <w:r w:rsidR="000233B9" w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oubyen si w bezwen yon </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53AE7" w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nouvo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aplikasyon pou eksepsyon poutèt difikilte finansyè, sonnen tanpri sèvis kliyantèl MassHealth la nan (800) 841-2900 (TDD / TTY : 711, pou moun ki soud, </w:t>
+      </w:r>
+      <w:r w:rsidR="000233B9" w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gen difikilte pou tande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, oubyen ki gen andikap pou pale).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26ABF9E8" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="5ACEB42B" w14:textId="6E331E13" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="000155C4">
+      <w:r w:rsidRPr="003603C8">
+        <w:t>Enfòmasyon sou aplikan an</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACEB42B" w14:textId="22CD977F" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="00BD40E1" w:rsidP="000155C4">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="7580"/>
           <w:tab w:val="clear" w:pos="9540"/>
           <w:tab w:val="clear" w:pos="10080"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve">Non fanmi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005445D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="000155C4">
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve">Prenon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="005445D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000155C4">
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve">Paraf dezyèm prenon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-    <w:p w14:paraId="24A820B9" w14:textId="5D8B5392" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="003E42E7">
+    </w:p>
+    <w:p w14:paraId="24A820B9" w14:textId="746A27A1" w:rsidR="00BD40E1" w:rsidRPr="00BA7F39" w:rsidRDefault="005556ED" w:rsidP="003E42E7">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="7580"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000155C4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD40E1" w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD40E1" w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="005445D8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BD40E1" w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefòn lajounen </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD40E1" w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1244BA27" w14:textId="7BF79FE3" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="003E42E7">
+    <w:p w14:paraId="1244BA27" w14:textId="7BF79FE3" w:rsidR="00BD40E1" w:rsidRPr="00BA7F39" w:rsidRDefault="00BD40E1" w:rsidP="003E42E7">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="7580"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
-      </w:pPr>
-[...16 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adrès kay </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45958CA9" w14:textId="234AD557" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="003E42E7">
+    <w:p w14:paraId="45958CA9" w14:textId="4E10EA81" w:rsidR="00BD40E1" w:rsidRPr="00BA7F39" w:rsidRDefault="00BD40E1" w:rsidP="003E42E7">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="7580"/>
           <w:tab w:val="clear" w:pos="9540"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="4240"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vil </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Eta </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E61020">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Kòd postal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154215C0" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="004A4441">
+    <w:p w14:paraId="154215C0" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="00BA7F39" w:rsidRDefault="00BD40E1" w:rsidP="004A4441">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="23491EE0" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="00931337" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23491EE0" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="00BA7F39" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00931337">
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Detay sou difikilte finansyè ou a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47322CB9" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="00931337" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+    <w:p w14:paraId="47322CB9" w14:textId="273CAF09" w:rsidR="00BD40E1" w:rsidRPr="00BA7F39" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="textnoindent"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00931337">
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Tanpri, make tout kare annapre yo ki koresponn avèk difikilte finansyè estrèm ou an oubyen sa fanmi w lan.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6AEA9BA2" w14:textId="4996149A" w:rsidR="00BD40E1" w:rsidRPr="00931337" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
+        <w:t>Tanpri, make tout kare ki koresponn avèk difikilte finansyè e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83339" w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>strèm ou an oubyen sa fanmi w lan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEA9BA2" w14:textId="7A01278F" w:rsidR="00BD40E1" w:rsidRPr="00BA7F39" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
       <w:pPr>
         <w:pStyle w:val="textindentcopy"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="288" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00931337">
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00931337">
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mwen gen plis pase 30 jou reta nan peman lwaye lokasyon oubyen ipotèk mwen an, resevwa avi pou ekspilsyon, oubyen mwen sanzabri. (Tanpri, kòm prèv, voye yon kopi tout dokiman pwopriyetè kay ou a, dokiman bank oubyen konpayi ki prete w lajan pou achte kay la, oubyen dokiman tribinal.)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45617B4E" w14:textId="2B03BDD3" w:rsidR="00BD40E1" w:rsidRPr="00931337" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
+        <w:t xml:space="preserve"> Mwen gen plis pase 30 jou reta nan peman lwaye oubyen ipotèk mwen an, resevwa avi pou ekspilsyon, oubyen mwen sanzabri. (Tanpri, kòm prèv, voye yon kopi tout dokiman pwopriyetè kay ou a, dokiman bank oubyen konpayi ki prete w lajan pou achte kay la, oubyen dokiman tribinal.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45617B4E" w14:textId="2B03BDD3" w:rsidR="00BD40E1" w:rsidRPr="00BA7F39" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
       <w:pPr>
         <w:pStyle w:val="textindentcopy"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="288" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00931337">
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00931337">
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mwen resevwa yon avi nan men konpayi sèvis piblik (gaz, kouran, luil, dlo, oubyen telefòn) ki di y ap koupe sèvis yo, youn oubyen plis nan sèvis piblik mwen yo koupe, youn oubyen plis nan konpayi sèvis piblik mwen yo p ap founi m sèvis poutèt mwen pa ka peye. (Si w gen ansyen fakti sèvis piblik ki pa peye, men yo pa ka dekonekte w poutèt ou gen yon andikap oubyen nou nan sezon ivè, make seksyon sa a. Kòm prèv, voye tanpri yon kopi avi sèvis piblik la voye ki di yo pral koupe sèvis la oubyen ansyen fakti ou pa peye.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C43714" w14:textId="5742715C" w:rsidR="00BD40E1" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
+    <w:p w14:paraId="47C43714" w14:textId="7DD6590E" w:rsidR="00BD40E1" w:rsidRPr="00BA7F39" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
       <w:pPr>
         <w:pStyle w:val="textindentcopy"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="288" w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00931337">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00931337">
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mwen gen gwo fakti medikal epi / oubyen dantè ki peye oubyen pa peye pou douz mwa anvan m voye aplikasyon pou eksepsyon sa a. Fakti sa yo plis pase 7.5% revni brit anyèl mwen an. Fakti yo gendwa pou mwen oubyen pou yon fanmi pwòch (tèlke yon pitit oubyen yon konjwen). Li pa ka peye pou Health Safety Net oubyen pou tout lòt asirans medikal, tèlke MassHealth. </w:t>
-[...53 lines deleted...]
-    <w:p w14:paraId="4D81C8A4" w14:textId="037FC202" w:rsidR="00BD40E1" w:rsidRPr="00931337" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
+        <w:t xml:space="preserve"> Mwen gen gwo fakti medikal epi / oubyen dantè ki peye oubyen pa peye pou douz mwa anvan m voye aplikasyon pou eksepsyon sa a. Fakti sa yo plis pase 7.5% revni brit anyèl mwen an. Fakti yo gendwa pou mwen oubyen pou yon fanmi pwòch (tèlke yon pitit oubyen yon konjwen). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Safety Net oubyen </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2CD1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>okenn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lòt asirans </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2CD1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2CD1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sa gen ladan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2CD1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, pa ka peye pou yo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Voye tanpri kopi fakti medikal sa yo kòm prèv.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D81C8A4" w14:textId="232376FB" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
       <w:pPr>
         <w:pStyle w:val="textindentcopy"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="288" w:firstLine="0"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F39">
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00936346">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...378 lines deleted...]
-    <w:p w14:paraId="06FB1545" w14:textId="73AB08DB" w:rsidR="00BD40E1" w:rsidRPr="00931337" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
+      <w:r w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nan dènye sis mwa yo, mwen te gen </w:t>
+      </w:r>
+      <w:r w:rsidR="004B433A" w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gwo </w:t>
+      </w:r>
+      <w:r w:rsidR="004B433A" w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ogmantasyon ki pa t prevwa nan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">depans debaz </w:t>
+      </w:r>
+      <w:r w:rsidR="004B433A" w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>yo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826F36">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve">(Nan seksyon kòmantè a, di nou tanpri </w:t>
+      </w:r>
+      <w:r w:rsidR="00E71B04">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve"> tout frè sa yo epi voye prèv sou montan an.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696BBBCD" w14:textId="22984FA1" w:rsidR="00BD40E1" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
       <w:pPr>
         <w:pStyle w:val="textindentcopy"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="288" w:firstLine="0"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00931337">
+      </w:pPr>
+      <w:r w:rsidRPr="003603C8">
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00931337">
-[...328 lines deleted...]
-    <w:p w14:paraId="696BBBCD" w14:textId="65406D39" w:rsidR="00BD40E1" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve"> Mwen soufri yon difikilte ekonomik nan sis mwa anvan dat mwen voye aplikasyon sila pou eksepsyon an, oubyen sa ap rive nan sis mwa apre yo, poutèt yon ijans </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34DE9">
+        <w:t>sante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve"> piblik oubyen yon dezas eta a oubyen gouvènman federal deklare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C28AD36" w14:textId="77777777" w:rsidR="0055666B" w:rsidRPr="003603C8" w:rsidRDefault="0055666B" w:rsidP="003E42E7">
       <w:pPr>
         <w:pStyle w:val="textindentcopy"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="288" w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00931337">
-[...8 lines deleted...]
-          <w:lang w:val="es-419"/>
+    </w:p>
+    <w:p w14:paraId="46689E49" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:pPr>
+        <w:pStyle w:val="textnoindent"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003603C8">
+        <w:t>Nan fen 12 mwa eksepsyon poutèt difikilte a, ou ka mande pou yon lòt eksepsyon poutèt difikilte si w kwè ou toujou admisib pou li.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368D2951" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="00BD40E1" w:rsidP="004A4441">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003603C8">
+        <w:t>Komantè</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:rPr>
+          <w:rFonts w:ascii="BentonSans Book" w:hAnsi="BentonSans Book"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...700 lines deleted...]
-    <w:p w14:paraId="6076D740" w14:textId="4C8D0BA9" w:rsidR="00BD40E1" w:rsidRPr="0061756A" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
+      <w:r w:rsidRPr="003603C8">
+        <w:t>(Si w bezwen plis plas, sèvi tanpri avèk yon fèy papye apa.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6076D740" w14:textId="4C8D0BA9" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="7580"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2C8F63" w14:textId="16A3A743" w:rsidR="00BD40E1" w:rsidRPr="0061756A" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
+    <w:p w14:paraId="4A2C8F63" w14:textId="16A3A743" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="0061756A" w:rsidP="003E42E7">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="7580"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A859A57" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="004A4441">
+    <w:p w14:paraId="2A859A57" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="00BD40E1" w:rsidP="004A4441">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="627EB91F" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+    <w:p w14:paraId="627EB91F" w14:textId="36A496DE" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy2"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...274 lines deleted...]
-    <w:p w14:paraId="3290B8F9" w14:textId="7B05498E" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:r w:rsidRPr="003603C8">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Mwen sètifye mwen li oubyen te fè yon moun li ban mwen enfòmasyon ki make sou aplikasyon sa a. Mwen konprann dwa e responsablite mwen yo. M sètifye sou pèn </w:t>
+      </w:r>
+      <w:r w:rsidR="0065606B">
+        <w:t xml:space="preserve">e penalite </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve">fo sèman </w:t>
+      </w:r>
+      <w:r w:rsidR="0065606B">
+        <w:t xml:space="preserve">ke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:t>tout enfòmasyon ki nan fòmilè aplikayson sila e sou tout dokiman ki ajoute se enfòmasyon ki kòrèk e konplè dapre konesans mwen yo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3290B8F9" w14:textId="7FE0F474" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy2"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...243 lines deleted...]
-    <w:p w14:paraId="7514F2B5" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve">Si w ap aji onon yon moun pou ranpli fòmilè a, </w:t>
+      </w:r>
+      <w:r w:rsidR="0054361C">
+        <w:t>ou dwe deziyen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve"> nan sistèm òdinatè nou a</w:t>
+      </w:r>
+      <w:r w:rsidR="0054361C">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve"> kòm yon reprezantan otorize. Si sa pa fèt, se pou w ranpli yon fòmilè </w:t>
+      </w:r>
+      <w:r w:rsidR="0054361C">
+        <w:t>Deziyasyon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve"> reprezantan otorize (Authorized Representative Designation, ARD) e retounen l ansanm avèk aplikasyon sila.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7514F2B5" w14:textId="740F061E" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="textnoindentcopy2"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...152 lines deleted...]
-    <w:p w14:paraId="3FB00A2E" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
+      <w:r w:rsidRPr="003603C8">
+        <w:t>Lè w siyen oubyen reprezantan otorize ou a siyen fòmilè aplikasyon sa a ou sètifye enfòmasyon ki nan fòmilè sila se enfòmasyon ki kòrèk e konplè dapre konesans ou yo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB00A2E" w14:textId="77777777" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="00BD40E1" w:rsidP="00BD40E1">
       <w:pPr>
         <w:pStyle w:val="textnoindent"/>
         <w:spacing w:before="180" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DFE845E" w14:textId="125EF024" w:rsidR="000B657B" w:rsidRDefault="00BD40E1" w:rsidP="0061756A">
+    <w:p w14:paraId="3DFE845E" w14:textId="7F6A9006" w:rsidR="000B657B" w:rsidRPr="003603C8" w:rsidRDefault="00BD40E1" w:rsidP="0061756A">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:t xml:space="preserve">Siyati </w:t>
+      </w:r>
+      <w:r w:rsidR="00021404">
+        <w:t>manm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="000155C4">
+      <w:r w:rsidR="00021404">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="000155C4" w:rsidRPr="003603C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000155C4">
+      <w:r w:rsidRPr="003603C8">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000155C4">
+      <w:r w:rsidR="000155C4" w:rsidRPr="003603C8">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:t xml:space="preserve">Dat la </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0263623C" w14:textId="77777777" w:rsidR="000B657B" w:rsidRDefault="000B657B" w:rsidP="0061756A">
+    <w:p w14:paraId="0263623C" w14:textId="77777777" w:rsidR="000B657B" w:rsidRPr="003603C8" w:rsidRDefault="000B657B" w:rsidP="0061756A">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F836D70" w14:textId="5F2F58D0" w:rsidR="00BD40E1" w:rsidRDefault="00BD40E1" w:rsidP="0061756A">
+    <w:p w14:paraId="5F836D70" w14:textId="450868AE" w:rsidR="00BD40E1" w:rsidRPr="003603C8" w:rsidRDefault="00BD40E1" w:rsidP="0061756A">
       <w:pPr>
         <w:pStyle w:val="textformnorule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1960"/>
           <w:tab w:val="clear" w:pos="4020"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
+        <w:t>Siyati reprezantan otorize</w:t>
+      </w:r>
+      <w:r w:rsidR="00606565">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="000155C4">
+      <w:r w:rsidRPr="003603C8">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:tab/>
         <w:t xml:space="preserve">Dat la </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="425AB3C3" w14:textId="30C30460" w:rsidR="00B86379" w:rsidRDefault="00B86379"/>
     <w:sectPr w:rsidR="00B86379" w:rsidSect="00E95A0A">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15EEA33E" w14:textId="77777777" w:rsidR="007F08A0" w:rsidRDefault="007F08A0" w:rsidP="00C45019">
+    <w:p w14:paraId="0C9B9B30" w14:textId="77777777" w:rsidR="005E2E7B" w:rsidRPr="003603C8" w:rsidRDefault="005E2E7B" w:rsidP="00C45019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39AC9016" w14:textId="77777777" w:rsidR="007F08A0" w:rsidRDefault="007F08A0" w:rsidP="00C45019">
+    <w:p w14:paraId="54B1C917" w14:textId="77777777" w:rsidR="005E2E7B" w:rsidRPr="003603C8" w:rsidRDefault="005E2E7B" w:rsidP="00C45019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BentonModernOne Roman">
-    <w:panose1 w:val="02000603080000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BentonSans Bold">
-    <w:panose1 w:val="02000803040000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BentonSans Book">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="02000603040000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7C1979FE" w14:textId="515B2319" w:rsidR="00C45019" w:rsidRDefault="00C45019">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C1979FE" w14:textId="515B2319" w:rsidR="00C45019" w:rsidRPr="003603C8" w:rsidRDefault="00C45019">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="305E547E" w14:textId="47B5401B" w:rsidR="00E23105" w:rsidRDefault="00E23105">
+  <w:p w14:paraId="305E547E" w14:textId="7D8CA831" w:rsidR="00E23105" w:rsidRPr="003603C8" w:rsidRDefault="00E23105">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="003603C8">
       <w:t>HW-</w:t>
     </w:r>
-    <w:r w:rsidR="00931337">
-      <w:t>HT-</w:t>
+    <w:r w:rsidR="00931337" w:rsidRPr="003603C8">
+      <w:t>HT</w:t>
     </w:r>
-    <w:r>
-      <w:t>0622</w:t>
+    <w:r w:rsidR="00021404">
+      <w:t>_</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0055666B">
+      <w:t>2026-01</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003603C8">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003603C8">
       <w:tab/>
       <w:t xml:space="preserve">paj </w:t>
     </w:r>
-    <w:r w:rsidR="00627A07">
+    <w:r w:rsidR="00627A07" w:rsidRPr="003603C8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00627A07">
+    <w:r w:rsidR="00627A07" w:rsidRPr="003603C8">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00627A07">
+    <w:r w:rsidR="00627A07" w:rsidRPr="003603C8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00627A07">
+    <w:r w:rsidR="00627A07" w:rsidRPr="003603C8">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00627A07">
+    <w:r w:rsidR="00627A07" w:rsidRPr="003603C8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="026D07A2" w14:textId="77777777" w:rsidR="007F08A0" w:rsidRDefault="007F08A0" w:rsidP="00C45019">
+    <w:p w14:paraId="61AA3488" w14:textId="77777777" w:rsidR="005E2E7B" w:rsidRPr="003603C8" w:rsidRDefault="005E2E7B" w:rsidP="00C45019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="157201C9" w14:textId="77777777" w:rsidR="007F08A0" w:rsidRDefault="007F08A0" w:rsidP="00C45019">
+    <w:p w14:paraId="08927E52" w14:textId="77777777" w:rsidR="005E2E7B" w:rsidRPr="003603C8" w:rsidRDefault="005E2E7B" w:rsidP="00C45019">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003603C8">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD40E1"/>
     <w:rsid w:val="000155C4"/>
+    <w:rsid w:val="00016B56"/>
     <w:rsid w:val="0001740E"/>
+    <w:rsid w:val="00021404"/>
+    <w:rsid w:val="000233B9"/>
     <w:rsid w:val="000B657B"/>
+    <w:rsid w:val="00152659"/>
     <w:rsid w:val="0016180D"/>
     <w:rsid w:val="00182323"/>
     <w:rsid w:val="002A105D"/>
     <w:rsid w:val="0035284B"/>
+    <w:rsid w:val="003603C8"/>
+    <w:rsid w:val="003D2869"/>
     <w:rsid w:val="003E2D14"/>
     <w:rsid w:val="003E42E7"/>
     <w:rsid w:val="00422D62"/>
+    <w:rsid w:val="00435DAF"/>
+    <w:rsid w:val="00441D23"/>
     <w:rsid w:val="004505B4"/>
+    <w:rsid w:val="004614F3"/>
     <w:rsid w:val="004A4441"/>
+    <w:rsid w:val="004B433A"/>
+    <w:rsid w:val="00503B43"/>
+    <w:rsid w:val="0054361C"/>
+    <w:rsid w:val="005445D8"/>
+    <w:rsid w:val="005556ED"/>
+    <w:rsid w:val="0055666B"/>
+    <w:rsid w:val="005E2E7B"/>
+    <w:rsid w:val="00606565"/>
     <w:rsid w:val="0061756A"/>
     <w:rsid w:val="00627A07"/>
     <w:rsid w:val="00636C22"/>
+    <w:rsid w:val="0065606B"/>
+    <w:rsid w:val="006B2D27"/>
     <w:rsid w:val="006D137D"/>
+    <w:rsid w:val="007E1B82"/>
     <w:rsid w:val="007F08A0"/>
+    <w:rsid w:val="00826F36"/>
     <w:rsid w:val="00827F69"/>
+    <w:rsid w:val="008B2CD1"/>
+    <w:rsid w:val="008D0B09"/>
     <w:rsid w:val="008E6FEB"/>
     <w:rsid w:val="00924E69"/>
     <w:rsid w:val="00931337"/>
+    <w:rsid w:val="00936346"/>
+    <w:rsid w:val="009A1D78"/>
     <w:rsid w:val="00AE4B0B"/>
+    <w:rsid w:val="00AF6DC7"/>
     <w:rsid w:val="00B463C8"/>
+    <w:rsid w:val="00B53AE7"/>
     <w:rsid w:val="00B86379"/>
+    <w:rsid w:val="00BA7F39"/>
     <w:rsid w:val="00BD40E1"/>
     <w:rsid w:val="00C009BB"/>
+    <w:rsid w:val="00C036BD"/>
+    <w:rsid w:val="00C34DE9"/>
     <w:rsid w:val="00C45019"/>
     <w:rsid w:val="00CC755A"/>
+    <w:rsid w:val="00D06F44"/>
+    <w:rsid w:val="00DB7765"/>
     <w:rsid w:val="00E23105"/>
+    <w:rsid w:val="00E50951"/>
+    <w:rsid w:val="00E61020"/>
+    <w:rsid w:val="00E71B04"/>
+    <w:rsid w:val="00E83339"/>
+    <w:rsid w:val="00F0702E"/>
+    <w:rsid w:val="00FB2974"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="540E9EAB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{510ABA3A-E433-4892-B88C-646069227DB8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-HT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4037,50 +1578,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000B657B"/>
     <w:rPr>
+      <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B86379"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -4446,55 +1988,69 @@
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C45019"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C45019"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003603C8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4760,69 +2316,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>658</Words>
-  <Characters>3623</Characters>
+  <Words>683</Words>
+  <Characters>3076</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4273</CharactersWithSpaces>
+  <CharactersWithSpaces>3771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Colella-Yantosca, Lucia (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>