--- v0 (2025-10-19)
+++ v1 (2026-11-03)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5801FB68" w14:textId="12E0C9B8" w:rsidR="0050061E" w:rsidRPr="0079409B" w:rsidRDefault="0050061E" w:rsidP="00F55F9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0079409B">
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="0079409B">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0079409B">
         <w:tab/>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00C87F31">
         <w:tab/>
         <w:t>FID: __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BAD816B" w14:textId="77777777" w:rsidR="0068759E" w:rsidRPr="00776F00" w:rsidRDefault="0068759E" w:rsidP="0079409B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -1597,192 +1597,212 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any questions about this action, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>please first speak with the Subsidy Administrator listed above.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001B767B" w:rsidRPr="00AF1780" w:rsidSect="00592509">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C26736D" w14:textId="77777777" w:rsidR="00227EDE" w:rsidRDefault="00227EDE">
+    <w:p w14:paraId="1E21BC86" w14:textId="77777777" w:rsidR="00E74612" w:rsidRDefault="00E74612">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1133D61C" w14:textId="77777777" w:rsidR="00227EDE" w:rsidRDefault="00227EDE">
+    <w:p w14:paraId="2A893676" w14:textId="77777777" w:rsidR="00E74612" w:rsidRDefault="00E74612">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61377D26" w14:textId="77777777" w:rsidR="00227EDE" w:rsidRDefault="00227EDE">
+    <w:p w14:paraId="75E6EF04" w14:textId="77777777" w:rsidR="00E74612" w:rsidRDefault="00E74612">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DE4CE5A" w14:textId="34C2724C" w:rsidR="003A18C2" w:rsidRPr="00592509" w:rsidRDefault="003A18C2" w:rsidP="003A18C2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00592509">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Effective Date: </w:t>
+      <w:t>Effective Date</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00592509">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="00B91D8E">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00970ABC">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>January 1, 2022</w:t>
+      <w:t>January</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00970ABC">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1, 2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="681198D7" w14:textId="77777777" w:rsidR="00227EDE" w:rsidRDefault="00227EDE">
+    <w:p w14:paraId="555DC39C" w14:textId="77777777" w:rsidR="00E74612" w:rsidRDefault="00E74612">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="466F16F7" w14:textId="77777777" w:rsidR="00227EDE" w:rsidRDefault="00227EDE">
+    <w:p w14:paraId="13D9A782" w14:textId="77777777" w:rsidR="00E74612" w:rsidRDefault="00E74612">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1D678302" w14:textId="77777777" w:rsidR="00227EDE" w:rsidRDefault="00227EDE">
+    <w:p w14:paraId="1BE15FCE" w14:textId="77777777" w:rsidR="00E74612" w:rsidRDefault="00E74612">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44444484" w14:textId="77777777" w:rsidR="00592509" w:rsidRDefault="00592509" w:rsidP="00CE33FE">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001768B0">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>THE DEPARTMENT OF EARLY EDUCATION AND CARE</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A055AE4" w14:textId="77777777" w:rsidR="00592509" w:rsidRDefault="00592509" w:rsidP="00CE33FE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1824,51 +1844,51 @@
       <w:t xml:space="preserve">APPROVED BREAK IN </w:t>
     </w:r>
     <w:r w:rsidR="00EC292F" w:rsidRPr="005713C9">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:b/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>CARE</w:t>
     </w:r>
     <w:r w:rsidRPr="005713C9">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:b/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t xml:space="preserve"> FORM</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FEB10C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00AC1B68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2051,108 +2071,109 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1096943271">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1708673324">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="upperLetter"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0050061E"/>
     <w:rsid w:val="000079EC"/>
     <w:rsid w:val="000718A1"/>
     <w:rsid w:val="00085998"/>
     <w:rsid w:val="000B7662"/>
     <w:rsid w:val="00112146"/>
     <w:rsid w:val="0013224E"/>
     <w:rsid w:val="00160B87"/>
     <w:rsid w:val="0018223F"/>
     <w:rsid w:val="00193B30"/>
     <w:rsid w:val="0019585D"/>
     <w:rsid w:val="001A14FD"/>
     <w:rsid w:val="001B767B"/>
     <w:rsid w:val="001C16C9"/>
+    <w:rsid w:val="00200F8B"/>
     <w:rsid w:val="002162BA"/>
     <w:rsid w:val="00227EDE"/>
     <w:rsid w:val="00231D4A"/>
     <w:rsid w:val="00267082"/>
     <w:rsid w:val="0027580E"/>
     <w:rsid w:val="00291F7E"/>
     <w:rsid w:val="002C132B"/>
     <w:rsid w:val="002C4419"/>
     <w:rsid w:val="002D7AE3"/>
     <w:rsid w:val="002E63F8"/>
     <w:rsid w:val="003319C6"/>
     <w:rsid w:val="003535C7"/>
     <w:rsid w:val="00366A60"/>
     <w:rsid w:val="00374A58"/>
     <w:rsid w:val="003A18C2"/>
     <w:rsid w:val="003C2E30"/>
     <w:rsid w:val="004362F3"/>
     <w:rsid w:val="00440628"/>
     <w:rsid w:val="0047776C"/>
     <w:rsid w:val="004F03E8"/>
     <w:rsid w:val="0050061E"/>
     <w:rsid w:val="00507030"/>
     <w:rsid w:val="005475F9"/>
     <w:rsid w:val="00566A3D"/>
     <w:rsid w:val="005713C9"/>
@@ -2227,95 +2248,97 @@
     <w:rsid w:val="00B97B41"/>
     <w:rsid w:val="00BA4F8B"/>
     <w:rsid w:val="00BD5F36"/>
     <w:rsid w:val="00BE0551"/>
     <w:rsid w:val="00C17E60"/>
     <w:rsid w:val="00C72E1D"/>
     <w:rsid w:val="00C733F7"/>
     <w:rsid w:val="00C75D79"/>
     <w:rsid w:val="00C77CFF"/>
     <w:rsid w:val="00C83886"/>
     <w:rsid w:val="00C87F31"/>
     <w:rsid w:val="00C90A6C"/>
     <w:rsid w:val="00CB3F10"/>
     <w:rsid w:val="00CB49EF"/>
     <w:rsid w:val="00CC49F3"/>
     <w:rsid w:val="00CE33FE"/>
     <w:rsid w:val="00CF28E4"/>
     <w:rsid w:val="00D068AD"/>
     <w:rsid w:val="00D31001"/>
     <w:rsid w:val="00D8342F"/>
     <w:rsid w:val="00DA1C0F"/>
     <w:rsid w:val="00DA1E26"/>
     <w:rsid w:val="00DA715B"/>
     <w:rsid w:val="00DF5133"/>
     <w:rsid w:val="00E20710"/>
+    <w:rsid w:val="00E74612"/>
     <w:rsid w:val="00E91147"/>
     <w:rsid w:val="00EB4A7F"/>
     <w:rsid w:val="00EC292F"/>
     <w:rsid w:val="00ED6913"/>
     <w:rsid w:val="00F279A9"/>
+    <w:rsid w:val="00F463FC"/>
     <w:rsid w:val="00F51F27"/>
     <w:rsid w:val="00F55F9D"/>
     <w:rsid w:val="00F56E0E"/>
     <w:rsid w:val="00F60C6D"/>
     <w:rsid w:val="00F8059B"/>
     <w:rsid w:val="00FA1837"/>
     <w:rsid w:val="00FB576A"/>
     <w:rsid w:val="00FD3E9B"/>
     <w:rsid w:val="00FE1F19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A83CAD5"/>
   <w15:docId w15:val="{607C66A2-4C74-4AA3-A555-22D6F1931117}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2862,51 +2885,51 @@
     <w:rsid w:val="003A18C2"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B767B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3354,109 +3377,109 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEA2CD23-D04B-48F4-9785-595E5CADB78C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9ba65420-7720-41ed-bcad-c2a55fef165f"/>
     <ds:schemaRef ds:uri="025e7347-02b9-4ccf-9345-e3928028332f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B902EE54-F91A-4AED-9D44-43F214D7C541}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EF67BE5-AF6D-4C36-8E88-9647F438A29D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EF67BE5-AF6D-4C36-8E88-9647F438A29D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B902EE54-F91A-4AED-9D44-43F214D7C541}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>465</Words>
   <Characters>2655</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3114</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>