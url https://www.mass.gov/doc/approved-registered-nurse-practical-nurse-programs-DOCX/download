--- v1 (2026-03-25)
+++ v2 (2026-08-18)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6149BB41" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="00362D96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64A199A2" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="92"/>
         <w:ind w:left="127"/>
       </w:pPr>
       <w:r>
         <w:t>The Massachusetts Board of Registration in Nursing, as an administrative agency of state government, protects the health, safety, and welfare of the citizens of the Commonwealth through the regulation of nursing practice and education.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1965,51 +1965,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00362D96">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="2440" w:right="880" w:bottom="1120" w:left="880" w:header="288" w:footer="925" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="720FB532" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="00362D96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FA72298" w14:textId="3A4C990D" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+    <w:p w14:paraId="5FA72298" w14:textId="14EA7E93" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
       <w:pPr>
         <w:spacing w:before="92" w:line="276" w:lineRule="exact"/>
         <w:ind w:left="127"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2200,85 +2200,56 @@
         <w:t>as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D4DF6">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="004D3EFE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">July 8, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="000D4DF6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663B5481" w14:textId="77777777" w:rsidR="00435C55" w:rsidRDefault="00435C55" w:rsidP="00435C55">
       <w:pPr>
         <w:spacing w:before="92" w:line="276" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -3250,51 +3221,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Status:</w:t>
       </w:r>
       <w:r w:rsidR="00FD3FB9">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39833703" w14:textId="0D903D11" w:rsidR="00101D39" w:rsidRPr="00DA01CC" w:rsidRDefault="00101D39" w:rsidP="00EF05EF">
+    <w:p w14:paraId="39833703" w14:textId="0D903D11" w:rsidR="00101D39" w:rsidRPr="00244C4B" w:rsidRDefault="00101D39" w:rsidP="00EF05EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:ind w:left="1247" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101D39">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assabet</w:t>
       </w:r>
       <w:r w:rsidRPr="00101D39">
         <w:rPr>
@@ -3334,50 +3305,82 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00101D39">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Technical</w:t>
       </w:r>
       <w:r w:rsidRPr="00101D39">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00101D39">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>School Practical Nurse Program, effective January 14, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A22CEC3" w14:textId="22626175" w:rsidR="00244C4B" w:rsidRPr="00DA01CC" w:rsidRDefault="00244C4B" w:rsidP="00EF05EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1247"/>
+        </w:tabs>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:ind w:left="1247" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244C4B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diman Regional School of Practical Nursing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program, effective July 8, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BA8811" w14:textId="58D0392C" w:rsidR="00F836D2" w:rsidRPr="00F836D2" w:rsidRDefault="00F836D2" w:rsidP="00EF05EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:ind w:left="1247" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5930,256 +5933,74 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5861D0F1" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="508-678-2891"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>508-823-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>5151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00362D96" w14:paraId="52AB8232" w14:textId="77777777" w:rsidTr="00A775C2">
-[...182 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00C273A6" w14:paraId="225BE978" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F0A8E6" w14:textId="11C697C8" w:rsidR="00C273A6" w:rsidRDefault="00101D39" w:rsidP="00C273A6">
+          <w:p w14:paraId="10F0A8E6" w14:textId="73831156" w:rsidR="00C273A6" w:rsidRDefault="00AA5418" w:rsidP="00C273A6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="8"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B8C2CBC" w14:textId="6C7E8014" w:rsidR="00C273A6" w:rsidRDefault="00C273A6" w:rsidP="00C273A6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Greater</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Lowell</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6271,163 +6092,163 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>978-454-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>4870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="49087D75" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34D02CBF" w14:textId="77D117BD" w:rsidR="00362D96" w:rsidRDefault="00101D39">
+          <w:p w14:paraId="34D02CBF" w14:textId="6C7F3BAF" w:rsidR="00362D96" w:rsidRDefault="00AA5418">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31517DFE" w14:textId="6643F0D8" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="Holyoke_Community_College_"/>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkStart w:id="11" w:name="Holyoke_Community_College_"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:t>Greenfield</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Commun</w:t>
             </w:r>
             <w:r w:rsidR="002C3149">
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:t>ty</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>College</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E5B549D" w14:textId="007A3A28" w:rsidR="00362D96" w:rsidRDefault="00D20167">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="303_Homestead_Avenue_Holyoke,_MA_01040"/>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkStart w:id="12" w:name="303_Homestead_Avenue_Holyoke,_MA_01040"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:r>
               <w:t>1 College Drive, Greenfield, MA 01301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30C9CE9F" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>413-775-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>1759</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="16CD7440" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65C1C738" w14:textId="3720B669" w:rsidR="00362D96" w:rsidRDefault="00101D39">
+          <w:p w14:paraId="65C1C738" w14:textId="6AD0F497" w:rsidR="00362D96" w:rsidRDefault="00AA5418">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="177"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5604A7C1" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Holyoke</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Community</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6513,225 +6334,225 @@
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>413-552-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>2458</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="1109F080" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62F1759E" w14:textId="13F2905F" w:rsidR="00362D96" w:rsidRDefault="00101D39">
+          <w:p w14:paraId="62F1759E" w14:textId="6EF4C3F3" w:rsidR="00362D96" w:rsidRDefault="00AA5418">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="177"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="643A1B58" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="McCann_Technical_School"/>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkStart w:id="13" w:name="McCann_Technical_School"/>
+            <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:t>Massachusetts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Bay</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Community</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>College</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2437DCDB" w14:textId="41443CC6" w:rsidR="00362D96" w:rsidRDefault="00EC559A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="19_Flagg_Drive,_Framingham,_MA_01702"/>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkStart w:id="14" w:name="19_Flagg_Drive,_Framingham,_MA_01702"/>
+            <w:bookmarkStart w:id="15" w:name="70_Hodges_Cross_Road,_North_Adams,_MA_01"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="15"/>
             <w:r w:rsidRPr="00EC559A">
               <w:t>490</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC559A">
               <w:t>Franklin Street</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E2087E4" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="413-663-5383"/>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkStart w:id="16" w:name="413-663-5383"/>
+            <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>508-270-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>4020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="723B513B" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="455C1A98" w14:textId="5C795B97" w:rsidR="00362D96" w:rsidRDefault="00101D39">
+          <w:p w14:paraId="455C1A98" w14:textId="1F82EDFD" w:rsidR="00362D96" w:rsidRDefault="00AA5418">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="177"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7975069E" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="Mildred_Elley_School"/>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkStart w:id="17" w:name="Mildred_Elley_School"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:t>McCann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Technical</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="198BCD98" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="100_West_Street,_Pittsfield,_MA_01201"/>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkStart w:id="18" w:name="100_West_Street,_Pittsfield,_MA_01201"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r>
               <w:t>70</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Hodges</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Cross</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
@@ -6767,93 +6588,87 @@
             <w:r>
               <w:t>MA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>01247</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="235AECCE" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="413-442-0333"/>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkStart w:id="19" w:name="413-442-0333"/>
+            <w:bookmarkEnd w:id="19"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>413-663-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>5383</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="42FBCEB0" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3998CB74" w14:textId="56C5FEFF" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+          <w:p w14:paraId="3998CB74" w14:textId="7F10E229" w:rsidR="00362D96" w:rsidRDefault="00AA5418">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="186" w:right="177"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35C1E4E0" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
             </w:pPr>
             <w:r>
               <w:t>Montachusett</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Regional</w:t>
             </w:r>
             <w:r>
@@ -6960,69 +6775,69 @@
               <w:spacing w:before="1"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>978-345-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>9200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="7C0955A9" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="513504C3" w14:textId="5FE4050D" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+          <w:p w14:paraId="513504C3" w14:textId="1E9EF649" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="177"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="16"/>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkStart w:id="20" w:name="16"/>
+            <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00101D39">
+            <w:r w:rsidR="00AA5418">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A0489F9" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Mount</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Wachusett</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7094,94 +6909,94 @@
             <w:r>
               <w:t>MA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>01440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50BCF4D4" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="978-762-4000"/>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkStart w:id="21" w:name="978-762-4000"/>
+            <w:bookmarkEnd w:id="21"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>978-632-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>6600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="0A719779" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D281CC6" w14:textId="03549782" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+          <w:p w14:paraId="0D281CC6" w14:textId="694258F3" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="177"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="17"/>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkStart w:id="22" w:name="17"/>
+            <w:bookmarkEnd w:id="22"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00101D39">
+            <w:r w:rsidR="00AA5418">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56E48C74" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>North</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Shore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7284,74 +7099,62 @@
               <w:t>978-762-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0852" w14:paraId="6576980D" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="642F4023" w14:textId="23913470" w:rsidR="005B0852" w:rsidRDefault="00A775C2" w:rsidP="00F90CAC">
+          <w:p w14:paraId="642F4023" w14:textId="5C359F32" w:rsidR="005B0852" w:rsidRDefault="00AA5418" w:rsidP="00AA5418">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="215" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="251"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03BC7C99" w14:textId="59C00575" w:rsidR="005B0852" w:rsidRDefault="005B0852" w:rsidP="00F90CAC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="215" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Quincy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
@@ -7455,127 +7258,127 @@
               <w:spacing w:line="215" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>617-405-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>5931</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="694C66DD" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77F9552F" w14:textId="46AA4279" w:rsidR="00362D96" w:rsidRDefault="00CA1A71" w:rsidP="005B0852">
+          <w:p w14:paraId="77F9552F" w14:textId="2E85B8F3" w:rsidR="00362D96" w:rsidRDefault="00CA1A71" w:rsidP="005B0852">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="177"/>
             </w:pPr>
-            <w:bookmarkStart w:id="26" w:name="18"/>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkStart w:id="23" w:name="18"/>
+            <w:bookmarkStart w:id="24" w:name="19"/>
+            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00945DD0">
+            <w:r w:rsidR="00AA5418">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3345EE73" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="Shawsheen_Valley_School_of_Practical_Nur"/>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkStart w:id="25" w:name="Shawsheen_Valley_School_of_Practical_Nur"/>
+            <w:bookmarkEnd w:id="25"/>
             <w:r>
               <w:t>Quinsigamond</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Community</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>College</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CD98DB8" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="670_West_Boylston_Street,_Worcester,_MA_"/>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkStart w:id="26" w:name="670_West_Boylston_Street,_Worcester,_MA_"/>
+            <w:bookmarkStart w:id="27" w:name="100_Cook_Street,_Billerica,_MA_01821"/>
+            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="27"/>
             <w:r>
               <w:t>670</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>West</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Boylston</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
@@ -7605,456 +7408,456 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>01606</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="611E7A73" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:bookmarkStart w:id="31" w:name="978-671-3646"/>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkStart w:id="28" w:name="978-671-3646"/>
+            <w:bookmarkEnd w:id="28"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>508-854-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>4262</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="2C9558AE" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33132B5D" w14:textId="7D948811" w:rsidR="00362D96" w:rsidRDefault="00CA1A71">
+          <w:p w14:paraId="33132B5D" w14:textId="5271AD41" w:rsidR="00362D96" w:rsidRDefault="00CA1A71">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="177"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="20"/>
+            <w:bookmarkStart w:id="29" w:name="20"/>
+            <w:bookmarkEnd w:id="29"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5418">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01736B07" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="30" w:name="Southeastern_Regional_Vocational_Technic"/>
+            <w:bookmarkEnd w:id="30"/>
+            <w:r>
+              <w:t>Shawsheen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Valley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Practical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Nursing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DD8FA9" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="31" w:name="250_Foundry_Street,_South_Easton,_MA_023"/>
+            <w:bookmarkEnd w:id="31"/>
+            <w:r>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Cook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Street,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Billerica,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>MA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>01821</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DD0F01" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="32" w:name="508-238-1860"/>
             <w:bookmarkEnd w:id="32"/>
-            <w:r>
-[...148 lines deleted...]
-            <w:bookmarkEnd w:id="35"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>978-671-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>3646</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="3687B128" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7877D157" w14:textId="795EF5AC" w:rsidR="00362D96" w:rsidRDefault="000756A9">
+          <w:p w14:paraId="7877D157" w14:textId="06D3CE08" w:rsidR="00362D96" w:rsidRDefault="000756A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="177"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:bookmarkStart w:id="36" w:name="21"/>
+            <w:bookmarkStart w:id="33" w:name="21"/>
+            <w:bookmarkEnd w:id="33"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5418">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A6F769" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="34" w:name="Tri-County_Regional_Technical_High_Schoo"/>
+            <w:bookmarkEnd w:id="34"/>
+            <w:r>
+              <w:t>Southeastern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Regional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Vocational</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Technical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6E33E9" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="35" w:name="147_Pond_Street,_Franklin,_MA_02038"/>
+            <w:bookmarkEnd w:id="35"/>
+            <w:r>
+              <w:t>250</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Foundry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Street,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Easton,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>MA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>02375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCA5765" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="36" w:name="508-528-5400"/>
             <w:bookmarkEnd w:id="36"/>
-            <w:r>
-[...148 lines deleted...]
-            <w:bookmarkEnd w:id="39"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>508-238-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>1860</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="08496702" w14:textId="77777777" w:rsidTr="00A775C2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3190205A" w14:textId="67D1C222" w:rsidR="00362D96" w:rsidRDefault="000756E4">
+          <w:p w14:paraId="3190205A" w14:textId="6F6C2DB7" w:rsidR="00362D96" w:rsidRDefault="000756E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="177"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:bookmarkStart w:id="40" w:name="22"/>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkStart w:id="37" w:name="22"/>
+            <w:bookmarkEnd w:id="37"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00945DD0">
+            <w:r w:rsidR="00AA5418">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0135E18F" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Upper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Cape</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8168,52 +7971,52 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>508-759-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>7711</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A0053E9" w14:textId="77777777" w:rsidR="00C273A6" w:rsidRDefault="00C273A6" w:rsidP="000756A9">
       <w:pPr>
         <w:spacing w:before="155"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="Practical_Nursing_Programs_–_Initial_App"/>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkStart w:id="38" w:name="Practical_Nursing_Programs_–_Initial_App"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="70DE59C3" w14:textId="41F74D4A" w:rsidR="007E6B41" w:rsidRDefault="007F62AB" w:rsidP="000756A9">
       <w:pPr>
         <w:spacing w:before="155"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Practical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8407,72 +8210,251 @@
             <w:tcW w:w="5490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA6106E" w14:textId="4B7F1AC0" w:rsidR="00101D39" w:rsidRDefault="00101D39" w:rsidP="00E17533">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>215 Fitchburg Street, Marlborough, MA 01752</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56D12486" w14:textId="0AB8B586" w:rsidR="00101D39" w:rsidRDefault="00101D39" w:rsidP="00E17533">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>508-485-9430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00AA5418" w14:paraId="63205CF7" w14:textId="77777777" w:rsidTr="00E17533">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA9581B" w14:textId="771991EA" w:rsidR="00AA5418" w:rsidRDefault="00AA5418" w:rsidP="00AA5418">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="186" w:right="177"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="99"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A5D0C3" w14:textId="54F760EF" w:rsidR="00AA5418" w:rsidRPr="00101D39" w:rsidRDefault="00AA5418" w:rsidP="00AA5418">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Diman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Regional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Practical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Nursing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08469139" w14:textId="314E851F" w:rsidR="00AA5418" w:rsidRDefault="00AA5418" w:rsidP="00AA5418">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r>
+              <w:t>251</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Stonehaven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Road,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>River,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>MA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>02723</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="163DFD05" w14:textId="2C55B700" w:rsidR="00AA5418" w:rsidRDefault="00AA5418" w:rsidP="00AA5418">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>508-678-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>2891</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00F836D2" w14:paraId="07E066E8" w14:textId="77777777" w:rsidTr="00E17533">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D795E5B" w14:textId="4C58F7A6" w:rsidR="00F836D2" w:rsidRDefault="00F836D2" w:rsidP="00F836D2">
+          <w:p w14:paraId="0D795E5B" w14:textId="2CE99521" w:rsidR="00F836D2" w:rsidRDefault="00AA5418" w:rsidP="00F836D2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="177"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0425726C" w14:textId="28D1F9CD" w:rsidR="00F836D2" w:rsidRPr="00101D39" w:rsidRDefault="00F836D2" w:rsidP="00F836D2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Northern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Essex</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -11269,65 +11251,65 @@
     <w:p w14:paraId="52684F19" w14:textId="0F869035" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1280"/>
         </w:tabs>
         <w:sectPr w:rsidR="007E6B41" w:rsidRPr="007E6B41">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="2880" w:right="880" w:bottom="440" w:left="880" w:header="738" w:footer="252" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1382DE64" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="00362D96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="Practical_Nursing_Programs_–_Prerequisit"/>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkStart w:id="39" w:name="Practical_Nursing_Programs_–_Prerequisit"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="29D50E32" w14:textId="77777777" w:rsidR="0018700A" w:rsidRDefault="0018700A">
       <w:pPr>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="Associate_Degree_Nursing_Programs_–_Full"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkStart w:id="40" w:name="Associate_Degree_Nursing_Programs_–_Full"/>
+      <w:bookmarkStart w:id="41" w:name="Associate_Degree_Nursing_Programs_–_Init"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="78F395D2" w14:textId="168FE872" w:rsidR="00362D96" w:rsidRDefault="007F62AB" w:rsidP="007E6B41">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Associate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -11472,112 +11454,112 @@
           </w:tcPr>
           <w:p w14:paraId="0BF66CE0" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="00362D96">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07BB82E1" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="215" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="45" w:name="Program_Name"/>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkStart w:id="42" w:name="Program_Name"/>
+            <w:bookmarkEnd w:id="42"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Program</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F989960" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="215" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="46" w:name="Address"/>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkStart w:id="43" w:name="Address"/>
+            <w:bookmarkEnd w:id="43"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C40D516" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="215" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="47" w:name="Phone"/>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkStart w:id="44" w:name="Phone"/>
+            <w:bookmarkEnd w:id="44"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00732246" w14:paraId="36824C49" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E0AFED4" w14:textId="2D5945A1" w:rsidR="00732246" w:rsidRDefault="00732246">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="251"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:w w:val="99"/>
@@ -11630,52 +11612,52 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>800-782-7284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="10DFFBB3" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BBADED4" w14:textId="2E527B84" w:rsidR="00362D96" w:rsidRDefault="00732246">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="251"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:bookmarkStart w:id="48" w:name="2"/>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkStart w:id="45" w:name="2"/>
+            <w:bookmarkEnd w:id="45"/>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B0360F4" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Roxbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -12104,52 +12086,52 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>978-738-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>7447</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C86E340" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="1"/>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkStart w:id="46" w:name="1"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="0C597BED" w14:textId="77777777" w:rsidR="00945DD0" w:rsidRDefault="00945DD0" w:rsidP="007E6B41">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DC8BCB4" w14:textId="1A14003A" w:rsidR="007E6B41" w:rsidRPr="0018700A" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018700A">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Baccalaureate</w:t>
       </w:r>
       <w:r w:rsidRPr="0018700A">
@@ -14057,96 +14039,60 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C810794" w14:textId="425EBE52" w:rsidR="00251E93" w:rsidRDefault="00251E93" w:rsidP="00251E93">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D0C6F2A" w14:textId="485B7F23" w:rsidR="00251E93" w:rsidRPr="007E6B41" w:rsidRDefault="00251E93" w:rsidP="00251E93">
+          <w:p w14:paraId="4D0C6F2A" w14:textId="7E14A30A" w:rsidR="00251E93" w:rsidRPr="007E6B41" w:rsidRDefault="00064F0A" w:rsidP="00251E93">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
-              <w:t>MGH</w:t>
-[...38 lines deleted...]
-              <w:t>Professions</w:t>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mass General Brigham University of Health Professions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7929363B" w14:textId="77777777" w:rsidR="00251E93" w:rsidRDefault="00251E93" w:rsidP="00251E93">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>36</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
@@ -15405,52 +15351,52 @@
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="5494"/>
         <w:gridCol w:w="5307"/>
         <w:gridCol w:w="1873"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E6B41" w:rsidRPr="007E6B41" w14:paraId="2F211CB6" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F9EE722" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
             </w:pPr>
-            <w:bookmarkStart w:id="50" w:name="Baccalaureate_Degree_Nursing_Programs_–_"/>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkStart w:id="47" w:name="Baccalaureate_Degree_Nursing_Programs_–_"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E15B088" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Program Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16089,61 +16035,61 @@
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56464020" w14:textId="3F3805B5" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6016E490" w14:textId="77777777" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
+          <w:p w14:paraId="6016E490" w14:textId="3BB79223" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="00064F0A" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000756A9">
-[...3 lines deleted...]
-              <w:t>MGH Institute of Health Professions</w:t>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mass General Brigham University of Health Professions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="694B5974" w14:textId="77777777" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>36 1st Ave. Charlestown Navy Yard, Boston, MA 02129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
@@ -16393,52 +16339,52 @@
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40959EE9" w14:textId="77777777" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>508-856-5801</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78D794DB" w14:textId="77777777" w:rsidR="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="Registered_Nurse_Entry_Level_Graduate_Pr"/>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkStart w:id="48" w:name="Registered_Nurse_Entry_Level_Graduate_Pr"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="43870EF4" w14:textId="77777777" w:rsidR="00BB33BB" w:rsidRDefault="00BB33BB" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B9C7DF8" w14:textId="77777777" w:rsidR="00BB33BB" w:rsidRDefault="00BB33BB" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45561792" w14:textId="77777777" w:rsidR="00BB33BB" w:rsidRDefault="00BB33BB" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -16493,51 +16439,51 @@
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="5494"/>
         <w:gridCol w:w="5307"/>
         <w:gridCol w:w="1873"/>
       </w:tblGrid>
       <w:tr w:rsidR="000756A9" w:rsidRPr="000756A9" w14:paraId="660EB129" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54A49827" w14:textId="77777777" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="52" w:name="_Hlk163207097"/>
+            <w:bookmarkStart w:id="49" w:name="_Hlk163207097"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="496E02F5" w14:textId="77777777" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Program Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16660,51 +16606,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FE77851" w14:textId="29E19DC7" w:rsidR="00732246" w:rsidRPr="000756A9" w:rsidRDefault="00732246" w:rsidP="00732246">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>800-782-7284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:tr w:rsidR="000756A9" w:rsidRPr="000756A9" w14:paraId="6AA41EF1" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7239C1F6" w14:textId="0B9CFE97" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="00732246" w:rsidP="000756A9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
@@ -17036,60 +16982,60 @@
         </w:rPr>
         <w:sectPr w:rsidR="00550C19" w:rsidRPr="00214ED1">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="2880" w:right="880" w:bottom="440" w:left="880" w:header="738" w:footer="252" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E15E4BE" w14:textId="7CC481C7" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1900"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000756A9" w:rsidRPr="000756A9">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="2880" w:right="880" w:bottom="440" w:left="880" w:header="738" w:footer="252" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73161234" w14:textId="77777777" w:rsidR="00C42503" w:rsidRDefault="00C42503">
+    <w:p w14:paraId="59044CBE" w14:textId="77777777" w:rsidR="00F206AC" w:rsidRDefault="00F206AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CA9338A" w14:textId="77777777" w:rsidR="00C42503" w:rsidRDefault="00C42503">
+    <w:p w14:paraId="6122F715" w14:textId="77777777" w:rsidR="00F206AC" w:rsidRDefault="00F206AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -17102,51 +17048,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08151357" w14:textId="5B2AA9DF" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486848000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54FE5761" wp14:editId="3C6AFD67">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>9316973</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7045083</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="153035" cy="166370"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -17426,116 +17372,152 @@
               </wp:positionV>
               <wp:extent cx="1042035" cy="139065"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Textbox 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1042035" cy="139065"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6F412A7C" w14:textId="6C61E87A" w:rsidR="0065631F" w:rsidRDefault="0044677A">
+                        <w:p w14:paraId="6F412A7C" w14:textId="7F4DC536" w:rsidR="0065631F" w:rsidRDefault="0044677A">
                           <w:pPr>
                             <w:spacing w:before="14"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t>As of March 17, 2025</w:t>
+                            <w:t xml:space="preserve">As of </w:t>
+                          </w:r>
+                          <w:r w:rsidR="004D3EFE">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>July 8</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>, 202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="004D3EFE">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="5791002A" id="Textbox 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:386.8pt;margin-top:566.1pt;width:82.05pt;height:10.95pt;z-index:-16467456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2OP3WmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMWu7iZqV11HbqFWl&#10;qI2U5AMwC17UhaEM9q7/vgNe21V7i3oZBmZ4vPeG1f3oerbXES34hs9nFWfaK2it3zb89eXL9QfO&#10;MEnfyh68bvhBI79fX71bDaHWC+igb3VkBOKxHkLDu5RCLQSqTjuJMwjaU9FAdDLRNm5FG+VA6K4X&#10;i6q6FQPENkRQGpFOH45Fvi74xmiVfhiDOrG+4cQtlRhL3OQo1itZb6MMnVUTDfkGFk5aT4+eoR5k&#10;kmwX7T9QzqoICCbNFDgBxliliwZSM6/+UvPcyaCLFjIHw9km/H+w6vv+OTxFlsZPMNIAiwgMj6B+&#10;InkjhoD11JM9xRqpOwsdTXR5JQmMLpK3h7OfekxMZbTq/aJa3nCmqDZf3lW3N9lwcbkdIqavGhzL&#10;ScMjzaswkPtHTMfWU8tE5vh+ZpLGzchs2/BlBs0nG2gPpGWgcTYcf+1k1Jz13zz5lWd/SuIp2ZyS&#10;mPrPUH5IluTh4y6BsYXABXciQIMoEqZPkyf95750Xb72+jcAAAD//wMAUEsDBBQABgAIAAAAIQCX&#10;Ma6K4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqPOAhIY4VYVghYRI&#10;w4KlE08Tq/E4xG4b/h53BcuZe3TnTLlZzMhOODttSUC8ioAhdVZp6gV8Nq93j8Ccl6TkaAkF/KCD&#10;TXV9VcpC2TPVeNr5noUScoUUMHg/FZy7bkAj3cpOSCHb29lIH8a552qW51BuRp5EUcaN1BQuDHLC&#10;5wG7w+5oBGy/qH7R3+/tR72vddOsI3rLDkLc3izbJ2AeF/8Hw0U/qEMVnFp7JOXYKCDP0yygIYjT&#10;JAEWkHWa58Day+rhPgZelfz/F9UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPY4/daZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJcx&#10;roriAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6F412A7C" w14:textId="6C61E87A" w:rsidR="0065631F" w:rsidRDefault="0044677A">
+                  <w:p w14:paraId="6F412A7C" w14:textId="7F4DC536" w:rsidR="0065631F" w:rsidRDefault="0044677A">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t>As of March 17, 2025</w:t>
+                      <w:t xml:space="preserve">As of </w:t>
+                    </w:r>
+                    <w:r w:rsidR="004D3EFE">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>July 8</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>, 202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="004D3EFE">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0044677A">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>as</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7447FADD" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486850560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A66470" wp14:editId="0168133A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1047711</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7472566</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="153035" cy="166370"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -17662,103 +17644,103 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27B6583B" w14:textId="77777777" w:rsidR="00C42503" w:rsidRDefault="00C42503">
+    <w:p w14:paraId="34CA0CAE" w14:textId="77777777" w:rsidR="00F206AC" w:rsidRDefault="00F206AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C4B37AB" w14:textId="77777777" w:rsidR="00C42503" w:rsidRDefault="00C42503">
+    <w:p w14:paraId="4DFD8AA1" w14:textId="77777777" w:rsidR="00F206AC" w:rsidRDefault="00F206AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EE16050" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486846976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="024B366D" wp14:editId="1A73AA13">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486846976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="024B366D" wp14:editId="0E9A43CB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>788680</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>207087</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="931165" cy="1069002"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1"/>
+          <wp:docPr id="1" name="Image 1" descr="Commonwealth of Massachusetts Logo. "/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
+                  <pic:cNvPr id="1" name="Image 1" descr="Commonwealth of Massachusetts Logo. "/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="931165" cy="1069002"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
@@ -18198,84 +18180,84 @@
                     <w:hyperlink r:id="rId3">
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="16"/>
                           <w:u w:val="single" w:color="0000FF"/>
                         </w:rPr>
                         <w:t>https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B15DF46" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486849536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18FF835D" wp14:editId="1D5F56E3">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486849536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18FF835D" wp14:editId="0E66A2D1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1063000</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>492837</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="931165" cy="1069002"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1209017912" name="Image 6"/>
+          <wp:docPr id="1209017912" name="Image 6" descr="Commonwealth of Massachusetts Logo."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="6" name="Image 6"/>
+                  <pic:cNvPr id="1209017912" name="Image 6" descr="Commonwealth of Massachusetts Logo."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="931165" cy="1069002"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
@@ -18715,51 +18697,51 @@
                     <w:hyperlink r:id="rId3">
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="16"/>
                           <w:u w:val="single" w:color="0000FF"/>
                         </w:rPr>
                         <w:t>https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11B87406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4543500"/>
     <w:lvl w:ilvl="0" w:tplc="C12C552A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="488" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="841C98D0">
@@ -18890,179 +18872,189 @@
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00362D96"/>
     <w:rsid w:val="0002593E"/>
+    <w:rsid w:val="00064F0A"/>
     <w:rsid w:val="000756A9"/>
     <w:rsid w:val="000756E4"/>
     <w:rsid w:val="00090F67"/>
     <w:rsid w:val="000B5729"/>
     <w:rsid w:val="000C4472"/>
     <w:rsid w:val="000D4DF6"/>
     <w:rsid w:val="000F6F84"/>
     <w:rsid w:val="00101D39"/>
     <w:rsid w:val="00173975"/>
     <w:rsid w:val="0018700A"/>
     <w:rsid w:val="00191FD9"/>
     <w:rsid w:val="001B24CB"/>
     <w:rsid w:val="001B3F0A"/>
     <w:rsid w:val="001B7B28"/>
     <w:rsid w:val="001D0BAD"/>
     <w:rsid w:val="001E3785"/>
     <w:rsid w:val="00214ED1"/>
     <w:rsid w:val="002270AA"/>
     <w:rsid w:val="002315F8"/>
     <w:rsid w:val="0023288E"/>
+    <w:rsid w:val="00244C4B"/>
     <w:rsid w:val="00251E93"/>
     <w:rsid w:val="00265B34"/>
     <w:rsid w:val="00266669"/>
     <w:rsid w:val="00286AFD"/>
     <w:rsid w:val="002B6788"/>
     <w:rsid w:val="002C3149"/>
     <w:rsid w:val="002F3ACB"/>
     <w:rsid w:val="00337CF2"/>
     <w:rsid w:val="0036107A"/>
     <w:rsid w:val="00362D96"/>
     <w:rsid w:val="003868A0"/>
     <w:rsid w:val="003F43FC"/>
     <w:rsid w:val="00435C55"/>
     <w:rsid w:val="00436B72"/>
     <w:rsid w:val="00444D6E"/>
     <w:rsid w:val="00445DF6"/>
     <w:rsid w:val="0044677A"/>
     <w:rsid w:val="00470097"/>
     <w:rsid w:val="00496068"/>
     <w:rsid w:val="004A7871"/>
+    <w:rsid w:val="004D3EFE"/>
     <w:rsid w:val="004D714D"/>
     <w:rsid w:val="00506798"/>
     <w:rsid w:val="00524383"/>
+    <w:rsid w:val="00525345"/>
     <w:rsid w:val="005373B1"/>
     <w:rsid w:val="00540CC1"/>
     <w:rsid w:val="00542C1B"/>
     <w:rsid w:val="00550C19"/>
     <w:rsid w:val="005607E9"/>
     <w:rsid w:val="005B0852"/>
     <w:rsid w:val="005B5572"/>
     <w:rsid w:val="005E2614"/>
     <w:rsid w:val="005E684E"/>
     <w:rsid w:val="006466D1"/>
     <w:rsid w:val="0065631F"/>
     <w:rsid w:val="006A23A6"/>
     <w:rsid w:val="006B26DD"/>
     <w:rsid w:val="006C3DCF"/>
     <w:rsid w:val="006E3276"/>
     <w:rsid w:val="006E3F20"/>
     <w:rsid w:val="006F624F"/>
     <w:rsid w:val="006F6B4A"/>
     <w:rsid w:val="006F79DC"/>
     <w:rsid w:val="00720FB5"/>
     <w:rsid w:val="00732246"/>
     <w:rsid w:val="00747576"/>
     <w:rsid w:val="00747EEC"/>
     <w:rsid w:val="007802A5"/>
+    <w:rsid w:val="00783B4D"/>
     <w:rsid w:val="007D035E"/>
     <w:rsid w:val="007E1A36"/>
     <w:rsid w:val="007E2215"/>
     <w:rsid w:val="007E6B41"/>
     <w:rsid w:val="007F62AB"/>
     <w:rsid w:val="007F7310"/>
     <w:rsid w:val="007F7CC2"/>
     <w:rsid w:val="008E3496"/>
     <w:rsid w:val="008F48A5"/>
     <w:rsid w:val="0094548A"/>
     <w:rsid w:val="00945DD0"/>
     <w:rsid w:val="00983D24"/>
     <w:rsid w:val="0098533D"/>
     <w:rsid w:val="009A2BC7"/>
     <w:rsid w:val="009C7FA8"/>
     <w:rsid w:val="00A64F91"/>
     <w:rsid w:val="00A76C6B"/>
     <w:rsid w:val="00A775C2"/>
     <w:rsid w:val="00A8375F"/>
     <w:rsid w:val="00A90674"/>
+    <w:rsid w:val="00AA5418"/>
     <w:rsid w:val="00AB04D5"/>
     <w:rsid w:val="00AF794A"/>
     <w:rsid w:val="00B46FC3"/>
+    <w:rsid w:val="00B81009"/>
     <w:rsid w:val="00BB33BB"/>
     <w:rsid w:val="00BB4C65"/>
     <w:rsid w:val="00BB5A12"/>
     <w:rsid w:val="00C07529"/>
     <w:rsid w:val="00C22782"/>
     <w:rsid w:val="00C273A6"/>
     <w:rsid w:val="00C42503"/>
     <w:rsid w:val="00C563DF"/>
     <w:rsid w:val="00C85B50"/>
     <w:rsid w:val="00CA1A71"/>
     <w:rsid w:val="00CA3D45"/>
     <w:rsid w:val="00CB2630"/>
     <w:rsid w:val="00CD0E12"/>
     <w:rsid w:val="00CD6DAB"/>
     <w:rsid w:val="00CE34DC"/>
     <w:rsid w:val="00D03490"/>
     <w:rsid w:val="00D20167"/>
     <w:rsid w:val="00D252BD"/>
     <w:rsid w:val="00D8055A"/>
     <w:rsid w:val="00DA01CC"/>
     <w:rsid w:val="00DC1CF3"/>
+    <w:rsid w:val="00DC5397"/>
     <w:rsid w:val="00DC5E60"/>
     <w:rsid w:val="00DE5D01"/>
     <w:rsid w:val="00DF2406"/>
     <w:rsid w:val="00E14005"/>
     <w:rsid w:val="00E25BF8"/>
     <w:rsid w:val="00E36C28"/>
     <w:rsid w:val="00E45D5B"/>
     <w:rsid w:val="00E56063"/>
     <w:rsid w:val="00E67AEC"/>
     <w:rsid w:val="00E7398A"/>
     <w:rsid w:val="00E858A7"/>
+    <w:rsid w:val="00EB7324"/>
     <w:rsid w:val="00EC559A"/>
     <w:rsid w:val="00ED1538"/>
     <w:rsid w:val="00ED4822"/>
     <w:rsid w:val="00ED58FA"/>
     <w:rsid w:val="00EF05EF"/>
     <w:rsid w:val="00EF454E"/>
     <w:rsid w:val="00F03EDC"/>
+    <w:rsid w:val="00F206AC"/>
     <w:rsid w:val="00F314C3"/>
     <w:rsid w:val="00F31AE4"/>
     <w:rsid w:val="00F647B5"/>
     <w:rsid w:val="00F73B73"/>
     <w:rsid w:val="00F836D2"/>
     <w:rsid w:val="00FD3FB9"/>
     <w:rsid w:val="00FD65CB"/>
     <w:rsid w:val="00FE28C1"/>
     <w:rsid w:val="00FE4486"/>
     <w:rsid w:val="00FF77AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -19884,75 +19876,75 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>1912</Words>
-  <Characters>10905</Characters>
+  <Words>1928</Words>
+  <Characters>10995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
+  <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Massachusetts Board of Registration in Nursing, as a Regulatory agency of state government, protects the health, safety, and welfare of the citizens of the Commonwealth through the regulation of nursing practice and education</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DPL</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12792</CharactersWithSpaces>
+  <CharactersWithSpaces>12898</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Massachusetts Board of Registration in Nursing, as a Regulatory agency of state government, protects the health, safety, and welfare of the citizens of the Commonwealth through the regulation of nursing practice and education</dc:title>
   <dc:creator>ntemp</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-09-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 23 for Word</vt:lpwstr>