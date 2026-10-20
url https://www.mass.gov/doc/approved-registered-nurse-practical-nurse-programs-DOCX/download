--- v2 (2026-08-18)
+++ v3 (2026-10-20)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6149BB41" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="00362D96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64A199A2" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="92"/>
         <w:ind w:left="127"/>
       </w:pPr>
       <w:r>
         <w:t>The Massachusetts Board of Registration in Nursing, as an administrative agency of state government, protects the health, safety, and welfare of the citizens of the Commonwealth through the regulation of nursing practice and education.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3307,51 +3307,51 @@
       </w:r>
       <w:r w:rsidRPr="00101D39">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Technical</w:t>
       </w:r>
       <w:r w:rsidRPr="00101D39">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00101D39">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>School Practical Nurse Program, effective January 14, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A22CEC3" w14:textId="22626175" w:rsidR="00244C4B" w:rsidRPr="00DA01CC" w:rsidRDefault="00244C4B" w:rsidP="00EF05EF">
+    <w:p w14:paraId="6A22CEC3" w14:textId="22626175" w:rsidR="00244C4B" w:rsidRDefault="00244C4B" w:rsidP="00EF05EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:ind w:left="1247" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244C4B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diman Regional School of Practical Nursing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3391,113 +3391,109 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:ind w:left="1247" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Northern Essex Community College Practical Nurse Program, effective January 14, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D503D9A" w14:textId="5BD946EF" w:rsidR="00EF05EF" w:rsidRDefault="00EF05EF" w:rsidP="00EF05EF">
-[...27 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2400D087" w14:textId="3A5DCDBE" w:rsidR="007E6B41" w:rsidRPr="00EF05EF" w:rsidRDefault="007E6B41" w:rsidP="00EF05EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:ind w:left="1247" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Worcester State University Baccalaureate Degree Nurse Program, effective June 11, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487FDE93" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="00362D96">
+    <w:p w14:paraId="4A7A309E" w14:textId="6365A997" w:rsidR="00362D96" w:rsidRDefault="00966CF1" w:rsidP="00966CF1">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00362D96">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7590"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487FDE93" w14:textId="4CA7FB6F" w:rsidR="00966CF1" w:rsidRPr="00966CF1" w:rsidRDefault="00966CF1" w:rsidP="00966CF1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7590"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00966CF1" w:rsidRPr="00966CF1">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="2440" w:right="880" w:bottom="1120" w:left="880" w:header="288" w:footer="925" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6C8A7C99" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="00362D96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17DAF990" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="00362D96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46A4C614" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -13583,73 +13579,252 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73B5563A" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>978-665-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>3221</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00496BEA" w14:paraId="14A46E43" w14:textId="77777777" w:rsidTr="007E6B41">
+        <w:trPr>
+          <w:trHeight w:val="506"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E745E29" w14:textId="7DCA50CE" w:rsidR="00496BEA" w:rsidRDefault="00496BEA" w:rsidP="00496BEA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="238" w:lineRule="exact"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:w w:val="99"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5494" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="714D1D03" w14:textId="68DA2F1F" w:rsidR="00496BEA" w:rsidRDefault="00496BEA" w:rsidP="00496BEA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="238" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Mass General Brigham University of Health Professions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6B41">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5307" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154EAF07" w14:textId="77777777" w:rsidR="00496BEA" w:rsidRDefault="00496BEA" w:rsidP="00496BEA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="238" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Ave.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Charlestown</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Navy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Yard,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Boston,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="365EFF4A" w14:textId="069D6634" w:rsidR="00496BEA" w:rsidRDefault="00496BEA" w:rsidP="00496BEA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="238" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>02129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1873" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757495D1" w14:textId="5F669761" w:rsidR="00496BEA" w:rsidRDefault="00496BEA" w:rsidP="00496BEA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="238" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>617-724-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>0480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="007E6B41" w14:paraId="5FA286C5" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E53BFCC" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
+          <w:p w14:paraId="0E53BFCC" w14:textId="56FD5B46" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00496BEA">
+              <w:rPr>
+                <w:w w:val="99"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DF1B480" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>MCPHS-Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CA65F99" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
@@ -13724,65 +13899,71 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>617-732-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>2800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6B41" w14:paraId="1F637E82" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79190ED3" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
+          <w:p w14:paraId="79190ED3" w14:textId="4F23773E" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00496BEA">
+              <w:rPr>
+                <w:w w:val="99"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="515ABDFF" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>MCPHS-Worcester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2137B788" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
@@ -13857,65 +14038,71 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>508-373-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>5680</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6B41" w14:paraId="73C851C7" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46F905C9" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
+          <w:p w14:paraId="46F905C9" w14:textId="29AAFED1" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00496BEA">
+              <w:rPr>
+                <w:w w:val="99"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A5FD193" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Merrimack</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>College</w:t>
             </w:r>
             <w:r>
@@ -14003,452 +14190,368 @@
           </w:tcPr>
           <w:p w14:paraId="488A1159" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>978-837-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251E93" w14:paraId="2BB600B8" w14:textId="77777777" w:rsidTr="007E6B41">
+      <w:tr w:rsidR="007E6B41" w14:paraId="19366EFD" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C810794" w14:textId="425EBE52" w:rsidR="00251E93" w:rsidRDefault="00251E93" w:rsidP="00251E93">
+          <w:p w14:paraId="27A66361" w14:textId="7A491875" w:rsidR="007E6B41" w:rsidRDefault="00DA01CC" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>13</w:t>
+              <w:rPr>
+                <w:w w:val="99"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00496BEA">
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D0C6F2A" w14:textId="7E14A30A" w:rsidR="00251E93" w:rsidRPr="007E6B41" w:rsidRDefault="00064F0A" w:rsidP="00251E93">
+          <w:p w14:paraId="353F5489" w14:textId="1D8E015E" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Mass General Brigham University of Health Professions</w:t>
+            <w:r w:rsidRPr="007E6B41">
+              <w:t>Northeastern University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7929363B" w14:textId="77777777" w:rsidR="00251E93" w:rsidRDefault="00251E93" w:rsidP="00251E93">
+          <w:p w14:paraId="599ACC82" w14:textId="6BD72D4A" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
-            <w:r>
-[...78 lines deleted...]
-              <w:t>02129</w:t>
+            <w:r w:rsidRPr="007E6B41">
+              <w:t>360 Huntington Avenue, Boston, MA 02115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="457B714A" w14:textId="0796C735" w:rsidR="00251E93" w:rsidRPr="007E6B41" w:rsidRDefault="00251E93" w:rsidP="00251E93">
+          <w:p w14:paraId="22A46EAC" w14:textId="38F16E4A" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="106"/>
-            </w:pPr>
-            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>617-724-</w:t>
-[...5 lines deleted...]
-              <w:t>0480</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6B41">
+              <w:t>617-373-3649</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E6B41" w14:paraId="19366EFD" w14:textId="77777777" w:rsidTr="007E6B41">
+      <w:tr w:rsidR="007E6B41" w14:paraId="04B19CA4" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27A66361" w14:textId="7DE2C583" w:rsidR="007E6B41" w:rsidRDefault="00DA01CC" w:rsidP="007E6B41">
+          <w:p w14:paraId="10FCDDF8" w14:textId="5D88A893" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="007E6B41">
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00251E93">
-              <w:t>4</w:t>
+            <w:r w:rsidR="00496BEA">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="353F5489" w14:textId="1D8E015E" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="4FDC20B9" w14:textId="02F8BEA5" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>Northeastern University</w:t>
+              <w:t>Regis College</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="599ACC82" w14:textId="6BD72D4A" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="4AE04ACC" w14:textId="1BB6810E" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>360 Huntington Avenue, Boston, MA 02115</w:t>
+              <w:t>235 Wellesley Street, Weston, MA 02493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22A46EAC" w14:textId="38F16E4A" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="19A25C0A" w14:textId="4381CA02" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>617-373-3649</w:t>
+              <w:t>781-768-7090</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E6B41" w14:paraId="04B19CA4" w14:textId="77777777" w:rsidTr="007E6B41">
+      <w:tr w:rsidR="00966CF1" w14:paraId="5BC22BA9" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10FCDDF8" w14:textId="0AE80D64" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="3AA2A57B" w14:textId="51BAD2D7" w:rsidR="00966CF1" w:rsidRPr="007E6B41" w:rsidRDefault="00966CF1" w:rsidP="00966CF1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007E6B41">
+            </w:pPr>
+            <w:r>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00251E93">
-              <w:t>5</w:t>
+            <w:r w:rsidR="00496BEA">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FDC20B9" w14:textId="02F8BEA5" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="0CB34584" w14:textId="697648F1" w:rsidR="00966CF1" w:rsidRPr="007E6B41" w:rsidRDefault="00966CF1" w:rsidP="00966CF1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>Regis College</w:t>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salem State University </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AE04ACC" w14:textId="1BB6810E" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="547E86A9" w14:textId="79D92C46" w:rsidR="00966CF1" w:rsidRPr="007E6B41" w:rsidRDefault="00966CF1" w:rsidP="00966CF1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>235 Wellesley Street, Weston, MA 02493</w:t>
+              <w:t>352 Lafayette Street, Salem, MA 01970</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19A25C0A" w14:textId="4381CA02" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="1500D398" w14:textId="1B847AC2" w:rsidR="00966CF1" w:rsidRPr="007E6B41" w:rsidRDefault="00966CF1" w:rsidP="00966CF1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="106"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>781-768-7090</w:t>
+              <w:t>978-542-6649</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6B41" w14:paraId="373049A9" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="127E3204" w14:textId="26136C18" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="127E3204" w14:textId="722E0051" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00251E93">
-              <w:t>6</w:t>
+            <w:r w:rsidR="00496BEA">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E518CE3" w14:textId="6BCD91E3" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>Simmons University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14487,65 +14590,65 @@
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>617-521-2531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6B41" w14:paraId="5D024D73" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38B062DE" w14:textId="2F264B17" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="38B062DE" w14:textId="47636E2B" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00251E93">
-              <w:t>7</w:t>
+            <w:r w:rsidR="00496BEA">
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61CDBE2E" w14:textId="75CCD676" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>University of Mass Amherst Elaine Marieb College of Nursing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14584,65 +14687,65 @@
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>413-545-2703</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6B41" w14:paraId="061E7BAD" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C6227CB" w14:textId="19AF5ABD" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="3C6227CB" w14:textId="55593FBD" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00251E93">
-              <w:t>8</w:t>
+            <w:r w:rsidR="00496BEA">
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C9D699F" w14:textId="0CB54883" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>University of Mass Boston Robert and Donna Manning College of Nursing and Health Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14681,65 +14784,62 @@
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>617-287-7500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6B41" w14:paraId="3873A790" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A7B55D7" w14:textId="5544F0AA" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="5A7B55D7" w14:textId="7322C5FC" w:rsidR="007E6B41" w:rsidRDefault="00496BEA" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6B41">
-[...3 lines deleted...]
-              <w:t>9</w:t>
+            <w:r>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48990993" w14:textId="7D5B2E7F" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>University of Mass/Dartmouth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14778,62 +14878,65 @@
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>508-999-8586</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6B41" w14:paraId="58213340" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24F0D591" w14:textId="5BEA07CD" w:rsidR="007E6B41" w:rsidRDefault="00251E93" w:rsidP="007E6B41">
+          <w:p w14:paraId="24F0D591" w14:textId="795249BA" w:rsidR="007E6B41" w:rsidRDefault="00251E93" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>20</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00496BEA">
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="463DDC6A" w14:textId="65A72809" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>University of Mass/Lowell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14880,62 +14983,62 @@
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>978-934-4467</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6B41" w:rsidRPr="007E6B41" w14:paraId="27CF542E" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A2B2724" w14:textId="1BCB6004" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="3A2B2724" w14:textId="02673410" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00251E93">
-              <w:t>1</w:t>
+            <w:r w:rsidR="00496BEA">
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2489698B" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>Westfield State University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14996,239 +15099,171 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="712"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="648"/>
-        <w:gridCol w:w="5494"/>
-        <w:gridCol w:w="5307"/>
+        <w:gridCol w:w="5647"/>
+        <w:gridCol w:w="5154"/>
         <w:gridCol w:w="1873"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E6B41" w:rsidRPr="007E6B41" w14:paraId="583FECE4" w14:textId="77777777" w:rsidTr="000756A9">
+      <w:tr w:rsidR="007E6B41" w:rsidRPr="007E6B41" w14:paraId="583FECE4" w14:textId="77777777" w:rsidTr="00966CF1">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61A3A305" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5494" w:type="dxa"/>
+            <w:tcW w:w="5647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DB1DBBE" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Program Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5307" w:type="dxa"/>
+            <w:tcW w:w="5154" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B47FB91" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="638AA099" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w14:paraId="00EE7AA1" w14:textId="77777777" w:rsidTr="000756A9">
+      <w:tr w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w14:paraId="5B099828" w14:textId="77777777" w:rsidTr="00966CF1">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5939389F" w14:textId="45023D05" w:rsidR="007F7CC2" w:rsidRDefault="00251E93" w:rsidP="007F7CC2">
+          <w:p w14:paraId="276FC278" w14:textId="62CB5BEF" w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w:rsidRDefault="00496BEA" w:rsidP="007F7CC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5494" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="033E1BC9" w14:textId="0205D5E2" w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w:rsidRDefault="007F7CC2" w:rsidP="007F7CC2">
+            <w:tcW w:w="5647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05842EB1" w14:textId="1D5D1DCB" w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w:rsidRDefault="007F7CC2" w:rsidP="007F7CC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:rPr>
-[...66 lines deleted...]
-            <w:r w:rsidRPr="007E6B41">
               <w:t>Worcester State University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5307" w:type="dxa"/>
+            <w:tcW w:w="5154" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AFFFF83" w14:textId="5256C7ED" w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w:rsidRDefault="007F7CC2" w:rsidP="007F7CC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>486 Chandler Street, Worcester, MA 01602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09FA1BCF" w14:textId="5BA8F952" w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w:rsidRDefault="007F7CC2" w:rsidP="007F7CC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>508-929-8129</w:t>
             </w:r>
@@ -15713,74 +15748,511 @@
         <w:t>Prerequisite</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B41">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Approval Status</w:t>
       </w:r>
       <w:r w:rsidR="00C273A6">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> - None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632EADC1" w14:textId="77777777" w:rsidR="00266669" w:rsidRDefault="00266669" w:rsidP="007E6B41">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="4D768A46" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="008E6BFA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3713CADC" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="008E6BFA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1734606F" w14:textId="57A38435" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="008E6BFA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000756A9">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Registered Nurse Entry Level Graduate Programs – Initial Approval Status</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6430B4" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="008E6BFA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="113" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="5494"/>
+        <w:gridCol w:w="5307"/>
+        <w:gridCol w:w="1873"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6BFA" w:rsidRPr="000756A9" w14:paraId="57D0959D" w14:textId="77777777" w:rsidTr="0088593F">
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51AD53F0" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="0088593F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5494" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="017A0345" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="0088593F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000756A9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Program Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40DC22D1" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="0088593F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000756A9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="583080F8" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="0088593F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000756A9">
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6BFA" w:rsidRPr="000756A9" w14:paraId="524A9506" w14:textId="77777777" w:rsidTr="0088593F">
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78089AF9" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="0088593F">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5494" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D2E34B8" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="0088593F">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bay Path University Direct-Entry Master’s </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70A97731" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="0088593F">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>588 Longmeadow Street, Longmeadow, MA 01106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="304E98D9" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="0088593F">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>800-782-7284</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6BFA" w:rsidRPr="000756A9" w14:paraId="2F2E024C" w14:textId="77777777" w:rsidTr="0088593F">
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1243D901" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="0088593F">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5494" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FE8BC53" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="0088593F">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000756A9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simmons University Master’s Entry into Professional Nursing Practice Program </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E8DA880" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="0088593F">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000756A9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>300 The Fenway, Boston, MA 02115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B860301" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="0088593F">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000756A9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>617-521-2531</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="66D1D3AB" w14:textId="77777777" w:rsidR="007F7CC2" w:rsidRDefault="007F7CC2" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33122E32" w14:textId="775DDC1A" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
+    <w:p w14:paraId="54813F8D" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="000756A9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A028D42" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="000756A9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746B3806" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="000756A9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="580C84C3" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="000756A9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1382B177" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="000756A9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599F9F19" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="000756A9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41751C44" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="000756A9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A791CBE" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="000756A9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAA5DCA" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="000756A9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E32DF77" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="000756A9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3839346B" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRDefault="008E6BFA" w:rsidP="000756A9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751A0580" w14:textId="059CCC69" w:rsidR="008E6BFA" w:rsidRDefault="000756A9" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000756A9">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Registered Nurse Entry Level Graduate Programs – Full Approval Status</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B830F20" w14:textId="77777777" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
+    <w:p w14:paraId="1494213C" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
@@ -16009,136 +16481,136 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>1071 Blue Hill Avenue, Milton, MA 02186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CAE7BDB" w14:textId="2A52CDA9" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="001B7B28" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>617-333-2364</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6788" w:rsidRPr="000756A9" w14:paraId="2765EC7E" w14:textId="77777777" w:rsidTr="000756A9">
+      <w:tr w:rsidR="00496BEA" w:rsidRPr="000756A9" w14:paraId="2EBB0CD7" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
-          <w:trHeight w:val="560"/>
+          <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56464020" w14:textId="3F3805B5" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
+          <w:p w14:paraId="6EB63736" w14:textId="29B6F78A" w:rsidR="00496BEA" w:rsidRDefault="00496BEA" w:rsidP="00496BEA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6016E490" w14:textId="3BB79223" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="00064F0A" w:rsidP="002B6788">
+          <w:p w14:paraId="5F7106C1" w14:textId="6FC9686F" w:rsidR="00496BEA" w:rsidRPr="000756A9" w:rsidRDefault="00496BEA" w:rsidP="00496BEA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mass General Brigham University of Health Professions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="694B5974" w14:textId="77777777" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
+          <w:p w14:paraId="0E1D08F0" w14:textId="1CB862F6" w:rsidR="00496BEA" w:rsidRPr="000756A9" w:rsidRDefault="00496BEA" w:rsidP="00496BEA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>36 1st Ave. Charlestown Navy Yard, Boston, MA 02129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB39B9F" w14:textId="77777777" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
+          <w:p w14:paraId="0AEC851B" w14:textId="68B93BED" w:rsidR="00496BEA" w:rsidRPr="000756A9" w:rsidRDefault="00496BEA" w:rsidP="00496BEA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>617-724-0480</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B6788" w:rsidRPr="000756A9" w14:paraId="391496A3" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2E6D6D" w14:textId="200169C4" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
+          <w:p w14:paraId="0C2E6D6D" w14:textId="0DFD012D" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="00496BEA" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C28A54B" w14:textId="77777777" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
@@ -16171,51 +16643,51 @@
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12649E2B" w14:textId="77777777" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>617-373-3649</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B6788" w:rsidRPr="000756A9" w14:paraId="3D0F167C" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65E3BBD6" w14:textId="3CB2E940" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
+          <w:p w14:paraId="65E3BBD6" w14:textId="596DBA6D" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="00496BEA" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CA9EBAA" w14:textId="77777777" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
@@ -16248,51 +16720,51 @@
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42727C15" w14:textId="77777777" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>781-768-7090</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B6788" w:rsidRPr="000756A9" w14:paraId="46FE1E58" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06DE5942" w14:textId="5D94F55A" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
+          <w:p w14:paraId="06DE5942" w14:textId="49C5F060" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="00496BEA" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B12F406" w14:textId="77777777" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
@@ -16332,428 +16804,125 @@
               </w:rPr>
               <w:t>55 Lake Avenue, Worcester, MA 01655</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40959EE9" w14:textId="77777777" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>508-856-5801</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78D794DB" w14:textId="77777777" w:rsidR="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
+    <w:p w14:paraId="774BD929" w14:textId="77777777" w:rsidR="00C273A6" w:rsidRDefault="00C273A6" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="Registered_Nurse_Entry_Level_Graduate_Pr"/>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
-    <w:p w14:paraId="43870EF4" w14:textId="77777777" w:rsidR="00BB33BB" w:rsidRDefault="00BB33BB" w:rsidP="000756A9">
-[...31 lines deleted...]
-    <w:p w14:paraId="0EB671F3" w14:textId="7FA1A535" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
+    <w:p w14:paraId="6ECC8CA1" w14:textId="360B857E" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="008E6BFA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000756A9">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Registered Nurse Entry Level Graduate Programs – Initial Approval Status</w:t>
+        <w:t xml:space="preserve">Registered Nurse </w:t>
+      </w:r>
+      <w:r w:rsidR="008634E5" w:rsidRPr="000756A9">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entry Level Graduate Programs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000756A9">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000756A9">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approval </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with Warning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000756A9">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Status</w:t>
+      </w:r>
+      <w:r w:rsidR="00215C08">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - None</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083E2F2D" w14:textId="77777777" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
-[...319 lines deleted...]
-    <w:p w14:paraId="56D3F099" w14:textId="77777777" w:rsidR="007F7CC2" w:rsidRDefault="007F7CC2" w:rsidP="000756A9">
+    <w:p w14:paraId="383BEE3B" w14:textId="77777777" w:rsidR="008E6BFA" w:rsidRPr="000756A9" w:rsidRDefault="008E6BFA" w:rsidP="008E6BFA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34EF6451" w14:textId="64027836" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="00732246">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EE84593" w14:textId="77777777" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000756A9">
         <w:rPr>
           <w:b/>
@@ -16982,60 +17151,60 @@
         </w:rPr>
         <w:sectPr w:rsidR="00550C19" w:rsidRPr="00214ED1">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="2880" w:right="880" w:bottom="440" w:left="880" w:header="738" w:footer="252" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E15E4BE" w14:textId="7CC481C7" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1900"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000756A9" w:rsidRPr="000756A9">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="2880" w:right="880" w:bottom="440" w:left="880" w:header="738" w:footer="252" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59044CBE" w14:textId="77777777" w:rsidR="00F206AC" w:rsidRDefault="00F206AC">
+    <w:p w14:paraId="5F9D13D8" w14:textId="77777777" w:rsidR="00215963" w:rsidRDefault="00215963">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6122F715" w14:textId="77777777" w:rsidR="00F206AC" w:rsidRDefault="00F206AC">
+    <w:p w14:paraId="6A27C93A" w14:textId="77777777" w:rsidR="00215963" w:rsidRDefault="00215963">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -17048,60 +17217,237 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08151357" w14:textId="5B2AA9DF" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08151357" w14:textId="20D0FBFB" w:rsidR="00362D96" w:rsidRDefault="00966CF1">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486849024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5791002A" wp14:editId="358B43A1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4013200</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7181850</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1244600" cy="120650"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Textbox 5"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1244600" cy="120650"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6F412A7C" w14:textId="68A5772B" w:rsidR="0065631F" w:rsidRPr="00966CF1" w:rsidRDefault="0044677A">
+                          <w:pPr>
+                            <w:spacing w:before="14"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00966CF1">
+                            <w:rPr>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">As of </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00966CF1" w:rsidRPr="00966CF1">
+                            <w:rPr>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                            </w:rPr>
+                            <w:t>October</w:t>
+                          </w:r>
+                          <w:r w:rsidR="004D3EFE" w:rsidRPr="00966CF1">
+                            <w:rPr>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00966CF1" w:rsidRPr="00966CF1">
+                            <w:rPr>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                            </w:rPr>
+                            <w:t>14</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00966CF1">
+                            <w:rPr>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                            </w:rPr>
+                            <w:t>, 202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="004D3EFE" w:rsidRPr="00966CF1">
+                            <w:rPr>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5791002A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:316pt;margin-top:565.5pt;width:98pt;height:9.5pt;z-index:-16467456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXzl9ulwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPtP1i+b51WS4WipivYFQhp&#10;BUgLH+A6dhMRe7wzbpP+PWNv2iK4IS722DN+894bb+4nP4ijReohNHK5qKSwwUDbh30jf3z/ePtO&#10;Cko6tHqAYBt5siTvtzdvNmOs7Qo6GFqLgkEC1WNsZJdSrJUi01mvaQHRBk46QK8TH3GvWtQjo/tB&#10;rapqrUbANiIYS8S3j69JuS34zlmTvjpHNomhkcwtlRXLusur2m50vUcdu97MNPQ/sPC6D9z0AvWo&#10;kxYH7P+C8r1BIHBpYcArcK43tmhgNcvqDzXPnY62aGFzKF5sov8Ha74cn+M3FGn6ABMPsIig+ATm&#10;J7E3aoxUzzXZU6qJq7PQyaHPO0sQ/JC9PV38tFMSJqOt7u7WFacM55arav22GK6uryNS+mTBixw0&#10;EnlehYE+PlHK/XV9LpnJvPbPTNK0m0TfZtJcmW920J5Yy8jjbCS9HDRaKYbPgf3Ksz8HeA525wDT&#10;8ADlh2RJAd4fEri+ELjizgR4EIXX/GnypH8/l6rr197+AgAA//8DAFBLAwQUAAYACAAAACEAWDPA&#10;Nd8AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPQU7DMBC8I/EHa5G4UTupiEKIU1UITkiINBw4&#10;OrGbWI3XIXbb8Hu2J3qb2RnNzpSbxY3sZOZgPUpIVgKYwc5ri72Er+btIQcWokKtRo9Gwq8JsKlu&#10;b0pVaH/G2px2sWcUgqFQEoYYp4Lz0A3GqbDyk0HS9n52KhKde65ndaZwN/JUiIw7ZZE+DGoyL4Pp&#10;Drujk7D9xvrV/ny0n/W+tk3zJPA9O0h5f7dsn4FFs8R/M1zqU3WoqFPrj6gDGyVk65S2RBKSdUKI&#10;LHmaE2gvp0chgFclv15R/QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCXzl9ulwEAACID&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBYM8A13wAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6F412A7C" w14:textId="68A5772B" w:rsidR="0065631F" w:rsidRPr="00966CF1" w:rsidRDefault="0044677A">
+                    <w:pPr>
+                      <w:spacing w:before="14"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00966CF1">
+                      <w:rPr>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">As of </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00966CF1" w:rsidRPr="00966CF1">
+                      <w:rPr>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                      </w:rPr>
+                      <w:t>October</w:t>
+                    </w:r>
+                    <w:r w:rsidR="004D3EFE" w:rsidRPr="00966CF1">
+                      <w:rPr>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00966CF1" w:rsidRPr="00966CF1">
+                      <w:rPr>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                      </w:rPr>
+                      <w:t>14</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00966CF1">
+                      <w:rPr>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                      </w:rPr>
+                      <w:t>, 202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="004D3EFE" w:rsidRPr="00966CF1">
+                      <w:rPr>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007F62AB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486848000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54FE5761" wp14:editId="3C6AFD67">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>9316973</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7045083</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="153035" cy="166370"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
@@ -17154,55 +17500,51 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="54FE5761" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Textbox 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:733.6pt;margin-top:554.75pt;width:12.05pt;height:13.1pt;z-index:-16468480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9nKfclwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNOlWW1DUdLWwAiGt&#10;AGnhA1zHbixij5lxm/TvGXvTFsEN7WU8tsdv3nvjzd3kB3E0SA5CK5eLWgoTNHQu7Fv54/vHN++k&#10;oKRCpwYIppUnQ/Ju+/rVZoyNuYEehs6gYJBAzRhb2acUm6oi3RuvaAHRBL60gF4l3uK+6lCNjO6H&#10;6qau19UI2EUEbYj49OH5Um4LvrVGp6/WkkliaCVzSyViibscq+1GNXtUsXd6pqH+g4VXLnDTC9SD&#10;Skoc0P0D5Z1GILBpocFXYK3TpmhgNcv6LzVPvYqmaGFzKF5sopeD1V+OT/EbijS9h4kHWERQfAT9&#10;k9ibaozUzDXZU2qIq7PQyaLPK0sQ/JC9PV38NFMSOqPdrurVrRSar5br9ept8bu6Po5I6ZMBL3LS&#10;SuRxFQLq+Egpt1fNuWTm8tw+E0nTbhKuy5y5Mp/soDuxlJGn2Ur6dVBopBg+B7Yrj/6c4DnZnRNM&#10;wwcoHyQrCnB/SGBdIXDFnQnwHAqv+c/kQf+5L1XXn739DQAA//8DAFBLAwQUAAYACAAAACEAzBrg&#10;jOMAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Kid/qQkxKkqBCckRBoO&#10;HJ14m0SN1yF22/D2OCe47eyOZr/JdpPp2QVH11mSEC0EMKTa6o4aCZ/l68MjMOcVadVbQgk/6GCX&#10;395kKtX2SgVeDr5hIYRcqiS03g8p565u0Si3sANSuB3taJQPcmy4HtU1hJueL4WIuVEdhQ+tGvC5&#10;xfp0OBsJ+y8qXrrv9+qjOBZdWSaC3uKTlPd30/4JmMfJ/5lhxg/okAemyp5JO9YHvY63y+ANUySS&#10;DbDZs06iFbBq3q02W+B5xv/3yH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvZyn3JcB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzBrg&#10;jOMAAAAPAQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="54FE5761" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:733.6pt;margin-top:554.75pt;width:12.05pt;height:13.1pt;z-index:-16468480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB09FJOlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt2OEyEUvjfxHQj3dqZttppJpxt1ozHZ&#10;qMnqA1AGOsSBg+fQzvTtPbDT1uid8QYOcPj4ftjeT34QJ4PkILRyuailMEFD58Khld+/fXj1RgpK&#10;KnRqgGBaeTYk73cvX2zH2JgV9DB0BgWDBGrG2Mo+pdhUFeneeEULiCbwoQX0KvESD1WHamR0P1Sr&#10;ut5UI2AXEbQh4t2H50O5K/jWGp2+WEsmiaGVzC2VEcu4z2O126rmgCr2Ts801D+w8MoFfvQK9aCS&#10;Ekd0f0F5pxEIbFpo8BVY67QpGljNsv5DzVOvoila2ByKV5vo/8Hqz6en+BVFmt7BxAEWERQfQf8g&#10;9qYaIzVzT/aUGuLuLHSy6PPMEgRfZG/PVz/NlITOaHfren0nheaj5Wazfl38rm6XI1L6aMCLXLQS&#10;Oa5CQJ0eKeXnVXNpmbk8P5+JpGk/Cde1cpVDzDt76M4sZeQ0W0k/jwqNFMOnwHbl6C8FXor9pcA0&#10;vIfyQbKiAG+PCawrBG64MwHOofCa/0wO+vd16br97N0vAAAA//8DAFBLAwQUAAYACAAAACEAzBrg&#10;jOMAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Kid/qQkxKkqBCckRBoO&#10;HJ14m0SN1yF22/D2OCe47eyOZr/JdpPp2QVH11mSEC0EMKTa6o4aCZ/l68MjMOcVadVbQgk/6GCX&#10;395kKtX2SgVeDr5hIYRcqiS03g8p565u0Si3sANSuB3taJQPcmy4HtU1hJueL4WIuVEdhQ+tGvC5&#10;xfp0OBsJ+y8qXrrv9+qjOBZdWSaC3uKTlPd30/4JmMfJ/5lhxg/okAemyp5JO9YHvY63y+ANUySS&#10;DbDZs06iFbBq3q02W+B5xv/3yH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdPRSTpcB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzBrg&#10;jOMAAAAPAQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="04DB92A9" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
                     <w:pPr>
                       <w:spacing w:before="12"/>
                       <w:ind w:left="60"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
@@ -17214,310 +17556,203 @@
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007F62AB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486848512" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F883819" wp14:editId="57DD158F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486848512" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F883819" wp14:editId="747C48C3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>627380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7189418</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4141470" cy="139065"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Textbox 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4141470" cy="139065"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="75FB0DB7" w14:textId="03FE5858" w:rsidR="00362D96" w:rsidRPr="0044677A" w:rsidRDefault="007F62AB">
+                        <w:p w14:paraId="7891F3D8" w14:textId="72657964" w:rsidR="00966CF1" w:rsidRDefault="00966CF1">
                           <w:pPr>
                             <w:spacing w:before="14"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
-                              <w:sz w:val="16"/>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:hyperlink r:id="rId1" w:history="1">
+                            <w:r w:rsidRPr="002117A0">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                              </w:rPr>
+                              <w:t>https://www.mass.gov/doc/approved-registered-nurse-practical-nurse-programs-DOCX/download</w:t>
+                            </w:r>
+                          </w:hyperlink>
+                        </w:p>
+                        <w:p w14:paraId="75FB0DB7" w14:textId="77830634" w:rsidR="00362D96" w:rsidRPr="00966CF1" w:rsidRDefault="0044677A">
+                          <w:pPr>
+                            <w:spacing w:before="14"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:hyperlink r:id="rId1">
-[...11 lines deleted...]
-                          <w:r w:rsidR="0044677A" w:rsidRPr="0044677A">
+                          <w:r w:rsidRPr="00966CF1">
                             <w:rPr>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6F883819" id="Textbox 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:49.4pt;margin-top:566.1pt;width:326.1pt;height:10.95pt;z-index:-16467968;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQf8tRlwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtGO0zAQfEfiHyy/06QFDoianoATCOkE&#10;SAcf4Dp2YxF7za7bpH/P2k1bxL2dUCRn7V2PZ2Z3fTv5QRwMkoPQyuWilsIEDZ0Lu1b+/PHpxVsp&#10;KKnQqQGCaeXRkLzdPH+2HmNjVtDD0BkUDBKoGWMr+5RiU1Wke+MVLSCawEkL6FXiLe6qDtXI6H6o&#10;VnV9U42AXUTQhohP705JuSn41hqdvllLJomhlcwtlRXLus1rtVmrZocq9k7PNNQTWHjlAj96gbpT&#10;SYk9ukdQ3mkEApsWGnwF1jptigZWs6z/UfPQq2iKFjaH4sUm+n+w+uvhIX5HkaYPMHEDiwiK96B/&#10;EXtTjZGauSZ7Sg1xdRY6WfT5zxIEX2Rvjxc/zZSE5sNXS/7ecEpzbvnyXX3zOhteXW9HpPTZgBc5&#10;aCVyvwoDdbindCo9l8xkTu9nJmnaTsJ1rVxl0Hyyhe7IWkZuZyvp916hkWL4Etiv3PtzgOdgew4w&#10;DR+hTEiWFOD9PoF1hcAVdybAjSgS5qHJnf57X6quo735AwAA//8DAFBLAwQUAAYACAAAACEAVu/6&#10;wuEAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTQEubxqkqBCckRBoO&#10;PTrxNokar0PstuHv2Z7guLOjmTfZZrK9OOPoO0cK4lkEAql2pqNGwVf59rAE4YMmo3tHqOAHPWzy&#10;25tMp8ZdqMDzLjSCQ8inWkEbwpBK6esWrfYzNyDx7+BGqwOfYyPNqC8cbnuZRNFCWt0RN7R6wJcW&#10;6+PuZBVs91S8dt8f1WdxKLqyXEX0vjgqdX83bdcgAk7hzwxXfEaHnJkqdyLjRa9gtWTywHr8mCQg&#10;2PE8j3lddZXmTzHIPJP/R+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFB/y1GXAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFbv+sLh&#10;AAAADAEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="6F883819" id="Textbox 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:49.4pt;margin-top:566.1pt;width:326.1pt;height:10.95pt;z-index:-16467968;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXp2cgmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtGO0zAQfEfiHyy/06R3cHBR0xNwAiGd&#10;OKSDD3Adu7GIvWbXbdK/Z+2mLeLeEIrkrL3r8czsru4mP4i9QXIQWrlc1FKYoKFzYdvKH98/vXon&#10;BSUVOjVAMK08GJJ365cvVmNszBX0MHQGBYMEasbYyj6l2FQV6d54RQuIJnDSAnqVeIvbqkM1Mrof&#10;qqu6vqlGwC4iaEPEp/fHpFwXfGuNTo/WkkliaCVzS2XFsm7yWq1Xqtmiir3TMw31Dyy8coEfPUPd&#10;q6TEDt0zKO80AoFNCw2+AmudNkUDq1nWf6l56lU0RQubQ/FsE/0/WP11/xS/oUjTB5i4gUUExQfQ&#10;P4m9qcZIzVyTPaWGuDoLnSz6/GcJgi+yt4ezn2ZKQvPh6yV/bzmlObe8vq1v3mTDq8vtiJQ+G/Ai&#10;B61E7ldhoPYPlI6lp5KZzPH9zCRNm0m4rpXXGTSfbKA7sJaR29lK+rVTaKQYvgT2K/f+FOAp2JwC&#10;TMNHKBOSJQV4v0tgXSFwwZ0JcCOKhHlocqf/3Jeqy2ivfwMAAP//AwBQSwMEFAAGAAgAAAAhAFbv&#10;+sLhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0BLm8apKgQnJEQa&#10;Dj068TaJGq9D7Lbh79me4Lizo5k32WayvTjj6DtHCuJZBAKpdqajRsFX+fawBOGDJqN7R6jgBz1s&#10;8tubTKfGXajA8y40gkPIp1pBG8KQSunrFq32Mzcg8e/gRqsDn2MjzagvHG57mUTRQlrdETe0esCX&#10;Fuvj7mQVbPdUvHbfH9VncSi6slxF9L44KnV/N23XIAJO4c8MV3xGh5yZKnci40WvYLVk8sB6/Jgk&#10;INjxPI95XXWV5k8xyDyT/0fkvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAXp2cgmAEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBW7/rC&#10;4QAAAAwBAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="75FB0DB7" w14:textId="03FE5858" w:rsidR="00362D96" w:rsidRPr="0044677A" w:rsidRDefault="007F62AB">
+                  <w:p w14:paraId="7891F3D8" w14:textId="72657964" w:rsidR="00966CF1" w:rsidRDefault="00966CF1">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
-                        <w:sz w:val="16"/>
-                        <w:lang w:val="pt-BR"/>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:hyperlink r:id="rId2">
-                      <w:r w:rsidRPr="0044677A">
+                    <w:hyperlink r:id="rId2" w:history="1">
+                      <w:r w:rsidRPr="002117A0">
                         <w:rPr>
-                          <w:color w:val="0000FF"/>
-[...3 lines deleted...]
-                          <w:lang w:val="pt-BR"/>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:sz w:val="12"/>
+                          <w:szCs w:val="12"/>
                         </w:rPr>
-                        <w:t>https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs</w:t>
+                        <w:t>https://www.mass.gov/doc/approved-registered-nurse-practical-nurse-programs-DOCX/download</w:t>
                       </w:r>
                     </w:hyperlink>
-                    <w:r w:rsidR="0044677A" w:rsidRPr="0044677A">
-[...4 lines deleted...]
-                    </w:r>
                   </w:p>
-                </w:txbxContent>
-[...95 lines deleted...]
-                  <w:p w14:paraId="6F412A7C" w14:textId="7F4DC536" w:rsidR="0065631F" w:rsidRDefault="0044677A">
+                  <w:p w14:paraId="75FB0DB7" w14:textId="77830634" w:rsidR="00362D96" w:rsidRPr="00966CF1" w:rsidRDefault="0044677A">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                        <w:lang w:val="pt-BR"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00966CF1">
                       <w:rPr>
-                        <w:sz w:val="16"/>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                        <w:lang w:val="pt-BR"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">As of </w:t>
-[...17 lines deleted...]
-                      <w:t>6</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0044677A">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>as</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7447FADD" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486850560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A66470" wp14:editId="0168133A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1047711</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7472566</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="153035" cy="166370"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -17644,158 +17879,110 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34CA0CAE" w14:textId="77777777" w:rsidR="00F206AC" w:rsidRDefault="00F206AC">
+    <w:p w14:paraId="6520D9C8" w14:textId="77777777" w:rsidR="00215963" w:rsidRDefault="00215963">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DFD8AA1" w14:textId="77777777" w:rsidR="00F206AC" w:rsidRDefault="00F206AC">
+    <w:p w14:paraId="6454F3BC" w14:textId="77777777" w:rsidR="00215963" w:rsidRDefault="00215963">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3EE16050" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EE16050" w14:textId="2D9ED2CA" w:rsidR="00362D96" w:rsidRDefault="00966CF1">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...46 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486847488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62505067" wp14:editId="3E29646C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486847488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62505067" wp14:editId="20721209">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2216150</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>170138</wp:posOffset>
+                <wp:posOffset>171450</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4141470" cy="1393825"/>
+              <wp:extent cx="4146550" cy="1393825"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4141470" cy="1393825"/>
+                        <a:ext cx="4146550" cy="1393825"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="10B65930" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:before="12"/>
                             <w:ind w:left="732" w:right="731" w:firstLine="1"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:t>The Commonwealth of Massachusetts Executive</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>Office</w:t>
@@ -17824,64 +18011,74 @@
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>and</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>Human</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>Services Department of Public Health</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="3E8833FF" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+                        <w:p w14:paraId="333FD38F" w14:textId="77777777" w:rsidR="00966CF1" w:rsidRDefault="007F62AB">
                           <w:pPr>
                             <w:ind w:left="1098" w:right="1097" w:firstLine="48"/>
                             <w:jc w:val="both"/>
                             <w:rPr>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Bureau of Health Professions Licensure </w:t>
                           </w:r>
+                        </w:p>
+                        <w:p w14:paraId="53AE0857" w14:textId="77777777" w:rsidR="00966CF1" w:rsidRDefault="007F62AB">
+                          <w:pPr>
+                            <w:ind w:left="1098" w:right="1097" w:firstLine="48"/>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>Board</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>of</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
@@ -17905,116 +18102,187 @@
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>in</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Nursing </w:t>
                           </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5682E48B" w14:textId="77777777" w:rsidR="00966CF1" w:rsidRPr="00951305" w:rsidRDefault="00966CF1" w:rsidP="00966CF1">
+                          <w:pPr>
+                            <w:pStyle w:val="ExecOffice"/>
+                            <w:spacing w:line="276" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>250 Washington St., Boston, MA 02114</w:t>
+                            <w:t>100 Cambridge Street</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00951305">
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>19</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007055F6">
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>th</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> floor, </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00951305">
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>Boston, MA 021</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>14-2509</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="0A3F8D67" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+                        <w:p w14:paraId="76869AC2" w14:textId="77777777" w:rsidR="00966CF1" w:rsidRPr="0017749A" w:rsidRDefault="00966CF1" w:rsidP="00966CF1">
                           <w:pPr>
-                            <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-                            <w:jc w:val="center"/>
+                            <w:pStyle w:val="ExecOffice"/>
+                            <w:spacing w:line="276" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>617-973-</w:t>
+                            <w:t>(</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0017749A">
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>617</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
-                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>0900</w:t>
+                            <w:t xml:space="preserve">) </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0017749A">
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>624-6000 | mass.gov/</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>DPH</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="4320566D" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+                        <w:p w14:paraId="4320566D" w14:textId="038DD58C" w:rsidR="00362D96" w:rsidRDefault="00362D96">
                           <w:pPr>
                             <w:spacing w:line="184" w:lineRule="exact"/>
                             <w:ind w:left="86" w:right="86"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:hyperlink r:id="rId2">
-[...9 lines deleted...]
-                          </w:hyperlink>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="62505067" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:174.5pt;margin-top:13.4pt;width:326.1pt;height:109.75pt;z-index:-16468992;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSldATlQEAABwDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03ihJd+mMOMXaYsOA&#10;Yh3Q7QMUWYqNWaJGKrHz96MUJxm2t2EwIFMidXTOIVd3o+/F3iJ1EGq5mM2lsMFA04VtLb9/+3h9&#10;KwUlHRrdQ7C1PFiSd+urV6shVnYJLfSNRcEggaoh1rJNKVZKkWmt1zSDaAMnHaDXibe4VQ3qgdF9&#10;r5bz+Vs1ADYRwVgiPn08JuW64DtnTXp2jmwSfS2ZWyorlnWTV7Ve6WqLOradmWjof2DhdRf40TPU&#10;o05a7LD7C8p3BoHApZkBr8C5ztiigdUs5n+oeWl1tEULm0PxbBP9P1jzZf8Sv6JI4z2M3MAiguIT&#10;mB/E3qghUjXVZE+pIq7OQkeHPv9ZguCL7O3h7KcdkzB8+HrB3ztOGc4tbt7f3C7fZMfV5XpESp8s&#10;eJGDWiI3rFDQ+ydKx9JTycTmSCBTSeNm5JIcbqA5sIqBG1lL+rnTaKXoPwd2Knf9FOAp2JwCTP0D&#10;lNnIYgJ82CVwXXn5gju9zC0o3KdxyT3+fV+qLkO9/gUAAP//AwBQSwMEFAAGAAgAAAAhAFWTMBPg&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sWTdVrDSdJgQnJERXDhzT&#10;1mujNU5psq28Pd4JjrZ//f6+fDu7QZxxCtaThuVCgUBqfGup0/BZvT48ggjRUGsGT6jhBwNsi9ub&#10;3GStv1CJ533sBJdQyIyGPsYxkzI0PToTFn5E4tvBT85EHqdOtpO5cLkbZKJUKp2xxB96M+Jzj81x&#10;f3Iadl9Uvtjv9/qjPJS2qjaK3tKj1vd38+4JRMQ5/oXhis/oUDBT7U/UBjFoWK037BI1JCkrXANK&#10;LRMQNW/W6Qpkkcv/DsUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJKV0BOVAQAAHAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFWTMBPgAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAA7wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:174.5pt;margin-top:13.5pt;width:326.5pt;height:109.75pt;z-index:-16468992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOdq2vlQEAABwDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1G13u1qipitgBUJa&#10;wUoLH+A6dhMRe8yM26R/z9hNWwQ3xMUee8Zv3nvj9cPoe3GwSB2EWi5mcylsMNB0YVfL798+vrmX&#10;gpIOje4h2FoeLcmHzetX6yFWdgkt9I1FwSCBqiHWsk0pVkqRaa3XNINoAycdoNeJj7hTDeqB0X2v&#10;lvP5nRoAm4hgLBHfPp6SclPwnbMmfXWObBJ9LZlbKiuWdZtXtVnraoc6tp2ZaOh/YOF1F7jpBepR&#10;Jy322P0F5TuDQODSzIBX4FxnbNHAahbzP9S8tDraooXNoXixif4frPlyeInPKNL4HkYeYBFB8QnM&#10;D2Jv1BCpmmqyp1QRV2eho0Ofd5Yg+CF7e7z4acckDF/eLm7vVitOGc4tbt7e3C9X2XF1fR6R0icL&#10;XuSglsgDKxT04YnSqfRcMrE5EchU0rgduSSHW2iOrGLgQdaSfu41Win6z4GdylM/B3gOtucAU/8B&#10;yt/IYgK82ydwXel8xZ068wgK9+m75Bn/fi5V10+9+QUAAP//AwBQSwMEFAAGAAgAAAAhAC/4Z9Hf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoTSiBhjhVheCEhEjDgaMT&#10;b5Oo8TrEbhvenu0JTvs3mv0mX89uEEecQu9Jw+1CgUBqvO2p1fBZvd48ggjRkDWDJ9TwgwHWxeVF&#10;bjLrT1TicRtbwSYUMqOhi3HMpAxNh86EhR+R+LbzkzORx6mVdjInNneDTJRKpTM98YfOjPjcYbPf&#10;HpyGzReVL/33e/1R7sq+qlaK3tK91tdX8+YJRMQ5/onhjM/oUDBT7Q9kgxg03C1XnCVqSB64ngVK&#10;JdzVvFmm9yCLXP7PUPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjnatr5UBAAAcAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAL/hn0d8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="10B65930" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:before="12"/>
                       <w:ind w:left="732" w:right="731" w:firstLine="1"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:t>The Commonwealth of Massachusetts Executive</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>Office</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
@@ -18038,64 +18306,74 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>and</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>Human</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>Services Department of Public Health</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="3E8833FF" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+                  <w:p w14:paraId="333FD38F" w14:textId="77777777" w:rsidR="00966CF1" w:rsidRDefault="007F62AB">
                     <w:pPr>
                       <w:ind w:left="1098" w:right="1097" w:firstLine="48"/>
                       <w:jc w:val="both"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Bureau of Health Professions Licensure </w:t>
                     </w:r>
+                  </w:p>
+                  <w:p w14:paraId="53AE0857" w14:textId="77777777" w:rsidR="00966CF1" w:rsidRDefault="007F62AB">
+                    <w:pPr>
+                      <w:ind w:left="1098" w:right="1097" w:firstLine="48"/>
+                      <w:jc w:val="both"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>Board</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>of</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
@@ -18119,208 +18397,276 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>in</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Nursing </w:t>
                     </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5682E48B" w14:textId="77777777" w:rsidR="00966CF1" w:rsidRPr="00951305" w:rsidRDefault="00966CF1" w:rsidP="00966CF1">
+                    <w:pPr>
+                      <w:pStyle w:val="ExecOffice"/>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>250 Washington St., Boston, MA 02114</w:t>
+                      <w:t>100 Cambridge Street</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00951305">
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>19</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007055F6">
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>th</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> floor, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00951305">
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>Boston, MA 021</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>14-2509</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="0A3F8D67" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+                  <w:p w14:paraId="76869AC2" w14:textId="77777777" w:rsidR="00966CF1" w:rsidRPr="0017749A" w:rsidRDefault="00966CF1" w:rsidP="00966CF1">
                     <w:pPr>
-                      <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-                      <w:jc w:val="center"/>
+                      <w:pStyle w:val="ExecOffice"/>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>617-973-</w:t>
+                      <w:t>(</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0017749A">
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>617</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
-                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>0900</w:t>
+                      <w:t xml:space="preserve">) </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0017749A">
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>624-6000 | mass.gov/</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>DPH</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="4320566D" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+                  <w:p w14:paraId="4320566D" w14:textId="038DD58C" w:rsidR="00362D96" w:rsidRDefault="00362D96">
                     <w:pPr>
                       <w:spacing w:line="184" w:lineRule="exact"/>
                       <w:ind w:left="86" w:right="86"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:hyperlink r:id="rId3">
-[...9 lines deleted...]
-                    </w:hyperlink>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...13 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="007F62AB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486849536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18FF835D" wp14:editId="0E66A2D1">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486846976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="024B366D" wp14:editId="49AE386D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>1063000</wp:posOffset>
+            <wp:posOffset>788680</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>492837</wp:posOffset>
+            <wp:posOffset>207087</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="931165" cy="1069002"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1209017912" name="Image 6" descr="Commonwealth of Massachusetts Logo."/>
+          <wp:docPr id="1212120114" name="Image 1" descr="Commonwealth of Massachusetts Logo. "/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1209017912" name="Image 6" descr="Commonwealth of Massachusetts Logo."/>
+                  <pic:cNvPr id="1" name="Image 1" descr="Commonwealth of Massachusetts Logo. "/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="931165" cy="1069002"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B15DF46" w14:textId="287BEACA" w:rsidR="00362D96" w:rsidRDefault="00023126">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486850048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D94FC9B" wp14:editId="07ABC4B7">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486850048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D94FC9B" wp14:editId="5A4B1CB6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>2490470</wp:posOffset>
+                <wp:posOffset>2489200</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>455888</wp:posOffset>
+                <wp:posOffset>336550</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4141470" cy="1393825"/>
+              <wp:extent cx="4406900" cy="1514475"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Textbox 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4141470" cy="1393825"/>
+                        <a:ext cx="4406900" cy="1514475"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="22EC4A80" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+                        <w:p w14:paraId="4E6CC150" w14:textId="77777777" w:rsidR="00023126" w:rsidRDefault="00023126" w:rsidP="00023126">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:before="12"/>
                             <w:ind w:left="732" w:right="731" w:firstLine="1"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:t>The Commonwealth of Massachusetts Executive</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>Office</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
@@ -18341,64 +18687,74 @@
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>and</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>Human</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>Services Department of Public Health</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="5DF2DBCD" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+                        <w:p w14:paraId="3D40F507" w14:textId="77777777" w:rsidR="00023126" w:rsidRDefault="00023126" w:rsidP="00023126">
                           <w:pPr>
                             <w:ind w:left="1098" w:right="1097" w:firstLine="48"/>
                             <w:jc w:val="both"/>
                             <w:rPr>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Bureau of Health Professions Licensure </w:t>
                           </w:r>
+                        </w:p>
+                        <w:p w14:paraId="0004D4A7" w14:textId="77777777" w:rsidR="00023126" w:rsidRDefault="00023126" w:rsidP="00023126">
+                          <w:pPr>
+                            <w:ind w:left="1098" w:right="1097" w:firstLine="48"/>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>Board</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>of</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
@@ -18422,119 +18778,204 @@
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>in</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Nursing </w:t>
                           </w:r>
+                        </w:p>
+                        <w:p w14:paraId="545ECC9B" w14:textId="77777777" w:rsidR="00023126" w:rsidRPr="00951305" w:rsidRDefault="00023126" w:rsidP="00023126">
+                          <w:pPr>
+                            <w:pStyle w:val="ExecOffice"/>
+                            <w:spacing w:line="276" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>250 Washington St., Boston, MA 02114</w:t>
+                            <w:t>100 Cambridge Street</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00951305">
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>19</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007055F6">
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>th</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> floor, </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00951305">
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>Boston, MA 021</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>14-2509</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="48E7365E" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+                        <w:p w14:paraId="53DC2A27" w14:textId="77777777" w:rsidR="00023126" w:rsidRPr="0017749A" w:rsidRDefault="00023126" w:rsidP="00023126">
                           <w:pPr>
-                            <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-                            <w:jc w:val="center"/>
+                            <w:pStyle w:val="ExecOffice"/>
+                            <w:spacing w:line="276" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>617-973-</w:t>
+                            <w:t>(</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0017749A">
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>617</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
-                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>0900</w:t>
+                            <w:t xml:space="preserve">) </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0017749A">
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>624-6000 | mass.gov/</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>DPH</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="691D8764" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
                           <w:pPr>
                             <w:spacing w:line="184" w:lineRule="exact"/>
                             <w:ind w:left="86" w:right="86"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:hyperlink r:id="rId2">
+                          <w:hyperlink r:id="rId1">
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="16"/>
                                 <w:u w:val="single" w:color="0000FF"/>
                               </w:rPr>
                               <w:t>https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6D94FC9B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 7" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:196.1pt;margin-top:35.9pt;width:326.1pt;height:109.75pt;z-index:-16466432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/Uq/qmQEAACMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03ihJd+mMOMXaYsOA&#10;Yh3Q7QMUWYqNWaJGKrHz96MUJxm2t2EwIFMidXTOIVd3o+/F3iJ1EGq5mM2lsMFA04VtLb9/+3h9&#10;KwUlHRrdQ7C1PFiSd+urV6shVnYJLfSNRcEggaoh1rJNKVZKkWmt1zSDaAMnHaDXibe4VQ3qgdF9&#10;r5bz+Vs1ADYRwVgiPn08JuW64DtnTXp2jmwSfS2ZWyorlnWTV7Ve6WqLOradmWjof2DhdRf40TPU&#10;o05a7LD7C8p3BoHApZkBr8C5ztiigdUs5n+oeWl1tEULm0PxbBP9P1jzZf8Sv6JI4z2M3MAiguIT&#10;mB/E3qghUjXVZE+pIq7OQkeHPv9ZguCL7O3h7KcdkzB8+HrB3ztOGc4tbt7f3C7fZMfV5XpESp8s&#10;eJGDWiI3rFDQ+ydKx9JTycTmSCBTSeNmFF3D72TQfLKB5sBiBu5nLennTqOVov8c2LDc/FOAp2Bz&#10;CjD1D1BGJGsK8GGXwHWFwAV3IsCdKBKmqcmt/n1fqi6zvf4FAAD//wMAUEsDBBQABgAIAAAAIQCm&#10;JUKT4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4USdpVEgap6oQnJAQ&#10;aThwdOJtYjVeh9htw9/jnuhxtU8zb4rtbAZ2xslpSwLiZQQMqbVKUyfgq357fAbmvCQlB0so4Bcd&#10;bMv7u0Lmyl6owvPedyyEkMulgN77MefctT0a6ZZ2RAq/g52M9OGcOq4meQnhZuBJFK25kZpCQy9H&#10;fOmxPe5PRsDum6pX/fPRfFaHStd1FtH7+ijEw2LebYB5nP0/DFf9oA5lcGrsiZRjg4BVliQBFfAU&#10;hwlXIErTFFgjIMniFfCy4Lcbyj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv1Kv6pkB&#10;AAAjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApiVC&#10;k+EAAAALAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 7" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:196pt;margin-top:26.5pt;width:347pt;height:119.25pt;z-index:-16466432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1lWSTmAEAACMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNOmqu0DUdAWsQEgr&#10;WGnhA1zHbixij5lxm/TvGbtpi+CGuNjjmfHze2+8vp/8IA4GyUFo5XJRS2GChs6FXSu/f/v46o0U&#10;lFTo1ADBtPJoSN5vXr5Yj7ExN9DD0BkUDBKoGWMr+5RiU1Wke+MVLSCawEUL6FXiI+6qDtXI6H6o&#10;bur6rhoBu4igDRFnH05FuSn41hqdvlpLJomhlcwtlRXLus1rtVmrZocq9k7PNNQ/sPDKBX70AvWg&#10;khJ7dH9BeacRCGxaaPAVWOu0KRpYzbL+Q81zr6IpWtgciheb6P/B6i+H5/iEIk3vYeIBFhEUH0H/&#10;IPamGiM1c0/2lBri7ix0sujzzhIEX2Rvjxc/zZSE5uRqVd+9rbmkuba8Xa5Wr2+z49X1ekRKnwx4&#10;kYNWIg+sUFCHR0qn1nPLzOZEIFNJ03YSruN3MmjObKE7spiR59lK+rlXaKQYPgc2LA//HOA52J4D&#10;TMMHKF8kawrwbp/AukLgijsT4EkUCfOvyaP+/Vy6rn978wsAAP//AwBQSwMEFAAGAAgAAAAhAIUC&#10;q1fhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3VSNmhCnqhCckBBp&#10;OHB04m1iNV6H2G3D3+Oe6Gl3NaPZN8V2tgM74+SNIwnLhQCG1DptqJPwVb89bYD5oEirwRFK+EUP&#10;2/L+rlC5dheq8LwPHYsh5HMloQ9hzDn3bY9W+YUbkaJ2cJNVIZ5Tx/WkLjHcDjwRIuVWGYofejXi&#10;S4/tcX+yEnbfVL2an4/mszpUpq4zQe/pUcrHh3n3DCzgHP7NcMWP6FBGpsadSHs2SFhlSewSJKxX&#10;cV4NYpPGrZGQZMs18LLgtx3KPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1lWSTmAEA&#10;ACMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCFAqtX&#10;4QAAAAsBAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="22EC4A80" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+                  <w:p w14:paraId="4E6CC150" w14:textId="77777777" w:rsidR="00023126" w:rsidRDefault="00023126" w:rsidP="00023126">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:before="12"/>
                       <w:ind w:left="732" w:right="731" w:firstLine="1"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:t>The Commonwealth of Massachusetts Executive</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>Office</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
@@ -18555,64 +18996,74 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>and</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>Human</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>Services Department of Public Health</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="5DF2DBCD" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+                  <w:p w14:paraId="3D40F507" w14:textId="77777777" w:rsidR="00023126" w:rsidRDefault="00023126" w:rsidP="00023126">
                     <w:pPr>
                       <w:ind w:left="1098" w:right="1097" w:firstLine="48"/>
                       <w:jc w:val="both"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Bureau of Health Professions Licensure </w:t>
                     </w:r>
+                  </w:p>
+                  <w:p w14:paraId="0004D4A7" w14:textId="77777777" w:rsidR="00023126" w:rsidRDefault="00023126" w:rsidP="00023126">
+                    <w:pPr>
+                      <w:ind w:left="1098" w:right="1097" w:firstLine="48"/>
+                      <w:jc w:val="both"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>Board</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>of</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
@@ -18636,112 +19087,239 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>in</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Nursing </w:t>
                     </w:r>
+                  </w:p>
+                  <w:p w14:paraId="545ECC9B" w14:textId="77777777" w:rsidR="00023126" w:rsidRPr="00951305" w:rsidRDefault="00023126" w:rsidP="00023126">
+                    <w:pPr>
+                      <w:pStyle w:val="ExecOffice"/>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>250 Washington St., Boston, MA 02114</w:t>
+                      <w:t>100 Cambridge Street</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00951305">
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>19</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007055F6">
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>th</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> floor, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00951305">
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>Boston, MA 021</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>14-2509</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="48E7365E" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+                  <w:p w14:paraId="53DC2A27" w14:textId="77777777" w:rsidR="00023126" w:rsidRPr="0017749A" w:rsidRDefault="00023126" w:rsidP="00023126">
                     <w:pPr>
-                      <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-                      <w:jc w:val="center"/>
+                      <w:pStyle w:val="ExecOffice"/>
+                      <w:spacing w:line="276" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>617-973-</w:t>
+                      <w:t>(</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0017749A">
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>617</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
-                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>0900</w:t>
+                      <w:t xml:space="preserve">) </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0017749A">
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>624-6000 | mass.gov/</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>DPH</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="691D8764" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
                     <w:pPr>
                       <w:spacing w:line="184" w:lineRule="exact"/>
                       <w:ind w:left="86" w:right="86"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:hyperlink r:id="rId3">
+                    <w:hyperlink r:id="rId2">
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="16"/>
                           <w:u w:val="single" w:color="0000FF"/>
                         </w:rPr>
                         <w:t>https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="007F62AB">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486849536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18FF835D" wp14:editId="0EFBFFD0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>1063000</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>492837</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="931165" cy="1069002"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1209017912" name="Image 6" descr="Commonwealth of Massachusetts Logo."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1209017912" name="Image 6" descr="Commonwealth of Massachusetts Logo."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3" cstate="print"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="931165" cy="1069002"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11B87406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4543500"/>
     <w:lvl w:ilvl="0" w:tplc="C12C552A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="488" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="841C98D0">
@@ -18871,180 +19449,191 @@
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00362D96"/>
+    <w:rsid w:val="00023126"/>
     <w:rsid w:val="0002593E"/>
     <w:rsid w:val="00064F0A"/>
     <w:rsid w:val="000756A9"/>
     <w:rsid w:val="000756E4"/>
     <w:rsid w:val="00090F67"/>
     <w:rsid w:val="000B5729"/>
     <w:rsid w:val="000C4472"/>
     <w:rsid w:val="000D4DF6"/>
     <w:rsid w:val="000F6F84"/>
     <w:rsid w:val="00101D39"/>
     <w:rsid w:val="00173975"/>
     <w:rsid w:val="0018700A"/>
     <w:rsid w:val="00191FD9"/>
     <w:rsid w:val="001B24CB"/>
     <w:rsid w:val="001B3F0A"/>
     <w:rsid w:val="001B7B28"/>
     <w:rsid w:val="001D0BAD"/>
     <w:rsid w:val="001E3785"/>
     <w:rsid w:val="00214ED1"/>
+    <w:rsid w:val="00215963"/>
+    <w:rsid w:val="00215C08"/>
     <w:rsid w:val="002270AA"/>
     <w:rsid w:val="002315F8"/>
     <w:rsid w:val="0023288E"/>
     <w:rsid w:val="00244C4B"/>
     <w:rsid w:val="00251E93"/>
     <w:rsid w:val="00265B34"/>
     <w:rsid w:val="00266669"/>
     <w:rsid w:val="00286AFD"/>
     <w:rsid w:val="002B6788"/>
     <w:rsid w:val="002C3149"/>
     <w:rsid w:val="002F3ACB"/>
     <w:rsid w:val="00337CF2"/>
     <w:rsid w:val="0036107A"/>
     <w:rsid w:val="00362D96"/>
     <w:rsid w:val="003868A0"/>
+    <w:rsid w:val="003907B0"/>
     <w:rsid w:val="003F43FC"/>
     <w:rsid w:val="00435C55"/>
     <w:rsid w:val="00436B72"/>
     <w:rsid w:val="00444D6E"/>
     <w:rsid w:val="00445DF6"/>
     <w:rsid w:val="0044677A"/>
     <w:rsid w:val="00470097"/>
     <w:rsid w:val="00496068"/>
+    <w:rsid w:val="00496BEA"/>
     <w:rsid w:val="004A7871"/>
     <w:rsid w:val="004D3EFE"/>
     <w:rsid w:val="004D714D"/>
     <w:rsid w:val="00506798"/>
     <w:rsid w:val="00524383"/>
     <w:rsid w:val="00525345"/>
     <w:rsid w:val="005373B1"/>
     <w:rsid w:val="00540CC1"/>
     <w:rsid w:val="00542C1B"/>
     <w:rsid w:val="00550C19"/>
     <w:rsid w:val="005607E9"/>
+    <w:rsid w:val="005819F2"/>
     <w:rsid w:val="005B0852"/>
     <w:rsid w:val="005B5572"/>
     <w:rsid w:val="005E2614"/>
     <w:rsid w:val="005E684E"/>
     <w:rsid w:val="006466D1"/>
     <w:rsid w:val="0065631F"/>
     <w:rsid w:val="006A23A6"/>
     <w:rsid w:val="006B26DD"/>
     <w:rsid w:val="006C3DCF"/>
     <w:rsid w:val="006E3276"/>
     <w:rsid w:val="006E3F20"/>
     <w:rsid w:val="006F624F"/>
     <w:rsid w:val="006F6B4A"/>
     <w:rsid w:val="006F79DC"/>
     <w:rsid w:val="00720FB5"/>
     <w:rsid w:val="00732246"/>
     <w:rsid w:val="00747576"/>
     <w:rsid w:val="00747EEC"/>
     <w:rsid w:val="007802A5"/>
     <w:rsid w:val="00783B4D"/>
     <w:rsid w:val="007D035E"/>
     <w:rsid w:val="007E1A36"/>
     <w:rsid w:val="007E2215"/>
     <w:rsid w:val="007E6B41"/>
     <w:rsid w:val="007F62AB"/>
     <w:rsid w:val="007F7310"/>
     <w:rsid w:val="007F7CC2"/>
+    <w:rsid w:val="008634E5"/>
     <w:rsid w:val="008E3496"/>
+    <w:rsid w:val="008E6BFA"/>
     <w:rsid w:val="008F48A5"/>
     <w:rsid w:val="0094548A"/>
     <w:rsid w:val="00945DD0"/>
+    <w:rsid w:val="00966CF1"/>
     <w:rsid w:val="00983D24"/>
     <w:rsid w:val="0098533D"/>
     <w:rsid w:val="009A2BC7"/>
     <w:rsid w:val="009C7FA8"/>
     <w:rsid w:val="00A64F91"/>
     <w:rsid w:val="00A76C6B"/>
     <w:rsid w:val="00A775C2"/>
     <w:rsid w:val="00A8375F"/>
     <w:rsid w:val="00A90674"/>
     <w:rsid w:val="00AA5418"/>
     <w:rsid w:val="00AB04D5"/>
     <w:rsid w:val="00AF794A"/>
     <w:rsid w:val="00B46FC3"/>
     <w:rsid w:val="00B81009"/>
+    <w:rsid w:val="00B87ED9"/>
     <w:rsid w:val="00BB33BB"/>
     <w:rsid w:val="00BB4C65"/>
     <w:rsid w:val="00BB5A12"/>
     <w:rsid w:val="00C07529"/>
     <w:rsid w:val="00C22782"/>
     <w:rsid w:val="00C273A6"/>
     <w:rsid w:val="00C42503"/>
     <w:rsid w:val="00C563DF"/>
     <w:rsid w:val="00C85B50"/>
     <w:rsid w:val="00CA1A71"/>
     <w:rsid w:val="00CA3D45"/>
     <w:rsid w:val="00CB2630"/>
     <w:rsid w:val="00CD0E12"/>
     <w:rsid w:val="00CD6DAB"/>
     <w:rsid w:val="00CE34DC"/>
     <w:rsid w:val="00D03490"/>
     <w:rsid w:val="00D20167"/>
     <w:rsid w:val="00D252BD"/>
     <w:rsid w:val="00D8055A"/>
     <w:rsid w:val="00DA01CC"/>
     <w:rsid w:val="00DC1CF3"/>
     <w:rsid w:val="00DC5397"/>
     <w:rsid w:val="00DC5E60"/>
     <w:rsid w:val="00DE5D01"/>
     <w:rsid w:val="00DF2406"/>
     <w:rsid w:val="00E14005"/>
     <w:rsid w:val="00E25BF8"/>
     <w:rsid w:val="00E36C28"/>
     <w:rsid w:val="00E45D5B"/>
     <w:rsid w:val="00E56063"/>
     <w:rsid w:val="00E67AEC"/>
     <w:rsid w:val="00E7398A"/>
+    <w:rsid w:val="00E855DF"/>
     <w:rsid w:val="00E858A7"/>
     <w:rsid w:val="00EB7324"/>
     <w:rsid w:val="00EC559A"/>
     <w:rsid w:val="00ED1538"/>
     <w:rsid w:val="00ED4822"/>
     <w:rsid w:val="00ED58FA"/>
     <w:rsid w:val="00EF05EF"/>
     <w:rsid w:val="00EF454E"/>
     <w:rsid w:val="00F03EDC"/>
     <w:rsid w:val="00F206AC"/>
     <w:rsid w:val="00F314C3"/>
     <w:rsid w:val="00F31AE4"/>
     <w:rsid w:val="00F647B5"/>
     <w:rsid w:val="00F73B73"/>
     <w:rsid w:val="00F836D2"/>
     <w:rsid w:val="00FD3FB9"/>
     <w:rsid w:val="00FD65CB"/>
     <w:rsid w:val="00FE28C1"/>
     <w:rsid w:val="00FE4486"/>
     <w:rsid w:val="00FF77AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -19559,71 +20148,111 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E67AEC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E67AEC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ExecOffice">
+    <w:name w:val="Exec Office"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00966CF1"/>
+    <w:pPr>
+      <w:framePr w:w="6927" w:hSpace="187" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="page" w:x="3594" w:y="1"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00966CF1"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00966CF1"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/approved-registered-nurse-practical-nurse-programs-DOCX/download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/approved-registered-nurse-practical-nurse-programs-DOCX/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/about-board-approved-prelicensure-nursing-programs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19876,75 +20505,75 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>1928</Words>
-  <Characters>10995</Characters>
+  <Words>1930</Words>
+  <Characters>11007</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Massachusetts Board of Registration in Nursing, as a Regulatory agency of state government, protects the health, safety, and welfare of the citizens of the Commonwealth through the regulation of nursing practice and education</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DPL</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12898</CharactersWithSpaces>
+  <CharactersWithSpaces>12912</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Massachusetts Board of Registration in Nursing, as a Regulatory agency of state government, protects the health, safety, and welfare of the citizens of the Commonwealth through the regulation of nursing practice and education</dc:title>
   <dc:creator>ntemp</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-09-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 23 for Word</vt:lpwstr>