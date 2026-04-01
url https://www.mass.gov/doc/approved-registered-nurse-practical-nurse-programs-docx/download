--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -1965,56 +1965,57 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00362D96">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="2440" w:right="880" w:bottom="1120" w:left="880" w:header="288" w:footer="925" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="720FB532" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="00362D96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FA72298" w14:textId="37F4AE46" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
+    <w:p w14:paraId="5FA72298" w14:textId="3A4C990D" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
       <w:pPr>
         <w:spacing w:before="92" w:line="276" w:lineRule="exact"/>
         <w:ind w:left="127"/>
         <w:rPr>
           <w:b/>
+          <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
@@ -2199,88 +2200,111 @@
         <w:t>as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="000D4DF6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
       <w:r w:rsidR="00444D6E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>June 12</w:t>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4DF6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0065631F">
+      <w:r w:rsidR="000D4DF6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
-      </w:r>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663B5481" w14:textId="77777777" w:rsidR="00435C55" w:rsidRDefault="00435C55" w:rsidP="00435C55">
+      <w:pPr>
+        <w:spacing w:before="92" w:line="276" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="29E6FC8F" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="847"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:ind w:left="847"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Prerequisite</w:t>
       </w:r>
@@ -2294,188 +2318,70 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Approval</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Status</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3B0476" w14:textId="65BE1DB1" w:rsidR="00362D96" w:rsidRPr="00C273A6" w:rsidRDefault="007F62AB" w:rsidP="00C273A6">
+    <w:p w14:paraId="7C3B0476" w14:textId="22F2E626" w:rsidR="00362D96" w:rsidRPr="00C273A6" w:rsidRDefault="00DA01CC" w:rsidP="00C273A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1291"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB5A12">
-[...121 lines deleted...]
-        <w:t>2023</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B24BB7" w14:textId="77777777" w:rsidR="00C273A6" w:rsidRPr="00C273A6" w:rsidRDefault="00C273A6" w:rsidP="00C273A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1291"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:ind w:left="1292" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ADB2254" w14:textId="75F2333F" w:rsidR="00362D96" w:rsidRPr="003868A0" w:rsidRDefault="007F62AB" w:rsidP="003868A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="847"/>
         </w:tabs>
@@ -3344,51 +3250,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Status:</w:t>
       </w:r>
       <w:r w:rsidR="00FD3FB9">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39833703" w14:textId="03A578C4" w:rsidR="00101D39" w:rsidRPr="00F836D2" w:rsidRDefault="00101D39" w:rsidP="00EF05EF">
+    <w:p w14:paraId="39833703" w14:textId="0D903D11" w:rsidR="00101D39" w:rsidRPr="00DA01CC" w:rsidRDefault="00101D39" w:rsidP="00EF05EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:ind w:left="1247" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101D39">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assabet</w:t>
       </w:r>
       <w:r w:rsidRPr="00101D39">
         <w:rPr>
@@ -8708,51 +8614,51 @@
         <w:spacing w:before="93"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D33EC7C" w14:textId="77777777" w:rsidR="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
       <w:pPr>
         <w:spacing w:before="93"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43B1B290" w14:textId="77777777" w:rsidR="00C273A6" w:rsidRDefault="00C273A6" w:rsidP="000756A9">
       <w:pPr>
         <w:spacing w:before="93"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C267247" w14:textId="127F9632" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="000756A9">
+    <w:p w14:paraId="0C267247" w14:textId="3C32894E" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="000756A9">
       <w:pPr>
         <w:spacing w:before="93"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Practical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
@@ -8812,333 +8718,70 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Approval</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Status</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA01CC">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FAC0E5" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...269 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="2E22EA48" w14:textId="77777777" w:rsidR="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9"/>
     <w:p w14:paraId="7AD21D49" w14:textId="2770D187" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Associate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -11626,65 +11269,65 @@
     <w:p w14:paraId="52684F19" w14:textId="0F869035" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1280"/>
         </w:tabs>
         <w:sectPr w:rsidR="007E6B41" w:rsidRPr="007E6B41">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="2880" w:right="880" w:bottom="440" w:left="880" w:header="738" w:footer="252" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1382DE64" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="00362D96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="Practical_Nursing_Programs_–_Prerequisit"/>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkStart w:id="42" w:name="Practical_Nursing_Programs_–_Prerequisit"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="29D50E32" w14:textId="77777777" w:rsidR="0018700A" w:rsidRDefault="0018700A">
       <w:pPr>
         <w:ind w:left="560"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="Associate_Degree_Nursing_Programs_–_Full"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkStart w:id="43" w:name="Associate_Degree_Nursing_Programs_–_Full"/>
+      <w:bookmarkStart w:id="44" w:name="Associate_Degree_Nursing_Programs_–_Init"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="78F395D2" w14:textId="168FE872" w:rsidR="00362D96" w:rsidRDefault="007F62AB" w:rsidP="007E6B41">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Associate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -11829,112 +11472,112 @@
           </w:tcPr>
           <w:p w14:paraId="0BF66CE0" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="00362D96">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07BB82E1" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="215" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="47" w:name="Program_Name"/>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkStart w:id="45" w:name="Program_Name"/>
+            <w:bookmarkEnd w:id="45"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Program</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F989960" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="215" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="48" w:name="Address"/>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkStart w:id="46" w:name="Address"/>
+            <w:bookmarkEnd w:id="46"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C40D516" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="215" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="49" w:name="Phone"/>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkStart w:id="47" w:name="Phone"/>
+            <w:bookmarkEnd w:id="47"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00732246" w14:paraId="36824C49" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E0AFED4" w14:textId="2D5945A1" w:rsidR="00732246" w:rsidRDefault="00732246">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="251"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:w w:val="99"/>
@@ -11987,52 +11630,52 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>800-782-7284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00362D96" w14:paraId="10DFFBB3" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BBADED4" w14:textId="2E527B84" w:rsidR="00362D96" w:rsidRDefault="00732246">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="251"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:bookmarkStart w:id="50" w:name="2"/>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkStart w:id="48" w:name="2"/>
+            <w:bookmarkEnd w:id="48"/>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B0360F4" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Roxbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -12461,52 +12104,52 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>978-738-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>7447</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C86E340" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="1"/>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkStart w:id="49" w:name="1"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="0C597BED" w14:textId="77777777" w:rsidR="00945DD0" w:rsidRDefault="00945DD0" w:rsidP="007E6B41">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DC8BCB4" w14:textId="1A14003A" w:rsidR="007E6B41" w:rsidRPr="0018700A" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018700A">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Baccalaureate</w:t>
       </w:r>
       <w:r w:rsidRPr="0018700A">
@@ -14378,933 +14021,975 @@
           </w:tcPr>
           <w:p w14:paraId="488A1159" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="00F13917">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>978-837-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E6B41" w14:paraId="36E378CE" w14:textId="77777777" w:rsidTr="007E6B41">
-[...192 lines deleted...]
-      <w:tr w:rsidR="007E6B41" w14:paraId="19366EFD" w14:textId="77777777" w:rsidTr="007E6B41">
+      <w:tr w:rsidR="00251E93" w14:paraId="2BB600B8" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27A66361" w14:textId="45EFDA14" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="0C810794" w14:textId="425EBE52" w:rsidR="00251E93" w:rsidRDefault="00251E93" w:rsidP="00251E93">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>14</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="353F5489" w14:textId="1D8E015E" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="4D0C6F2A" w14:textId="485B7F23" w:rsidR="00251E93" w:rsidRPr="007E6B41" w:rsidRDefault="00251E93" w:rsidP="00251E93">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
-            <w:r w:rsidRPr="007E6B41">
-              <w:t>Northeastern University</w:t>
+            <w:r>
+              <w:t>MGH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Professions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="599ACC82" w14:textId="6BD72D4A" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="7929363B" w14:textId="77777777" w:rsidR="00251E93" w:rsidRDefault="00251E93" w:rsidP="00251E93">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
-            <w:r w:rsidRPr="007E6B41">
-              <w:t>360 Huntington Avenue, Boston, MA 02115</w:t>
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Ave.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Charlestown</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Navy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Yard,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Boston,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71117326" w14:textId="3D127171" w:rsidR="00251E93" w:rsidRPr="007E6B41" w:rsidRDefault="00251E93" w:rsidP="00251E93">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="238" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>02129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22A46EAC" w14:textId="38F16E4A" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="457B714A" w14:textId="0796C735" w:rsidR="00251E93" w:rsidRPr="007E6B41" w:rsidRDefault="00251E93" w:rsidP="00251E93">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>617-373-3649</w:t>
+              <w:t>617-724-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>0480</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E6B41" w14:paraId="04B19CA4" w14:textId="77777777" w:rsidTr="007E6B41">
+      <w:tr w:rsidR="007E6B41" w14:paraId="19366EFD" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10FCDDF8" w14:textId="2120D0D8" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="27A66361" w14:textId="7DE2C583" w:rsidR="007E6B41" w:rsidRDefault="00DA01CC" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6B41">
-              <w:t>15</w:t>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00251E93">
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FDC20B9" w14:textId="02F8BEA5" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="353F5489" w14:textId="1D8E015E" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>Regis College</w:t>
+              <w:t>Northeastern University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AE04ACC" w14:textId="1BB6810E" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="599ACC82" w14:textId="6BD72D4A" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>235 Wellesley Street, Weston, MA 02493</w:t>
+              <w:t>360 Huntington Avenue, Boston, MA 02115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19A25C0A" w14:textId="4381CA02" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="22A46EAC" w14:textId="38F16E4A" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>781-768-7090</w:t>
+              <w:t>617-373-3649</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E6B41" w14:paraId="373049A9" w14:textId="77777777" w:rsidTr="007E6B41">
+      <w:tr w:rsidR="007E6B41" w14:paraId="04B19CA4" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="127E3204" w14:textId="652F89FD" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="10FCDDF8" w14:textId="0AE80D64" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>16</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00251E93">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E518CE3" w14:textId="6BCD91E3" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="4FDC20B9" w14:textId="02F8BEA5" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>Simmons University</w:t>
+              <w:t>Regis College</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6996943D" w14:textId="4862AFA5" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="4AE04ACC" w14:textId="1BB6810E" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>300 The Fenway, Boston, MA 02115</w:t>
+              <w:t>235 Wellesley Street, Weston, MA 02493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50C1D5B4" w14:textId="0CF9224A" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="19A25C0A" w14:textId="4381CA02" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>617-521-2531</w:t>
+              <w:t>781-768-7090</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E6B41" w14:paraId="5D024D73" w14:textId="77777777" w:rsidTr="007E6B41">
+      <w:tr w:rsidR="007E6B41" w14:paraId="373049A9" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38B062DE" w14:textId="4CA52016" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="127E3204" w14:textId="26136C18" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>17</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00251E93">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61CDBE2E" w14:textId="75CCD676" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="0E518CE3" w14:textId="6BCD91E3" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>University of Mass Amherst Elaine Marieb College of Nursing</w:t>
+              <w:t>Simmons University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D05DB41" w14:textId="4E4C7157" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="6996943D" w14:textId="4862AFA5" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>651 North Pleasant Street, Amherst, MA 01003</w:t>
+              <w:t>300 The Fenway, Boston, MA 02115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54B91FB5" w14:textId="65A4F5D6" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="50C1D5B4" w14:textId="0CF9224A" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>413-545-2703</w:t>
+              <w:t>617-521-2531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E6B41" w14:paraId="061E7BAD" w14:textId="77777777" w:rsidTr="007E6B41">
+      <w:tr w:rsidR="007E6B41" w14:paraId="5D024D73" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C6227CB" w14:textId="04780DC7" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="38B062DE" w14:textId="2F264B17" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>18</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00251E93">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C9D699F" w14:textId="0CB54883" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="61CDBE2E" w14:textId="75CCD676" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>University of Mass Boston Robert and Donna Manning College of Nursing and Health Sciences</w:t>
+              <w:t>University of Mass Amherst Elaine Marieb College of Nursing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DE9A831" w14:textId="21AB8C6E" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="2D05DB41" w14:textId="4E4C7157" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>100 Morrissey Blvd, Boston, MA 02125</w:t>
+              <w:t>651 North Pleasant Street, Amherst, MA 01003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67E638D0" w14:textId="4D370C56" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="54B91FB5" w14:textId="65A4F5D6" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>617-287-7500</w:t>
+              <w:t>413-545-2703</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E6B41" w14:paraId="3873A790" w14:textId="77777777" w:rsidTr="007E6B41">
+      <w:tr w:rsidR="007E6B41" w14:paraId="061E7BAD" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A7B55D7" w14:textId="53E117CE" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="3C6227CB" w14:textId="19AF5ABD" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>19</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00251E93">
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48990993" w14:textId="7D5B2E7F" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="1C9D699F" w14:textId="0CB54883" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>University of Mass/Dartmouth</w:t>
+              <w:t>University of Mass Boston Robert and Donna Manning College of Nursing and Health Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32111888" w14:textId="2E13B739" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="5DE9A831" w14:textId="21AB8C6E" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>285 Old Westport Road, N. Dartmouth, MA 02747</w:t>
+              <w:t>100 Morrissey Blvd, Boston, MA 02125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54E6E1DC" w14:textId="4568CD90" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="67E638D0" w14:textId="4D370C56" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>508-999-8586</w:t>
+              <w:t>617-287-7500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E6B41" w14:paraId="58213340" w14:textId="77777777" w:rsidTr="007E6B41">
+      <w:tr w:rsidR="007E6B41" w14:paraId="3873A790" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24F0D591" w14:textId="60A2EE91" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="5A7B55D7" w14:textId="5544F0AA" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="99"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>20</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00251E93">
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="463DDC6A" w14:textId="65A72809" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="48990993" w14:textId="7D5B2E7F" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>University of Mass/Lowell</w:t>
+              <w:t>University of Mass/Dartmouth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E3DA5F3" w14:textId="58B7C8AB" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="32111888" w14:textId="2E13B739" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t xml:space="preserve">3 </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Way, Lowell, MA 01854</w:t>
+              <w:t>285 Old Westport Road, N. Dartmouth, MA 02747</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E143425" w14:textId="1D9A3B70" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="54E6E1DC" w14:textId="4568CD90" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>978-934-4467</w:t>
+              <w:t>508-999-8586</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E6B41" w:rsidRPr="007E6B41" w14:paraId="27CF542E" w14:textId="77777777" w:rsidTr="007E6B41">
+      <w:tr w:rsidR="007E6B41" w14:paraId="58213340" w14:textId="77777777" w:rsidTr="007E6B41">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A2B2724" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+          <w:p w14:paraId="24F0D591" w14:textId="5BEA07CD" w:rsidR="007E6B41" w:rsidRDefault="00251E93" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:w w:val="99"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5494" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="463DDC6A" w14:textId="65A72809" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
-              <w:t>21</w:t>
+              <w:t>University of Mass/Lowell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E3DA5F3" w14:textId="58B7C8AB" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="238" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6B41">
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E6B41">
+              <w:t>Solomont</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E6B41">
+              <w:t xml:space="preserve"> Way, Lowell, MA 01854</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E143425" w14:textId="1D9A3B70" w:rsidR="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="238" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6B41">
+              <w:t>978-934-4467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E6B41" w:rsidRPr="007E6B41" w14:paraId="27CF542E" w14:textId="77777777" w:rsidTr="007E6B41">
+        <w:trPr>
+          <w:trHeight w:val="506"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A2B2724" w14:textId="1BCB6004" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="238" w:lineRule="exact"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6B41">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00251E93">
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2489698B" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>Westfield State University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -15457,57 +15142,57 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w14:paraId="00EE7AA1" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5939389F" w14:textId="7D38AB05" w:rsidR="007F7CC2" w:rsidRDefault="007F7CC2" w:rsidP="007F7CC2">
+          <w:p w14:paraId="5939389F" w14:textId="45023D05" w:rsidR="007F7CC2" w:rsidRDefault="00251E93" w:rsidP="007F7CC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
             </w:pPr>
-            <w:r w:rsidRPr="007E6B41">
+            <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="033E1BC9" w14:textId="0205D5E2" w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w:rsidRDefault="007F7CC2" w:rsidP="007F7CC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Salem State University </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
@@ -15525,51 +15210,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CFA146D" w14:textId="3246C203" w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w:rsidRDefault="007F7CC2" w:rsidP="007F7CC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>978-542-6649</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w14:paraId="5B099828" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="276FC278" w14:textId="5D128A43" w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w:rsidRDefault="007F7CC2" w:rsidP="007F7CC2">
+          <w:p w14:paraId="276FC278" w14:textId="4DA88C6B" w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w:rsidRDefault="00251E93" w:rsidP="007F7CC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05842EB1" w14:textId="1D5D1DCB" w:rsidR="007F7CC2" w:rsidRPr="007E6B41" w:rsidRDefault="007F7CC2" w:rsidP="007F7CC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:t>Worcester State University</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -15720,52 +15405,52 @@
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="5494"/>
         <w:gridCol w:w="5307"/>
         <w:gridCol w:w="1873"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E6B41" w:rsidRPr="007E6B41" w14:paraId="2F211CB6" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F9EE722" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
             </w:pPr>
-            <w:bookmarkStart w:id="52" w:name="Baccalaureate_Degree_Nursing_Programs_–_"/>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkStart w:id="50" w:name="Baccalaureate_Degree_Nursing_Programs_–_"/>
+            <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E15B088" w14:textId="77777777" w:rsidR="007E6B41" w:rsidRPr="007E6B41" w:rsidRDefault="007E6B41" w:rsidP="007E6B41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1130"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6B41">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Program Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16708,52 +16393,52 @@
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40959EE9" w14:textId="77777777" w:rsidR="002B6788" w:rsidRPr="000756A9" w:rsidRDefault="002B6788" w:rsidP="002B6788">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>508-856-5801</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78D794DB" w14:textId="77777777" w:rsidR="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="Registered_Nurse_Entry_Level_Graduate_Pr"/>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkStart w:id="51" w:name="Registered_Nurse_Entry_Level_Graduate_Pr"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="43870EF4" w14:textId="77777777" w:rsidR="00BB33BB" w:rsidRDefault="00BB33BB" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B9C7DF8" w14:textId="77777777" w:rsidR="00BB33BB" w:rsidRDefault="00BB33BB" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45561792" w14:textId="77777777" w:rsidR="00BB33BB" w:rsidRDefault="00BB33BB" w:rsidP="000756A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -16808,51 +16493,51 @@
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="5494"/>
         <w:gridCol w:w="5307"/>
         <w:gridCol w:w="1873"/>
       </w:tblGrid>
       <w:tr w:rsidR="000756A9" w:rsidRPr="000756A9" w14:paraId="660EB129" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54A49827" w14:textId="77777777" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="54" w:name="_Hlk163207097"/>
+            <w:bookmarkStart w:id="52" w:name="_Hlk163207097"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="496E02F5" w14:textId="77777777" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000756A9">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Program Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16975,51 +16660,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FE77851" w14:textId="29E19DC7" w:rsidR="00732246" w:rsidRPr="000756A9" w:rsidRDefault="00732246" w:rsidP="00732246">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>800-782-7284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:tr w:rsidR="000756A9" w:rsidRPr="000756A9" w14:paraId="6AA41EF1" w14:textId="77777777" w:rsidTr="000756A9">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7239C1F6" w14:textId="0B9CFE97" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="00732246" w:rsidP="000756A9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
@@ -17353,58 +17038,58 @@
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="2880" w:right="880" w:bottom="440" w:left="880" w:header="738" w:footer="252" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E15E4BE" w14:textId="7CC481C7" w:rsidR="000756A9" w:rsidRPr="000756A9" w:rsidRDefault="000756A9" w:rsidP="000756A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1900"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000756A9" w:rsidRPr="000756A9">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="2880" w:right="880" w:bottom="440" w:left="880" w:header="738" w:footer="252" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="087365B2" w14:textId="77777777" w:rsidR="005B5572" w:rsidRDefault="005B5572">
+    <w:p w14:paraId="73161234" w14:textId="77777777" w:rsidR="00C42503" w:rsidRDefault="00C42503">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F2A6AFD" w14:textId="77777777" w:rsidR="005B5572" w:rsidRDefault="005B5572">
+    <w:p w14:paraId="1CA9338A" w14:textId="77777777" w:rsidR="00C42503" w:rsidRDefault="00C42503">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -17979,58 +17664,58 @@
                       <w:t>4</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33F51A93" w14:textId="77777777" w:rsidR="005B5572" w:rsidRDefault="005B5572">
+    <w:p w14:paraId="27B6583B" w14:textId="77777777" w:rsidR="00C42503" w:rsidRDefault="00C42503">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47AEDB82" w14:textId="77777777" w:rsidR="005B5572" w:rsidRDefault="005B5572">
+    <w:p w14:paraId="1C4B37AB" w14:textId="77777777" w:rsidR="00C42503" w:rsidRDefault="00C42503">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EE16050" w14:textId="77777777" w:rsidR="00362D96" w:rsidRDefault="007F62AB">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486846976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="024B366D" wp14:editId="1A73AA13">
           <wp:simplePos x="0" y="0"/>
@@ -19207,154 +18892,166 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00362D96"/>
     <w:rsid w:val="0002593E"/>
     <w:rsid w:val="000756A9"/>
     <w:rsid w:val="000756E4"/>
+    <w:rsid w:val="00090F67"/>
     <w:rsid w:val="000B5729"/>
     <w:rsid w:val="000C4472"/>
+    <w:rsid w:val="000D4DF6"/>
     <w:rsid w:val="000F6F84"/>
     <w:rsid w:val="00101D39"/>
     <w:rsid w:val="00173975"/>
     <w:rsid w:val="0018700A"/>
     <w:rsid w:val="00191FD9"/>
     <w:rsid w:val="001B24CB"/>
     <w:rsid w:val="001B3F0A"/>
     <w:rsid w:val="001B7B28"/>
     <w:rsid w:val="001D0BAD"/>
     <w:rsid w:val="001E3785"/>
     <w:rsid w:val="00214ED1"/>
     <w:rsid w:val="002270AA"/>
     <w:rsid w:val="002315F8"/>
     <w:rsid w:val="0023288E"/>
+    <w:rsid w:val="00251E93"/>
     <w:rsid w:val="00265B34"/>
     <w:rsid w:val="00266669"/>
     <w:rsid w:val="00286AFD"/>
     <w:rsid w:val="002B6788"/>
     <w:rsid w:val="002C3149"/>
     <w:rsid w:val="002F3ACB"/>
     <w:rsid w:val="00337CF2"/>
     <w:rsid w:val="0036107A"/>
     <w:rsid w:val="00362D96"/>
     <w:rsid w:val="003868A0"/>
     <w:rsid w:val="003F43FC"/>
+    <w:rsid w:val="00435C55"/>
     <w:rsid w:val="00436B72"/>
     <w:rsid w:val="00444D6E"/>
     <w:rsid w:val="00445DF6"/>
     <w:rsid w:val="0044677A"/>
     <w:rsid w:val="00470097"/>
     <w:rsid w:val="00496068"/>
     <w:rsid w:val="004A7871"/>
     <w:rsid w:val="004D714D"/>
     <w:rsid w:val="00506798"/>
     <w:rsid w:val="00524383"/>
     <w:rsid w:val="005373B1"/>
     <w:rsid w:val="00540CC1"/>
     <w:rsid w:val="00542C1B"/>
     <w:rsid w:val="00550C19"/>
     <w:rsid w:val="005607E9"/>
     <w:rsid w:val="005B0852"/>
     <w:rsid w:val="005B5572"/>
     <w:rsid w:val="005E2614"/>
     <w:rsid w:val="005E684E"/>
     <w:rsid w:val="006466D1"/>
     <w:rsid w:val="0065631F"/>
     <w:rsid w:val="006A23A6"/>
     <w:rsid w:val="006B26DD"/>
     <w:rsid w:val="006C3DCF"/>
     <w:rsid w:val="006E3276"/>
     <w:rsid w:val="006E3F20"/>
     <w:rsid w:val="006F624F"/>
     <w:rsid w:val="006F6B4A"/>
     <w:rsid w:val="006F79DC"/>
     <w:rsid w:val="00720FB5"/>
     <w:rsid w:val="00732246"/>
     <w:rsid w:val="00747576"/>
     <w:rsid w:val="00747EEC"/>
     <w:rsid w:val="007802A5"/>
+    <w:rsid w:val="007D035E"/>
+    <w:rsid w:val="007E1A36"/>
     <w:rsid w:val="007E2215"/>
     <w:rsid w:val="007E6B41"/>
     <w:rsid w:val="007F62AB"/>
     <w:rsid w:val="007F7310"/>
     <w:rsid w:val="007F7CC2"/>
     <w:rsid w:val="008E3496"/>
     <w:rsid w:val="008F48A5"/>
     <w:rsid w:val="0094548A"/>
     <w:rsid w:val="00945DD0"/>
+    <w:rsid w:val="00983D24"/>
     <w:rsid w:val="0098533D"/>
     <w:rsid w:val="009A2BC7"/>
     <w:rsid w:val="009C7FA8"/>
     <w:rsid w:val="00A64F91"/>
     <w:rsid w:val="00A76C6B"/>
     <w:rsid w:val="00A775C2"/>
     <w:rsid w:val="00A8375F"/>
     <w:rsid w:val="00A90674"/>
     <w:rsid w:val="00AB04D5"/>
     <w:rsid w:val="00AF794A"/>
     <w:rsid w:val="00B46FC3"/>
     <w:rsid w:val="00BB33BB"/>
     <w:rsid w:val="00BB4C65"/>
     <w:rsid w:val="00BB5A12"/>
     <w:rsid w:val="00C07529"/>
+    <w:rsid w:val="00C22782"/>
     <w:rsid w:val="00C273A6"/>
+    <w:rsid w:val="00C42503"/>
     <w:rsid w:val="00C563DF"/>
     <w:rsid w:val="00C85B50"/>
     <w:rsid w:val="00CA1A71"/>
     <w:rsid w:val="00CA3D45"/>
     <w:rsid w:val="00CB2630"/>
+    <w:rsid w:val="00CD0E12"/>
     <w:rsid w:val="00CD6DAB"/>
     <w:rsid w:val="00CE34DC"/>
     <w:rsid w:val="00D03490"/>
     <w:rsid w:val="00D20167"/>
     <w:rsid w:val="00D252BD"/>
     <w:rsid w:val="00D8055A"/>
+    <w:rsid w:val="00DA01CC"/>
     <w:rsid w:val="00DC1CF3"/>
     <w:rsid w:val="00DC5E60"/>
     <w:rsid w:val="00DE5D01"/>
     <w:rsid w:val="00DF2406"/>
     <w:rsid w:val="00E14005"/>
     <w:rsid w:val="00E25BF8"/>
     <w:rsid w:val="00E36C28"/>
+    <w:rsid w:val="00E45D5B"/>
     <w:rsid w:val="00E56063"/>
     <w:rsid w:val="00E67AEC"/>
     <w:rsid w:val="00E7398A"/>
     <w:rsid w:val="00E858A7"/>
     <w:rsid w:val="00EC559A"/>
     <w:rsid w:val="00ED1538"/>
     <w:rsid w:val="00ED4822"/>
     <w:rsid w:val="00ED58FA"/>
     <w:rsid w:val="00EF05EF"/>
     <w:rsid w:val="00EF454E"/>
     <w:rsid w:val="00F03EDC"/>
     <w:rsid w:val="00F314C3"/>
     <w:rsid w:val="00F31AE4"/>
     <w:rsid w:val="00F647B5"/>
     <w:rsid w:val="00F73B73"/>
     <w:rsid w:val="00F836D2"/>
     <w:rsid w:val="00FD3FB9"/>
     <w:rsid w:val="00FD65CB"/>
     <w:rsid w:val="00FE28C1"/>
     <w:rsid w:val="00FE4486"/>
     <w:rsid w:val="00FF77AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -20187,75 +19884,75 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>1938</Words>
-  <Characters>11052</Characters>
+  <Words>1912</Words>
+  <Characters>10905</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
+  <Lines>90</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Massachusetts Board of Registration in Nursing, as a Regulatory agency of state government, protects the health, safety, and welfare of the citizens of the Commonwealth through the regulation of nursing practice and education</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DPL</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12965</CharactersWithSpaces>
+  <CharactersWithSpaces>12792</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Massachusetts Board of Registration in Nursing, as a Regulatory agency of state government, protects the health, safety, and welfare of the citizens of the Commonwealth through the regulation of nursing practice and education</dc:title>
   <dc:creator>ntemp</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-09-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 23 for Word</vt:lpwstr>