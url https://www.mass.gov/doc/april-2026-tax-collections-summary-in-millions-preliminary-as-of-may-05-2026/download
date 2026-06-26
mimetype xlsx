--- v0 (2026-05-13)
+++ v1 (2026-06-26)
@@ -1,452 +1,299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mohanr\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sweeneya\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1DA7810-0A5C-464C-9EB0-D2CA6F7E615C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{615BB644-A72D-4A2C-B668-C8CD74C61961}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1520" yWindow="1080" windowWidth="17300" windowHeight="9000" tabRatio="759" xr2:uid="{004666E9-4271-49FB-9512-7237F3CBB91E}"/>
+    <workbookView xWindow="35880" yWindow="4335" windowWidth="19185" windowHeight="11265" tabRatio="759" xr2:uid="{004666E9-4271-49FB-9512-7237F3CBB91E}"/>
   </bookViews>
   <sheets>
     <sheet name="Revenue Table" sheetId="3" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...7 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="_3_Year_Ave_of_Tot">'[1]FY10 Benchmark Calculations'!$A$3</definedName>
+    <definedName name="_3_Year_Ave_of_Tot">#REF!</definedName>
     <definedName name="_3_Year_Average_of_Total">#REF!</definedName>
-    <definedName name="_mn16">[2]WHT_M!#REF!</definedName>
-    <definedName name="_NM">[3]WHT_M!#REF!</definedName>
+    <definedName name="_mn16">#REF!</definedName>
+    <definedName name="_NM">#REF!</definedName>
     <definedName name="Add_FY09_One_Time_Events_and_Other_Adjustments__Initiatives__etc__This_is_Not_an_Adjustment_to_Baseline">#REF!</definedName>
     <definedName name="ANN">#REF!</definedName>
-    <definedName name="b" localSheetId="0">[4]!UpdateEndofMonth</definedName>
-    <definedName name="b">[4]!UpdateEndofMonth</definedName>
+    <definedName name="b" localSheetId="0">#REF!</definedName>
+    <definedName name="b">#REF!</definedName>
     <definedName name="Base___Change_Treating_One_Time_Settlements_and_Court_Judgments_as_Baseline_Adjustments">#REF!</definedName>
     <definedName name="Base_Change_Dollars">#REF!</definedName>
     <definedName name="Base_Change_Pct">#REF!</definedName>
-    <definedName name="Base_Quarterly_Pct_Chg">'[5]FY04 Benchmark Calculations'!#REF!</definedName>
+    <definedName name="Base_Quarterly_Pct_Chg">#REF!</definedName>
     <definedName name="Baseline___of_Total">#REF!</definedName>
     <definedName name="Benchmark_Deposit_Day_Processing_Adjustments">#REF!</definedName>
     <definedName name="bt">#REF!</definedName>
     <definedName name="Cash_Flow">#REF!</definedName>
     <definedName name="Combine_FY08___FY09_Other_One_Timers">#REF!</definedName>
     <definedName name="Combine_FY09_and_FY10_Other_One_Timers">#REF!</definedName>
-    <definedName name="CUTS_Increases">'[5]FY04 Benchmark Calculations'!#REF!</definedName>
+    <definedName name="CUTS_Increases">#REF!</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="Deposit_Day_and_Processing_Adjustments">#REF!</definedName>
     <definedName name="FY08___Month___of_FY08_Total">#REF!</definedName>
     <definedName name="FY08_Base_After_Adj_for_FY05_One_Timers_Tax_Increases___Refunds___Payments__Use_as_FY07_Base_for_Baseline_Growth_in_Creation_of_FY07_Benchmarks">#REF!</definedName>
     <definedName name="FY08_Base_After_Subtracting_One_Time_Revenues_from_Retroactive_Tax_Increases___Adjusting_for_Tax_Law_Timing_Shifts__Use_for_Baseline_Growth_Calculation__Though_Not_Creation_of_Benchmarks">#REF!</definedName>
     <definedName name="FY08_Baseline_Change_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Baseline_Changes__not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY08_Baseline_One_Time_Events">#REF!</definedName>
     <definedName name="FY08_Monthly___Growth_From_FY06_Base_After_Adjustments_for_FY06_One_Time_Taxes___Events__Forecasting_Base___Input_Field">#REF!</definedName>
     <definedName name="FY08_Monthly_Actual">#REF!</definedName>
     <definedName name="FY08_Monthly_Base_Change___Calculation__After_All_Shifts">#REF!</definedName>
     <definedName name="FY08_YTD_Actual">#REF!</definedName>
     <definedName name="FY09_Base_After_Adj_for_FY08_One_Timers_Tax_Increases___Refunds___Payments__Use_as_FY07_Base_for_Baseline_Growth_in_Creation_of_FY07_Benchmarks">#REF!</definedName>
     <definedName name="FY09_Baseline___Growth_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Baseline_Changes__not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY09_Baseline_Treating_One_Time_FY08___FY09_One_Time_Events_as_Baseline_Changes__Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY09_Month_Pct_of_FY09_Total">#REF!</definedName>
     <definedName name="FY09_Monthly_Base_Collections_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Adjust_to_Baseline">#REF!</definedName>
     <definedName name="FY10_Baseline_Pct_Incl_One_Timers">#REF!</definedName>
     <definedName name="FY10_Month_Pct_of_FY10_Total">#REF!</definedName>
     <definedName name="FY10_Monthly_Pct_Baseline_Excl_One_Timers">#REF!</definedName>
     <definedName name="FY10_Net_Collections">#REF!</definedName>
-    <definedName name="FY92B">'[6]TAX 80-00'!#REF!</definedName>
-    <definedName name="Grand_Total_Adj_to_Baseline">'[5]FY04 Benchmark Calculations'!#REF!</definedName>
+    <definedName name="FY92B">#REF!</definedName>
+    <definedName name="Grand_Total_Adj_to_Baseline">#REF!</definedName>
     <definedName name="growth">#REF!</definedName>
     <definedName name="Input_FY09_Monthly___Growth_From_FY08_Base_After_Adjustments_for_FY06_One_Time_Taxes___Events__Forecasting_Base___Input_Field">#REF!</definedName>
     <definedName name="MONTHEST">#REF!</definedName>
     <definedName name="Monthly_Baseline___Change_Treating_One_Time_Settlements___Court_Judgments_as_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="NEED">#REF!</definedName>
     <definedName name="Net_Change_Dollars">#REF!</definedName>
-    <definedName name="OpenFootnote" localSheetId="0">[4]!OpenFootnote</definedName>
-[...2 lines deleted...]
-    <definedName name="OpenNonBus">[4]!OpenNonBus</definedName>
+    <definedName name="OpenFootnote" localSheetId="0">#REF!</definedName>
+    <definedName name="OpenFootnote">#REF!</definedName>
+    <definedName name="OpenNonBus" localSheetId="0">#REF!</definedName>
+    <definedName name="OpenNonBus">#REF!</definedName>
     <definedName name="Other_One_Time_Event_Changes_from_FY04__Payments__Refunds_from_Settlements___Judgments_These_are_Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="PERCENT">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Revenue Table'!$A$1:$K$18</definedName>
     <definedName name="QUARTERLY">#REF!</definedName>
     <definedName name="Reconcile_Alc_Bev">#REF!</definedName>
     <definedName name="Reconcile_Beano">#REF!</definedName>
     <definedName name="Reconcile_Boxing">#REF!</definedName>
     <definedName name="Reconcile_Cash_Refunds">#REF!</definedName>
     <definedName name="Reconcile_Cig">#REF!</definedName>
     <definedName name="Reconcile_Corp">#REF!</definedName>
     <definedName name="Reconcile_Deeds">#REF!</definedName>
     <definedName name="Reconcile_Deeds_Secy_State">#REF!</definedName>
     <definedName name="Reconcile_DOI">#REF!</definedName>
     <definedName name="Reconcile_Estate">#REF!</definedName>
     <definedName name="Reconcile_Fin_Inst">#REF!</definedName>
     <definedName name="Reconcile_Inc_Est_Cash">#REF!</definedName>
     <definedName name="Reconcile_Inc_Net">#REF!</definedName>
     <definedName name="Reconcile_Insurance">#REF!</definedName>
     <definedName name="Reconcile_Misc">#REF!</definedName>
     <definedName name="Reconcile_Motor_Fuels">#REF!</definedName>
     <definedName name="Reconcile_Pub_Utils">#REF!</definedName>
     <definedName name="Reconcile_Raffles">#REF!</definedName>
     <definedName name="Reconcile_Returns_Bills">#REF!</definedName>
     <definedName name="Reconcile_Room_Occ">#REF!</definedName>
     <definedName name="Reconcile_Sales_Meals">#REF!</definedName>
     <definedName name="Reconcile_Sales_MV">#REF!</definedName>
     <definedName name="Reconcile_Sales_Reg">#REF!</definedName>
     <definedName name="Reconcile_Sales_Total">#REF!</definedName>
     <definedName name="Reconcile_Total_for_Budget">#REF!</definedName>
     <definedName name="Reconcile_Ttl_Dept">#REF!</definedName>
     <definedName name="Reconcile_UI">#REF!</definedName>
     <definedName name="Reconcile_WH">#REF!</definedName>
     <definedName name="Remove_FY08_One_Time_Events_from_FY09_Base__Payments__Refunds_from_Settlements___Judgments_These_are_Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="Shifts_in_FY08_Due_to_Tax_Increases">#REF!</definedName>
     <definedName name="Shifts_in_FY08_Due_to_Timing_of_Tax_Law_Changes__Zero_Sum">#REF!</definedName>
-    <definedName name="shiftsum2" localSheetId="0">[4]!shiftsum2</definedName>
-    <definedName name="shiftsum2">[4]!shiftsum2</definedName>
+    <definedName name="shiftsum2" localSheetId="0">#REF!</definedName>
+    <definedName name="shiftsum2">#REF!</definedName>
     <definedName name="Tax_Cuts">#REF!</definedName>
     <definedName name="Tax_Increases">#REF!</definedName>
     <definedName name="Total_Adj_to_Baseline">#REF!</definedName>
     <definedName name="Total_Current_Year_Adjustments">#REF!</definedName>
     <definedName name="Total_Current_Yr_Adj_Adj_to_Baseline_from_Shifts_Due_to_FY06_Tax_Increases__FY07_Tax_Increases__Cuts_and_Processing">#REF!</definedName>
-    <definedName name="TOTALS">'[6]TAX 80-00'!#REF!</definedName>
-[...16 lines deleted...]
-    <definedName name="WSYTD93">'[6]TAX 80-00'!#REF!</definedName>
+    <definedName name="TOTALS">#REF!</definedName>
+    <definedName name="TOTFY89">#REF!</definedName>
+    <definedName name="TOTFY90">#REF!</definedName>
+    <definedName name="TOTFY91">#REF!</definedName>
+    <definedName name="TOTFY92">#REF!</definedName>
+    <definedName name="TWELVE92">#REF!</definedName>
+    <definedName name="TWELVE93">#REF!</definedName>
+    <definedName name="UpdateEndofMonth" localSheetId="0">#REF!</definedName>
+    <definedName name="UpdateEndofMonth">#REF!</definedName>
+    <definedName name="WSFY90">#REF!</definedName>
+    <definedName name="WSFY91">#REF!</definedName>
+    <definedName name="WSTOTFY89">#REF!</definedName>
+    <definedName name="WSTOTFY90">#REF!</definedName>
+    <definedName name="WSTOTFY91">#REF!</definedName>
+    <definedName name="WSYTD90">#REF!</definedName>
+    <definedName name="WSYTD91">#REF!</definedName>
+    <definedName name="WSYTD92">#REF!</definedName>
+    <definedName name="WSYTD93">#REF!</definedName>
     <definedName name="YTD">#REF!</definedName>
     <definedName name="YTD_Net_Collections">#REF!</definedName>
-    <definedName name="YTD90">'[6]TAX 80-00'!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="YTD93">'[6]TAX 80-00'!#REF!</definedName>
+    <definedName name="YTD90">#REF!</definedName>
+    <definedName name="YTD91">#REF!</definedName>
+    <definedName name="YTD92">#REF!</definedName>
+    <definedName name="YTD93">#REF!</definedName>
     <definedName name="YTDEST">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...134 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <t xml:space="preserve">  Income Withholding</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Est. Payments</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Returns/Bills</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Refunds Net (outflow)</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Non-withheld Income</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Income</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Regular</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Meals</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Motor Vehicles</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Sales &amp; Use</t>
   </si>
   <si>
     <t>All Other</t>
   </si>
   <si>
     <t xml:space="preserve">Total Tax Collections </t>
   </si>
   <si>
     <t xml:space="preserve">Corporate &amp; Business - Total </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
-    <t>03/26 Actual Collections</t>
-[...28 lines deleted...]
-  <si>
     <t>Tax Collections</t>
   </si>
   <si>
     <t>April 2026 Tax Collections Summary (in $ millions)</t>
   </si>
   <si>
     <t>Month of April</t>
   </si>
   <si>
     <t>FY26 YTD as of April</t>
   </si>
   <si>
     <t>Preliminary as of May 05, 2026</t>
+  </si>
+  <si>
+    <t>04/26 Actual Collections</t>
+  </si>
+  <si>
+    <t>04/26 v. 04/25 $ Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>04/26 v. 04/25 % Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>04/26 Actual v. Benchmark $ Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>04/26 Actual v. Benchmark % Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>04/26 YTD Actual Collections</t>
+  </si>
+  <si>
+    <t>04/26 YTD v. 04/25 YTD $ Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>04/26 YTD v. 04/25 YTD % Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>04/26 YTD Actual v. Benchmark $ Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>04/26 YTD Actual v. Benchmark % Fav/(Unfav)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Times New Roman"/>
@@ -507,90 +354,79 @@
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="13"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
-[...5 lines deleted...]
-      <sz val="13"/>
+      <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -605,51 +441,51 @@
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
@@ -667,102 +503,73 @@
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="9" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="20% - Accent3" xfId="7" builtinId="38"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="4" xr:uid="{09CEADD9-136D-4FF1-BF22-FF05AD9C5897}"/>
     <cellStyle name="Heading 1" xfId="5" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="6" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Revmemo Table" xfId="3" xr:uid="{81851EFC-380A-47C6-940B-BEA2711C31E7}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="26">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
@@ -774,321 +581,215 @@
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor theme="2"/>
+          <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
-        <name val="Times New Roman"/>
-[...139 lines deleted...]
-        <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
@@ -1137,1347 +838,329 @@
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...7 lines deleted...]
-      </font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{86BE2BFA-772D-46AF-A7C5-5177128FD1AE}"/>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...1105 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{11071FA9-E69F-43AC-BDDE-0B306B4D47D8}" name="Table1" displayName="Table1" ref="A4:K18" totalsRowCount="1" headerRowDxfId="25" dataDxfId="24" totalsRowDxfId="22" tableBorderDxfId="23" headerRowCellStyle="Normal_Revmemo Table" totalsRowCellStyle="Normal_Revmemo Table">
   <autoFilter ref="A4:K17" xr:uid="{11071FA9-E69F-43AC-BDDE-0B306B4D47D8}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
     <filterColumn colId="10" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="11">
-    <tableColumn id="1" xr3:uid="{844B0CDE-4B5D-4554-B6E2-B242F6AF8AD5}" name="Tax Collections" totalsRowFunction="custom" dataDxfId="21" totalsRowDxfId="20">
-[...11 lines deleted...]
-    <tableColumn id="11" xr3:uid="{1CD5A6A3-A2DF-438E-BEDE-C66506A0A8E3}" name="03/26 YTD Actual v. Benchmark % Fav/(Unfav)" dataDxfId="1" totalsRowDxfId="0" dataCellStyle="Percent"/>
+    <tableColumn id="1" xr3:uid="{844B0CDE-4B5D-4554-B6E2-B242F6AF8AD5}" name="Tax Collections" dataDxfId="21" totalsRowDxfId="20"/>
+    <tableColumn id="2" xr3:uid="{D65424D2-8CEB-4A97-9C71-E804097EC36F}" name="04/26 Actual Collections" dataDxfId="19" totalsRowDxfId="18"/>
+    <tableColumn id="3" xr3:uid="{88E1DCB4-415B-4413-8304-952B80687BD7}" name="04/26 v. 04/25 $ Fav/(Unfav)" dataDxfId="17" totalsRowDxfId="16"/>
+    <tableColumn id="4" xr3:uid="{2B41FFA2-D4AB-4596-A3E2-277C1474BA94}" name="04/26 v. 04/25 % Fav/(Unfav)" dataDxfId="15" totalsRowDxfId="14" dataCellStyle="Percent"/>
+    <tableColumn id="5" xr3:uid="{F7E9BCA7-19BD-40C7-9277-8EC064F38E1B}" name="04/26 Actual v. Benchmark $ Fav/(Unfav)" dataDxfId="13" totalsRowDxfId="12"/>
+    <tableColumn id="6" xr3:uid="{3D0DB830-A56B-4517-A200-631DEB3751A2}" name="04/26 Actual v. Benchmark % Fav/(Unfav)" dataDxfId="11" totalsRowDxfId="10" dataCellStyle="Percent"/>
+    <tableColumn id="7" xr3:uid="{D2C80E51-0854-45B1-8A74-2BA8171AAB19}" name="04/26 YTD Actual Collections" dataDxfId="9" totalsRowDxfId="8" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="8" xr3:uid="{0EFCBE77-DEFD-46A3-A59E-EA4A088D8AF9}" name="04/26 YTD v. 04/25 YTD $ Fav/(Unfav)" dataDxfId="7" totalsRowDxfId="6" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="9" xr3:uid="{57697E64-AA0B-4DCF-BA4E-908149E68504}" name="04/26 YTD v. 04/25 YTD % Fav/(Unfav)" dataDxfId="5" totalsRowDxfId="4" dataCellStyle="Percent"/>
+    <tableColumn id="10" xr3:uid="{F44E3BAD-9A30-4075-812E-F6929AE88294}" name="04/26 YTD Actual v. Benchmark $ Fav/(Unfav)" dataDxfId="3" totalsRowDxfId="2" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="11" xr3:uid="{1CD5A6A3-A2DF-438E-BEDE-C66506A0A8E3}" name="04/26 YTD Actual v. Benchmark % Fav/(Unfav)" dataDxfId="1" totalsRowDxfId="0" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -2746,774 +1429,641 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8714159-FE51-4B97-97F2-A78687A9E482}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="54" zoomScaleNormal="59" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+    <sheetView tabSelected="1" zoomScale="59" zoomScaleNormal="59" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="31.25" style="23" customWidth="1"/>
     <col min="2" max="11" width="14.58203125" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="47" t="s">
-[...10 lines deleted...]
-      <c r="K1" s="27"/>
+      <c r="A1" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
     </row>
     <row r="2" spans="1:11" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="48" t="s">
-[...10 lines deleted...]
-      <c r="K2" s="29"/>
+      <c r="A2" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
     </row>
     <row r="3" spans="1:11" s="3" customFormat="1" ht="42.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="24" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
-      <c r="G3" s="36"/>
-[...5 lines deleted...]
-      <c r="K3" s="36"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" s="24"/>
+      <c r="K3" s="24"/>
     </row>
     <row r="4" spans="1:11" s="4" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...27 lines deleted...]
-        <v>23</v>
+      <c r="H4" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="27" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="9">
-        <f>[7]d!$B$7</f>
         <v>1669.2105274299997</v>
       </c>
-      <c r="C5" s="32">
-        <f>[7]d!$D$7</f>
+      <c r="C5" s="34">
         <v>159.01342702999955</v>
       </c>
       <c r="D5" s="11">
-        <f>[7]d!$E$7</f>
         <v>0.1052931613945506</v>
       </c>
       <c r="E5" s="10">
-        <f>[7]d!$G$7</f>
         <v>108.83650841458666</v>
       </c>
       <c r="F5" s="11">
-        <f>[7]d!$H$7</f>
         <v>6.9750269543235446E-2</v>
       </c>
-      <c r="G5" s="38">
-        <f>[7]d!$M$7</f>
+      <c r="G5" s="9">
         <v>17006.548106369995</v>
       </c>
-      <c r="H5" s="38">
-        <f>[7]d!$O$7</f>
+      <c r="H5" s="9">
         <v>1014.8007085599929</v>
       </c>
-      <c r="I5" s="39">
-        <f>[7]d!$P$7</f>
+      <c r="I5" s="11">
         <v>6.3457775020818882E-2</v>
       </c>
-      <c r="J5" s="38">
-        <f>[7]d!$R$7</f>
+      <c r="J5" s="9">
         <v>274.87228388420772</v>
       </c>
-      <c r="K5" s="39">
-        <f>[7]d!$S$7</f>
+      <c r="K5" s="11">
         <v>1.6428257802772236E-2</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
-        <f>[7]d!$B$8</f>
         <v>552.29002924999998</v>
       </c>
-      <c r="C6" s="32">
-        <f>[7]d!$D$8</f>
+      <c r="C6" s="34">
         <v>54.574885139999935</v>
       </c>
       <c r="D6" s="11">
-        <f>[7]d!$E$8</f>
         <v>0.10965084302907677</v>
       </c>
       <c r="E6" s="10">
-        <f>[7]d!$G$8</f>
         <v>77.304321326707679</v>
       </c>
       <c r="F6" s="11">
-        <f>[7]d!$H$8</f>
         <v>0.16275083657715428</v>
       </c>
-      <c r="G6" s="38">
-        <f>[7]d!$M$8</f>
+      <c r="G6" s="9">
         <v>4097.0406424000012</v>
       </c>
-      <c r="H6" s="38">
-        <f>[7]d!$O$8</f>
+      <c r="H6" s="9">
         <v>425.20378762000109</v>
       </c>
-      <c r="I6" s="39">
-        <f>[7]d!$P$8</f>
+      <c r="I6" s="11">
         <v>0.11580138345919985</v>
       </c>
-      <c r="J6" s="38">
-        <f>[7]d!$R$8</f>
+      <c r="J6" s="9">
         <v>563.01759629275739</v>
       </c>
-      <c r="K6" s="39">
-        <f>[7]d!$S$8</f>
+      <c r="K6" s="11">
         <v>0.15931350445292825</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9">
-        <f>[7]d!$B$9</f>
         <v>4255.5166780299996</v>
       </c>
-      <c r="C7" s="32">
-        <f>[7]d!$D$9</f>
+      <c r="C7" s="34">
         <v>414.5396876399991</v>
       </c>
       <c r="D7" s="11">
-        <f>[7]d!$E$9</f>
         <v>0.1079255847346037</v>
       </c>
       <c r="E7" s="10">
-        <f>[7]d!$G$9</f>
         <v>805.58130407224735</v>
       </c>
       <c r="F7" s="11">
-        <f>[7]d!$H$9</f>
         <v>0.23350620134895098</v>
       </c>
-      <c r="G7" s="38">
-        <f>[7]d!$M$9</f>
+      <c r="G7" s="9">
         <v>5963.5179443900006</v>
       </c>
-      <c r="H7" s="38">
-        <f>[7]d!$O$9</f>
+      <c r="H7" s="9">
         <v>524.08660325999972</v>
       </c>
-      <c r="I7" s="39">
-        <f>[7]d!$P$9</f>
+      <c r="I7" s="11">
         <v>9.6349520821624096E-2</v>
       </c>
-      <c r="J7" s="38">
-        <f>[7]d!$R$9</f>
+      <c r="J7" s="9">
         <v>969.54473965275156</v>
       </c>
-      <c r="K7" s="39">
-        <f>[7]d!$S$9</f>
+      <c r="K7" s="11">
         <v>0.19414295990476041</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="26">
-        <f>[7]d!$B$11</f>
         <v>-715.09842593999997</v>
       </c>
-      <c r="C8" s="33">
-        <f>[7]d!$D$11</f>
+      <c r="C8" s="35">
         <v>-105.65723193999997</v>
       </c>
       <c r="D8" s="14">
-        <f>[7]d!$E$11</f>
         <v>-0.17336739455784142</v>
       </c>
       <c r="E8" s="13">
-        <f>[7]d!$G$11</f>
         <v>-76.967316987342542</v>
       </c>
       <c r="F8" s="14">
-        <f>[7]d!$H$11</f>
         <v>-0.12061364178541044</v>
       </c>
-      <c r="G8" s="40">
-        <f>[7]d!$M$11</f>
+      <c r="G8" s="26">
         <v>-2778.6740459399998</v>
       </c>
-      <c r="H8" s="40">
-        <f>[7]d!$O$11</f>
+      <c r="H8" s="26">
         <v>-230.67699893999998</v>
       </c>
-      <c r="I8" s="41">
-        <f>[7]d!$P$11</f>
+      <c r="I8" s="14">
         <v>-9.0532679074961264E-2</v>
       </c>
-      <c r="J8" s="40">
-        <f>[7]d!$R$11</f>
+      <c r="J8" s="26">
         <v>-77.042158388809639</v>
       </c>
-      <c r="K8" s="41">
-        <f>[7]d!$S$11</f>
+      <c r="K8" s="14">
         <v>-2.8516897044268342E-2</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="9">
-        <f>[7]d!$B$12</f>
         <v>4092.7082813399993</v>
       </c>
-      <c r="C9" s="32">
-        <f>[7]d!$D$12</f>
+      <c r="C9" s="34">
         <v>363.45734083999832</v>
       </c>
       <c r="D9" s="14">
-        <f>[7]d!$E$12</f>
         <v>9.746121852322108E-2</v>
       </c>
       <c r="E9" s="13">
-        <f>[7]d!$G$12</f>
         <v>805.91830841161209</v>
       </c>
       <c r="F9" s="14">
-        <f>[7]d!$H$12</f>
         <v>0.24519921109944662</v>
       </c>
-      <c r="G9" s="38">
-        <f>[7]d!$M$12</f>
+      <c r="G9" s="9">
         <v>7281.884540850001</v>
       </c>
-      <c r="H9" s="38">
-        <f>[7]d!$O$12</f>
+      <c r="H9" s="9">
         <v>718.61339193999993</v>
       </c>
-      <c r="I9" s="41">
-        <f>[7]d!$P$12</f>
+      <c r="I9" s="14">
         <v>0.1094901270472947</v>
       </c>
-      <c r="J9" s="38">
-        <f>[7]d!$R$12</f>
+      <c r="J9" s="9">
         <v>1455.5201775566975</v>
       </c>
-      <c r="K9" s="41">
-        <f>[7]d!$S$12</f>
+      <c r="K9" s="14">
         <v>0.24981619528064958</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="16">
-        <f>[7]d!$B$13</f>
         <v>5761.9188087699995</v>
       </c>
-      <c r="C10" s="34">
-        <f>[7]d!$D$13</f>
+      <c r="C10" s="36">
         <v>522.47076786999878</v>
       </c>
       <c r="D10" s="18">
-        <f>[7]d!$E$13</f>
         <v>9.9718665743319765E-2</v>
       </c>
       <c r="E10" s="17">
-        <f>[7]d!$G$13</f>
         <v>914.7548168261992</v>
       </c>
       <c r="F10" s="18">
-        <f>[7]d!$H$13</f>
         <v>0.18871959321916112</v>
       </c>
-      <c r="G10" s="42">
-        <f>[7]d!$M$13</f>
+      <c r="G10" s="16">
         <v>24288.432647219997</v>
       </c>
-      <c r="H10" s="42">
-        <f>[7]d!$O$13</f>
+      <c r="H10" s="16">
         <v>1733.4141004999947</v>
       </c>
-      <c r="I10" s="43">
-        <f>[7]d!$P$13</f>
+      <c r="I10" s="18">
         <v>7.6852701180867414E-2</v>
       </c>
-      <c r="J10" s="42">
-        <f>[7]d!$R$13</f>
+      <c r="J10" s="16">
         <v>1730.3924614409079</v>
       </c>
-      <c r="K10" s="43">
-        <f>[7]d!$S$13</f>
+      <c r="K10" s="18">
         <v>7.670845725914488E-2</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
-        <f>[7]d!$B$15</f>
         <v>631.93229156000007</v>
       </c>
-      <c r="C11" s="32">
-        <f>[7]d!$D$15</f>
+      <c r="C11" s="34">
         <v>36.060484770000016</v>
       </c>
       <c r="D11" s="11">
-        <f>[7]d!$E$15</f>
         <v>6.0517185674986339E-2</v>
       </c>
       <c r="E11" s="10">
-        <f>[7]d!$G$15</f>
         <v>38.319375156450974</v>
       </c>
       <c r="F11" s="11">
-        <f>[7]d!$H$15</f>
         <v>6.4552798797930383E-2</v>
       </c>
-      <c r="G11" s="38">
-        <f>[7]d!$M$15</f>
+      <c r="G11" s="9">
         <v>5731.7141372356009</v>
       </c>
-      <c r="H11" s="38">
-        <f>[7]d!$O$15</f>
+      <c r="H11" s="9">
         <v>91.337800259601863</v>
       </c>
-      <c r="I11" s="39">
-        <f>[7]d!$P$15</f>
+      <c r="I11" s="11">
         <v>1.6193564897581145E-2</v>
       </c>
-      <c r="J11" s="38">
-        <f>[7]d!$R$15</f>
+      <c r="J11" s="9">
         <v>122.97567074794824</v>
       </c>
-      <c r="K11" s="39">
-        <f>[7]d!$S$15</f>
+      <c r="K11" s="11">
         <v>2.1925727413166229E-2</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="9">
-        <f>[7]d!$B$16</f>
         <v>130.19819175000001</v>
       </c>
-      <c r="C12" s="32">
-        <f>[7]d!$D$16</f>
+      <c r="C12" s="34">
         <v>-5.183661289999975</v>
       </c>
       <c r="D12" s="11">
-        <f>[7]d!$E$16</f>
         <v>-3.8289188496100787E-2</v>
       </c>
       <c r="E12" s="10">
-        <f>[7]d!$G$16</f>
         <v>-15.040606664013296</v>
       </c>
       <c r="F12" s="11">
-        <f>[7]d!$H$16</f>
         <v>-0.10355777401255414</v>
       </c>
-      <c r="G12" s="38">
-        <f>[7]d!$M$16</f>
+      <c r="G12" s="9">
         <v>1359.2643650500002</v>
       </c>
-      <c r="H12" s="38">
-        <f>[7]d!$O$16</f>
+      <c r="H12" s="9">
         <v>12.464481360000036</v>
       </c>
-      <c r="I12" s="39">
-        <f>[7]d!$P$16</f>
+      <c r="I12" s="11">
         <v>9.2548874639411909E-3</v>
       </c>
-      <c r="J12" s="38">
-        <f>[7]d!$R$16</f>
+      <c r="J12" s="9">
         <v>-55.483715438295121</v>
       </c>
-      <c r="K12" s="39">
-        <f>[7]d!$S$16</f>
+      <c r="K12" s="11">
         <v>-3.9218088508835521E-2</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="9">
-        <f>[7]d!$B$17</f>
         <v>111.26252753</v>
       </c>
-      <c r="C13" s="32">
-        <f>[7]d!$D$17</f>
+      <c r="C13" s="34">
         <v>-6.4474059500000038</v>
       </c>
       <c r="D13" s="14">
-        <f>[7]d!$E$17</f>
         <v>-5.4773677627602067E-2</v>
       </c>
       <c r="E13" s="10">
-        <f>[7]d!$G$17</f>
         <v>-5.366713432989755</v>
       </c>
       <c r="F13" s="14">
-        <f>[7]d!$H$17</f>
         <v>-4.6015162138393642E-2</v>
       </c>
-      <c r="G13" s="38">
-        <f>[7]d!$M$17</f>
+      <c r="G13" s="9">
         <v>930.30660502000001</v>
       </c>
-      <c r="H13" s="38">
-        <f>[7]d!$O$17</f>
+      <c r="H13" s="9">
         <v>-53.365725699999984</v>
       </c>
-      <c r="I13" s="41">
-        <f>[7]d!$P$17</f>
+      <c r="I13" s="14">
         <v>-5.425152668565851E-2</v>
       </c>
-      <c r="J13" s="38">
-        <f>[7]d!$R$17</f>
+      <c r="J13" s="9">
         <v>-36.205861326443824</v>
       </c>
-      <c r="K13" s="41">
-        <f>[7]d!$S$17</f>
+      <c r="K13" s="14">
         <v>-3.7460314881718172E-2</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="16">
-        <f>[7]d!$B$18</f>
         <v>873.39301083999999</v>
       </c>
-      <c r="C14" s="34">
-        <f>[7]d!$D$18</f>
+      <c r="C14" s="36">
         <v>24.42941752999991</v>
       </c>
       <c r="D14" s="8">
-        <f>[7]d!$E$18</f>
         <v>2.8775577330416191E-2</v>
       </c>
       <c r="E14" s="17">
-        <f>[7]d!$G$18</f>
         <v>17.912055059447766</v>
       </c>
       <c r="F14" s="8">
-        <f>[7]d!$H$18</f>
         <v>2.093799393009815E-2</v>
       </c>
-      <c r="G14" s="42">
-        <f>[7]d!$M$18</f>
+      <c r="G14" s="16">
         <v>8021.2851073056008</v>
       </c>
-      <c r="H14" s="42">
-        <f>[7]d!$O$18</f>
+      <c r="H14" s="16">
         <v>50.436555919602142</v>
       </c>
-      <c r="I14" s="44">
-        <f>[7]d!$P$18</f>
+      <c r="I14" s="8">
         <v>6.3276269263492727E-3</v>
       </c>
-      <c r="J14" s="42">
-        <f>[7]d!$R$18</f>
+      <c r="J14" s="16">
         <v>31.286093983208957</v>
       </c>
-      <c r="K14" s="44">
-        <f>[7]d!$S$18</f>
+      <c r="K14" s="8">
         <v>3.9156568018397803E-3</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="19">
-        <f>[7]d!$B$19</f>
         <v>508.59612312999997</v>
       </c>
-      <c r="C15" s="35">
-        <f>[7]d!$D$19</f>
+      <c r="C15" s="37">
         <v>-30.732325400000093</v>
       </c>
       <c r="D15" s="20">
-        <f>[7]d!$E$19</f>
         <v>-5.6982578025995996E-2</v>
       </c>
       <c r="E15" s="21">
-        <f>[7]d!$G$19</f>
         <v>-23.216006801217361</v>
       </c>
       <c r="F15" s="20">
-        <f>[7]d!$H$19</f>
         <v>-4.3654526654403378E-2</v>
       </c>
-      <c r="G15" s="45">
-        <f>[7]d!$M$19</f>
+      <c r="G15" s="19">
         <v>3332.2992490599995</v>
       </c>
-      <c r="H15" s="45">
-        <f>[7]d!$O$19</f>
+      <c r="H15" s="19">
         <v>-409.7816246400007</v>
       </c>
-      <c r="I15" s="46">
-        <f>[7]d!$P$19</f>
+      <c r="I15" s="20">
         <v>-0.10950635180549349</v>
       </c>
-      <c r="J15" s="45">
-        <f>[7]d!$R$19</f>
+      <c r="J15" s="19">
         <v>-437.815849287113</v>
       </c>
-      <c r="K15" s="46">
-        <f>[7]d!$S$19</f>
+      <c r="K15" s="20">
         <v>-0.1161279796150148</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="19">
-        <f>[7]d!$B$25</f>
         <v>221.71368562699999</v>
       </c>
-      <c r="C16" s="35">
-        <f>[7]d!$D$25</f>
+      <c r="C16" s="37">
         <v>9.9238007612499928</v>
       </c>
       <c r="D16" s="20">
-        <f>[7]d!$E$25</f>
         <v>4.685682117226949E-2</v>
       </c>
       <c r="E16" s="21">
-        <f>[7]d!$G$25</f>
         <v>13.381384899951001</v>
       </c>
       <c r="F16" s="20">
-        <f>[7]d!$H$25</f>
         <v>6.42309658812001E-2</v>
       </c>
-      <c r="G16" s="45">
-        <f>[7]d!$M$25</f>
+      <c r="G16" s="19">
         <v>2389.7064987712497</v>
       </c>
-      <c r="H16" s="45">
-        <f>[7]d!$O$25</f>
+      <c r="H16" s="19">
         <v>138.63550467199912</v>
       </c>
-      <c r="I16" s="46">
-        <f>[7]d!$P$25</f>
+      <c r="I16" s="20">
         <v>6.1586464858463107E-2</v>
       </c>
-      <c r="J16" s="45">
-        <f>[7]d!$R$25</f>
+      <c r="J16" s="19">
         <v>258.08082070777755</v>
       </c>
-      <c r="K16" s="46">
-        <f>[7]d!$S$25</f>
+      <c r="K16" s="20">
         <v>0.12107229865153314</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="16">
-        <f>[7]d!$B$27</f>
         <v>7365.6216283669992</v>
       </c>
-      <c r="C17" s="34">
-        <f>[7]d!$D$27</f>
+      <c r="C17" s="36">
         <v>526.09166076124893</v>
       </c>
       <c r="D17" s="18">
-        <f>[7]d!$E$27</f>
         <v>7.6919271244221613E-2</v>
       </c>
       <c r="E17" s="17">
-        <f>[7]d!$G$27</f>
         <v>922.83224998438072</v>
       </c>
       <c r="F17" s="18">
-        <f>[7]d!$H$27</f>
         <v>0.14323489342686632</v>
       </c>
-      <c r="G17" s="42">
-        <f>[7]d!$M$27</f>
+      <c r="G17" s="16">
         <v>38031.72350235685</v>
       </c>
-      <c r="H17" s="42">
-        <f>[7]d!$O$27</f>
+      <c r="H17" s="16">
         <v>1512.7045364515943</v>
       </c>
-      <c r="I17" s="43">
-        <f>[7]d!$P$27</f>
+      <c r="I17" s="18">
         <v>4.1422376046406931E-2</v>
       </c>
-      <c r="J17" s="42">
-        <f>[7]d!$R$27</f>
+      <c r="J17" s="16">
         <v>1581.9435268447851</v>
       </c>
-      <c r="K17" s="43">
-        <f>[7]d!$S$27</f>
+      <c r="K17" s="18">
         <v>4.3400633087705247E-2</v>
       </c>
     </row>
     <row r="18" spans="1:24" s="22" customFormat="1" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="31" t="str">
-[...12 lines deleted...]
-      <c r="K18" s="31"/>
+      <c r="A18" s="33"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="33"/>
       <c r="L18" s="25"/>
       <c r="M18" s="25"/>
       <c r="N18" s="25"/>
       <c r="O18" s="25"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="4"/>
       <c r="V18" s="4"/>
       <c r="W18" s="4"/>
       <c r="X18" s="4"/>
     </row>
     <row r="21" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="E21" s="30"/>
+      <c r="E21" s="32"/>
     </row>
     <row r="24" spans="1:24" x14ac:dyDescent="0.3">
       <c r="L24" s="23" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.9" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="65" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>