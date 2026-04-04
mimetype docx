--- v0 (2025-11-04)
+++ v1 (2026-04-04)
@@ -41,211 +41,220 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="791F4A3B" wp14:editId="06535456">
             <wp:extent cx="1209675" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="2118679234" name="Graphic 2118679234" descr="MassHealth logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Graphic 2118679234"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                          <a16:creationId xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
+                          <a16:creationId xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1209675" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F363BF6" w14:textId="74D718CB" w:rsidR="009B4F17" w:rsidRPr="00FD6630" w:rsidRDefault="00E64C62" w:rsidP="00FD6630">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="7F363BF6" w14:textId="74D718CB" w:rsidR="009B4F17" w:rsidRPr="003A5901" w:rsidRDefault="00E64C62" w:rsidP="003A5901">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="002060"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc170079049"/>
       <w:bookmarkStart w:id="1" w:name="_Toc170733707"/>
       <w:bookmarkStart w:id="2" w:name="_Toc170830138"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc201328061"/>
-[...2 lines deleted...]
-          <w:color w:val="002060"/>
+      <w:r w:rsidRPr="003A5901">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Performance Assessment Methodology</w:t>
       </w:r>
-      <w:r w:rsidR="00CF55E3" w:rsidRPr="62856110">
-[...1 lines deleted...]
-          <w:color w:val="002060"/>
+      <w:r w:rsidR="00CF55E3" w:rsidRPr="003A5901">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD4FCF">
-[...1 lines deleted...]
-          <w:color w:val="002060"/>
+      <w:r w:rsidR="00DD4FCF" w:rsidRPr="003A5901">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">Manual </w:t>
       </w:r>
-      <w:r w:rsidR="00CF55E3" w:rsidRPr="62856110">
-[...1 lines deleted...]
-          <w:color w:val="002060"/>
+      <w:r w:rsidR="00CF55E3" w:rsidRPr="003A5901">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>for the M</w:t>
       </w:r>
-      <w:r w:rsidR="0039409B" w:rsidRPr="62856110">
-[...1 lines deleted...]
-          <w:color w:val="002060"/>
+      <w:r w:rsidR="0039409B" w:rsidRPr="003A5901">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>assHealth</w:t>
       </w:r>
-      <w:r w:rsidR="009B4F17" w:rsidRPr="62856110">
-[...1 lines deleted...]
-          <w:color w:val="002060"/>
+      <w:r w:rsidR="009B4F17" w:rsidRPr="003A5901">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00491696">
-[...1 lines deleted...]
-          <w:color w:val="002060"/>
+      <w:r w:rsidR="00491696" w:rsidRPr="003A5901">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>ACO</w:t>
       </w:r>
-      <w:r w:rsidR="00244AD4">
-[...1 lines deleted...]
-          <w:color w:val="002060"/>
+      <w:r w:rsidR="00244AD4" w:rsidRPr="003A5901">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B4F17" w:rsidRPr="62856110">
-[...1 lines deleted...]
-          <w:color w:val="002060"/>
+      <w:r w:rsidR="009B4F17" w:rsidRPr="003A5901">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Quality and Equity Incentive Program</w:t>
       </w:r>
-      <w:r w:rsidR="00CF55E3" w:rsidRPr="62856110">
-[...1 lines deleted...]
-          <w:color w:val="002060"/>
+      <w:r w:rsidR="00CF55E3" w:rsidRPr="003A5901">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00491696">
-[...1 lines deleted...]
-          <w:color w:val="002060"/>
+      <w:r w:rsidR="00491696" w:rsidRPr="003A5901">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00CF55E3" w:rsidRPr="62856110">
-[...1 lines deleted...]
-          <w:color w:val="002060"/>
+      <w:r w:rsidR="00CF55E3" w:rsidRPr="003A5901">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>QEIP)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="3384B27E" w14:textId="2D249FBD" w:rsidR="002238A4" w:rsidRPr="00476CF2" w:rsidRDefault="009B4F17" w:rsidP="001E2E74">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476CF2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67C9603F" wp14:editId="676746E5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67C9603F" wp14:editId="676746E5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>713300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>116547</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5003800" cy="6350"/>
                 <wp:effectExtent l="19050" t="19050" r="25400" b="31750"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1293506436" name="Straight Connector 1293506436">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
@@ -265,53 +274,53 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line w14:anchorId="6159A4BF" id="Straight Connector 1293506436" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;flip:y;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.15pt,9.2pt" to="450.15pt,9.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBJnPdyQEAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107dWqtvM4hUXqJ&#10;0qhfd8IOXiRgEBDv+t93YO1NlOTSqhcE8/Fm3pthezVaww4QokbX8uWi5gycxE67fct//bz9tOEs&#10;JuE6YdBBy48Q+dXu44ft4BtYYY+mg8AIxMVm8C3vU/JNVUXZgxVxgR4cORUGKxI9w77qghgI3Zpq&#10;VdeX1YCh8wElxEjWm8nJdwVfKZDpm1IREjMtp95SOUM5H/NZ7bai2Qfhey1PbYh/6MIK7ajoDHUj&#10;kmBPQb+BsloGjKjSQqKtUCktoXAgNsv6FZsfvfBQuJA40c8yxf8HK+8P1+4hkAyDj030DyGzGFWw&#10;TBntf9NMCy/qlI1FtuMsG4yJSTKu6/piU5O6knyXF+uiajWhZDQfYvoKaFm+tNxol0mJRhzuYqLK&#10;FHoOyWbj2NDy1Wb9ZV3CIhrd3WpjsrMsBlybwA6CRiqkBJc+5zESyotIehlHxmdW5ZaOBqYa30Ex&#10;3VH3E793cZcnXOMoOqcp6mJOrKfu8qa+buiceIrPqVCW8W+S54xSGV2ak612GN6rnsa58hR/VmDi&#10;nSV4xO5Y5l2koa0qyp1+QF7bl++S/vxPd38AAAD//wMAUEsDBBQABgAIAAAAIQBG8cyx3gAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWLJRjbVrOqEJJMZODKRd09ZrC4lT&#10;NVlX/j3mBDe/56fnz/lmclaMOITOk4b5TIFAqnzdUaPh4/35bgUiREO1sZ5QwzcG2BTXV7nJan+h&#10;NxwPsRFcQiEzGtoY+0zKULXoTJj5Hol3Jz84E1kOjawHc+FyZ+VCqaV0piO+0Joety1WX4ez04DH&#10;l7isPvfb0T6Y3VOyK1+Paan17c30uAYRcYp/YfjFZ3QomKn0Z6qDsKzni3uO8rBKQHAgVYqNko00&#10;AVnk8v8HxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwSZz3ckBAADvAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARvHMsd4AAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#f6c51b [3207]" strokeweight="2.25pt">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="70C13471">
+              <v:line id="Straight Connector 1293506436" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" alt="&quot;&quot;" o:spid="_x0000_s1026" strokecolor="#f6c51b [3207]" strokeweight="2.25pt" from="56.15pt,9.2pt" to="450.15pt,9.7pt" w14:anchorId="236D212F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBJnPdyQEAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107dWqtvM4hUXqJ&#10;0qhfd8IOXiRgEBDv+t93YO1NlOTSqhcE8/Fm3pthezVaww4QokbX8uWi5gycxE67fct//bz9tOEs&#10;JuE6YdBBy48Q+dXu44ft4BtYYY+mg8AIxMVm8C3vU/JNVUXZgxVxgR4cORUGKxI9w77qghgI3Zpq&#10;VdeX1YCh8wElxEjWm8nJdwVfKZDpm1IREjMtp95SOUM5H/NZ7bai2Qfhey1PbYh/6MIK7ajoDHUj&#10;kmBPQb+BsloGjKjSQqKtUCktoXAgNsv6FZsfvfBQuJA40c8yxf8HK+8P1+4hkAyDj030DyGzGFWw&#10;TBntf9NMCy/qlI1FtuMsG4yJSTKu6/piU5O6knyXF+uiajWhZDQfYvoKaFm+tNxol0mJRhzuYqLK&#10;FHoOyWbj2NDy1Wb9ZV3CIhrd3WpjsrMsBlybwA6CRiqkBJc+5zESyotIehlHxmdW5ZaOBqYa30Ex&#10;3VH3E793cZcnXOMoOqcp6mJOrKfu8qa+buiceIrPqVCW8W+S54xSGV2ak612GN6rnsa58hR/VmDi&#10;nSV4xO5Y5l2koa0qyp1+QF7bl++S/vxPd38AAAD//wMAUEsDBBQABgAIAAAAIQBG8cyx3gAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWLJRjbVrOqEJJMZODKRd09ZrC4lT&#10;NVlX/j3mBDe/56fnz/lmclaMOITOk4b5TIFAqnzdUaPh4/35bgUiREO1sZ5QwzcG2BTXV7nJan+h&#10;NxwPsRFcQiEzGtoY+0zKULXoTJj5Hol3Jz84E1kOjawHc+FyZ+VCqaV0piO+0Joety1WX4ez04DH&#10;l7isPvfb0T6Y3VOyK1+Paan17c30uAYRcYp/YfjFZ3QomKn0Z6qDsKzni3uO8rBKQHAgVYqNko00&#10;AVnk8v8HxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwSZz3ckBAADvAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARvHMsd4AAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001E2E74" w:rsidRPr="00476CF2">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>Performance Year</w:t>
       </w:r>
       <w:r w:rsidR="00884708">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001E2E74" w:rsidRPr="00476CF2">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
@@ -346,87 +355,87 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001E2E74" w:rsidRPr="00476CF2">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00884708">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>2025-2027</w:t>
       </w:r>
       <w:r w:rsidR="001E2E74" w:rsidRPr="00476CF2">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284E37D0" w14:textId="0838529C" w:rsidR="001E2E74" w:rsidRPr="00476CF2" w:rsidRDefault="001E2E74" w:rsidP="001E2E74">
+    <w:p w14:paraId="284E37D0" w14:textId="1A1F5735" w:rsidR="001E2E74" w:rsidRPr="00476CF2" w:rsidRDefault="001E2E74" w:rsidP="001E2E74">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476CF2">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">Version: </w:t>
       </w:r>
-      <w:r w:rsidR="00885883">
+      <w:r w:rsidR="003D5E5C">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t xml:space="preserve">June </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00181715">
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidR="000316B6">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000316B6">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B138C1">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t>, 2025</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEDD8E9" w14:textId="77777777" w:rsidR="002238A4" w:rsidDel="00995D9F" w:rsidRDefault="002238A4" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59750F7C" w14:textId="77777777" w:rsidR="00C41257" w:rsidRDefault="00C41257" w:rsidP="00E166FA">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79FDB23A" w14:textId="77777777" w:rsidR="00C41257" w:rsidRDefault="00C41257" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E380E67" w14:textId="77777777" w:rsidR="00C41257" w:rsidRDefault="00C41257" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
@@ -452,1614 +461,1644 @@
     </w:p>
     <w:p w14:paraId="7709D9B3" w14:textId="77777777" w:rsidR="00DE1823" w:rsidRDefault="00DE1823" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:id w:val="1157496810"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="1320B237" w14:textId="77777777" w:rsidR="00B7184E" w:rsidRDefault="0040628D">
+        <w:p w14:paraId="0D280287" w14:textId="77777777" w:rsidR="008474C5" w:rsidRDefault="0040628D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
           <w:r w:rsidR="00C17A85">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
               <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00C17A85">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidR="00C17A85">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
               <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6861AAD0" w14:textId="26FB3CF5" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
-[...59 lines deleted...]
-        <w:p w14:paraId="05E2EEAB" w14:textId="3F85D4A8" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="52F5BFF8" w14:textId="3C70EBAD" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328062" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962827" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00CD2E21">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Individual Measure Scoring Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328062 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962827 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6DEAC852" w14:textId="783A4A81" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="38D27F83" w14:textId="7403F6B1" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328063" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962828" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00CD2E21">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Performance Assessment Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328063 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962828 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6313E673" w14:textId="682589A9" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="7E728613" w14:textId="60234856" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328064" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962829" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>i.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00CD2E21">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>RELDSOGI Data Completeness, HRSN Screening, Language Access, Disability Competent Care, Disability Accommodation Needs, and Member Experience: Communication, Courtesy, and Respect</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328064 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962829 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D7CC2F1" w14:textId="5819D89E" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="0A8E7DAB" w14:textId="06E2B654" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328065" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962830" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>ii.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00CD2E21">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quality Performance Disparities Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328065 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962830 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="064F4004" w14:textId="50328147" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="1777B8DA" w14:textId="46EAA932" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328066" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962831" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>iii.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00CD2E21">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Equity Improvement Interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328066 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962831 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2957903A" w14:textId="6F988517" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="66FB51B8" w14:textId="79C9C970" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328067" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962832" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>iv.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00CD2E21">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Achievement of External Standards for Health Equity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328067 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962832 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F44D272" w14:textId="51F6B95B" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="527AE778" w14:textId="70595770" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328068" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962833" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>C.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00CD2E21">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Performance Measure, Domain, and Health Equity Scoring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328068 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962833 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E4A1CEE" w14:textId="6A4638F1" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="500EC873" w14:textId="72C3AE29" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328069" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962834" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>i.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00CD2E21">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Measure Scoring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328069 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962834 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C44B52B" w14:textId="5270DC4C" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="622CC628" w14:textId="2A01E96B" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328070" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962835" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>ii.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00CD2E21">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Domain Scoring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328070 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962835 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="22E7233E" w14:textId="3F085B2C" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="6ABAD953" w14:textId="78C2CDC7" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328071" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962836" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>iii.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00CD2E21">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Health Equity Scoring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328071 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962836 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="183FB54D" w14:textId="5FC14758" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="1D303B77" w14:textId="6AD570EB" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328072" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962837" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>D.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00CD2E21">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix A: Performance Measure Score Point Flowchart</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328072 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962837 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F1B1227" w14:textId="2AC3D3A1" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="5E6616CD" w14:textId="25D7099A" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328073" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962838" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>E.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00CD2E21">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix B: Scoring Examples</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328073 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962838 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C945170" w14:textId="0803A700" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="0D8596C2" w14:textId="7768E2A6" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328074" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962839" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Example 1. PY4 – Disability Competent Care: Not Meet Attainment Threshold and Not Meet Improvement Target</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328074 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962839 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51050569" w14:textId="6A4B9F66" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="58F5539C" w14:textId="666172DE" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328075" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962840" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Example 2. PY5 – Disability Competent Care: Meet Attainment Threshold and Not Meet Improvement Target</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328075 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962840 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48AD712C" w14:textId="117D5715" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="56957E48" w14:textId="3ABDD2FF" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328076" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962841" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Example 3. PY3 – Achievement of External Standards for Health Equity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328076 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962841 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40DB91A1" w14:textId="7A8CE05F" w:rsidR="00B7184E" w:rsidRDefault="00B7184E">
+        <w:p w14:paraId="401A7E9A" w14:textId="02ACA5A9" w:rsidR="008474C5" w:rsidRDefault="008474C5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc201328077" w:history="1">
-            <w:r w:rsidRPr="00CD2E21">
+          <w:hyperlink w:anchor="_Toc223962842" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Example 4. PY4 – Health-Related Social Needs (HRSN) Screening</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc201328077 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962842 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00124804">
+            <w:r w:rsidR="0088716C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5377A9BE" w14:textId="45ABA9EC" w:rsidR="008474C5" w:rsidRDefault="008474C5">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="720"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223962843" w:history="1">
+            <w:r w:rsidRPr="00B04B42">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>F.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00B04B42">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Appendix C: Disparity Reduction Detection Methodology – Stepwise Calculation Example</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223962843 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0088716C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="3BC9E8EA" w14:textId="358B0CC2" w:rsidR="0040628D" w:rsidRDefault="00C17A85">
           <w:r>
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="254BB95F" w14:textId="3925E3ED" w:rsidR="0062114D" w:rsidRDefault="0062114D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="14558F" w:themeColor="accent1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C610636" w14:textId="40FB9AED" w:rsidR="003228CD" w:rsidRPr="00347286" w:rsidRDefault="003228CD" w:rsidP="003228CD">
+    <w:p w14:paraId="2C610636" w14:textId="08861F67" w:rsidR="003228CD" w:rsidRPr="00347286" w:rsidRDefault="003228CD" w:rsidP="003228CD">
       <w:r w:rsidRPr="00347286">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MassHealth will hold each </w:t>
       </w:r>
       <w:r w:rsidR="0062114D">
         <w:t>ACO</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve"> individually accountable for its performance on the </w:t>
       </w:r>
       <w:r w:rsidR="00AB0AC3">
         <w:t>ACO</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve"> Quality and Equity Incentive Program (</w:t>
       </w:r>
       <w:r w:rsidR="00AB0AC3">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve">QEIP) performance </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00347286">
+      <w:r w:rsidR="009276C1" w:rsidRPr="00347286">
         <w:t>measures</w:t>
       </w:r>
-      <w:r w:rsidR="008D64CB">
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009276C1">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
       <w:r w:rsidR="008D64CB">
         <w:t xml:space="preserve"> will make incentive payments</w:t>
       </w:r>
       <w:r w:rsidR="00D611CF">
         <w:t xml:space="preserve"> based on such performance</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve">. This document describes MassHealth’s </w:t>
       </w:r>
       <w:r w:rsidR="00AB0AC3">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve">QEIP Performance Assessment Methodology (PAM) for Performance Years (PY) 3-5. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710BE254" w14:textId="17BF99B3" w:rsidR="00EC1B09" w:rsidRDefault="00446EFC" w:rsidP="007A5B79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc201328062"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc223962827"/>
       <w:r>
         <w:t xml:space="preserve">Individual Measure </w:t>
       </w:r>
       <w:r w:rsidR="00651343">
         <w:t>Scoring Approaches</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="26FC6359" w14:textId="3E3708E4" w:rsidR="00F5223A" w:rsidRPr="00347286" w:rsidRDefault="00715C78" w:rsidP="00F5223A">
       <w:r>
         <w:t>ACO performance assessment</w:t>
       </w:r>
       <w:r w:rsidR="00F5223A" w:rsidRPr="00347286">
         <w:t xml:space="preserve"> will be based on a point scoring approach for </w:t>
       </w:r>
       <w:r w:rsidR="36C81C5D">
         <w:t>each</w:t>
       </w:r>
       <w:r w:rsidR="00F5223A" w:rsidRPr="00347286">
         <w:t xml:space="preserve"> measure type across the </w:t>
       </w:r>
       <w:r w:rsidR="00AB0AC3">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00F5223A">
         <w:t>QEIP</w:t>
       </w:r>
       <w:r w:rsidR="3B2CB9D6">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00F5223A" w:rsidRPr="00347286">
         <w:t xml:space="preserve"> three domains. The maximum number of points that a</w:t>
@@ -2102,56 +2141,56 @@
       </w:r>
       <w:r w:rsidR="358F0E9B">
         <w:t xml:space="preserve">onus points will be applied </w:t>
       </w:r>
       <w:r w:rsidR="0071715E">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="358F0E9B">
         <w:t>the respective measure domain</w:t>
       </w:r>
       <w:r w:rsidR="00953C9B">
         <w:t xml:space="preserve"> score</w:t>
       </w:r>
       <w:r w:rsidR="358F0E9B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7C0F7F" w14:textId="77777777" w:rsidR="00F5223A" w:rsidRPr="00347286" w:rsidRDefault="00F5223A" w:rsidP="00C9287F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00347286">
         <w:t>There are two types of performance status:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8B1FEC" w14:textId="6B016ADD" w:rsidR="00F5223A" w:rsidRPr="00347286" w:rsidRDefault="00F5223A" w:rsidP="007A5B79">
+    <w:p w14:paraId="4E8B1FEC" w14:textId="6B016ADD" w:rsidR="00F5223A" w:rsidRPr="00347286" w:rsidRDefault="00F5223A" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00347286">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pay-for-reporting (P4R) measures.</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve"> P4R measures will be assessed on a complete/incomplete basis for which the </w:t>
       </w:r>
       <w:r w:rsidR="001364C9">
         <w:t>ACO</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve">s that successfully </w:t>
       </w:r>
       <w:r w:rsidR="5968CAA7">
         <w:t>submit</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve"> timely, complete, and responsive </w:t>
       </w:r>
@@ -2190,106 +2229,125 @@
       </w:r>
       <w:r w:rsidR="00976103">
         <w:t>, and</w:t>
       </w:r>
       <w:r w:rsidR="00B032E4">
         <w:t xml:space="preserve"> responsive</w:t>
       </w:r>
       <w:r w:rsidR="00976103">
         <w:t xml:space="preserve"> will earn 0 points for the measure. </w:t>
       </w:r>
       <w:r w:rsidR="006A325E">
         <w:t>In other words,</w:t>
       </w:r>
       <w:r w:rsidR="00A33DFE">
         <w:t xml:space="preserve"> an ACO will receive either 0 or 10 points for P4R measures</w:t>
       </w:r>
       <w:r w:rsidR="003C6829">
         <w:t>; MassHealth will not award partial credit for P4R measures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2650E6AE" w14:textId="77777777" w:rsidR="00F5223A" w:rsidRPr="00347286" w:rsidRDefault="00F5223A" w:rsidP="00F5223A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18453AFB" w14:textId="4B96EA78" w:rsidR="00F5223A" w:rsidRDefault="00F5223A" w:rsidP="007A5B79">
+    <w:p w14:paraId="54F36B86" w14:textId="401C4A85" w:rsidR="000123BD" w:rsidRDefault="00F5223A" w:rsidP="00DA7D22">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00347286">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pay-for-performance (P4P) measures.</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve"> Each </w:t>
       </w:r>
       <w:r w:rsidR="001364C9">
         <w:t>ACO</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve"> may receive 0-10 points depending on each measure’s performance compared to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00347286">
         <w:t>set</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve"> performance </w:t>
       </w:r>
       <w:r w:rsidR="11A71975">
         <w:t>thresholds</w:t>
       </w:r>
       <w:r w:rsidR="00492A13">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="11A71975">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t>goals</w:t>
       </w:r>
       <w:r w:rsidR="00492A13">
         <w:t>, and/or improvement targets</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve"> for the individual measures. If the measure performance goal is exceeded, bonus points </w:t>
       </w:r>
       <w:r w:rsidR="00375CA0">
         <w:t xml:space="preserve">(which are applied to domain score) </w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve">may be earned for select P4P measures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B884FFC" w14:textId="77777777" w:rsidR="00DA7D22" w:rsidRDefault="00DA7D22" w:rsidP="00DA7D22">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442FDEEF" w14:textId="77777777" w:rsidR="00DA7D22" w:rsidRDefault="00DA7D22" w:rsidP="00DA7D22">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="119D3367" w14:textId="77777777" w:rsidR="000123BD" w:rsidRPr="00380A8A" w:rsidRDefault="000123BD" w:rsidP="000123BD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Performance thresholds, goals, and improvement targets will be monitored and may be adjusted as needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D62821" w14:textId="7FE0AB10" w:rsidR="00210D7C" w:rsidRPr="00347286" w:rsidRDefault="00210D7C" w:rsidP="00210D7C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r w:rsidR="000C3C75">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidR="000C3C75">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lists the performance status by measure</w:t>
       </w:r>
       <w:r w:rsidR="00B54C4D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
@@ -2961,50 +3019,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00127E80" w:rsidRPr="002A1636" w14:paraId="36AB893D" w14:textId="77777777" w:rsidTr="7687BF88">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EF51F3E" w14:textId="37FC92E4" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="0089629C" w:rsidP="00900714">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Health-Related Social Needs</w:t>
             </w:r>
             <w:r w:rsidR="00E87914" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (HRSN)</w:t>
             </w:r>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Screening</w:t>
             </w:r>
             <w:r w:rsidR="00127E80" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3363,51 +3422,50 @@
               <w:t>eeds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CBC6B43" w14:textId="63BCD8EF" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="008C303C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="340" w:hanging="180"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r w:rsidR="00B4566A" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">tility </w:t>
             </w:r>
             <w:r w:rsidR="00B4566A" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3431,51 +3489,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46A51D39" w14:textId="77777777" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00BD4458">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">P4P </w:t>
             </w:r>
             <w:r w:rsidR="00BD4458" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D21C8C" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>HRSN Screening Rate)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47544356" w14:textId="77777777" w:rsidR="00B97546" w:rsidRPr="004C26D6" w:rsidRDefault="00B97546" w:rsidP="00BD4458">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
@@ -3625,217 +3682,217 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>Quality Performance Disparities Reduction </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E91140C" w14:textId="18B67AF5" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00F60C3A">
+          <w:p w14:paraId="3E91140C" w14:textId="18B67AF5" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality </w:t>
             </w:r>
             <w:r w:rsidR="00B4566A" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>easure 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36F01B58" w14:textId="78CD1957" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00F60C3A">
+          <w:p w14:paraId="36F01B58" w14:textId="78CD1957" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality </w:t>
             </w:r>
             <w:r w:rsidR="00B4566A" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>easure 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13110ED2" w14:textId="56C7314F" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00F60C3A">
+          <w:p w14:paraId="13110ED2" w14:textId="56C7314F" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality </w:t>
             </w:r>
             <w:r w:rsidR="00B4566A" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>easure 3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BF97B08" w14:textId="2ABD2051" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00351357">
+          <w:p w14:paraId="7BF97B08" w14:textId="1C6F75B5" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00351357">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="002B16FD">
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="004C26D6">
               <w:t>easure</w:t>
             </w:r>
             <w:r w:rsidR="00E207D0">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00083833">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C26D6">
-              <w:t xml:space="preserve">to be selected by MassHealth and </w:t>
+              <w:t xml:space="preserve">to be selected by </w:t>
             </w:r>
             <w:r w:rsidR="00BA27BE" w:rsidRPr="004C26D6">
               <w:t>ACOs</w:t>
             </w:r>
             <w:r w:rsidRPr="004C26D6">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57E08DE2" w14:textId="7B5F18FA" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00351357">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
@@ -3905,84 +3962,84 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>Equity Improvement Interventions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C499432" w14:textId="6833DA57" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00F60C3A">
+          <w:p w14:paraId="2C499432" w14:textId="6833DA57" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Performance Improvement Project (PIP) 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4628330A" w14:textId="1A9578B3" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00F60C3A">
+          <w:p w14:paraId="4628330A" w14:textId="1A9578B3" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PIP 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -4098,56 +4155,56 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> with a Preferred Language Other than English</w:t>
             </w:r>
             <w:r w:rsidR="00E87914" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (“Language Access”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DEB7123" w14:textId="5DDBE7E1" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00BB5A8A" w:rsidP="00F60C3A">
+          <w:p w14:paraId="5DEB7123" w14:textId="5DDBE7E1" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00BB5A8A" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Access </w:t>
             </w:r>
             <w:r w:rsidR="00127E80" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
@@ -4214,56 +4271,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PY3</w:t>
             </w:r>
             <w:r w:rsidR="00F60C3A" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> only</w:t>
             </w:r>
             <w:r w:rsidR="00127E80" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09D24411" w14:textId="348D83A4" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00F60C3A">
+          <w:p w14:paraId="09D24411" w14:textId="348D83A4" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Addressing </w:t>
             </w:r>
             <w:r w:rsidR="00F60C3A" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
@@ -4562,56 +4619,56 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>Disability Competent Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="621E421E" w14:textId="6E6E36FC" w:rsidR="00471A09" w:rsidRPr="004C26D6" w:rsidRDefault="00471A09" w:rsidP="00F60C3A">
+          <w:p w14:paraId="621E421E" w14:textId="6E6E36FC" w:rsidR="00471A09" w:rsidRPr="004C26D6" w:rsidRDefault="00471A09" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="200" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff </w:t>
             </w:r>
             <w:r w:rsidR="00F60C3A" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
@@ -4745,172 +4802,144 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE30307" w14:textId="7DCAC4A7" w:rsidR="00D029DF" w:rsidRPr="004C26D6" w:rsidRDefault="00501D6C" w:rsidP="00D029DF">
+          <w:p w14:paraId="50476FAD" w14:textId="1EAFD70D" w:rsidR="00D029DF" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Member Experience Survey (MES) Accommodation Needs Screening Rate</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="50476FAD" w14:textId="1EAFD70D" w:rsidR="00D029DF" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00351357">
+              <w:t xml:space="preserve">Accommodation </w:t>
+            </w:r>
+            <w:r w:rsidR="002B5DA9" w:rsidRPr="004C26D6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C26D6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eeds </w:t>
+            </w:r>
+            <w:r w:rsidR="002B5DA9" w:rsidRPr="004C26D6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C26D6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">creening </w:t>
+            </w:r>
+            <w:r w:rsidR="002B5DA9" w:rsidRPr="004C26D6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C26D6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5939E002" w14:textId="61AAB367" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
-[...87 lines deleted...]
-                <w:numId w:val="19"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Accommodation </w:t>
             </w:r>
             <w:r w:rsidR="002B5DA9" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
@@ -4953,51 +4982,50 @@
             <w:r w:rsidR="002B5DA9" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A97E345" w14:textId="62777166" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00351357">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>P4</w:t>
             </w:r>
             <w:r w:rsidR="0066514F" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
@@ -5066,167 +5094,165 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>Achievement of External Standards for Health Equity </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF7CE5F" w14:textId="2A0FBE5C" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00B42901" w:rsidP="00F60C3A">
+          <w:p w14:paraId="1AF7CE5F" w14:textId="2A0FBE5C" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00B42901" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>External Standards for Health Equity Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="444A7606" w14:textId="6A911C51" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00351357">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>P4P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="782" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="779E977F" w14:textId="4CA4EF81" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00351357">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>P4</w:t>
             </w:r>
             <w:r w:rsidR="0066514F" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="782" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A26E2BE" w14:textId="008DBD55" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="240FE0B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>P4</w:t>
             </w:r>
             <w:r w:rsidR="0066514F" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00127E80" w:rsidRPr="002A1636" w14:paraId="1B4B3386" w14:textId="77777777" w:rsidTr="7687BF88">
+      <w:tr w:rsidR="00127E80" w:rsidRPr="002A1636" w14:paraId="1B4B3386" w14:textId="77777777" w:rsidTr="00850715">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FCA8F7D" w14:textId="3D22019B" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00B4566A" w:rsidP="00A811E7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>Member</w:t>
             </w:r>
             <w:r w:rsidR="00127E80" w:rsidRPr="004C26D6">
@@ -5234,164 +5260,164 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Experience</w:t>
             </w:r>
             <w:r w:rsidR="00DC7971">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>: Communication, Courtesy, &amp; Respect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C7F4CDC" w14:textId="3757B2FC" w:rsidR="00656EA3" w:rsidRPr="004C26D6" w:rsidRDefault="00B42901" w:rsidP="002D0622">
+          <w:p w14:paraId="4C7F4CDC" w14:textId="0CF0BAF8" w:rsidR="00656EA3" w:rsidRPr="004C26D6" w:rsidRDefault="001C62C1" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C26D6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>CG-</w:t>
+              <w:t>Member Experience Survey</w:t>
             </w:r>
             <w:r w:rsidR="00656EA3" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAHPS Questions Related to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004C26D6">
+              <w:t xml:space="preserve"> Questions Related to </w:t>
+            </w:r>
+            <w:r w:rsidR="00B42901" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adult</w:t>
             </w:r>
             <w:r w:rsidR="00656EA3" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Communication (</w:t>
             </w:r>
             <w:r w:rsidR="00854C05" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">averaged to generate </w:t>
             </w:r>
             <w:r w:rsidR="00656EA3" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Composite 1)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68EF699A" w14:textId="1D42EC00" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00B42901" w:rsidP="002D0622">
+          <w:p w14:paraId="68EF699A" w14:textId="0CC395CF" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="001C62C1" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C26D6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>CG-</w:t>
+              <w:t>Member Experience Survey</w:t>
             </w:r>
             <w:r w:rsidR="00CE0726" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAHPS Questions Related to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004C26D6">
+              <w:t xml:space="preserve"> Questions Related to </w:t>
+            </w:r>
+            <w:r w:rsidR="00B42901" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Child</w:t>
             </w:r>
             <w:r w:rsidR="00CE0726" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Communication (</w:t>
             </w:r>
             <w:r w:rsidR="00854C05" w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
@@ -5417,141 +5443,149 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ABE99D8" w14:textId="54DEA37A" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00351357">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>P4P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="782" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D20C1EC" w14:textId="7C325BB4" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00351357">
+          <w:p w14:paraId="0D20C1EC" w14:textId="4656D10F" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00EA6F7B" w:rsidP="00351357">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
-              <w:t>P4P</w:t>
+              <w:t>P4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="782" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CBC3507" w14:textId="32F5072C" w:rsidR="00127E80" w:rsidRPr="004C26D6" w:rsidRDefault="00127E80" w:rsidP="00351357">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C26D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>P4P</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44F5FAFB" w14:textId="47E26267" w:rsidR="00116855" w:rsidRPr="003F5AF5" w:rsidRDefault="00116855" w:rsidP="003750C6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56DD203B" w14:textId="6C1CCCEE" w:rsidR="0060547E" w:rsidRDefault="0060547E" w:rsidP="007A5B79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc201328063"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc223962828"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Performance Assessment Methodology</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="74971C1D" w14:textId="22BDACC4" w:rsidR="00425656" w:rsidRPr="004A1DA6" w:rsidRDefault="00BF2D22" w:rsidP="007A5B79">
+    <w:p w14:paraId="74971C1D" w14:textId="22BDACC4" w:rsidR="00425656" w:rsidRPr="004A1DA6" w:rsidRDefault="00BF2D22" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="180"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc201328064"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc223962829"/>
       <w:r w:rsidRPr="004A1DA6">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>RELDSOGI</w:t>
       </w:r>
       <w:r w:rsidR="00B44FB8">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> Data Completeness</w:t>
       </w:r>
       <w:r w:rsidRPr="004A1DA6">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>, HRSN</w:t>
       </w:r>
       <w:r w:rsidR="00B44FB8">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> Screening</w:t>
       </w:r>
       <w:r w:rsidRPr="004A1DA6">
@@ -5574,77 +5608,84 @@
       </w:r>
       <w:r w:rsidR="004A1DA6" w:rsidRPr="004A1DA6">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003B2450">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Disability </w:t>
       </w:r>
       <w:r w:rsidR="004A1DA6" w:rsidRPr="004A1DA6">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Accommodation Needs</w:t>
       </w:r>
       <w:r w:rsidR="00EA7D51">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>, and Member Experience: Communication, Courtesy, and Respect</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="49BFAAE0" w14:textId="50E97E40" w:rsidR="00C96D0F" w:rsidRPr="00A42A06" w:rsidRDefault="00F9606B" w:rsidP="00061C68">
+    <w:p w14:paraId="49BFAAE0" w14:textId="52E142B1" w:rsidR="00C96D0F" w:rsidRPr="00275805" w:rsidRDefault="00275805" w:rsidP="00850715">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="535353" w:themeColor="text2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A42A06">
+        <w:t xml:space="preserve">a. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9606B" w:rsidRPr="00275805">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Measure Assessment Overview and Scoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641E8436" w14:textId="260D4857" w:rsidR="00425656" w:rsidRPr="00B83F41" w:rsidRDefault="00F9606B" w:rsidP="240FE0B0">
+    <w:p w14:paraId="641E8436" w14:textId="260D4857" w:rsidR="00425656" w:rsidRDefault="00F9606B" w:rsidP="240FE0B0">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>As stated above, for P4R measures, the ACO may achieve 10 points for timely, complete, and responsive submissions, or 0 points for untimely, incomplete, or unresponsive submissions.</w:t>
       </w:r>
       <w:r w:rsidR="005C7F3B">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> For P4P measures, e</w:t>
@@ -5783,367 +5824,621 @@
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">will earn 0 points if it does not complete the </w:t>
       </w:r>
       <w:r w:rsidR="005B531F">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>required submission(s)</w:t>
       </w:r>
       <w:r w:rsidR="00425656" w:rsidRPr="240FE0B0">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="728F5871" w14:textId="6E2B9D47" w:rsidR="001C665B" w:rsidRPr="00425656" w:rsidRDefault="001C665B" w:rsidP="001C665B">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ACOs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must meet the minimum denominator of at least 30 </w:t>
+      </w:r>
+      <w:r w:rsidR="2060B5A2" w:rsidRPr="6EC2AC6B">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>cases</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>the PY</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be eligible for scoring on each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BDB2930">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>measure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BDB2930">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>submeasure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (when applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3EB7">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ACOs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do not meet the minimum denominator, the weighting of the measure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>submeasure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be redistributed equally to the remaining eligible performance measures</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15667">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>submeasures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="4B6D9222">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the domain.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="01C2F93E" w14:textId="3C699D4D" w:rsidR="00425656" w:rsidRPr="00B83F41" w:rsidRDefault="00425656" w:rsidP="00425656">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">For the measures listed in Table </w:t>
       </w:r>
       <w:r w:rsidR="00F06BCA" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, three types of benchmarks have been established:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE06909" w14:textId="552468EF" w:rsidR="00425656" w:rsidRPr="00B83F41" w:rsidRDefault="00425656" w:rsidP="007A5B79">
+    <w:p w14:paraId="2FE06909" w14:textId="69B73DC5" w:rsidR="00425656" w:rsidRPr="00B83F41" w:rsidRDefault="00425656" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Attainment Threshold:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The threshold represents the minimum level of performance that must be attained on each individual measure to earn between 1-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB76F6">
+        <w:t xml:space="preserve"> The</w:t>
+      </w:r>
+      <w:r w:rsidR="00097143">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t xml:space="preserve"> attainment</w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> points.  </w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve"> threshold represents the minimum level of performance that must be attained on each individual measure to earn between 1-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB76F6">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t>10</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B83F41">
-        <w:rPr>
-[...181 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> points.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2460EB6C" w14:textId="137D10BC" w:rsidR="00425656" w:rsidRPr="00B83F41" w:rsidRDefault="00425656" w:rsidP="003F79E5">
+    <w:p w14:paraId="48B14509" w14:textId="77777777" w:rsidR="008634F3" w:rsidRPr="00B83F41" w:rsidRDefault="008634F3" w:rsidP="008634F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2A49E0" w14:textId="391CF9B1" w:rsidR="00425656" w:rsidRPr="00B83F41" w:rsidRDefault="00425656" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Performance Goal:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03D8D">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">performance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">goal represents </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03D8D">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> level of performance on each individual </w:t>
+      </w:r>
+      <w:r w:rsidR="008634F3" w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">easure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2450" w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003B2450" w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03D8D">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ust attain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F134F">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">score </w:t>
+      </w:r>
+      <w:r w:rsidR="002F134F">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maximum</w:t>
+      </w:r>
+      <w:r w:rsidR="0055777C">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0 points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA5B9F3" w14:textId="77777777" w:rsidR="008634F3" w:rsidRPr="00B83F41" w:rsidRDefault="008634F3" w:rsidP="008634F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2460EB6C" w14:textId="137D10BC" w:rsidR="00425656" w:rsidRPr="00B83F41" w:rsidRDefault="00425656" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Improvement Target:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r w:rsidR="00CF60E4">
@@ -6379,1786 +6674,1135 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <m:t>(PY5 Performance Goal – PY3-5 Attainment Threshold)</m:t>
             </m:r>
           </m:num>
           <m:den>
             <m:r>
               <m:rPr>
                 <m:nor/>
               </m:rPr>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <m:t># of program years</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
     </w:p>
-    <w:p w14:paraId="23A27ED0" w14:textId="55E57D82" w:rsidR="007805B2" w:rsidRDefault="003E09D4" w:rsidP="003E09D4">
+    <w:p w14:paraId="23A27ED0" w14:textId="0A66B5CC" w:rsidR="007805B2" w:rsidRDefault="001A744C" w:rsidP="003E09D4">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B83F41">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">is the </w:t>
+      <w:r>
+        <w:t>Unless otherwise specified, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6DD7">
+        <w:t>he baseline period for all measures is the first full year of complete data in which the ACO also meets the minimum denominator threshold for the measure. The Disability Competent Care measure will use PY2 data as the baseline period.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The Language Access measure </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>will use PY3 data as the baseline period. The</w:t>
       </w:r>
       <w:r w:rsidR="00215857">
-        <w:t xml:space="preserve">first full year of complete data. The potential for improvement points </w:t>
+        <w:t xml:space="preserve"> potential for improvement points </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00215857">
         <w:t>takes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00215857">
         <w:t xml:space="preserve"> effect the first year following the baseline year for the measure</w:t>
       </w:r>
       <w:r w:rsidR="008B76D8">
         <w:t>. Specifically</w:t>
       </w:r>
       <w:r w:rsidR="00AE0B31">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DAE435" w14:textId="7B33CF39" w:rsidR="00365189" w:rsidRDefault="002F22B3" w:rsidP="007805B2">
+    <w:p w14:paraId="53DAE435" w14:textId="0FA4BEC3" w:rsidR="00365189" w:rsidRDefault="002F22B3" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Effective beginning PY3, improvement points may be earned for </w:t>
+      </w:r>
+      <w:r w:rsidR="007C49A3">
+        <w:t>RELDSOGI Data Completeness, Disability Competent</w:t>
+      </w:r>
+      <w:r w:rsidR="00365189">
+        <w:t xml:space="preserve"> Care, and </w:t>
+      </w:r>
+      <w:r w:rsidR="005B277C">
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00365189">
+        <w:t xml:space="preserve"> Experience, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F3090">
+        <w:t xml:space="preserve">if the minimum denominator is met </w:t>
+      </w:r>
+      <w:r w:rsidR="00365189">
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7040FFBE" w14:textId="1FFC3A9C" w:rsidR="00A17F5B" w:rsidRDefault="00090244" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Effective beginning PY4, improvement points may be earned </w:t>
+      </w:r>
+      <w:r w:rsidR="00C03640">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00365189">
+        <w:t>HRSN Screening, Language Access, and Disability Accommodation Needs</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1581">
+        <w:t>, if the minimum denominator is met</w:t>
+      </w:r>
+      <w:r w:rsidR="00365189">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054F565B" w14:textId="78DFC5AD" w:rsidR="006E39F4" w:rsidRDefault="00C03640" w:rsidP="00280E2C">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The comparison year for improvement points</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4D14">
+        <w:t xml:space="preserve"> is initially the baseline year for the measure. If the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DC4D14">
+        <w:t>improvement target</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC4D14">
+        <w:t xml:space="preserve"> is reached, the comparison year</w:t>
+      </w:r>
+      <w:r w:rsidR="00191D13">
+        <w:t xml:space="preserve"> then becomes </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1424D">
+        <w:t>the most recent highest-performing year (the year the improvement points were earned).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114F5B29" w14:textId="2C692B9F" w:rsidR="00275805" w:rsidRPr="00063CED" w:rsidRDefault="00275805" w:rsidP="00063CED">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:color w:val="535353" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275805">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="535353" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>b. Member Experience: Communication, Courtesy, and Respect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C68FDDA" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00275805">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The member experience measure utilizes the same attainment threshold, performance goal, and improvement target as above with the following modifications:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3C0EC9" w14:textId="5D8830A9" w:rsidR="00275805" w:rsidRPr="00063CED" w:rsidRDefault="00275805" w:rsidP="00280E2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:before="0"/>
-[...114 lines deleted...]
-      <w:r>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>In PY3-5,</w:t>
-[...3 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
-        <w:t>ACOs</w:t>
-[...223 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The improvement target is a 0.01 improvement for each ACO composite score (adult communication and child communication). </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="32D6CBE3" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRPr="003378CA" w:rsidRDefault="00846CF0" w:rsidP="003378CA">
-[...40 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="4CD371FB" w14:textId="73C6D090" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00280E2C">
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+      <w:r w:rsidRPr="79093204">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Table 2</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">The flowchart in </w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:t>, below,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79093204">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> illustrates how points may be earned for a performance measure score in PY3-5.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+        <w:t xml:space="preserve"> details the attainment threshold</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79093204">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>, performance goal</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Measure performance rates achieved by the ACOs will be rounded to the nearest whole number</w:t>
-[...20 lines deleted...]
-      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79093204">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">apply to </w:t>
-[...8 lines deleted...]
-        <w:t>all</w:t>
+        <w:t>, and improvement target</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rounding for </w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79093204">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">AQEIP PAM. </w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+        <w:t xml:space="preserve"> for select P4P measures</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="291346AC" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="7196FAE7" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00280E2C">
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="79093204">
+    </w:p>
+    <w:p w14:paraId="60B7AAE8" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00280E2C">
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Table 2</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA4BAED" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00280E2C">
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>, below,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="79093204">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36481119" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00280E2C">
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> details the attainment threshold</w:t>
-[...219 lines deleted...]
-        <w:sectPr w:rsidR="00846CF0" w:rsidRPr="00846CF0" w:rsidSect="000229A9">
+        <w:sectPr w:rsidR="00275805" w:rsidSect="000229A9">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="346" w:footer="547" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B380B50" w14:textId="6E8DC44D" w:rsidR="004266C7" w:rsidRDefault="004266C7">
-[...25 lines deleted...]
-    <w:p w14:paraId="1653F5F6" w14:textId="39485522" w:rsidR="00190D43" w:rsidRPr="00211940" w:rsidRDefault="00190D43" w:rsidP="00190D43">
+    <w:p w14:paraId="32E03C98" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00211940" w:rsidRDefault="00275805" w:rsidP="00275805">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F06BCA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Table 2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00211940">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> PY3-5 Benchmarks by Measure</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13500" w:type="dxa"/>
         <w:tblInd w:w="-905" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="DCDCDC"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="DCDCDC"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DCDCDC"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="DCDCDC"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DCDCDC"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DCDCDC"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1938"/>
-        <w:gridCol w:w="1392"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1531"/>
+        <w:gridCol w:w="1365"/>
+        <w:gridCol w:w="1550"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1619"/>
+        <w:gridCol w:w="1894"/>
         <w:gridCol w:w="2789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D21408" w14:paraId="0A647215" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00275805" w14:paraId="5A55F612" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="908"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C37F9D" w14:textId="1F89273A" w:rsidR="00A57B49" w:rsidRPr="00B83F41" w:rsidRDefault="00A57B49" w:rsidP="00D4739E">
+          <w:p w14:paraId="5F81517C" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Measure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1365" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25038839" w14:textId="3D3F53C3" w:rsidR="00A57B49" w:rsidRPr="00B83F41" w:rsidRDefault="00A57B49" w:rsidP="00D4739E">
+          <w:p w14:paraId="7F1FD9B6" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Attainment Threshold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="3895" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50FEC62D" w14:textId="6E17A2E0" w:rsidR="00A57B49" w:rsidRPr="00A57B49" w:rsidRDefault="00A57B49" w:rsidP="00D4739E">
-[...31 lines deleted...]
-          <w:p w14:paraId="59058E81" w14:textId="433F6B80" w:rsidR="00A57B49" w:rsidRPr="00B83F41" w:rsidRDefault="00A57B49" w:rsidP="00D4739E">
+          <w:p w14:paraId="03F008E4" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Performance Goal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2FFABC" w14:textId="1BD065E3" w:rsidR="00A57B49" w:rsidRPr="00B83F41" w:rsidRDefault="00A57B49" w:rsidP="00D4739E">
+          <w:p w14:paraId="2A91CA5A" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A57B49">
-[...7 lines deleted...]
-              <w:t>-</w:t>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
+              <w:t>Improvement Target</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1894" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB2E3FA" w14:textId="43CC8E52" w:rsidR="00A57B49" w:rsidRPr="00B83F41" w:rsidRDefault="00A57B49" w:rsidP="00D4739E">
-[...34 lines deleted...]
-          <w:p w14:paraId="1D5722D3" w14:textId="090DA1C4" w:rsidR="00A57B49" w:rsidRPr="00B83F41" w:rsidRDefault="00A57B49" w:rsidP="00D4739E">
+          <w:p w14:paraId="360CA906" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Bonus Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE0B3F5" w14:textId="6F61FDEB" w:rsidR="00A57B49" w:rsidRPr="00B83F41" w:rsidRDefault="00A57B49" w:rsidP="00D4739E">
+          <w:p w14:paraId="1EBD2C37" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Additional Measure Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21408" w14:paraId="52A01929" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00275805" w14:paraId="439499A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A794C52" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="2ECE044E" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A71C493" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="3087F02A" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1550" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="698F0C9F" w14:textId="05F40785" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="6A154E34" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t>PY3 (2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE42C12" w14:textId="3E176D56" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="4E65FDA7" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t>PY4 (2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7B6F20" w14:textId="74252158" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="39C0C490" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t>PY5 (2027)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D630E7F" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="33419A6F" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="109698FC" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="76CE7128" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2FD8E1" w14:textId="08B48673" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="68D80DC1" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003213BC" w14:paraId="4DB134F2" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00275805" w14:paraId="080C1CC6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62F2299C" w14:textId="5559CA8F" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="009462AA" w:rsidP="00957F08">
+          <w:p w14:paraId="36D67A46" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-19"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>RELDSOGI</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00E241AF" w:rsidRPr="00B83F41">
+              <w:t>RELDSOGI Data Completeness</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:bdr w:val="nil"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>¥</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62CBDAE4" w14:textId="3BE2670E" w:rsidR="00D14E98" w:rsidRPr="00B83F41" w:rsidRDefault="00D14E98" w:rsidP="00D14E98">
+          <w:p w14:paraId="5D1D9F87" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>R:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41993EAF" w14:textId="09046B12" w:rsidR="00D14E98" w:rsidRPr="00B83F41" w:rsidRDefault="00D14E98" w:rsidP="00D14E98">
+          <w:p w14:paraId="547DDE8D" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>E:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F06A1F5" w14:textId="7C27C450" w:rsidR="00D14E98" w:rsidRPr="00B83F41" w:rsidRDefault="00D14E98" w:rsidP="00D14E98">
+          <w:p w14:paraId="7BCF9F43" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>L:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C7FFA70" w14:textId="7362C701" w:rsidR="00D14E98" w:rsidRPr="00B83F41" w:rsidRDefault="00D14E98" w:rsidP="00D14E98">
+          <w:p w14:paraId="671DB796" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>D:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44B76AA3" w14:textId="7E61A71D" w:rsidR="00D14E98" w:rsidRPr="00B83F41" w:rsidRDefault="00D14E98" w:rsidP="00D14E98">
+          <w:p w14:paraId="7A18E535" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>SO:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F333F34" w14:textId="6907860F" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00D14E98" w:rsidP="00D14E98">
+          <w:p w14:paraId="281E1BCA" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>GI:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
@@ -8166,796 +7810,797 @@
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1550" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B17B9E2" w14:textId="15220EAE" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="261CDFD6" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>R:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7842D1AA" w14:textId="0375386D" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="3CC3EB36" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>E:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36725A4C" w14:textId="035CC817" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="4323419F" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>L:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BFEF30B" w14:textId="751C9F77" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="3A9943C8" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>D:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EBEDA3D" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="24CA3363" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>SO:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C0C9F8E" w14:textId="5AC74FEB" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="7C222DBC" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>GI:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B51CA95" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="46417E28" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>R:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BD5724B" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="59919DEB" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>E:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="468EA1FB" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="426434F6" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>L:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68E8E20A" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="19508D1F" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>D:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49347AE4" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="4242AA3D" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>SO:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B51F98E" w14:textId="7D5B4DD2" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="1289C70C" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>GI:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32C57F0E" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="4AA5C584" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>R:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DA80909" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="54972E98" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>E:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="126F8D04" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="46E36EA9" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>L:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C8197C3" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="1E192363" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>D:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72A7EE5A" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="456F4636" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>SO:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52DF96E0" w14:textId="2F6FDCB8" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="58E556C3" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>GI:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21BF9600" w14:textId="77777777" w:rsidR="00423339" w:rsidRPr="00E3248D" w:rsidRDefault="00423339" w:rsidP="00423339">
+          <w:p w14:paraId="713E6C2D" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00E3248D" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3248D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>R:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E3248D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DEA500C" w14:textId="77777777" w:rsidR="00423339" w:rsidRPr="00E3248D" w:rsidRDefault="00423339" w:rsidP="00423339">
+          <w:p w14:paraId="02C8E56D" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00E3248D" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3248D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>E:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E3248D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="310DB23A" w14:textId="77777777" w:rsidR="00423339" w:rsidRPr="00E3248D" w:rsidRDefault="00423339" w:rsidP="00423339">
+          <w:p w14:paraId="70162970" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00E3248D" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3248D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>L:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E3248D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="757B3B0D" w14:textId="77777777" w:rsidR="00423339" w:rsidRPr="00E3248D" w:rsidRDefault="00423339" w:rsidP="00423339">
+          <w:p w14:paraId="1D40994A" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00E3248D" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3248D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>D:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E3248D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="139555B7" w14:textId="77777777" w:rsidR="00423339" w:rsidRPr="00E3248D" w:rsidRDefault="00423339" w:rsidP="00423339">
+          <w:p w14:paraId="52457024" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00E3248D" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3248D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>SO:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E3248D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66ABE47E" w14:textId="60AEE0B0" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00423339" w:rsidP="00423339">
+          <w:p w14:paraId="4CEC0120" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3248D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -8974,2586 +8619,1858 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>GI:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E3248D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4693AD" w14:textId="53EA7B1E" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00C04F53" w:rsidP="00D4739E">
+          <w:p w14:paraId="14F3FF9F" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>+1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007308D7" w:rsidRPr="00B83F41">
+              <w:t xml:space="preserve">+1 point if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve"> point if </w:t>
+              <w:t>exceed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> goal on any 3 of 6 sub-</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="007308D7" w:rsidRPr="00B83F41">
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>exceed</w:t>
+              <w:t>measures;</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="007308D7" w:rsidRPr="00B83F41">
-[...58 lines deleted...]
-          <w:p w14:paraId="2B5FE3BC" w14:textId="6574FBBD" w:rsidR="007308D7" w:rsidRPr="00B83F41" w:rsidRDefault="629F1E71" w:rsidP="00D4739E">
+          </w:p>
+          <w:p w14:paraId="6FA225D0" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>+</w:t>
-[...31 lines deleted...]
-              <w:t>measures</w:t>
+              <w:t>+2 points if exceed goal on all sub-measures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37D516E6" w14:textId="2FEEA7B7" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00BA6568">
+          <w:p w14:paraId="3A919F76" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>Entities must submit and pass mapping and verification tool for PAM to be applied</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E32861" w:rsidRPr="00B83F41">
+              <w:t>Entities must submit and pass mapping and verification tool for PAM to be applied; Failure to pass mapping and verification on a data element/category will result in a 0 score for the applicable sub-measure(s)</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0012E11F" w14:textId="2577039F" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00BA6568">
+          <w:p w14:paraId="7F9F584A" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B699CCC" w14:textId="1F6A81FF" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="7535EB78" w:rsidP="003F5AF5">
+          <w:p w14:paraId="1F0B1AB4" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0637EFAA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>In PY5 Date Updated and/or Date Verified must be submitted in the Member Data</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> File for each data </w:t>
+              <w:t xml:space="preserve">In PY5 Date Updated and/or Date Verified must be submitted in the Member Data Monthly Submission File for each data </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0637EFAA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>element, but</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0637EFAA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> will not be used for data completeness calculations</w:t>
             </w:r>
-            <w:r w:rsidR="000119A8">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003213BC" w14:paraId="61A999DA" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00275805" w14:paraId="41796B81" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2249050D" w14:textId="403C447F" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="009462AA" w:rsidP="00D4739E">
+          <w:p w14:paraId="53B87FF1" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>HRSN</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Screening</w:t>
+              <w:t>HRSN Screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66539518" w14:textId="3216F519" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="68111A3D" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1550" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8B9D99" w14:textId="739904DF" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="73288041" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A29D54B" w14:textId="35B963B2" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="73CD459B" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51E86880" w14:textId="355E65FB" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="24F43F3A" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFDD090" w14:textId="6573FEE1" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="133FE373" w:rsidP="00D4739E">
+          <w:p w14:paraId="492A478C" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...8 lines deleted...]
-            <w:r w:rsidR="001650A3">
+              <w:t>10%</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> pts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5C57D5" w14:textId="3FB056C8" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="006B29C0" w:rsidP="00D4739E">
+          <w:p w14:paraId="76079787" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>+1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00405272" w:rsidRPr="00B83F41">
+              <w:t xml:space="preserve">+1 point if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve"> point</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005250A6" w:rsidRPr="00B83F41">
+              <w:t>exceed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...49 lines deleted...]
-              <w:t>s</w:t>
+              <w:t xml:space="preserve"> PY performance goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D80372B" w14:textId="27EAFBD6" w:rsidR="00E241AF" w:rsidRPr="004A26FC" w:rsidRDefault="00773409" w:rsidP="00D4739E">
+          <w:p w14:paraId="1C4D15CC" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="004A26FC" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A26FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entities will report </w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="77B1DA7F" w14:textId="77777777" w:rsidR="000119A8" w:rsidRPr="004A26FC" w:rsidRDefault="000119A8" w:rsidP="00D4739E">
+              <w:t>Entities will report Screen Positive rates, which will be P4R.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544A0169" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="004A26FC" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33370AE4" w14:textId="1DC2F260" w:rsidR="00E8181C" w:rsidRPr="004A26FC" w:rsidRDefault="00E8181C" w:rsidP="00D4739E">
+          <w:p w14:paraId="3624EBDE" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="004A26FC" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A26FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
+              <w:t>Entities may be required to pass an audit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390196">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>Ω</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A26FC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of their data; failure to pass the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A26FC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Entities may be required to pass an audit of their data; failure to pass the audit will result in a 0 score for the P4P component of the measure and impact improvement point eligibility in the following year.</w:t>
+              <w:t>audit will result in a 0 score for the P4P component of the measure and impact improvement point eligibility in the following year.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003213BC" w14:paraId="5EC25E89" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00275805" w14:paraId="397641F8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="428035E8" w14:textId="6DFC676C" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="000E5311" w:rsidP="00D4739E">
+          <w:p w14:paraId="6A1E151E" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Language</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA0ECD5" w14:textId="2E1610B7" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="1F1D1743" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1550" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08219587" w14:textId="1F8C0B75" w:rsidR="00E241AF" w:rsidRPr="00C82596" w:rsidRDefault="1A802F98" w:rsidP="00D4739E">
+          <w:p w14:paraId="3A122661" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00C82596" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5AF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="77AA8244" w14:textId="20D38924" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="0047049B" w:rsidP="00D4739E">
+              <w:t>50%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65572430" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F5AF5">
+            <w:r w:rsidRPr="003F5AF5" w:rsidDel="0013619F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Jul 1 </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> 31, 2025)</w:t>
+              <w:t>(Jul 1 – Dec 31, 2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63545134" w14:textId="15EF3F90" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="5B14342E" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34BC2450" w14:textId="544C76A5" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="3122B462" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>85%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30C9E489" w14:textId="4CADA27B" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+          <w:p w14:paraId="1B6EEE1E" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>12%</w:t>
             </w:r>
-            <w:r w:rsidR="001650A3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> pts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="022435A8" w14:textId="44CCA314" w:rsidR="00E241AF" w:rsidRPr="00B83F41" w:rsidRDefault="00E06E6A" w:rsidP="00D4739E">
+          <w:p w14:paraId="09B1B890" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>+1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00405272" w:rsidRPr="00B83F41">
+              <w:t xml:space="preserve">+1 point if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve"> point</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B477BA" w:rsidRPr="00B83F41">
+              <w:t>exceed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...49 lines deleted...]
-              <w:t>s</w:t>
+              <w:t xml:space="preserve"> PY performance goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8F812D" w14:textId="2F37836D" w:rsidR="008255BA" w:rsidRPr="004A26FC" w:rsidRDefault="00773409" w:rsidP="00D4739E">
+          <w:p w14:paraId="0202209E" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="004A26FC" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A26FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entities must submit </w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="5D9DE2F1" w14:textId="77777777" w:rsidR="00E241AF" w:rsidRPr="004A26FC" w:rsidRDefault="00E241AF" w:rsidP="00D4739E">
+              <w:t>Entities must submit Language Access Self-Assessment Survey</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A9F8A2" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="004A26FC" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A26FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>(PY3: P4</w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="2D9F232F" w14:textId="77777777" w:rsidR="00CF612A" w:rsidRPr="004A26FC" w:rsidRDefault="00CF612A" w:rsidP="00D4739E">
+              <w:t>(PY3: P4R; PY4 &amp; 5: N/A).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B43146" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="004A26FC" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C511C95" w14:textId="3A59588B" w:rsidR="00CF612A" w:rsidRPr="004A26FC" w:rsidRDefault="00CF612A" w:rsidP="00D4739E">
+          <w:p w14:paraId="58D333C7" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="004A26FC" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A26FC">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Entities may be required to pass an audit of their data; failure to pass the audit will result in a 0 score for the P4P component of the measure and impact improvement point eligibility in the following year.</w:t>
+              <w:t>Entities may be required to pass an audit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390196">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>Ω</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A26FC">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of their data; failure to pass the audit will result in a 0 score for the P4P component of the measure and impact improvement point eligibility in the following year.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003213BC" w14:paraId="138AF926" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00275805" w14:paraId="4527A269" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="427BA73B" w14:textId="74FAF5F3" w:rsidR="000758E3" w:rsidRPr="00B83F41" w:rsidRDefault="000758E3" w:rsidP="00D4739E">
+          <w:p w14:paraId="08CD976C" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Disability Competent Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCB5096" w14:textId="423C9CD9" w:rsidR="000758E3" w:rsidRPr="00B83F41" w:rsidRDefault="00F76B3E" w:rsidP="00D4739E">
+          <w:p w14:paraId="5236B2EB" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...7 lines deleted...]
-              <w:t>%</w:t>
+              <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1550" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDF4F47" w14:textId="77571B6D" w:rsidR="000758E3" w:rsidRPr="00B83F41" w:rsidRDefault="2BA07BF7" w:rsidP="00D4739E">
+          <w:p w14:paraId="177AD36A" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...7 lines deleted...]
-              <w:t>%</w:t>
+              <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17F126E5" w14:textId="04BA37DC" w:rsidR="000758E3" w:rsidRPr="00B83F41" w:rsidRDefault="00F76B3E" w:rsidP="00D4739E">
+          <w:p w14:paraId="5E0D4E84" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>35</w:t>
-[...7 lines deleted...]
-              <w:t>%</w:t>
+              <w:t>35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="196DD957" w14:textId="6411D54A" w:rsidR="000758E3" w:rsidRPr="00B83F41" w:rsidRDefault="00F76B3E" w:rsidP="00D4739E">
+          <w:p w14:paraId="3F8A02F5" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>50</w:t>
-[...7 lines deleted...]
-              <w:t>%</w:t>
+              <w:t>50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26379049" w14:textId="71A4E0E8" w:rsidR="000758E3" w:rsidRPr="00B83F41" w:rsidRDefault="00CC7BB6" w:rsidP="00D4739E">
+          <w:p w14:paraId="2CA04526" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="000758E3" w:rsidRPr="00B83F41">
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidR="001650A3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> pts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA70468" w14:textId="125DDB19" w:rsidR="000758E3" w:rsidRPr="00B83F41" w:rsidRDefault="000758E3" w:rsidP="00D4739E">
+          <w:p w14:paraId="1B899BF9" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>+1 point if exceed PY performance goal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E60D2FC" w14:textId="76412139" w:rsidR="000758E3" w:rsidRPr="004A26FC" w:rsidRDefault="000758E3" w:rsidP="00D4739E">
+          <w:p w14:paraId="093158C8" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="004A26FC" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A26FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003213BC" w14:paraId="5C756E13" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00275805" w14:paraId="342DB712" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74E8A064" w14:textId="16A091BA" w:rsidR="00B97B54" w:rsidRPr="00B83F41" w:rsidRDefault="00E663E4" w:rsidP="00D4739E">
+          <w:p w14:paraId="1C8E6100" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>Accommodation Needs*</w:t>
+              <w:t>Disability Accommodation Needs*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67D8F932" w14:textId="77777777" w:rsidR="00B97B54" w:rsidRPr="00B83F41" w:rsidRDefault="00B97B54" w:rsidP="00D4739E">
+          <w:p w14:paraId="1D2C0216" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Rate 1:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="162699F1" w14:textId="77777777" w:rsidR="00B97B54" w:rsidRPr="00B83F41" w:rsidRDefault="00B97B54" w:rsidP="00D4739E">
+          <w:p w14:paraId="3587A2F8" w14:textId="0D488E0C" w:rsidR="00275805" w:rsidRPr="007F6517" w:rsidRDefault="00275805" w:rsidP="007F6517">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Rate 2:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00B83F41">
+              <w:t xml:space="preserve"> 25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F83DDA2" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 25%</w:t>
-[...11 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
-              <w:t>MES</w:t>
-[...35 lines deleted...]
-            <w:r w:rsidR="00362A3C">
+              <w:t>Rate 1:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CC4B92">
+              <w:t xml:space="preserve"> N/A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70DA6C03" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00963C60">
+            </w:pPr>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Rate 2:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E513E7">
+              <w:t xml:space="preserve"> N/A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="066E98F8" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEF0888" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>%</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Rate 1:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00B83F41">
+              <w:t xml:space="preserve"> 45%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C272A36" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B04128" w:rsidRPr="00B83F41">
+            </w:pPr>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Rate 2:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>N/A</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="536FCBCC" w14:textId="0B651AF8" w:rsidR="00B97B54" w:rsidRPr="00B83F41" w:rsidRDefault="00B97B54" w:rsidP="00D4739E">
+              <w:t xml:space="preserve"> 50%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058B4D89" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2A343F" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
-              <w:t>Rate 2:</w:t>
+              <w:t>Rate 1:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B04128" w:rsidRPr="00B83F41">
+              <w:t xml:space="preserve"> 65%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A232690" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>N/A</w:t>
-[...13 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
-              <w:t>MES</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Rate 1</w:t>
+              <w:t>Rate 2:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B04128" w:rsidRPr="00B83F41">
+              <w:t xml:space="preserve"> 75%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018B1558" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1619" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBE78D4" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Rate 1:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>N/A</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>8</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B83F41">
-              <w:rPr>
-[...363 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-            </w:pPr>
-[...32 lines deleted...]
-            <w:r w:rsidRPr="00B83F41">
+              <w:t>%</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>%</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001650A3">
+              <w:t xml:space="preserve"> pts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="592E4F22" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pts</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Rate 2:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00B83F41">
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CA383F">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B83F41">
+              <w:t>%</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>%</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> pts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58ADE618" w14:textId="72C09015" w:rsidR="00570D14" w:rsidRPr="00B83F41" w:rsidRDefault="00570D14" w:rsidP="00D4739E">
+          <w:p w14:paraId="609EA2CB" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B83F41">
-[...58 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2260F908" w14:textId="09EC5F60" w:rsidR="00B97B54" w:rsidRPr="00B83F41" w:rsidRDefault="00B97B54" w:rsidP="00D4739E">
+          <w:p w14:paraId="40D81E9C" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve">+1 point if </w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>exceed PY performance goals (Rate 1</w:t>
             </w:r>
-            <w:r w:rsidR="00362A3C" w:rsidRPr="004D6231">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Rate 2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00362A3C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>, and MES Rate 1</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>Rate )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D3E5CA7" w14:textId="29A963F1" w:rsidR="00B97B54" w:rsidRPr="004A26FC" w:rsidRDefault="00B46271" w:rsidP="00D4739E">
+          <w:p w14:paraId="3E1B30D9" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="004A26FC" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A26FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entities may be required to pass an audit of their data; failure to pass the audit will result in a </w:t>
+              <w:t>Entities may be required to pass an audit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390196">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>Ω</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A26FC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of their data; failure to pass the audit will result in a </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004A26FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>0 score</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004A26FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for the P4P component</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D72E0" w:rsidRPr="004A26FC">
+              <w:t xml:space="preserve"> for the P4P </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A26FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Rate 1 and Rate 2 only)</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> of the measure and impact improvement point eligibility in the following year.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>component (Rate 1 and Rate 2 only) of the measure and impact improvement point eligibility in the following year.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21408" w14:paraId="041DFE9D" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00275805" w14:paraId="50A05459" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B579D13" w14:textId="0C553AB1" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00D4739E">
+          <w:p w14:paraId="58D4F6E5" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Member Experience: Communication, Courtesy, and Respect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B31D7D6" w14:textId="310C38F7" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="003A11CA">
+          <w:p w14:paraId="7D10825C" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>0.50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> (for each sub-measure)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C20C420" w14:textId="77777777" w:rsidR="00D21408" w:rsidRDefault="00D21408" w:rsidP="00573999">
+          <w:p w14:paraId="7D65F516" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
@@ -11565,1048 +10482,1196 @@
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve">omposite 1: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="582D0C11" w14:textId="7010DF02" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00573999">
+          <w:p w14:paraId="4B783BF6" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Composite 2: </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA126A7" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite 2: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B83F41">
+              <w:t xml:space="preserve">N/A (P4R) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6754D026" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
-                <w:bCs/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>To be determined</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1619" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC228D5" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F449DD">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>0.</w:t>
+              <w:t>Composite 1:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>92</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>0</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
+              <w:t>.01</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
-              <w:t>C</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
-                <w:rStyle w:val="IntenseEmphasis"/>
-[...193 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-            </w:pPr>
-[...55 lines deleted...]
-              </w:rPr>
               <w:t>improvement in composite score</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77B56C5A" w14:textId="488E0158" w:rsidR="00D21408" w:rsidRPr="00F449DD" w:rsidRDefault="00D21408" w:rsidP="00F449DD">
+          <w:p w14:paraId="22A543DB" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00F449DD" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F449DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Composite 2:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0.01 improvement in composite score</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="060AB6A7" w14:textId="3A44BA83" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00D4739E">
+          <w:p w14:paraId="3928DF2F" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="640DE52E" w14:textId="03657A52" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00D4739E">
+          <w:p w14:paraId="7006D182" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00B83F41" w:rsidRDefault="00275805">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="003391AF" w14:textId="5457CE7D" w:rsidR="00996984" w:rsidRPr="003F5AF5" w:rsidRDefault="00996984" w:rsidP="00DC269D">
+    <w:p w14:paraId="31D0B85E" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="003F5AF5" w:rsidRDefault="00275805" w:rsidP="00275805">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5AF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="nil"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>¥</w:t>
       </w:r>
-      <w:r w:rsidR="00BE347B" w:rsidRPr="003F5AF5">
+      <w:r w:rsidRPr="003F5AF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE347B" w:rsidRPr="003F5AF5">
+      <w:r w:rsidRPr="003F5AF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
         <w:t>R=Race; E=Ethnicity; L=Language; D=Disability; SO=Sexual Orientation; GI=Gender Identity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111A9124" w14:textId="18F3BBEC" w:rsidR="00EA10D7" w:rsidRPr="003F5AF5" w:rsidRDefault="00DC269D" w:rsidP="00DC269D">
+    <w:p w14:paraId="2F3DC66A" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00275805">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5AF5">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Rate 1: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE55EE" w:rsidRPr="003F5AF5">
+        <w:t>*Rate 1: Disability Accommodation Needs Screening; Rate 2: Disability Accommodation Needs Documen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Disability Accommodation Needs Screening</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000918DA" w:rsidRPr="003F5AF5">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5AF5">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F5AF5">
+        <w:t>ation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF1A94C" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00275805">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rate 2: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000918DA" w:rsidRPr="003F5AF5">
+      </w:pPr>
+      <w:r w:rsidRPr="004A3C8E">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Disability </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F5AF5">
+        <w:t xml:space="preserve">Ω Reference the QEIP User Guide on the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accommodation </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000918DA" w:rsidRPr="003F5AF5">
+        <w:t xml:space="preserve">ACO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3C8E">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>N</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F5AF5">
+        <w:t>Quality and Equity Incentive Program (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">eeds </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000918DA" w:rsidRPr="003F5AF5">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3C8E">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F5AF5">
+        <w:t>QEIP) webpage under the CQMV Portal Reporting System section for more information on audit</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ocumen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C6C14">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F8ABD1" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00275805">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000918DA" w:rsidRPr="003F5AF5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E43748" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00275805">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ation</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002937A2" w:rsidRPr="003F5AF5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3829B480" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00275805">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>; MES (Member Experience Survey)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE4C8B" w:rsidRPr="003F5AF5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E0BEC7" w14:textId="77777777" w:rsidR="00275805" w:rsidRPr="00F06BCA" w:rsidRDefault="00275805" w:rsidP="00275805">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Measure performance rates achieved by the ACOs will be rounded to the nearest whole number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For example, an ethnicity data completeness rate of 74.3% will be rounded to 74%, and an ethnicity data completeness rate of 74.5% will be rounded to 75%. This rule will </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apply to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4726961E">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rounding for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4726961E">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AQEIP PAM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50528189" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00280E2C">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A5ABBD" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00280E2C">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30085699" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00280E2C">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7FA089" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00280E2C">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:sectPr w:rsidR="00275805" w:rsidSect="00850715">
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+          <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="346" w:footer="547" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79587436" w14:textId="77777777" w:rsidR="00275805" w:rsidRDefault="00275805" w:rsidP="00280E2C">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620ED0D7" w14:textId="4A9514CE" w:rsidR="00846CF0" w:rsidRPr="00275805" w:rsidRDefault="00275805" w:rsidP="00850715">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5508C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00301FE8" w:rsidRPr="00275805">
+        <w:t>Interaction of Attainment</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2BFF" w:rsidRPr="00275805">
+        <w:t xml:space="preserve"> Threshold</w:t>
+      </w:r>
+      <w:r w:rsidR="00022C6F" w:rsidRPr="00275805">
+        <w:t>, Performance Goal, and Improvement Threshold</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6EA983" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>In PY3-5,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FCE">
+        <w:t xml:space="preserve"> if </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ACOs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FCE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33860">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do not reach </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33860">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B33860">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>goal(s)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901FCE">
+        <w:t>, they may earn partial credit by the following opportunities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4969E586" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E9724E9" w14:textId="4BA57824" w:rsidR="00846CF0" w:rsidRPr="00B47A2B" w:rsidRDefault="00846CF0" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B47A2B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>If attainment threshold is met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCA4593" w14:textId="7D8054E8" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">attainment points will be earned, which is calculated as: % of PY Performance Goal * </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>10;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DC0F8B" w14:textId="6D4736AE" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>and if improvement target is also met, 7 improvement points will be earned in addition to attainment points. The maximum number of points an ACO can earn on a measure is capped at 10 points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4CF3C8" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRPr="00B47A2B" w:rsidRDefault="00846CF0" w:rsidP="00B47A2B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B47A2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F31008C" w14:textId="7AD1DF67" w:rsidR="00846CF0" w:rsidRPr="00043717" w:rsidRDefault="00846CF0" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043717">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>If attainment threshold is not met</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but improvement target is met, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>7 improvement points will be earned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35EEB9E0" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225D9700" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRPr="003A6A90" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A6A90">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B769F8E" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003378CA">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>If both attainment threshold and improvement target are not met</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, partial improvement points proportional to the improvement target may be earned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0A99">
+        <w:t>[see Example 1 in Appendix</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> B: Scoring Examples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0A99">
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D41282" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D6CBE3" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRPr="003378CA" w:rsidRDefault="00846CF0" w:rsidP="003378CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003378CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Partial improvement points may not be earned in PYs 3 or 4 if the attainment threshold is met. However, a stepwise approach is used so that if the improvement target is met (e.g., cumulatively over multiple performance periods), the full 7 points are earned in the performance period in which the improvement target is attained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755881F4" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRPr="003378CA" w:rsidRDefault="00846CF0" w:rsidP="003378CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7E5A36" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRPr="003378CA" w:rsidRDefault="00846CF0" w:rsidP="003378CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003378CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In PY5 only, if attainment threshold is met, ACOs who improve but do not reach the improvement target may earn partial improvement points. These points are proportional to the improvement target, with the maximum points available being the difference between the ACO’s measure score and 10. To illustrate the application of partial improvement points in PY5, see Example 2 in Appendix B: Scoring Examples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D57AB1A" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774BC3FB" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The flowchart in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166755">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Appendix A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> illustrates how points may be earned for a performance measure score in PY3-5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AA7596" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDD83BB" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRPr="00F06BCA" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291346AC" w14:textId="5CF67C96" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638AEEA0" w14:textId="77777777" w:rsidR="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A77D220" w14:textId="49D549FB" w:rsidR="00846CF0" w:rsidRPr="00846CF0" w:rsidRDefault="00846CF0" w:rsidP="00846CF0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00846CF0" w:rsidRPr="00846CF0" w:rsidSect="00850715">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="346" w:footer="547" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B380B50" w14:textId="6E8DC44D" w:rsidR="004266C7" w:rsidRDefault="004266C7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D199FFE" w14:textId="77777777" w:rsidR="00734BDC" w:rsidRPr="00F06BCA" w:rsidRDefault="00734BDC" w:rsidP="00734BDC">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDE0ED7" w14:textId="4E19B839" w:rsidR="00985625" w:rsidRDefault="00985625" w:rsidP="00DC269D">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7CD08E" w14:textId="3FAB9BDD" w:rsidR="00275805" w:rsidRPr="00275805" w:rsidRDefault="00275805" w:rsidP="00850715">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>d.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5508C">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007934D6" w:rsidRPr="003F5AF5">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Measure Component Weights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76741DA9" w14:textId="69C1822B" w:rsidR="00275805" w:rsidRPr="00B5508C" w:rsidRDefault="00275805" w:rsidP="00DC269D">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79093204">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Table 3 summarizes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each measure’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79093204">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79093204">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="007E596C">
+        </w:rPr>
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="005C7613" w:rsidRPr="003F5AF5">
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79093204">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C438C4" w:rsidRPr="003F5AF5">
+        </w:rPr>
+        <w:t>measure</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
-          <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CE4C8B" w:rsidRPr="003F5AF5">
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79093204">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
-          <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-[...278 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t>component weights.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E127E6" w14:textId="64028625" w:rsidR="003172ED" w:rsidRPr="003657AA" w:rsidRDefault="000D724C" w:rsidP="00F34863">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003657AA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00890FF3" w:rsidRPr="003657AA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00117C60" w:rsidRPr="003657AA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
@@ -12661,51 +11726,50 @@
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2778AEB3" w14:textId="3CE76458" w:rsidR="001D0E48" w:rsidRPr="00B83F41" w:rsidRDefault="001D0E48" w:rsidP="001D0E48">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Measure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="272564BA" w14:textId="2F6DEF0E" w:rsidR="001D0E48" w:rsidRPr="00B83F41" w:rsidRDefault="001D0E48" w:rsidP="001D0E48">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -12853,152 +11917,152 @@
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00025291" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights</w:t>
             </w:r>
             <w:r w:rsidR="006D103C" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C5662F9" w14:textId="1E646BD2" w:rsidR="005021C8" w:rsidRPr="00B83F41" w:rsidRDefault="008D5DF3" w:rsidP="007A5B79">
+          <w:p w14:paraId="4C5662F9" w14:textId="1E646BD2" w:rsidR="005021C8" w:rsidRPr="00B83F41" w:rsidRDefault="008D5DF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Race</w:t>
             </w:r>
             <w:r w:rsidR="001073B5" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0015634F" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00FE23C3" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>~</w:t>
             </w:r>
             <w:r w:rsidR="0015634F" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B5E2C22" w14:textId="3A9D4064" w:rsidR="005021C8" w:rsidRPr="00B83F41" w:rsidRDefault="008D5DF3" w:rsidP="007A5B79">
+          <w:p w14:paraId="4B5E2C22" w14:textId="3A9D4064" w:rsidR="005021C8" w:rsidRPr="00B83F41" w:rsidRDefault="008D5DF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Ethnicit</w:t>
             </w:r>
             <w:r w:rsidR="005021C8" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidR="00FE23C3" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="248F6157" w14:textId="3DBDBF8D" w:rsidR="005021C8" w:rsidRPr="00B83F41" w:rsidRDefault="008D5DF3" w:rsidP="007A5B79">
+          <w:p w14:paraId="248F6157" w14:textId="3DBDBF8D" w:rsidR="005021C8" w:rsidRPr="00B83F41" w:rsidRDefault="008D5DF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve">Language </w:t>
             </w:r>
             <w:r w:rsidR="00FE23C3" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
@@ -13013,136 +12077,136 @@
             <w:r w:rsidR="00FE23C3" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> averaged</w:t>
             </w:r>
             <w:r w:rsidR="00FE23C3" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>] (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FA1D664" w14:textId="452C8A38" w:rsidR="005021C8" w:rsidRPr="00B83F41" w:rsidRDefault="008D5DF3" w:rsidP="007A5B79">
+          <w:p w14:paraId="0FA1D664" w14:textId="452C8A38" w:rsidR="005021C8" w:rsidRPr="00B83F41" w:rsidRDefault="008D5DF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability </w:t>
             </w:r>
             <w:r w:rsidR="00CC3163" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>with 6 equal sub-components – averaged</w:t>
             </w:r>
             <w:r w:rsidR="00CC3163" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>] (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="094F031F" w14:textId="42666AE6" w:rsidR="005021C8" w:rsidRPr="00B83F41" w:rsidRDefault="008D5DF3" w:rsidP="007A5B79">
+          <w:p w14:paraId="094F031F" w14:textId="42666AE6" w:rsidR="005021C8" w:rsidRPr="00B83F41" w:rsidRDefault="008D5DF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Sexual Orientation</w:t>
             </w:r>
             <w:r w:rsidR="00CC3163" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70231058" w14:textId="04497C7A" w:rsidR="006D103C" w:rsidRPr="00B83F41" w:rsidRDefault="008D5DF3" w:rsidP="009B53F9">
+          <w:p w14:paraId="70231058" w14:textId="04497C7A" w:rsidR="006D103C" w:rsidRPr="00B83F41" w:rsidRDefault="008D5DF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Gender Identity</w:t>
             </w:r>
             <w:r w:rsidR="00CC3163" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> (~16.7%)</w:t>
             </w:r>
@@ -13185,176 +12249,176 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00AD4D57" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75545FC7" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="00890FF3">
+          <w:p w14:paraId="75545FC7" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Race (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40EB4FE0" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="00890FF3">
+          <w:p w14:paraId="40EB4FE0" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Ethnicity (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E642483" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="00890FF3">
+          <w:p w14:paraId="1E642483" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Language [with two equal sub-components of written and spoken – averaged] (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02D96ACB" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="00890FF3">
+          <w:p w14:paraId="02D96ACB" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Disability [with 6 equal sub-components – averaged] (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69E29FDF" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="00890FF3">
+          <w:p w14:paraId="69E29FDF" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Sexual Orientation (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C36FD1B" w14:textId="2A3AE0EC" w:rsidR="006D103C" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="009B53F9">
+          <w:p w14:paraId="0C36FD1B" w14:textId="2A3AE0EC" w:rsidR="006D103C" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Gender Identity (~16.7%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3280" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74F6C31B" w14:textId="4C07EECF" w:rsidR="00AD4D57" w:rsidRPr="00B83F41" w:rsidRDefault="268A0435" w:rsidP="00AD4D57">
             <w:pPr>
@@ -13389,176 +12453,176 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00AD4D57" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CFC8768" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="00890FF3">
+          <w:p w14:paraId="2CFC8768" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Race (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EE360FE" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="00890FF3">
+          <w:p w14:paraId="6EE360FE" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Ethnicity (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="240CE3AA" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="00890FF3">
+          <w:p w14:paraId="240CE3AA" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Language [with two equal sub-components of written and spoken – averaged] (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D86C01C" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="00890FF3">
+          <w:p w14:paraId="1D86C01C" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Disability [with 6 equal sub-components – averaged] (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5584B35C" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="00890FF3">
+          <w:p w14:paraId="5584B35C" w14:textId="77777777" w:rsidR="00890FF3" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Sexual Orientation (~16.7%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34989A80" w14:textId="2BB53FC0" w:rsidR="006D103C" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="009B53F9">
+          <w:p w14:paraId="34989A80" w14:textId="2BB53FC0" w:rsidR="006D103C" w:rsidRPr="00B83F41" w:rsidRDefault="00890FF3" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Gender Identity (~16.7%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D0E48" w:rsidRPr="00B83F41" w14:paraId="0B6345CE" w14:textId="77777777" w:rsidTr="00817E52">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -13630,80 +12694,80 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00AD4D57" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="213992A5" w14:textId="77777777" w:rsidR="000A76C4" w:rsidRPr="00B83F41" w:rsidRDefault="008C01D2" w:rsidP="009B53F9">
+          <w:p w14:paraId="213992A5" w14:textId="77777777" w:rsidR="000A76C4" w:rsidRPr="00B83F41" w:rsidRDefault="008C01D2" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>HRSN Screening Rate (75%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EC97750" w14:textId="7C6770DE" w:rsidR="008C01D2" w:rsidRPr="00B83F41" w:rsidRDefault="008C01D2" w:rsidP="009B53F9">
+          <w:p w14:paraId="0EC97750" w14:textId="7C6770DE" w:rsidR="008C01D2" w:rsidRPr="00B83F41" w:rsidRDefault="008C01D2" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>HRSN Screen Positive Rate (25%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3280" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25B62DE2" w14:textId="6478FB38" w:rsidR="00AD4D57" w:rsidRPr="00B83F41" w:rsidRDefault="268A0435" w:rsidP="00AD4D57">
             <w:pPr>
@@ -13738,96 +12802,96 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00AD4D57" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FCD8E8A" w14:textId="4082D306" w:rsidR="00395B16" w:rsidRDefault="001D5F1C" w:rsidP="009B53F9">
+          <w:p w14:paraId="1FCD8E8A" w14:textId="4082D306" w:rsidR="00395B16" w:rsidRDefault="001D5F1C" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>HRSN Screening Rate (</w:t>
             </w:r>
             <w:r w:rsidR="00C357B4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61F2E7B7" w14:textId="71A0A3F7" w:rsidR="00C357B4" w:rsidRPr="00B83F41" w:rsidRDefault="00C357B4" w:rsidP="009B53F9">
+          <w:p w14:paraId="61F2E7B7" w14:textId="71A0A3F7" w:rsidR="00C357B4" w:rsidRPr="00B83F41" w:rsidRDefault="00C357B4" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>HRSN Screen Positive Rate (25%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3280" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AEAE606" w14:textId="104A737B" w:rsidR="00AD4D57" w:rsidRPr="00B83F41" w:rsidRDefault="268A0435" w:rsidP="00AD4D57">
             <w:pPr>
@@ -13862,96 +12926,96 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00AD4D57" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32BCE512" w14:textId="75E673C1" w:rsidR="001D0E48" w:rsidRDefault="001D5F1C" w:rsidP="009B53F9">
+          <w:p w14:paraId="32BCE512" w14:textId="75E673C1" w:rsidR="001D0E48" w:rsidRDefault="001D5F1C" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>HRSN Screening Rate (</w:t>
             </w:r>
             <w:r w:rsidR="00C357B4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EB04567" w14:textId="1B8DB9A5" w:rsidR="00C357B4" w:rsidRPr="00B83F41" w:rsidRDefault="00C357B4" w:rsidP="009B53F9">
+          <w:p w14:paraId="3EB04567" w14:textId="1B8DB9A5" w:rsidR="00C357B4" w:rsidRPr="00B83F41" w:rsidRDefault="00C357B4" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>HRSN Screen Positive Rate (25%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D0E48" w:rsidRPr="00B83F41" w14:paraId="6D7BE0D8" w14:textId="77777777" w:rsidTr="00817E52">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -14014,56 +13078,56 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00C20EC8" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47469EFD" w14:textId="109CE587" w:rsidR="001D0E48" w:rsidRPr="00B83F41" w:rsidRDefault="003E4F35" w:rsidP="007A5B79">
+          <w:p w14:paraId="47469EFD" w14:textId="109CE587" w:rsidR="001D0E48" w:rsidRPr="00B83F41" w:rsidRDefault="003E4F35" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve">Language </w:t>
             </w:r>
             <w:r w:rsidR="00043583">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve">Access </w:t>
             </w:r>
@@ -14078,71 +13142,72 @@
             <w:r w:rsidR="00B50736" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00420447" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidR="00B50736" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A79AAF3" w14:textId="7F4DF556" w:rsidR="004161FC" w:rsidRPr="00B83F41" w:rsidRDefault="00B263C5" w:rsidP="0042405B">
+          <w:p w14:paraId="7A79AAF3" w14:textId="7F4DF556" w:rsidR="004161FC" w:rsidRPr="00B83F41" w:rsidRDefault="00B263C5" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Provision of Interpreter Services</w:t>
             </w:r>
             <w:r w:rsidR="00C051B3" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0042405B" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00420447" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>75</w:t>
@@ -14159,91 +13224,92 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3280" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C029DEC" w14:textId="230BB898" w:rsidR="00C20EC8" w:rsidRPr="00B83F41" w:rsidRDefault="11D6F588" w:rsidP="00C20EC8">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sub</w:t>
             </w:r>
             <w:r w:rsidR="0085653D" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00C20EC8" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28A0388B" w14:textId="6896C19B" w:rsidR="00166254" w:rsidRPr="00B83F41" w:rsidRDefault="005B799C" w:rsidP="00420447">
+          <w:p w14:paraId="28A0388B" w14:textId="6896C19B" w:rsidR="00166254" w:rsidRPr="00B83F41" w:rsidRDefault="005B799C" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve">Provision of Interpreter Services </w:t>
             </w:r>
             <w:r w:rsidR="00420447" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>(100%)</w:t>
             </w:r>
@@ -14286,56 +13352,56 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00C20EC8" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25A60789" w14:textId="635258FA" w:rsidR="00166254" w:rsidRPr="00B83F41" w:rsidRDefault="005B799C" w:rsidP="0085653D">
+          <w:p w14:paraId="25A60789" w14:textId="635258FA" w:rsidR="00166254" w:rsidRPr="00B83F41" w:rsidRDefault="005B799C" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Provision of Interpreter Services (</w:t>
             </w:r>
             <w:r w:rsidR="0085653D" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
@@ -14538,553 +13604,400 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00C20EC8" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0348E682" w14:textId="77777777" w:rsidR="001D0E48" w:rsidRPr="00B83F41" w:rsidRDefault="00C07802" w:rsidP="007A5B79">
+          <w:p w14:paraId="0348E682" w14:textId="77777777" w:rsidR="001D0E48" w:rsidRPr="00B83F41" w:rsidRDefault="00C07802" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Rate 1 (50%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1430F4E2" w14:textId="77777777" w:rsidR="00C07802" w:rsidRPr="00B83F41" w:rsidRDefault="00C07802" w:rsidP="007A5B79">
+          <w:p w14:paraId="4575D951" w14:textId="44C8AB1D" w:rsidR="00C07802" w:rsidRPr="00B5508C" w:rsidRDefault="00C07802" w:rsidP="00B5508C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Rate 2 (50%)</w:t>
             </w:r>
-          </w:p>
-[...49 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3280" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FA10844" w14:textId="15EDA1C9" w:rsidR="00C20EC8" w:rsidRPr="00B83F41" w:rsidRDefault="11D6F588" w:rsidP="00C20EC8">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Sub</w:t>
             </w:r>
             <w:r w:rsidR="00D27EE9" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00C20EC8" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="239DE95A" w14:textId="24F3A681" w:rsidR="00C07802" w:rsidRPr="00B83F41" w:rsidRDefault="00C07802" w:rsidP="007A5B79">
+          <w:p w14:paraId="239DE95A" w14:textId="52C8B992" w:rsidR="00C07802" w:rsidRPr="00B83F41" w:rsidRDefault="00C07802" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Rate 1 (</w:t>
             </w:r>
-            <w:r w:rsidR="00E43836">
+            <w:r w:rsidR="00CE4DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4DB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03A6AC38" w14:textId="79F5692A" w:rsidR="001D0E48" w:rsidRPr="00B83F41" w:rsidRDefault="00C07802" w:rsidP="007A5B79">
+          <w:p w14:paraId="551EE299" w14:textId="4E5DB61C" w:rsidR="00C07802" w:rsidRPr="00B5508C" w:rsidRDefault="00C07802" w:rsidP="00B5508C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Rate 2 (</w:t>
             </w:r>
-            <w:r w:rsidR="00E43836">
+            <w:r w:rsidR="00CE4DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4DB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3280" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19FC1B85" w14:textId="58644D9F" w:rsidR="00C20EC8" w:rsidRPr="00B83F41" w:rsidRDefault="11D6F588" w:rsidP="00C20EC8">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Sub</w:t>
             </w:r>
             <w:r w:rsidR="00D27EE9" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00C20EC8" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1683AFF8" w14:textId="206AA1DD" w:rsidR="00C07802" w:rsidRPr="00B83F41" w:rsidRDefault="00C07802" w:rsidP="007A5B79">
+          <w:p w14:paraId="1683AFF8" w14:textId="086FE49C" w:rsidR="00C07802" w:rsidRPr="00B83F41" w:rsidRDefault="00C07802" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Rate 1 (</w:t>
             </w:r>
-            <w:r w:rsidR="00E43836">
+            <w:r w:rsidR="00CE4DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4DB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="nil"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CB04501" w14:textId="1797B068" w:rsidR="001D0E48" w:rsidRPr="00B83F41" w:rsidRDefault="00C07802" w:rsidP="007A5B79">
+          <w:p w14:paraId="1CE7F02F" w14:textId="6574E192" w:rsidR="00C07802" w:rsidRPr="00B5508C" w:rsidRDefault="00C07802" w:rsidP="00B5508C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Rate 2 (</w:t>
             </w:r>
-            <w:r w:rsidR="00E43836">
+            <w:r w:rsidR="00EE01AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%)</w:t>
-            </w:r>
-[...55 lines deleted...]
-              <w:t>0%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000052A0" w:rsidRPr="00B83F41" w14:paraId="197EA8C0" w14:textId="77777777" w:rsidTr="00817E52">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7318CD39" w14:textId="736DD8E7" w:rsidR="000052A0" w:rsidRPr="00B83F41" w:rsidRDefault="0029499F" w:rsidP="001D0E48">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -15150,88 +14063,88 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00AD4D57" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E38F778" w14:textId="45706A0C" w:rsidR="000052A0" w:rsidRPr="00B83F41" w:rsidRDefault="00917D88" w:rsidP="009157F8">
+          <w:p w14:paraId="6E38F778" w14:textId="45706A0C" w:rsidR="000052A0" w:rsidRPr="00B83F41" w:rsidRDefault="00917D88" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve">Adult </w:t>
             </w:r>
             <w:r w:rsidR="000052A0" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Composite (50%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="198606C2" w14:textId="2B3F7AFE" w:rsidR="000052A0" w:rsidRPr="00B83F41" w:rsidRDefault="00917D88" w:rsidP="009157F8">
+          <w:p w14:paraId="198606C2" w14:textId="2B3F7AFE" w:rsidR="000052A0" w:rsidRPr="00B83F41" w:rsidRDefault="00917D88" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve">Child </w:t>
             </w:r>
             <w:r w:rsidR="000052A0" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Composite (50%)</w:t>
@@ -15275,244 +14188,125 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:r w:rsidR="00AD4D57" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> weights:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48A23360" w14:textId="24E0CE3F" w:rsidR="000052A0" w:rsidRPr="00B83F41" w:rsidRDefault="00917D88" w:rsidP="009157F8">
+          <w:p w14:paraId="45BE0E7A" w14:textId="253920B3" w:rsidR="000052A0" w:rsidRPr="00B83F41" w:rsidRDefault="003F4D6A" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:bdr w:val="nil"/>
-[...30 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B83F41">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>Composite (50%)</w:t>
+              <w:t>/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21DF1A96" w14:textId="1C4C1B25" w:rsidR="00C20EC8" w:rsidRPr="00B83F41" w:rsidRDefault="11D6F588" w:rsidP="00C20EC8">
-[...54 lines deleted...]
-          <w:p w14:paraId="27C95675" w14:textId="3228F398" w:rsidR="000052A0" w:rsidRPr="00B83F41" w:rsidRDefault="00917D88" w:rsidP="009157F8">
+          <w:p w14:paraId="273E3B88" w14:textId="4113ADDD" w:rsidR="000052A0" w:rsidRPr="00B83F41" w:rsidRDefault="003F4D6A" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="196" w:hanging="196"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:bdr w:val="nil"/>
-[...30 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B83F41">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:t>To b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>Composite (50%)</w:t>
+              <w:t>e determined.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F662B7D" w14:textId="29E298B1" w:rsidR="007C70BA" w:rsidRPr="003F5AF5" w:rsidRDefault="00162E1B" w:rsidP="00C65F88">
+    <w:p w14:paraId="5F662B7D" w14:textId="342C45E9" w:rsidR="007C70BA" w:rsidRPr="003F5AF5" w:rsidRDefault="00162E1B" w:rsidP="00C65F88">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="007C70BA" w:rsidRPr="003F5AF5" w:rsidSect="008C6C14">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="346" w:footer="547" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5AF5">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">*Rate 1: </w:t>
@@ -15531,156 +14325,1999 @@
       </w:r>
       <w:r w:rsidRPr="003F5AF5">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rate 2: </w:t>
       </w:r>
       <w:r w:rsidR="00A95C69" w:rsidRPr="003F5AF5">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Disability Accommodation Needs Documentation</w:t>
       </w:r>
-      <w:r w:rsidR="00376269" w:rsidRPr="003F5AF5">
-[...46 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="682CC934" w14:textId="77777777" w:rsidR="00090400" w:rsidRPr="00520FE3" w:rsidRDefault="00090400" w:rsidP="00090400">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6290E01E" w14:textId="2B12F6C0" w:rsidR="004C228B" w:rsidRPr="006609FA" w:rsidRDefault="00780257" w:rsidP="007A5B79">
+    <w:p w14:paraId="6290E01E" w14:textId="2B12F6C0" w:rsidR="004C228B" w:rsidRPr="006609FA" w:rsidRDefault="00780257" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="90"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc201328065"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc223962830"/>
       <w:r w:rsidRPr="006609FA">
         <w:t xml:space="preserve">Quality </w:t>
       </w:r>
       <w:r w:rsidR="00AF2DC4">
         <w:t xml:space="preserve">Performance </w:t>
       </w:r>
       <w:r w:rsidR="002E0053" w:rsidRPr="006609FA">
         <w:t>Disparities Reduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="2DFC25A1" w14:textId="1EDB2EC7" w:rsidR="00637DA3" w:rsidRDefault="009B2B71" w:rsidP="007E60EF">
+    <w:p w14:paraId="4B7D2FEA" w14:textId="6E2930B8" w:rsidR="00481D28" w:rsidRDefault="00272E4B" w:rsidP="00D05B14">
       <w:r>
-        <w:t>The PAM for this measure is dependent on the review and selection of quality measures. It is</w:t>
-[...11 lines deleted...]
-        <w:t>2025.</w:t>
+        <w:t>ACOs will be assessed</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE02FC">
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE02FC" w:rsidRPr="00C1390B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>three measures</w:t>
+      </w:r>
+      <w:r w:rsidR="00023775">
+        <w:t>, which</w:t>
+      </w:r>
+      <w:r w:rsidR="00894C9B">
+        <w:t xml:space="preserve"> ACOs</w:t>
+      </w:r>
+      <w:r w:rsidR="00023775">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00894C9B">
+        <w:t>selected</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE02FC">
+        <w:t xml:space="preserve"> in the PY3 </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0A02">
+        <w:t xml:space="preserve">AQEIP </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE02FC">
+        <w:t>Measure Assessment Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00883834">
+        <w:t xml:space="preserve"> informed by entity-level baseline data</w:t>
+      </w:r>
+      <w:r w:rsidR="00410463">
+        <w:t xml:space="preserve"> stratified using the Golden Table</w:t>
+      </w:r>
+      <w:r w:rsidR="00883834">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0096718E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00876B3B">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00481D28">
+        <w:t>able 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00876B3B">
+        <w:t xml:space="preserve"> list</w:t>
+      </w:r>
+      <w:r w:rsidR="00481D28">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00876B3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00481D28">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00876B3B">
+        <w:t xml:space="preserve">eligible measures and </w:t>
+      </w:r>
+      <w:r w:rsidR="00481D28">
+        <w:t>respective baseline year(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00823E4F">
+        <w:t>; please note for some measures</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00A56">
+        <w:t xml:space="preserve"> 2023 and 2024 data are combined (i.e., pooled) as indicated in the table</w:t>
+      </w:r>
+      <w:r w:rsidR="00481D28">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55F04">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009672A4">
+        <w:t xml:space="preserve">ACOs will have selected </w:t>
+      </w:r>
+      <w:r w:rsidR="009819F7">
+        <w:t>measures</w:t>
+      </w:r>
+      <w:r w:rsidR="002515FB">
+        <w:t xml:space="preserve"> from this slate</w:t>
+      </w:r>
+      <w:r w:rsidR="009819F7">
+        <w:t xml:space="preserve"> for which race or ethnicity gap is significant or approaching </w:t>
+      </w:r>
+      <w:r w:rsidR="009A726C">
+        <w:t xml:space="preserve">significance within baseline data. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7FBB">
+        <w:t xml:space="preserve">A minimum denominator of 30 members per race and ethnic categories </w:t>
+      </w:r>
+      <w:r w:rsidR="002515FB">
+        <w:t>must be met</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7FBB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00481D28">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B08F563" w14:textId="7FDFB954" w:rsidR="00EA1B4E" w:rsidRDefault="00EA1B4E" w:rsidP="002E0053">
+    <w:p w14:paraId="6531ECBD" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="00AB3D3F" w:rsidRDefault="00AB1FEA" w:rsidP="00AB1FEA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB3D3F">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>Table </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB3D3F">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Eligible </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB3D3F">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>QEIP Quality Measures and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>Respective Baseline Year(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB3D3F">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9900" w:type="dxa"/>
+        <w:tblInd w:w="-15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6577"/>
+        <w:gridCol w:w="3323"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w14:paraId="5BDA6996" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4753FFA7" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C33EC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Eligible Measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C838035" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C33EC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Baseline Data (Calendar Year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w14:paraId="4BC3C960" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="651194E7" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>OHSU: Developmental Screening in the First Three Years of Life </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8A53F5" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>2023/2024 combined </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w14:paraId="51B04C28" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31114CF4" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>NCQA: Immunizations for Adolescents </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC207C0" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>Only 2024 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w14:paraId="722BCD6D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73667AA9" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>NCQA: Childhood Immunization Status </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7CA752" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>Only 2024 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w14:paraId="7069C93D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1574CA3B" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>NCQA: Prenatal and Postpartum Care </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7F082F" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>2023/2024 combined </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w14:paraId="6B9A921A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="255A2505" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>NCQA: Follow-Up After Emergency Department Visit for Mental Illness (FUM; 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t> follow–up)  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4AEE09" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>2023/2024 combined </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w14:paraId="01E31AC6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23E3F08C" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>NCQA: Follow-Up After Emergency Department Visit for Substance Use (FUA; </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>7 day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t> follow-up)  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A90037F" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>2023/2024 combined </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w14:paraId="4C2B9EB5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0086C652" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>NCQA: Follow-Up After Hospitalization for Mental Illness (FUH; </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>7 day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t> follow-up) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D72E798" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>2023/2024 combined </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w14:paraId="4D12703E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40747373" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>NCQA: Initiation of Engagement of Alcohol and Other Drug Abuse or Dependence (IET)  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7DD99E" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>2023/2024 combined </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w14:paraId="027756EF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5768DF4D" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>NCQA: Controlling High Blood Pressure </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4B7293" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>Only 2024 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w14:paraId="722B8455" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="374EC719" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:r w:rsidRPr="006C33EC">
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>NCQA: Comprehensive Diabetes Care: HBA1c Poor Control</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3323" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DCDCDC"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6438CD5E" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRPr="006C33EC" w:rsidRDefault="00AB1FEA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C33EC">
+              <w:t>Only 2024 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6E25ACFF" w14:textId="77777777" w:rsidR="00AB1FEA" w:rsidRDefault="00AB1FEA" w:rsidP="00AB1FEA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328A9496" w14:textId="2182C0BB" w:rsidR="00272E4B" w:rsidRDefault="00AB1FEA" w:rsidP="00D46381">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ACOs will earn points based on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DBBD0D6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>highest performing selected measure in PY4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CY2026) and on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DBBD0D6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>two highest performing selected measures in PY5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CY2027).</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46381">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="270CC26D">
+        <w:t>Fisher Exact</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46381">
+        <w:t xml:space="preserve"> test at the p&lt;0.5 significance level will be utilized </w:t>
+      </w:r>
+      <w:r w:rsidR="001E18AE">
+        <w:t>for each</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63C69">
+        <w:t xml:space="preserve"> selected</w:t>
+      </w:r>
+      <w:r w:rsidR="001E18AE">
+        <w:t xml:space="preserve"> measure</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63C69">
+        <w:t xml:space="preserve"> (three total)</w:t>
+      </w:r>
+      <w:r w:rsidR="001E18AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46381">
+        <w:t>to determine if racial and/or ethnic</w:t>
+      </w:r>
+      <w:r w:rsidR="00697D92">
+        <w:t xml:space="preserve"> disparity gap is </w:t>
+      </w:r>
+      <w:r w:rsidR="00971283">
+        <w:t>detected</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37FCF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00312F95">
+        <w:t xml:space="preserve"> Table 5 outlines the number of measures assessed, total eligible points, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B304A5">
+        <w:t>possible points earned based on disparity gap detected</w:t>
+      </w:r>
+      <w:r w:rsidR="0063525E">
+        <w:t xml:space="preserve"> for each selected measure</w:t>
+      </w:r>
+      <w:r w:rsidR="00B304A5">
+        <w:t xml:space="preserve"> in PY26 and PY27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6035A5F2" w14:textId="41BB1AE1" w:rsidR="00D244E9" w:rsidRPr="00D65DF1" w:rsidRDefault="00D65DF1" w:rsidP="00D65DF1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="14558F" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB3D3F">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>Table </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB3D3F">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27C3E">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>Measure</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0899">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance Assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00401E34">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Scoring</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7D27">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by PYs</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="3869"/>
+        <w:gridCol w:w="1621"/>
+        <w:gridCol w:w="3415"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE1FE6" w14:paraId="48DA79DA" w14:textId="77777777" w:rsidTr="009665BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="593F16EF" w14:textId="635F32E8" w:rsidR="00D244E9" w:rsidRPr="00B50F91" w:rsidRDefault="00D244E9" w:rsidP="001F5F55">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50F91">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>PY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3869" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="645FC74F" w14:textId="1F15E820" w:rsidR="00D244E9" w:rsidRPr="00B50F91" w:rsidRDefault="00DA0899" w:rsidP="001F5F55">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Number of Measures Assessed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1621" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="496DFE89" w14:textId="3E2E4C22" w:rsidR="00D244E9" w:rsidRPr="00B50F91" w:rsidRDefault="001F0B9E" w:rsidP="001F5F55">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50F91">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Total Eligible Points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCAA9A2" w14:textId="0F387DA1" w:rsidR="00D244E9" w:rsidRPr="00B50F91" w:rsidRDefault="007E1919" w:rsidP="001F5F55">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Points Earned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE1FE6" w14:paraId="6BC18FD5" w14:textId="77777777" w:rsidTr="009665BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00817D69" w14:textId="362ED630" w:rsidR="00A80E66" w:rsidRDefault="00A80E66" w:rsidP="00A80E66">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">PY4 (CY2026) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3869" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B4D720" w14:textId="4E4AD2EE" w:rsidR="00A80E66" w:rsidRDefault="00A80E66" w:rsidP="00A80E66">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Highest performing selected measure </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B40AD">
+              <w:t>(dropping performance of the lowest performing selected measures)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33689102" w14:textId="2249FA0B" w:rsidR="00A80E66" w:rsidRDefault="00A80E66" w:rsidP="00A80E66">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="004417B0">
+              <w:t xml:space="preserve"> points</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EADA005" w14:textId="4EFA2380" w:rsidR="00A0685B" w:rsidRDefault="00C0377D" w:rsidP="00A80E66">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0377D">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0685B" w:rsidRPr="00C0377D">
+              <w:t xml:space="preserve">if both race and ethnicity gaps </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A0685B" w:rsidRPr="00C0377D">
+              <w:t>detected</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A0685B" w:rsidRPr="00C0377D">
+              <w:t xml:space="preserve">, then </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF4B5E" w:rsidRPr="00C0377D">
+              <w:t>5 points each</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C0377D">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1978434C" w14:textId="5C842D70" w:rsidR="00A80E66" w:rsidRDefault="003231F2" w:rsidP="0086787A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t>No disparity</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9234C">
+              <w:t xml:space="preserve"> gap = </w:t>
+            </w:r>
+            <w:r w:rsidR="00D65DF1">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9234C">
+              <w:t xml:space="preserve"> points</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B23BBF8" w14:textId="7DBB8FFA" w:rsidR="00E26562" w:rsidRDefault="00E26562" w:rsidP="0086787A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t>Disparity gap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CA6B122" w14:textId="380C0768" w:rsidR="00E26562" w:rsidRDefault="00341AE6" w:rsidP="0086787A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lessened and significant = </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF19A3">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> points</w:t>
+            </w:r>
+            <w:r w:rsidR="00D65DF1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63E80A9E" w14:textId="03950307" w:rsidR="00341AE6" w:rsidRDefault="00341AE6" w:rsidP="0086787A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lessened but </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00341AE6">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">not </w:t>
+            </w:r>
+            <w:r>
+              <w:t>significant</w:t>
+            </w:r>
+            <w:r w:rsidR="00213D0A">
+              <w:t xml:space="preserve"> and meets minimum improvement target</w:t>
+            </w:r>
+            <w:r w:rsidR="00292866">
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> =</w:t>
+            </w:r>
+            <w:r w:rsidR="00213D0A">
+              <w:t xml:space="preserve"> 5 points</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E0CA67" w14:textId="30E5C0C5" w:rsidR="00EF19A3" w:rsidRPr="008474C5" w:rsidRDefault="00292866" w:rsidP="00A80E66">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676025">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Minimum improvement target = </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE1FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baseline gap</w:t>
+            </w:r>
+            <w:r w:rsidR="005275E3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2023&amp;2024 or 2023)</w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <m:t xml:space="preserve"> ÷</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r w:rsidR="00313A42">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE1FE6" w14:paraId="368FC55B" w14:textId="77777777" w:rsidTr="009665BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B8E384" w14:textId="3DDBB340" w:rsidR="00A80E66" w:rsidRDefault="00A80E66" w:rsidP="00A80E66">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">PY5 (CY2027) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3869" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FD26CD" w14:textId="249037DF" w:rsidR="00A80E66" w:rsidRDefault="00A80E66" w:rsidP="00A80E66">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B40AD">
+              <w:t xml:space="preserve">highest performing selected measures </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E389CE4" w14:textId="77777777" w:rsidR="00604E9F" w:rsidRDefault="00A80E66" w:rsidP="00604E9F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="000752BD">
+              <w:t xml:space="preserve"> points</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC67D3C" w14:textId="1B687271" w:rsidR="00A80E66" w:rsidRDefault="00A80E66" w:rsidP="00A80E66">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(10 points per selected measure</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0377D">
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00C0377D" w:rsidRPr="00C0377D">
+              <w:t xml:space="preserve">if both race and ethnicity gaps </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C0377D" w:rsidRPr="00C0377D">
+              <w:t>detected</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C0377D" w:rsidRPr="00C0377D">
+              <w:t>, then 5 points each</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="674726EC" w14:textId="782EF2D7" w:rsidR="001671CD" w:rsidRDefault="001671CD" w:rsidP="00850715">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+            </w:pPr>
+            <w:r>
+              <w:t>For each measure:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79017A17" w14:textId="005F68E1" w:rsidR="00D65DF1" w:rsidRDefault="00D65DF1" w:rsidP="0086787A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">No disparity gap = 10 points per measure </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B5B8B8" w14:textId="77777777" w:rsidR="00D65DF1" w:rsidRDefault="00D65DF1" w:rsidP="0086787A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t>Disparity gap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E7C4820" w14:textId="6F3FC0D6" w:rsidR="00D65DF1" w:rsidRDefault="00D65DF1" w:rsidP="0086787A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t>Lessened and significant = 10 points per measure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2880A63C" w14:textId="767C7405" w:rsidR="00313A42" w:rsidRDefault="00D65DF1" w:rsidP="0086787A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lessened but </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00341AE6">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">not </w:t>
+            </w:r>
+            <w:r>
+              <w:t>significant and meets minimum improvement target</w:t>
+            </w:r>
+            <w:r w:rsidR="00313A42">
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>= 5 points per measure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FBF3CE5" w14:textId="45B2C6AB" w:rsidR="00A80E66" w:rsidRDefault="00313A42" w:rsidP="00313A42">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1809"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r w:rsidRPr="00676025">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Minimum improvement target = </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baseline gap (2023&amp;2024 or 2023)</w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <m:t xml:space="preserve"> ÷</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+            <w:r w:rsidR="00D65DF1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="34E7EC8B" w14:textId="406A6A56" w:rsidR="005F75C2" w:rsidRDefault="005F75C2" w:rsidP="005F75C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1809"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>MassHealth will use a stepwise approach, described below, to determine Quality Performance Disparity Reduction at the ACO level (i.e., contract level).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE3A1C5" w14:textId="7FB3EF15" w:rsidR="00272E4B" w:rsidRPr="00FD15D3" w:rsidRDefault="00FD15D3" w:rsidP="005F75C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1809"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD15D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PY26 and PY27 Stepwise Calculation</w:t>
+      </w:r>
+      <w:r w:rsidR="005F75C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="8905"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B44AC6" w14:paraId="3747EB12" w14:textId="77777777" w:rsidTr="1458EA65">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F47550E" w14:textId="139966B9" w:rsidR="00B44AC6" w:rsidRPr="002374F2" w:rsidRDefault="00B44AC6" w:rsidP="002374F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002374F2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Step 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E03233" w14:textId="7E0D8865" w:rsidR="00B44AC6" w:rsidRPr="00B44AC6" w:rsidRDefault="00853978" w:rsidP="0086787A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>As applicable, p</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44AC6" w:rsidRPr="00B44AC6">
+              <w:t>ooling of 2023</w:t>
+            </w:r>
+            <w:r w:rsidR="005F75C2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44AC6" w:rsidRPr="00B44AC6">
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r w:rsidR="005F75C2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44AC6" w:rsidRPr="00B44AC6">
+              <w:t>2024 data (pooling used to boost statistical power to detect differences)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11F2C3A5" w14:textId="4E3D9123" w:rsidR="00B44AC6" w:rsidRPr="00B44AC6" w:rsidRDefault="00B44AC6" w:rsidP="0086787A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t>Examine highest to lowest gaps (</w:t>
+            </w:r>
+            <w:r w:rsidR="00891A6F">
+              <w:t xml:space="preserve">race </w:t>
+            </w:r>
+            <w:r w:rsidR="00891A6F" w:rsidRPr="00891A6F">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00891A6F">
+              <w:t xml:space="preserve"> ethnicity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t>) to detect disparity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294840D3" w14:textId="57FACF8D" w:rsidR="00B44AC6" w:rsidRPr="00B44AC6" w:rsidRDefault="00B44AC6" w:rsidP="0086787A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t>If disparity is present (</w:t>
+            </w:r>
+            <w:r w:rsidR="00061D9C">
+              <w:t xml:space="preserve">race </w:t>
+            </w:r>
+            <w:r w:rsidR="00061D9C">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidR="00061D9C">
+              <w:t xml:space="preserve"> ethnicity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t xml:space="preserve">), then </w:t>
+            </w:r>
+            <w:r w:rsidR="00061D9C">
+              <w:t>race or ethnicity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t xml:space="preserve"> becomes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Focus Category</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t> for PY26</w:t>
+            </w:r>
+            <w:r w:rsidR="00D370E1">
+              <w:t xml:space="preserve"> &amp; PY</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF442C">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t xml:space="preserve">thereby making measure an </w:t>
+            </w:r>
+            <w:r w:rsidR="006931D5">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t xml:space="preserve">ligible </w:t>
+            </w:r>
+            <w:r w:rsidR="006931D5">
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t>easure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t>in PY2026-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53EB94C0" w14:textId="70B6BF95" w:rsidR="00B44AC6" w:rsidRPr="00B44AC6" w:rsidRDefault="00B44AC6" w:rsidP="0086787A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidR="00D370E1">
+              <w:t xml:space="preserve">race </w:t>
+            </w:r>
+            <w:r w:rsidR="00D370E1" w:rsidRPr="00891A6F">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00D370E1">
+              <w:t xml:space="preserve"> ethnicity </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t xml:space="preserve">gap is detected, then both become </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Focus Category</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t xml:space="preserve"> in PY2026-27 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E96B91A" w14:textId="29EC3BCD" w:rsidR="00B44AC6" w:rsidRDefault="00B44AC6" w:rsidP="0086787A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t>If only one is detected (</w:t>
+            </w:r>
+            <w:r w:rsidR="008D70A7">
+              <w:t>i.e., race or ethnicity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF442C">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t xml:space="preserve"> then it becomes the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Focus Category</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t> in PY2026-27</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF442C">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4EA2">
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t xml:space="preserve"> one (e.g., </w:t>
+            </w:r>
+            <w:r w:rsidR="008D70A7">
+              <w:t>race</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4EA2">
+              <w:t xml:space="preserve">will be analyzed and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t xml:space="preserve">the other (e.g., </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4EA2">
+              <w:t>ethnicity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44AC6">
+              <w:t>) is excluded from the reduction analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B44AC6" w14:paraId="4FEE8016" w14:textId="77777777" w:rsidTr="1458EA65">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D11D619" w14:textId="44D3F012" w:rsidR="00B44AC6" w:rsidRPr="002374F2" w:rsidRDefault="00B44AC6" w:rsidP="002374F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002374F2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Step 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADDF751" w14:textId="05137EF9" w:rsidR="00EC557D" w:rsidRPr="00EC557D" w:rsidRDefault="00EC557D" w:rsidP="0086787A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC557D">
+              <w:t xml:space="preserve">Test </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC557D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Focus Category</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6065CA05" w14:textId="77777777" w:rsidR="00EC557D" w:rsidRPr="00EC557D" w:rsidRDefault="00EC557D" w:rsidP="0086787A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC557D">
+              <w:t>If no disparity is detected, then full points are awarded</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C041BBA" w14:textId="0BE5BBBC" w:rsidR="00EC557D" w:rsidRPr="00EC557D" w:rsidRDefault="00EC557D" w:rsidP="0086787A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC557D">
+              <w:t xml:space="preserve">If disparity is detected, then test PY2026 </w:t>
+            </w:r>
+            <w:r w:rsidR="2D90AD74">
+              <w:t xml:space="preserve">(or PY2027, as applicable) </w:t>
+            </w:r>
+            <w:r>
+              <w:t>vs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC557D">
+              <w:t xml:space="preserve"> pooled 2023</w:t>
+            </w:r>
+            <w:r w:rsidR="002374F2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC557D">
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r w:rsidR="002374F2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC557D">
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04A8765B" w14:textId="77777777" w:rsidR="00EC557D" w:rsidRPr="00EC557D" w:rsidRDefault="00EC557D" w:rsidP="0086787A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC557D">
+              <w:t>If disparity has lessened and is significant then full points are awarded</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="104F5EA4" w14:textId="0D242CCA" w:rsidR="00B44AC6" w:rsidRDefault="00EC557D" w:rsidP="0086787A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC557D">
+              <w:t xml:space="preserve">If disparity has lessened and is not significant and meets </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC557D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minimum Improvement </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC557D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Target</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC557D">
+              <w:t> then half points are awarded</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0B8ACCD8" w14:textId="18D095F5" w:rsidR="00D05B14" w:rsidRDefault="00D05B14" w:rsidP="0069025B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05B14">
+        <w:t> Please see Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00393714">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D05B14">
+        <w:t xml:space="preserve"> for scoring examples. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA6179B" w14:textId="77777777" w:rsidR="0069025B" w:rsidRDefault="0069025B" w:rsidP="0069025B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B08F563" w14:textId="7FDFB954" w:rsidR="00EA1B4E" w:rsidRDefault="00EA1B4E" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="90"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc201328066"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc223962831"/>
       <w:r>
         <w:t>Equity Improvement Interventions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="67692C08" w14:textId="00FBA318" w:rsidR="00971CBF" w:rsidRDefault="00263B3A" w:rsidP="00776580">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>For each Performance Improvement Project (PIP), there are three required reports</w:t>
       </w:r>
       <w:r w:rsidR="004C1D7A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2934B255" w14:textId="626F7049" w:rsidR="00776580" w:rsidRPr="00553924" w:rsidRDefault="005158F8" w:rsidP="00776580">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
@@ -15694,917 +16331,948 @@
         </w:rPr>
         <w:t>The required</w:t>
       </w:r>
       <w:r w:rsidR="00776580" w:rsidRPr="00553924">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">will be scored </w:t>
       </w:r>
       <w:r w:rsidR="00776580" w:rsidRPr="00553924">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA1E19" w14:textId="26573B55" w:rsidR="00776580" w:rsidRDefault="00776580" w:rsidP="007A5B79">
+    <w:p w14:paraId="0299E4B7" w14:textId="77777777" w:rsidR="004C1D7A" w:rsidRPr="00553924" w:rsidRDefault="004C1D7A" w:rsidP="004C1D7A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A51A044" w14:textId="6CF8A3CD" w:rsidR="00776580" w:rsidRPr="00553924" w:rsidRDefault="00776580" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
-[...75 lines deleted...]
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553924">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00553924">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>Remeasurement 1 Report</w:t>
+        <w:t xml:space="preserve">Remeasurement 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11011">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4F3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00553924">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4F3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553924">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be scored as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387E1BDB" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00053C29" w:rsidRDefault="00776580" w:rsidP="00776580">
+    <w:p w14:paraId="58FF8184" w14:textId="401BC019" w:rsidR="00776580" w:rsidRPr="006B53AC" w:rsidRDefault="00776580" w:rsidP="00776580">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B53AC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Abstract:</w:t>
-      </w:r>
+        <w:t>Planning Section (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4F3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B53AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>%):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B53AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D188070" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00053C29" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00053C29">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> N/A, not scored </w:t>
+        <w:t>Project Topic/Equity Statement [Topic/Rationale/ Shared Equity Statement] (15 pts) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FF8184" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="006B53AC" w:rsidRDefault="00776580" w:rsidP="00776580">
+    <w:p w14:paraId="10044093" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00053C29" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053C29">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Aim [Vision, Aim Statement(s), and Goal(s)] (10 pts) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2E12DC" w14:textId="03A55900" w:rsidR="00776580" w:rsidRPr="006B53AC" w:rsidRDefault="00776580" w:rsidP="00776580">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B53AC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Planning Section (33.3%):</w:t>
+        <w:t>Implementation Section (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4F3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="006B53AC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:t> </w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>%): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D188070" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00053C29" w:rsidRDefault="00776580" w:rsidP="007A5B79">
+    <w:p w14:paraId="18963207" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00FE1461" w:rsidRDefault="00776580" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053C29">
+      <w:r w:rsidRPr="00FE1461">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Project Topic/Equity Statement [Topic/Rationale/ Shared Equity Statement] (15 pts) </w:t>
+        <w:t>Methodology (10 pts) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10044093" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00053C29" w:rsidRDefault="00776580" w:rsidP="007A5B79">
+    <w:p w14:paraId="550A018C" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00FE1461" w:rsidRDefault="00776580" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053C29">
+      <w:r w:rsidRPr="00FE1461">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Aim [Vision, Aim Statement(s), and Goal(s)] (10 pts) </w:t>
+        <w:t>Barrier Analysis, Interventions, and Monitoring (update) (10 pts) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2E12DC" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="006B53AC" w:rsidRDefault="00776580" w:rsidP="00776580">
+    <w:p w14:paraId="7BEA2AE0" w14:textId="5D505DAE" w:rsidR="00776580" w:rsidRPr="00FE1461" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1461">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Intervention</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4F3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1461">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (15 pts) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617BDD77" w14:textId="77777777" w:rsidR="00776580" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1461">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Results (15 pts) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD50065" w14:textId="7DE02712" w:rsidR="0052786F" w:rsidRDefault="0052786F" w:rsidP="00081F42">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B53AC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Implementation Section (66.6%): </w:t>
+        <w:t>Validity and Sustainability (25%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18963207" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00FE1461" w:rsidRDefault="00776580" w:rsidP="007A5B79">
-[...6 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C64B104" w14:textId="77777777" w:rsidR="00081F42" w:rsidRDefault="0052786F" w:rsidP="00081F42">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>Methodology (10 pts) </w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discussion </w:t>
+      </w:r>
+      <w:r w:rsidR="00081F42">
+        <w:t>[Discussion and Validity of Reported Improvement] (15 pts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550A018C" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00FE1461" w:rsidRDefault="00776580" w:rsidP="007A5B79">
-[...15 lines deleted...]
-        <w:t>Barrier Analysis, Interventions, and Monitoring (update) (10 pts) </w:t>
+    <w:p w14:paraId="087DF058" w14:textId="5B3134FA" w:rsidR="0052786F" w:rsidRPr="00081F42" w:rsidRDefault="00081F42" w:rsidP="00081F42">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D138B">
+        <w:t>Sustainability (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">10 pts) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Only scored in Closure Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEA2AE0" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00FE1461" w:rsidRDefault="00776580" w:rsidP="007A5B79">
-[...37 lines deleted...]
-    <w:p w14:paraId="67EC1570" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="004D570D" w:rsidRDefault="00776580" w:rsidP="00776580">
+    <w:p w14:paraId="67EC1570" w14:textId="79540746" w:rsidR="00776580" w:rsidRPr="004D570D" w:rsidRDefault="00776580" w:rsidP="00776580">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D570D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Total = 75 pts </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="004D570D">
+        <w:t xml:space="preserve">Total = </w:t>
+      </w:r>
+      <w:r w:rsidR="00081F42">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Overall Rating = Actual Weighted Score/ Max Possible Weighted Score</w:t>
+        <w:t>90</w:t>
       </w:r>
       <w:r w:rsidRPr="004D570D">
-        <w:rPr>
-[...366 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> pts </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FF6983" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="004D570D" w:rsidRDefault="00776580" w:rsidP="00776580">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D570D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Total = 100 pts </w:t>
+        <w:t>Overall Rating = Actual Weighted Score/ Max Possible Weighted Score</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D570D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EB0335" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="004D570D" w:rsidRDefault="00776580" w:rsidP="00776580">
+    <w:p w14:paraId="6F7FC225" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00053C29" w:rsidRDefault="00776580" w:rsidP="00776580">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1347F370" w14:textId="73B0A88F" w:rsidR="00776580" w:rsidRPr="00ED04D9" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="33897E5E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="33897E5E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Closure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3C59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Reports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33897E5E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be scored as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A52DC0A" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="004D570D" w:rsidRDefault="00776580" w:rsidP="00776580">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D570D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Abstract:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D570D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N/A, not scored </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D048FE" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="004D570D" w:rsidRDefault="00776580" w:rsidP="00776580">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D570D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Planning Section (25%): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8D1E8D" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00D866F1" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A26DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Project Topic/Equity Statement [Topic/Rationale/ Shared Equity Statement] (15 pts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D866F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD9DEBE" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00D866F1" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A26DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Aim [Vision, Aim Statement(s), and Goal(s)] (10 pts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D866F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D42D87F" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="004D570D" w:rsidRDefault="00776580" w:rsidP="00776580">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D570D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Implementation Section (50%): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28783FD4" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00D866F1" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A26DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Methodology (10 pts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D866F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28356AA1" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00D866F1" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A26DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Barrier Analysis, Interventions, and Monitoring (update) (10 pts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D866F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24486853" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00D866F1" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A26DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Intervention (15 pts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D866F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D6F6B9" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00D866F1" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A26DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Results (15 pts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D866F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C3BE05" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="004D570D" w:rsidRDefault="00776580" w:rsidP="00776580">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D570D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Validity &amp; Sustainability Section (25%): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255DA31B" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00D866F1" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A26DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Discussion [Discussion and Validity of Reported Improvement]​ (15 pts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D866F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1446FBC2" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00D866F1" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A26DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Next Steps [Sustainability] (10 pts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D866F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0234F6C1" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="004D570D" w:rsidRDefault="00776580" w:rsidP="00776580">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D570D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Overall Rating = Actual Weighted Score/ Max Possible Weighted Score </w:t>
+        <w:t>Total = 100 pts </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E6F1D6" w14:textId="77777777" w:rsidR="00776580" w:rsidRDefault="00776580" w:rsidP="00776580">
+    <w:p w14:paraId="44EB0335" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="004D570D" w:rsidRDefault="00776580" w:rsidP="00776580">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="004D570D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Overall Rating of &gt;= 85%</w:t>
-[...50 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="004D570D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Overall Rating of 50-84%</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004D570D">
+        <w:t>Overall Rating = Actual Weighted Score/ Max Possible Weighted Score </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E6F1D6" w14:textId="77777777" w:rsidR="00776580" w:rsidRDefault="00776580" w:rsidP="00776580">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00553924">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5B571F" w14:textId="6D1E9E9B" w:rsidR="00003AC5" w:rsidRPr="003F5AF5" w:rsidRDefault="00003AC5" w:rsidP="00776580">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t>partially meets the goal score for the report and will contribute partially to the eligible weight that the report contributes to the measure score as follows: PIP Overall Rating * 10.</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5AF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Measure Points</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB2CFA8" w14:textId="31C28BA9" w:rsidR="00776580" w:rsidRDefault="00776580" w:rsidP="1D366E74">
+    <w:p w14:paraId="64D8403C" w14:textId="713C66B3" w:rsidR="00776580" w:rsidRPr="00553924" w:rsidRDefault="00776580" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D570D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Overall Rating of &gt;= 85%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D570D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553924">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meets the goal score for the report and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3469A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>will earn 10 points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553924">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57251F0D" w14:textId="77777777" w:rsidR="00776580" w:rsidRPr="00553924" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553924">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D570D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Overall Rating of 50-84%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D570D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553924">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>partially meets the goal score for the report and will contribute partially to the eligible weight that the report contributes to the measure score as follows: PIP Overall Rating * 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB2CFA8" w14:textId="31C28BA9" w:rsidR="00776580" w:rsidRDefault="00776580" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D366E74">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r w:rsidRPr="1D366E74">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Overall Rating of less than 50%</w:t>
       </w:r>
       <w:r w:rsidRPr="1D366E74">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -16628,51 +17296,51 @@
       </w:r>
       <w:r w:rsidRPr="1D366E74">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FB3F12" w:rsidRPr="1D366E74">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF38A4A" w14:textId="4C6CA572" w:rsidR="00776580" w:rsidRDefault="00776580" w:rsidP="1D366E74">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46252D15" w14:textId="21B26E8E" w:rsidR="00776580" w:rsidRDefault="00FB3F12" w:rsidP="00332BB8">
+    <w:p w14:paraId="46252D15" w14:textId="68DFEA08" w:rsidR="00776580" w:rsidRDefault="00FB3F12" w:rsidP="00332BB8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D366E74">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidR="761C254B" w:rsidRPr="1D366E74">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="1D366E74">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -16757,61 +17425,68 @@
         </w:rPr>
         <w:t>measure</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003D32F7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> score</w:t>
       </w:r>
       <w:r w:rsidR="00D03CE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00776580" w:rsidRPr="1D366E74">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0047794A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Report score will be rounded to the nearest whole number.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4B78CF80" w14:textId="77777777" w:rsidR="008D129B" w:rsidRPr="008D129B" w:rsidRDefault="008D129B" w:rsidP="008D129B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F579853" w14:textId="61581F9D" w:rsidR="00317F2A" w:rsidRDefault="00776580" w:rsidP="00332BB8">
+    <w:p w14:paraId="7F579853" w14:textId="5B3F727B" w:rsidR="00317F2A" w:rsidRDefault="00776580" w:rsidP="00332BB8">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553924">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In PY</w:t>
       </w:r>
       <w:r w:rsidR="004979C4">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">3 and </w:t>
       </w:r>
       <w:r w:rsidRPr="00553924">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -16875,120 +17550,120 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">one report is due for the </w:t>
       </w:r>
       <w:r w:rsidR="00CB2C9E">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PY, and </w:t>
       </w:r>
       <w:r w:rsidR="00CB2C9E" w:rsidRPr="00553924">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the single Overall Rating will constitute the measure score.</w:t>
       </w:r>
       <w:r w:rsidR="00A11FED">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Table </w:t>
       </w:r>
-      <w:r w:rsidR="00441760">
+      <w:r w:rsidR="0069025B">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00FF5553">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> below outlines </w:t>
       </w:r>
       <w:r w:rsidR="00316DB0">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the measure </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00316DB0">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>weight</w:t>
       </w:r>
       <w:r w:rsidR="002516DC">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006C7E77">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the PIP reports</w:t>
       </w:r>
       <w:r w:rsidR="002516DC">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B4A9A9" w14:textId="1AC5B012" w:rsidR="006C7E77" w:rsidRPr="003657AA" w:rsidRDefault="006C7E77" w:rsidP="006C7E77">
+    <w:p w14:paraId="42B4A9A9" w14:textId="2C17AE54" w:rsidR="006C7E77" w:rsidRPr="003657AA" w:rsidRDefault="006C7E77" w:rsidP="006C7E77">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003657AA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00AC4B76" w:rsidRPr="003657AA">
+      <w:r w:rsidR="0069025B">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="003657AA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BD4D42" w:rsidRPr="003657AA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Measure Weighting</w:t>
       </w:r>
       <w:r w:rsidR="009750B8" w:rsidRPr="003657AA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00245DF6" w:rsidRPr="003657AA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>for PIP Reports</w:t>
       </w:r>
@@ -17127,51 +17802,50 @@
           <w:p w14:paraId="39D77443" w14:textId="3DEE9ECB" w:rsidR="00BC110C" w:rsidRPr="00B83F41" w:rsidRDefault="00BC110C" w:rsidP="00BC110C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PIP1 Reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08256023" w14:textId="06907488" w:rsidR="00BC110C" w:rsidRPr="00B83F41" w:rsidRDefault="00BC110C" w:rsidP="00510476">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Remeasurement </w:t>
             </w:r>
             <w:r w:rsidR="00F03335">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
@@ -17182,88 +17856,86 @@
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Report</w:t>
             </w:r>
             <w:r w:rsidR="00510476" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01532E49" w14:textId="7718FC71" w:rsidR="00BC110C" w:rsidRPr="00B83F41" w:rsidRDefault="00BC110C" w:rsidP="00510476">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Closure Report</w:t>
             </w:r>
             <w:r w:rsidR="00510476" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A7B7106" w14:textId="14428051" w:rsidR="00BC110C" w:rsidRPr="00B83F41" w:rsidRDefault="00BC110C" w:rsidP="00510476">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="006E1EAB" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>one</w:t>
             </w:r>
@@ -17279,95 +17951,93 @@
           <w:p w14:paraId="2BE4E232" w14:textId="393FA22A" w:rsidR="00BC110C" w:rsidRPr="00B83F41" w:rsidRDefault="00BC110C" w:rsidP="00BC110C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PIP2 Reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2584BC59" w14:textId="0FB4C62F" w:rsidR="00BC110C" w:rsidRPr="00B83F41" w:rsidRDefault="00BC110C" w:rsidP="006E1EAB">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Remeasurement </w:t>
             </w:r>
             <w:r w:rsidR="00F03335">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="703A64A4" w14:textId="477A2941" w:rsidR="00BC110C" w:rsidRPr="00B83F41" w:rsidRDefault="00BC110C" w:rsidP="006E1EAB">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Remeasurement </w:t>
             </w:r>
             <w:r w:rsidR="00F03335">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
@@ -17376,51 +18046,50 @@
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Report</w:t>
             </w:r>
             <w:r w:rsidR="006E1EAB" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B33DE45" w14:textId="4F1BC919" w:rsidR="00BC110C" w:rsidRPr="00B83F41" w:rsidRDefault="00BC110C" w:rsidP="006E1EAB">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Closure Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC110C" w14:paraId="236F11E6" w14:textId="77777777" w:rsidTr="00817E52">
         <w:tc>
@@ -17439,51 +18108,50 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Weighting &amp; </w:t>
             </w:r>
             <w:r w:rsidR="00BC110C" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Points Scoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CFD88E2" w14:textId="687CBB2F" w:rsidR="00BC110C" w:rsidRPr="00B83F41" w:rsidRDefault="00BC110C" w:rsidP="001A068F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PIP1</w:t>
             </w:r>
             <w:r w:rsidR="001A068F" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -17583,51 +18251,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>Points</w:t>
             </w:r>
             <w:r w:rsidR="00BC110C" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> = (PIP1 Overall Rating + PIP2 Overall Rating)/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F963F78" w14:textId="6669B890" w:rsidR="00AE4F90" w:rsidRPr="00B83F41" w:rsidRDefault="00AE4F90" w:rsidP="00AE4F90">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PIP1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -17727,51 +18394,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>Points</w:t>
             </w:r>
             <w:r w:rsidR="00BC110C" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> = (PIP1 Overall Rating + PIP2 Overall Rating)/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B44A5CD" w14:textId="77777777" w:rsidR="0035164D" w:rsidRPr="00B83F41" w:rsidRDefault="0035164D" w:rsidP="00AE4F90">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7890A948" w14:textId="77777777" w:rsidR="0035164D" w:rsidRPr="00B83F41" w:rsidRDefault="0035164D" w:rsidP="00AE4F90">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -17834,72 +18500,72 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>Points</w:t>
             </w:r>
             <w:r w:rsidR="00BC110C" w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> = 10 * PIP2 Overall Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C2E605A" w14:textId="77777777" w:rsidR="00B5258C" w:rsidRDefault="00B5258C" w:rsidP="00B5258C">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="314B4EF4" w14:textId="1187BFA7" w:rsidR="004E16E9" w:rsidRDefault="00681AC6" w:rsidP="002E0053">
+    <w:p w14:paraId="314B4EF4" w14:textId="1187BFA7" w:rsidR="004E16E9" w:rsidRDefault="00681AC6" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="90"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc201328067"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc223962832"/>
       <w:r>
         <w:t xml:space="preserve">Achievement of </w:t>
       </w:r>
       <w:r w:rsidR="004E16E9">
         <w:t xml:space="preserve">External </w:t>
       </w:r>
       <w:r>
         <w:t>Standards for Health Equity</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="37614E5A" w14:textId="266FD8DA" w:rsidR="00317F2A" w:rsidRPr="00570651" w:rsidRDefault="08D7B631" w:rsidP="004E16E9">
+    <w:p w14:paraId="37614E5A" w14:textId="3AC2D437" w:rsidR="00317F2A" w:rsidRPr="00570651" w:rsidRDefault="08D7B631" w:rsidP="004E16E9">
       <w:r>
         <w:t xml:space="preserve">The goal for this measure is </w:t>
       </w:r>
       <w:r w:rsidR="4AD4F69A">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="30A3E1C1">
         <w:t xml:space="preserve"> Health Plans (i.e., the MassHealth Contractor), </w:t>
       </w:r>
       <w:r w:rsidR="0049421E">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidR="75473FDA">
         <w:t xml:space="preserve">achieve </w:t>
       </w:r>
       <w:r w:rsidR="4AD4F69A">
         <w:t xml:space="preserve">the National Committee </w:t>
       </w:r>
       <w:r w:rsidR="6EC943CE">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="4AD4F69A">
@@ -17913,168 +18579,219 @@
       </w:r>
       <w:r w:rsidR="29F4C1C5">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="4AD4F69A">
         <w:t>NCQA</w:t>
       </w:r>
       <w:r w:rsidR="29F4C1C5">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="1347495D">
         <w:t xml:space="preserve">Health Equity </w:t>
       </w:r>
       <w:r w:rsidR="6EC943CE">
         <w:t>Accreditation</w:t>
       </w:r>
       <w:r w:rsidR="1347495D">
         <w:t xml:space="preserve"> (H</w:t>
       </w:r>
       <w:r w:rsidR="6EC943CE">
         <w:t>EA</w:t>
       </w:r>
       <w:r w:rsidR="1347495D">
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="001475F6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
       <w:r w:rsidR="75473FDA">
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidR="318D35DA">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="75473FDA">
         <w:t>end</w:t>
       </w:r>
       <w:r w:rsidR="6EC943CE">
         <w:t xml:space="preserve"> of PY3</w:t>
       </w:r>
       <w:r w:rsidR="318D35DA">
         <w:t>, for the ACO t</w:t>
       </w:r>
       <w:r w:rsidR="2A9A788C">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="318D35DA">
         <w:t xml:space="preserve"> achieve and maintain the </w:t>
       </w:r>
       <w:r w:rsidR="15B49B26">
         <w:t>Health Policy Commission’s (HPC) ACO Certification (“ACO LEAP”)</w:t>
       </w:r>
       <w:r w:rsidR="016DDF06">
-        <w:t xml:space="preserve"> for the 2024-2025 and 2026-2027 cycles</w:t>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00633799">
+        <w:t>two cycles</w:t>
       </w:r>
       <w:r w:rsidR="15B49B26">
         <w:t>, and for the ACO’s partnered-Hospitals</w:t>
       </w:r>
       <w:r w:rsidR="2C8B4394">
         <w:t xml:space="preserve"> (per the Hospital QEIP</w:t>
       </w:r>
       <w:r w:rsidR="773E72B8">
         <w:t xml:space="preserve"> Joint Accountability measure)</w:t>
       </w:r>
       <w:r w:rsidR="15B49B26">
         <w:t xml:space="preserve"> to achieve </w:t>
       </w:r>
       <w:r w:rsidR="016DDF06">
         <w:t>The Joint Commission’s (TJC) Health Care Equity</w:t>
       </w:r>
       <w:r w:rsidR="10358636">
         <w:t xml:space="preserve"> (HCE)</w:t>
       </w:r>
+      <w:r w:rsidR="005716F8">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
       <w:r w:rsidR="016DDF06">
         <w:t xml:space="preserve"> Certification by the end of PY3 and</w:t>
       </w:r>
       <w:r w:rsidR="45142B4A">
         <w:t xml:space="preserve"> achieve re-certification by the end of PY5</w:t>
       </w:r>
       <w:r w:rsidR="7D432B60">
         <w:t>. At minimum (thr</w:t>
       </w:r>
       <w:r w:rsidR="29F4C1C5">
-        <w:t xml:space="preserve">eshold), Hospital is to achieve TJC’s HCE by end of PY5. </w:t>
+        <w:t>eshold), Hospital is to achieve TJC’s HCE</w:t>
+      </w:r>
+      <w:r w:rsidR="00846A39" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="29F4C1C5">
+        <w:t xml:space="preserve"> by end of PY5. </w:t>
       </w:r>
       <w:r w:rsidR="05957D39">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="61B7A41B">
         <w:t>HEA</w:t>
       </w:r>
+      <w:r w:rsidR="00846A39" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="6BE439BE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="242AD9EB">
-        <w:t>ACO LEAP, and HCE Certification</w:t>
+        <w:t xml:space="preserve">ACO LEAP, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11907">
+        <w:t xml:space="preserve">TJC’s </w:t>
+      </w:r>
+      <w:r w:rsidR="242AD9EB">
+        <w:t>HCE</w:t>
+      </w:r>
+      <w:r w:rsidR="00846A39" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="242AD9EB">
+        <w:t xml:space="preserve"> Certification</w:t>
       </w:r>
       <w:r w:rsidR="05957D39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="05957D39">
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="05957D39">
         <w:t xml:space="preserve"> not achieved by </w:t>
       </w:r>
       <w:r w:rsidR="21253E2E">
         <w:t xml:space="preserve">end of PY3 (e.g., in PY4 or PY5), </w:t>
       </w:r>
       <w:r w:rsidR="242AD9EB">
         <w:t>ACOs</w:t>
       </w:r>
       <w:r w:rsidR="05957D39">
         <w:t xml:space="preserve"> may earn partial credit for </w:t>
       </w:r>
       <w:r w:rsidR="3DA3322D">
         <w:t xml:space="preserve">progress towards </w:t>
       </w:r>
       <w:r w:rsidR="05957D39">
         <w:t>initial certification</w:t>
       </w:r>
       <w:r w:rsidR="773E72B8">
         <w:t>/accreditation</w:t>
       </w:r>
       <w:r w:rsidR="21253E2E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="76F7FA6C">
         <w:t>Details on points</w:t>
       </w:r>
       <w:r w:rsidR="204CA5C9">
         <w:t xml:space="preserve"> scoring for this measure</w:t>
       </w:r>
       <w:r w:rsidR="20C5BC84">
         <w:t xml:space="preserve"> in PY3</w:t>
       </w:r>
       <w:r w:rsidR="009535F4">
         <w:t>-5</w:t>
       </w:r>
       <w:r w:rsidR="76F7FA6C">
         <w:t xml:space="preserve"> are listed below;</w:t>
       </w:r>
       <w:r w:rsidR="20C5BC84">
-        <w:t xml:space="preserve"> PY4 and PY5 are reporting-only.</w:t>
+        <w:t xml:space="preserve"> PY4 and PY5 are </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6428">
+        <w:t>pay-for-</w:t>
+      </w:r>
+      <w:r w:rsidR="20C5BC84">
+        <w:t>reporting-only.</w:t>
       </w:r>
       <w:r w:rsidR="204CA5C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C91E0F" w14:textId="6764D69B" w:rsidR="00A11FED" w:rsidRPr="00A83FD0" w:rsidRDefault="00CF1CF6" w:rsidP="00760D10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83FD0">
         <w:rPr>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Points Scoring for Achievement of </w:t>
       </w:r>
       <w:r w:rsidR="00D83E41" w:rsidRPr="00A83FD0">
         <w:rPr>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -18105,114 +18822,164 @@
         <w:rPr>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B83F41" w:rsidRPr="00A83FD0">
         <w:rPr>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116CE885" w14:textId="77777777" w:rsidR="00F97FF4" w:rsidRPr="00F97FF4" w:rsidRDefault="00F97FF4" w:rsidP="00F97FF4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68895ACE" w14:textId="148CEA2D" w:rsidR="00F97FF4" w:rsidRPr="00B83F41" w:rsidRDefault="00F97FF4" w:rsidP="00F97FF4">
+    <w:p w14:paraId="68895ACE" w14:textId="0CC23777" w:rsidR="00F97FF4" w:rsidRPr="00B83F41" w:rsidRDefault="00F97FF4" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
-        <w:t>Health Plans achieve NCQA HEA, ACOs achieve/maintain HPC ACO LEAP, and at least 50% of Partnered-Hospitals achieve TJC HCEC = </w:t>
+        <w:t>Health Plans achieve NCQA HEA</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D35" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="dark1"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t>, ACOs achieve/maintain HPC ACO LEAP, and at least 50% of Partnered-Hospitals achieve TJC HCE</w:t>
+      </w:r>
+      <w:r w:rsidR="00146980" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00146980">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="dark1"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00146980">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="dark1"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t>ertification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="dark1"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>10 points</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5CEC9B" w14:textId="6FD54E79" w:rsidR="00F97FF4" w:rsidRPr="00B83F41" w:rsidRDefault="00F97FF4" w:rsidP="00F97FF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3026B835" w14:textId="02E7B27F" w:rsidR="00F97FF4" w:rsidRPr="00B83F41" w:rsidRDefault="00F97FF4" w:rsidP="571AD5F9">
+    <w:p w14:paraId="3026B835" w14:textId="02E7B27F" w:rsidR="00F97FF4" w:rsidRPr="00B83F41" w:rsidRDefault="00F97FF4" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="571AD5F9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2 of the 3 performance requirements met = </w:t>
       </w:r>
       <w:r w:rsidR="00871990">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="571AD5F9">
@@ -18244,56 +19011,56 @@
     <w:p w14:paraId="311EC280" w14:textId="45F3DA21" w:rsidR="00F97FF4" w:rsidRPr="00B83F41" w:rsidRDefault="00F97FF4" w:rsidP="00F97FF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385BF729" w14:textId="0DB76CE2" w:rsidR="00F97FF4" w:rsidRPr="00B83F41" w:rsidRDefault="00895580" w:rsidP="00F97FF4">
+    <w:p w14:paraId="385BF729" w14:textId="0DB76CE2" w:rsidR="00F97FF4" w:rsidRPr="00B83F41" w:rsidRDefault="00895580" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00AA6E93" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -18349,56 +19116,56 @@
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="184ECFBB" w14:textId="77777777" w:rsidR="00895580" w:rsidRDefault="00895580" w:rsidP="00F97FF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EB9A084" w14:textId="2E4DC84A" w:rsidR="00464217" w:rsidRDefault="00464217" w:rsidP="00464217">
+    <w:p w14:paraId="7EB9A084" w14:textId="2E4DC84A" w:rsidR="00464217" w:rsidRDefault="00464217" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">0 of the 3 performance requirements met = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -18426,121 +19193,149 @@
     </w:p>
     <w:p w14:paraId="05CD627B" w14:textId="0F3A4868" w:rsidR="00464217" w:rsidRPr="00464217" w:rsidRDefault="00464217" w:rsidP="00464217">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08788E6E" w14:textId="34C5F44F" w:rsidR="00F97FF4" w:rsidRPr="00B83F41" w:rsidRDefault="00F97FF4" w:rsidP="00F97FF4">
+    <w:p w14:paraId="08788E6E" w14:textId="112117EB" w:rsidR="00F97FF4" w:rsidRPr="00B83F41" w:rsidRDefault="00F97FF4" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All 3 performance requirements met </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least 50% of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>partnered-Hospitals</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> achieved HCE Certification in PY2 </w:t>
+        <w:t xml:space="preserve"> achieved HCE</w:t>
+      </w:r>
+      <w:r w:rsidR="000260C7" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="dark1"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Certification in PY2 </w:t>
       </w:r>
       <w:r w:rsidR="00624A3B" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="00624A3B" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Health Plan Achieved HEA in </w:t>
+        <w:t xml:space="preserve"> Health Plan Achieved HEA</w:t>
+      </w:r>
+      <w:r w:rsidR="00104825" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00624A3B" w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="dark1"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="00252B22" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PY1 or </w:t>
       </w:r>
       <w:r w:rsidR="00624A3B" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PY2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">= 10 points </w:t>
       </w:r>
@@ -18554,70 +19349,76 @@
         </w:rPr>
         <w:t>+ 1 bonus point</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21777705" w14:textId="77777777" w:rsidR="00F27B55" w:rsidRPr="00B83F41" w:rsidRDefault="00F27B55" w:rsidP="00243121">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ACDC0C5" w14:textId="24C5EBFB" w:rsidR="00312FB8" w:rsidRPr="00B83F41" w:rsidRDefault="00846E28" w:rsidP="00312FB8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:t>If the ACO is not partnered with any Hospitals under the HQEIP Joint Accountability partnerships</w:t>
       </w:r>
       <w:r w:rsidR="00681AC6" w:rsidRPr="00B83F41">
         <w:t>, they are exempt from that performance requirement and PY3 will be scored as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243960C3" w14:textId="77777777" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="0057349B" w:rsidP="00312FB8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5943C9A9" w14:textId="7E51CE6D" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="0057349B" w:rsidP="0057349B">
+    <w:p w14:paraId="5943C9A9" w14:textId="7882B6ED" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="0057349B" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>Health Plans achieve NCQA HEA</w:t>
+      </w:r>
+      <w:r w:rsidR="00104825" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A80E37" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>ACOs achieve/maintain HPC ACO LEAP = </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
@@ -18627,56 +19428,56 @@
     <w:p w14:paraId="189C4E7C" w14:textId="77777777" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="0057349B" w:rsidP="0057349B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7BA8B7" w14:textId="2AA9748B" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="000B6B26" w:rsidP="0057349B">
+    <w:p w14:paraId="3F7BA8B7" w14:textId="2AA9748B" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="000B6B26" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0057349B" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
@@ -18728,56 +19529,56 @@
     <w:p w14:paraId="06043AC4" w14:textId="77777777" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="0057349B" w:rsidP="0057349B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4F3336" w14:textId="76D829F4" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="00AA6E93" w:rsidP="0057349B">
+    <w:p w14:paraId="6B4F3336" w14:textId="76D829F4" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="00AA6E93" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">0 </w:t>
       </w:r>
       <w:r w:rsidR="0057349B" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
@@ -18811,56 +19612,56 @@
     <w:p w14:paraId="586C9FCB" w14:textId="77777777" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="0057349B" w:rsidP="0057349B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3B0E47" w14:textId="72CEF9B0" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="00CC4CDB" w:rsidP="0057349B">
+    <w:p w14:paraId="5A3B0E47" w14:textId="72CEF9B0" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="00CC4CDB" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>Both</w:t>
       </w:r>
       <w:r w:rsidR="0057349B" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> performance requirements met </w:t>
       </w:r>
       <w:r w:rsidR="0057349B" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -18896,165 +19697,188 @@
       </w:r>
       <w:r w:rsidR="0057349B" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 10 points </w:t>
       </w:r>
       <w:r w:rsidR="0057349B" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>+ 1 bonus point</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A34D34" w14:textId="77777777" w:rsidR="000D5497" w:rsidRPr="00B83F41" w:rsidRDefault="000D5497" w:rsidP="00312FB8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4027BD78" w14:textId="5365ACAA" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="006A284F" w:rsidP="00312FB8">
+    <w:p w14:paraId="4027BD78" w14:textId="3024CEB4" w:rsidR="0057349B" w:rsidRPr="00B83F41" w:rsidRDefault="006A284F" w:rsidP="00312FB8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:t>Alternatively, Model A ACOs (Accountable Care Partnership Plan (ACPP)</w:t>
       </w:r>
       <w:r w:rsidR="000D5497" w:rsidRPr="00B83F41">
         <w:t xml:space="preserve"> ACOs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000D5497" w:rsidRPr="00B83F41">
         <w:t xml:space="preserve"> have the option </w:t>
       </w:r>
       <w:r w:rsidR="00E4361B" w:rsidRPr="00B83F41">
         <w:t xml:space="preserve">for both the Health Plan and ACO Partner to achieve </w:t>
       </w:r>
       <w:r w:rsidR="00E4070B" w:rsidRPr="00B83F41">
-        <w:t xml:space="preserve">NCQA HEA to receive full credit for this measure. If the Model </w:t>
+        <w:t>NCQA HEA</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D35" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4070B" w:rsidRPr="00B83F41">
+        <w:t xml:space="preserve"> to receive full credit for this measure. If the Model </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E4070B" w:rsidRPr="00B83F41">
         <w:t>A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E4070B" w:rsidRPr="00B83F41">
         <w:t xml:space="preserve"> ACO pursues this option, PY3 will be scored as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E0F096" w14:textId="77777777" w:rsidR="00E4070B" w:rsidRPr="00B83F41" w:rsidRDefault="00E4070B" w:rsidP="00312FB8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F4D6EEA" w14:textId="4BB0524B" w:rsidR="00E4070B" w:rsidRPr="00B83F41" w:rsidRDefault="00E4070B" w:rsidP="00E4070B">
+    <w:p w14:paraId="2F4D6EEA" w14:textId="020C48A4" w:rsidR="00E4070B" w:rsidRPr="00B83F41" w:rsidRDefault="00E4070B" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>Health Plan</w:t>
       </w:r>
       <w:r w:rsidR="00252B22" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ACO Partner</w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> achieve NCQA HEA = </w:t>
+        <w:t xml:space="preserve"> achieve NCQA HEA</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D35" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="dark1"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>10 points</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A4C559" w14:textId="77777777" w:rsidR="00E4070B" w:rsidRPr="00B83F41" w:rsidRDefault="00E4070B" w:rsidP="00E4070B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7433C5F7" w14:textId="41E8BBA2" w:rsidR="00E4070B" w:rsidRPr="00B83F41" w:rsidRDefault="00E4070B" w:rsidP="00E4070B">
+    <w:p w14:paraId="7433C5F7" w14:textId="41E8BBA2" w:rsidR="00E4070B" w:rsidRPr="00B83F41" w:rsidRDefault="00E4070B" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1 of the 2 performance requirements met = </w:t>
       </w:r>
       <w:r w:rsidR="00561BA9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
@@ -19082,56 +19906,56 @@
     <w:p w14:paraId="013E7E62" w14:textId="77777777" w:rsidR="00E4070B" w:rsidRPr="00B83F41" w:rsidRDefault="00E4070B" w:rsidP="00E4070B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55832D92" w14:textId="77777777" w:rsidR="00E4070B" w:rsidRPr="00B83F41" w:rsidRDefault="00E4070B" w:rsidP="00E4070B">
+    <w:p w14:paraId="55832D92" w14:textId="77777777" w:rsidR="00E4070B" w:rsidRPr="00B83F41" w:rsidRDefault="00E4070B" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">0 of the 2 performance requirements met = </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
@@ -19141,318 +19965,338 @@
     <w:p w14:paraId="24782E2E" w14:textId="77777777" w:rsidR="00E4070B" w:rsidRPr="00B83F41" w:rsidRDefault="00E4070B" w:rsidP="00E4070B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31906E7B" w14:textId="69977BC2" w:rsidR="00E4070B" w:rsidRPr="00B83F41" w:rsidRDefault="00E4070B" w:rsidP="00E4070B">
+    <w:p w14:paraId="31906E7B" w14:textId="6B2B6869" w:rsidR="00E4070B" w:rsidRPr="00B83F41" w:rsidRDefault="00E4070B" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Both performance requirements </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Both performance requirements met </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health Plan</w:t>
       </w:r>
       <w:r w:rsidR="00A344FB" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or ACO Partner</w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> achieved HEA in </w:t>
+        <w:t xml:space="preserve"> achieved HEA</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D35" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83F41">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="dark1"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="00252B22" w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PY1 or </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PY2 = 10 points </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="dark1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>+ 1 bonus point</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C15584" w14:textId="6B7E9595" w:rsidR="00A83FD0" w:rsidRPr="00E85110" w:rsidRDefault="00A83FD0" w:rsidP="00A83FD0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85110">
         <w:rPr>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Points Scoring for Achievement of External Health Equity Standards in PY4-5:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78017AD4" w14:textId="77777777" w:rsidR="00E22F4F" w:rsidRPr="009535F4" w:rsidRDefault="00E22F4F" w:rsidP="00E22F4F">
+    <w:p w14:paraId="78017AD4" w14:textId="77777777" w:rsidR="00E22F4F" w:rsidRPr="009535F4" w:rsidRDefault="00E22F4F" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009535F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The ACO will earn 100% of the points attributed to this measure if it submits a timely, complete, and responsive “External Standards for Health Equity Report” indicating that its met performance requirements for each of the three required components.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD21C29" w14:textId="77777777" w:rsidR="00E22F4F" w:rsidRPr="009535F4" w:rsidRDefault="00E22F4F" w:rsidP="00E85110">
+    <w:p w14:paraId="6BD21C29" w14:textId="77777777" w:rsidR="00E22F4F" w:rsidRPr="009535F4" w:rsidRDefault="00E22F4F" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009535F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If an ACO report indicates it </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009535F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>met</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009535F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> performance requirements for fewer than three components, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009535F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>earned points</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009535F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> attributed to this measure will be decreased proportionally (e.g. if an entity meets two out of three components, it will earn 67% of points attributed to this measure.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B33B614" w14:textId="77777777" w:rsidR="009B1C49" w:rsidRDefault="00E22F4F" w:rsidP="009B1C49">
+    <w:p w14:paraId="6B33B614" w14:textId="013A221A" w:rsidR="009B1C49" w:rsidRDefault="00E22F4F" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009535F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Alternatively, for ACPPs only, the ACO will earn 100% of the points attributed to this measure if it submits documentation of achievement of NCQA Health Equity Accreditation for both the Health Plan and ACO Partner to MassHealth by December 31</w:t>
+        <w:t>Alternatively, for ACPPs only, the ACO will earn 100% of the points attributed to this measure if it submits documentation of achievement of NCQA Health Equity Accreditation</w:t>
+      </w:r>
+      <w:r w:rsidR="003245D3" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009535F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for both the Health Plan and ACO Partner to MassHealth by December 31</w:t>
       </w:r>
       <w:r w:rsidRPr="009535F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="009535F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the PY. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AB32CA" w14:textId="6CBB5EE0" w:rsidR="00E22F4F" w:rsidRPr="009B1C49" w:rsidRDefault="00E22F4F" w:rsidP="009B1C49">
+    <w:p w14:paraId="48AB32CA" w14:textId="61A67004" w:rsidR="00E22F4F" w:rsidRPr="009B1C49" w:rsidRDefault="00E22F4F" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1C49">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The ACO will earn 0% of the points attributed to the measure if the “External Standards for Health Equity Report” or, for ACPPs only, documentation of achievement of NCQA Health Equity Accreditation for both the Health Plan and ACO Partner submission is not timely, complete, and responsive.</w:t>
+        <w:t>The ACO will earn 0% of the points attributed to the measure if the “External Standards for Health Equity Report” or, for ACPPs only, documentation of achievement of NCQA Health Equity Accreditation</w:t>
+      </w:r>
+      <w:r w:rsidR="003245D3" w:rsidRPr="00846A39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1C49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for both the Health Plan and ACO Partner submission is not timely, complete, and responsive.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226151CA" w14:textId="7BC7F169" w:rsidR="00312FB8" w:rsidRDefault="00312FB8" w:rsidP="00D268A8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc201328068"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc223962833"/>
       <w:r>
         <w:t xml:space="preserve">Performance Measure, Domain, </w:t>
       </w:r>
       <w:r w:rsidR="00D268A8">
         <w:t>and Health Equity Scoring</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="55C66F0C" w14:textId="195F7A3E" w:rsidR="00D268A8" w:rsidRPr="00347286" w:rsidRDefault="1D2386FA" w:rsidP="00B162F6">
+    <w:p w14:paraId="55C66F0C" w14:textId="195F7A3E" w:rsidR="00D268A8" w:rsidRPr="00347286" w:rsidRDefault="1D2386FA" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="180"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc201328069"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc223962834"/>
       <w:r>
         <w:t>Measure Scoring</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146FDA81" w14:textId="56B5F4E9" w:rsidR="00D268A8" w:rsidRPr="00347286" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve">Performance measure scores for each measure will be defined as a ratio between 0-1. The score will be calculated as follows: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="221E505F" w14:textId="77777777" w:rsidR="00D268A8" w:rsidRPr="00347286" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00347286">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Performance Measure Score</w:t>
       </w:r>
@@ -19507,228 +20351,284 @@
       </w:pPr>
       <w:r w:rsidRPr="00347286">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Performance Measure Score</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> = Sum of each (Sub-measure Score * Sub-measure Weighting)</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E858A65" w14:textId="77777777" w:rsidR="005F0287" w:rsidRPr="0061794B" w:rsidRDefault="005F0287" w:rsidP="0061794B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78091BEE" w14:textId="77777777" w:rsidR="00D268A8" w:rsidRPr="00FE5D56" w:rsidRDefault="00D268A8" w:rsidP="00B162F6">
+    <w:p w14:paraId="78091BEE" w14:textId="77777777" w:rsidR="00D268A8" w:rsidRPr="00FE5D56" w:rsidRDefault="00D268A8" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="180"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc201328070"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc223962835"/>
       <w:r>
         <w:t>Domain Scoring</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="1081685C" w14:textId="548E0B66" w:rsidR="00D268A8" w:rsidRPr="00AD0B2D" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="468A882A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">A domain score will be calculated by taking each performance measure score in the domain and calculating the sum of each </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> score multiplied by its respective measure weight: </w:t>
+        <w:t xml:space="preserve">A domain score will be calculated by taking each performance measure score in the domain and calculating the sum of each performance measure score multiplied by its respective measure weight: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8D3E4E" w14:textId="77777777" w:rsidR="00D268A8" w:rsidRPr="00890A4D" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
+    <w:p w14:paraId="4F8D3E4E" w14:textId="5FD61F7A" w:rsidR="00D268A8" w:rsidRPr="00890A4D" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00890A4D">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Domain Score</w:t>
       </w:r>
       <w:r w:rsidRPr="00890A4D">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = Sum of each (Performance Measure Score * Performance Measure Weight) </w:t>
+        <w:t xml:space="preserve"> = Sum of each (Performance Measure Score * Performance Measure Weight</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5137">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890A4D">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789C089B" w14:textId="3C97B5E0" w:rsidR="00D268A8" w:rsidRPr="00B14849" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
+    <w:p w14:paraId="1E83E84A" w14:textId="5F540484" w:rsidR="008864FA" w:rsidRPr="00B14849" w:rsidRDefault="00D268A8" w:rsidP="008864FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B14849">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00AC4B76">
+      <w:r w:rsidR="0069025B">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="003D1F1E">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, below,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B14849">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> specifies measure weight</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E58F7">
+        <w:t xml:space="preserve"> specifies </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B14849">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B14849">
+        <w:t>measure weight</w:t>
+      </w:r>
+      <w:r w:rsidR="009E58F7">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B14849">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> by performance year. </w:t>
+      </w:r>
+      <w:r w:rsidR="008864FA" w:rsidRPr="00B14849">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>If a</w:t>
+      </w:r>
+      <w:r w:rsidR="008864FA">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="008864FA" w:rsidRPr="00B14849">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008864FA">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ACO</w:t>
+      </w:r>
+      <w:r w:rsidR="008864FA" w:rsidRPr="00B14849">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not eligible for a measure (e.g., does not meet the denominator criteria or minimum volume), the weighting will be redistributed </w:t>
+      </w:r>
+      <w:r w:rsidR="008864FA" w:rsidRPr="00B14849">
+        <w:lastRenderedPageBreak/>
+        <w:t>equally to the other eligible performance measures in the domain.</w:t>
+      </w:r>
+      <w:r w:rsidR="008864FA">
+        <w:t xml:space="preserve"> Any bonus points earned for a measure will be added to the Domain score and will not exceed the maximum eligible Domain points. For example, Domain score for Domain 1 (DHRSN) will be capped at 25 points as the maximum eligible points for Domain 1 (DHRSN) is 25 points. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15030D16" w14:textId="77777777" w:rsidR="00D268A8" w:rsidRPr="00B14849" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="749547B9" w14:textId="4969B81A" w:rsidR="00570651" w:rsidRPr="00B14849" w:rsidRDefault="00D268A8" w:rsidP="00B14849">
+    <w:p w14:paraId="749547B9" w14:textId="353E212F" w:rsidR="00570651" w:rsidRPr="00B14849" w:rsidRDefault="00D268A8" w:rsidP="00525724">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B14849">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00AC4B76">
+      <w:r w:rsidR="0069025B">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B14849">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00211940">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> PY </w:t>
       </w:r>
       <w:r w:rsidR="00BF2745">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -19783,2158 +20683,1834 @@
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weights</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="85"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="DCDCDC"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="DCDCDC"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DCDCDC"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="DCDCDC"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DCDCDC"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DCDCDC"/>
         </w:tblBorders>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1130"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1116"/>
+        <w:gridCol w:w="1162"/>
+        <w:gridCol w:w="5105"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="1252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00511019" w:rsidRPr="0099187E" w14:paraId="5E726DC5" w14:textId="77777777" w:rsidTr="00511019">
+      <w:tr w:rsidR="00270765" w:rsidRPr="0099187E" w14:paraId="5E726DC5" w14:textId="77777777" w:rsidTr="00817E52">
         <w:trPr>
           <w:trHeight w:val="233"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41DAEFDF" w14:textId="77777777" w:rsidR="00511019" w:rsidRPr="00B83F41" w:rsidRDefault="00511019" w:rsidP="00D0415C">
+          <w:p w14:paraId="41DAEFDF" w14:textId="77777777" w:rsidR="00270765" w:rsidRPr="00B83F41" w:rsidRDefault="00270765" w:rsidP="00D0415C">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t>Domain*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07311010" w14:textId="77777777" w:rsidR="00511019" w:rsidRPr="00B83F41" w:rsidRDefault="00511019" w:rsidP="00D0415C">
+          <w:p w14:paraId="07311010" w14:textId="77777777" w:rsidR="00270765" w:rsidRPr="00B83F41" w:rsidRDefault="00270765" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t>Measure Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="2435" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23EAB291" w14:textId="77777777" w:rsidR="00511019" w:rsidRPr="00B83F41" w:rsidRDefault="00511019" w:rsidP="00D0415C">
+          <w:p w14:paraId="0041E552" w14:textId="7E08E3C2" w:rsidR="00270765" w:rsidRPr="00B83F41" w:rsidRDefault="00270765" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t>Measure Weight (%) by Performance Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD1226A" w14:textId="261FF803" w:rsidR="00511019" w:rsidRPr="00B83F41" w:rsidRDefault="00511019" w:rsidP="00D0415C">
+          <w:p w14:paraId="7B073468" w14:textId="77777777" w:rsidR="00270765" w:rsidRPr="00B83F41" w:rsidRDefault="00270765" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
-              <w:t>Measure Weight (%) by Performance Year</w:t>
-[...57 lines deleted...]
-              </w:rPr>
               <w:t>Domain Weight (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511019" w:rsidRPr="0099187E" w14:paraId="4B52287C" w14:textId="77777777" w:rsidTr="00511019">
+      <w:tr w:rsidR="00570651" w:rsidRPr="0099187E" w14:paraId="4B52287C" w14:textId="77777777" w:rsidTr="00817E52">
         <w:trPr>
           <w:trHeight w:val="245"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EA0DAF" w14:textId="77777777" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
+            <w:pPr>
+              <w:pStyle w:val="Heading7"/>
+              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1BDABA" w14:textId="77777777" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
+            <w:pPr>
+              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66EA0DAF" w14:textId="595D5871" w:rsidR="00511019" w:rsidRPr="00511019" w:rsidRDefault="00511019" w:rsidP="00D0415C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading7"/>
+          <w:p w14:paraId="23B8E067" w14:textId="77777777" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
+            <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:t>-</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>PY3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="068586B8" w14:textId="77777777" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
+            <w:pPr>
+              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>(2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="795" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1BDABA" w14:textId="12C637F4" w:rsidR="00511019" w:rsidRPr="00511019" w:rsidRDefault="00511019" w:rsidP="00D0415C">
-[...1 lines deleted...]
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
+          <w:p w14:paraId="4B8DF644" w14:textId="77777777" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
+            <w:pPr>
+              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="C1DDF6" w:themeColor="accent1" w:themeTint="33"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00511019">
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="C1DDF6" w:themeColor="accent1" w:themeTint="33"/>
-[...1 lines deleted...]
-              <w:t>-</w:t>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>PY4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="202D7C1A" w14:textId="77777777" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
+            <w:pPr>
+              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>(2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B8E067" w14:textId="77777777" w:rsidR="00511019" w:rsidRPr="00B83F41" w:rsidRDefault="00511019" w:rsidP="00D0415C">
+          <w:p w14:paraId="0BFEAC6B" w14:textId="77777777" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
-              <w:t>PY3</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="068586B8" w14:textId="77777777" w:rsidR="00511019" w:rsidRPr="00B83F41" w:rsidRDefault="00511019" w:rsidP="00D0415C">
+              <w:t>PY5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44293679" w14:textId="77777777" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
-              <w:t>(2025)</w:t>
+              <w:t>(2027)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B8DF644" w14:textId="77777777" w:rsidR="00511019" w:rsidRPr="00B83F41" w:rsidRDefault="00511019" w:rsidP="00D0415C">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="7C1BA33C" w14:textId="77777777" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
+            <w:pPr>
+              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
-[...98 lines deleted...]
-                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00511019">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21408" w:rsidRPr="0099187E" w14:paraId="6AA4228F" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00B83F41" w:rsidRPr="0099187E" w14:paraId="6AA4228F" w14:textId="77777777" w:rsidTr="00817E52">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29E80845" w14:textId="77777777" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="29E80845" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>DHRSN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45921622" w14:textId="77777777" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="45921622" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1067F2BE" w14:textId="77777777" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="1067F2BE" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Race, Ethnicity, Language, Disability, Sexual Orientation, &amp; Gender Identity Data Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42AD60A1" w14:textId="39EF251E" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="42AD60A1" w14:textId="39EF251E" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1060DB88" w14:textId="2802FBB3" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="1060DB88" w14:textId="2802FBB3" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED2981E" w14:textId="3A6A5780" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="6ED2981E" w14:textId="3A6A5780" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20229B14" w14:textId="7DBD6842" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="20229B14" w14:textId="7DBD6842" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21408" w:rsidRPr="0099187E" w14:paraId="2CA7585E" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00B83F41" w:rsidRPr="0099187E" w14:paraId="2CA7585E" w14:textId="77777777" w:rsidTr="00817E52">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35CEAF0D" w14:textId="2A5B25AE" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="35CEAF0D" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D21408">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="551E5D2A" w14:textId="77777777" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="551E5D2A" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health-Related Social Needs (HRSN) Screening  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADDA86F" w14:textId="012B21E8" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="6ADDA86F" w14:textId="012B21E8" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="549392EC" w14:textId="6AB60C58" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="549392EC" w14:textId="6AB60C58" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C785774" w14:textId="75E1FAEF" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="3C785774" w14:textId="75E1FAEF" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBFD04F" w14:textId="778F2D67" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="6FBFD04F" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D21408">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21408" w:rsidRPr="0099187E" w14:paraId="54EDAD09" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00B83F41" w:rsidRPr="0099187E" w14:paraId="54EDAD09" w14:textId="77777777" w:rsidTr="00817E52">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AF5D6C1" w14:textId="77777777" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="2AF5D6C1" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>EQA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="343C8454" w14:textId="77777777" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="343C8454" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10AD58AB" w14:textId="77777777" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="10AD58AB" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality Performance Disparities Reduction </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="650C0061" w14:textId="263944FF" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="650C0061" w14:textId="263944FF" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="187769C0" w14:textId="151FA60D" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="187769C0" w14:textId="151FA60D" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38209C6E" w14:textId="69441C44" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="38209C6E" w14:textId="69441C44" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="561DEBD8" w14:textId="35389518" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="561DEBD8" w14:textId="35389518" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21408" w:rsidRPr="0099187E" w14:paraId="13D4E6A2" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00B83F41" w:rsidRPr="0099187E" w14:paraId="13D4E6A2" w14:textId="77777777" w:rsidTr="00817E52">
         <w:trPr>
           <w:trHeight w:val="137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D141DDE" w14:textId="101B90C2" w:rsidR="00D21408" w:rsidRPr="00D21408" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="3D141DDE" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47CAA131" w14:textId="77777777" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="47CAA131" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Equity Improvement Interventions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09C19835" w14:textId="1AD4ADDE" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="09C19835" w14:textId="1AD4ADDE" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62F8D802" w14:textId="754F4A09" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="62F8D802" w14:textId="754F4A09" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F83ABC0" w14:textId="6A20F1B4" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="7F83ABC0" w14:textId="6A20F1B4" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7960DB95" w14:textId="5802EB3F" w:rsidR="00D21408" w:rsidRPr="00D21408" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="7960DB95" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21408" w:rsidRPr="0099187E" w14:paraId="5551A0E8" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00B83F41" w:rsidRPr="0099187E" w14:paraId="5551A0E8" w14:textId="77777777" w:rsidTr="00817E52">
         <w:trPr>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69A07FEF" w14:textId="0C8D2A69" w:rsidR="00D21408" w:rsidRPr="00D21408" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="69A07FEF" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D58DEAC" w14:textId="77777777" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="4D58DEAC" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Meaningful Access to Healthcare Services for Persons with a preferred language other than English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAA6E88" w14:textId="5A4CDF34" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="2CAA6E88" w14:textId="5A4CDF34" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="215F2DF3" w14:textId="0B0CB674" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="215F2DF3" w14:textId="0B0CB674" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B72953F" w14:textId="44E80D50" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="5B72953F" w14:textId="44E80D50" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55D48726" w14:textId="0307C5E7" w:rsidR="00D21408" w:rsidRPr="00D21408" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="55D48726" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21408" w:rsidRPr="0099187E" w14:paraId="5189B47F" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00B83F41" w:rsidRPr="0099187E" w14:paraId="5189B47F" w14:textId="77777777" w:rsidTr="00817E52">
         <w:trPr>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3796D7E5" w14:textId="1EA0C002" w:rsidR="00D21408" w:rsidRPr="00D21408" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="3796D7E5" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30E55072" w14:textId="001618B2" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="30E55072" w14:textId="001618B2" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Disability Competent Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46BFEFF5" w14:textId="41CA3956" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="46BFEFF5" w14:textId="41CA3956" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6565F1" w14:textId="3DAA1FF4" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="4C6565F1" w14:textId="3DAA1FF4" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6904A384" w14:textId="73169DF4" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="6904A384" w14:textId="73169DF4" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7201FE67" w14:textId="5C3FE59D" w:rsidR="00D21408" w:rsidRPr="00D21408" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="7201FE67" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21408" w:rsidRPr="0099187E" w14:paraId="5EB9AE74" w14:textId="77777777" w:rsidTr="00511019">
+      <w:tr w:rsidR="00B83F41" w:rsidRPr="0099187E" w14:paraId="5EB9AE74" w14:textId="77777777" w:rsidTr="00817E52">
         <w:trPr>
           <w:trHeight w:val="164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ADE4860" w14:textId="17F2D99B" w:rsidR="00D21408" w:rsidRPr="00D21408" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="2ADE4860" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C8B555B" w14:textId="1663496B" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="2C8B555B" w14:textId="1663496B" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21C7EFF9" w14:textId="05B50DC6" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="21C7EFF9" w14:textId="05B50DC6" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4DF19C" w14:textId="1C35C123" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="0E4DF19C" w14:textId="1C35C123" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3AB274" w14:textId="716CE2FE" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="5F3AB274" w14:textId="716CE2FE" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69DD029A" w14:textId="1A58A8CF" w:rsidR="00D21408" w:rsidRPr="00D21408" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="69DD029A" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21408" w:rsidRPr="0099187E" w14:paraId="4A8BC5D7" w14:textId="77777777" w:rsidTr="00511019">
+      <w:tr w:rsidR="00B83F41" w:rsidRPr="0099187E" w14:paraId="4A8BC5D7" w14:textId="77777777" w:rsidTr="00817E52">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1466702F" w14:textId="77777777" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="1466702F" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>CC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38EA7EF6" w14:textId="77777777" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="38EA7EF6" w14:textId="77777777" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achievement of External Standards for Health Equity </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF308A3" w14:textId="1F6387A8" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="2BF308A3" w14:textId="1F6387A8" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259F28C3" w14:textId="6F743196" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="259F28C3" w14:textId="6F743196" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65EB889F" w14:textId="12EA9C4C" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="65EB889F" w14:textId="12EA9C4C" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17E5160E" w14:textId="78C35E5C" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00B83F41">
+          <w:p w14:paraId="17E5160E" w14:textId="78C35E5C" w:rsidR="00B83F41" w:rsidRPr="00B83F41" w:rsidRDefault="00B83F41" w:rsidP="00B83F41">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21408" w:rsidRPr="0099187E" w14:paraId="30DEA18A" w14:textId="77777777" w:rsidTr="00511019">
+      <w:tr w:rsidR="00570651" w:rsidRPr="0099187E" w14:paraId="30DEA18A" w14:textId="77777777" w:rsidTr="00817E52">
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F31B021" w14:textId="690BB595" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00D0415C">
+          <w:p w14:paraId="6F31B021" w14:textId="77777777" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D21408">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="603ED8D3" w14:textId="1B120600" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00D0415C">
+          <w:p w14:paraId="603ED8D3" w14:textId="1B120600" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00FC46DF" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Member Experience: Communication, Courtesy and Respect</w:t>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:r w:rsidR="00570651" w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Experience: Communication, Courtesy and Respect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33655DC2" w14:textId="77777777" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00D0415C">
+          <w:p w14:paraId="33655DC2" w14:textId="77777777" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52CA98FE" w14:textId="142044B9" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00D0415C">
+          <w:p w14:paraId="52CA98FE" w14:textId="142044B9" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83F41" w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="415C26FC" w14:textId="570B2CDA" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00D0415C">
+          <w:p w14:paraId="415C26FC" w14:textId="570B2CDA" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83F41" w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07505BCE" w14:textId="5EB6FDA2" w:rsidR="00D21408" w:rsidRPr="00B83F41" w:rsidRDefault="00D21408" w:rsidP="00D0415C">
+          <w:p w14:paraId="07505BCE" w14:textId="77777777" w:rsidR="00570651" w:rsidRPr="00B83F41" w:rsidRDefault="00570651" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00511019">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511019" w:rsidRPr="0099187E" w14:paraId="3A42C03D" w14:textId="77777777" w:rsidTr="00511019">
+      <w:tr w:rsidR="00B14849" w:rsidRPr="0099187E" w14:paraId="0A548B29" w14:textId="77777777" w:rsidTr="00817E52">
         <w:trPr>
-          <w:trHeight w:val="200"/>
+          <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8815" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9FF4D4" w14:textId="77777777" w:rsidR="00511019" w:rsidRPr="00D21408" w:rsidRDefault="00511019" w:rsidP="00D0415C">
+          <w:p w14:paraId="712BFD1A" w14:textId="54B32B9A" w:rsidR="00B14849" w:rsidRPr="00B83F41" w:rsidRDefault="00B14849" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83F41">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="298025A2" w14:textId="77777777" w:rsidR="00511019" w:rsidRPr="00B83F41" w:rsidRDefault="00511019" w:rsidP="00D0415C">
-[...21 lines deleted...]
-          <w:p w14:paraId="34308FAB" w14:textId="451CEBE5" w:rsidR="00511019" w:rsidRPr="00511019" w:rsidRDefault="00511019" w:rsidP="00511019">
+          <w:p w14:paraId="3F99CCDA" w14:textId="77777777" w:rsidR="00B14849" w:rsidRPr="00B83F41" w:rsidRDefault="00B14849" w:rsidP="00D0415C">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...71 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83F41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="686B4DB4" w14:textId="737E2102" w:rsidR="00D268A8" w:rsidRPr="00B83F41" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83F41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*DHRSN=Demographic and Health-Related Social Needs Data; EQA=Equitable Quality and Access; CC=Capacity and Collaboration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7790D9DD" w14:textId="77777777" w:rsidR="00D268A8" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B02ED92" w14:textId="77777777" w:rsidR="00D268A8" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
+    <w:p w14:paraId="0B02ED92" w14:textId="77777777" w:rsidR="00D268A8" w:rsidRDefault="00D268A8" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="180"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc201328071"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc223962836"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Health Equity Scoring</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="0A60BE4D" w14:textId="13173132" w:rsidR="00D268A8" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00734BDC">
         <w:t>A health equity score will be calculated by taking each domain score and calculating the sum of each domain scor</w:t>
       </w:r>
       <w:r w:rsidR="007312A9">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00734BDC">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7155A8" w14:textId="0AEE4FE0" w:rsidR="00D268A8" w:rsidRPr="00E73316" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E73316">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Health Equity Score</w:t>
       </w:r>
       <w:r w:rsidRPr="00E73316">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> = Sum of each Domain Score</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE0CEF1" w14:textId="67940F4E" w:rsidR="00D268A8" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:r w:rsidRPr="003750C6">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The final Health Equity Score will be used to calculate the </w:t>
       </w:r>
       <w:r w:rsidR="004F04D3">
         <w:t>ACO</w:t>
       </w:r>
       <w:r w:rsidRPr="003750C6">
         <w:t>’s earned incentive payment</w:t>
       </w:r>
       <w:r w:rsidR="00FD2C3D">
         <w:t xml:space="preserve"> and will not exceed 100%.</w:t>
       </w:r>
       <w:r w:rsidR="00E037E1">
         <w:t xml:space="preserve"> The Health Equity Score will be rounded to the nearest hundredth. The final Health Equity Score will be used to calculate the ACO’s earned incentive payment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D665E6" w14:textId="6685B8C0" w:rsidR="001D30D0" w:rsidRDefault="001D30D0">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B5C96B" w14:textId="1ABB42E7" w:rsidR="002319FB" w:rsidRDefault="002319FB" w:rsidP="001D30D0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc201328072"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc189663780"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc223962837"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc189663780"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix A: Performance Measure Score Point Flowchart</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="1668918B" w14:textId="665624E7" w:rsidR="00353D44" w:rsidRDefault="002A5879" w:rsidP="00353D44">
       <w:r w:rsidRPr="00DB5F08">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11D29ECB" wp14:editId="369BE41A">
             <wp:extent cx="6400794" cy="3132667"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="1066557977" name="Picture 1" descr="Diagram outlining measure point scoring"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1066557977" name="Picture 1" descr="Diagram outlining measure point scoring"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId14"/>
                     <a:srcRect b="29675"/>
                     <a:stretch>
@@ -22086,87 +22662,87 @@
     </w:p>
     <w:p w14:paraId="6FBB91AC" w14:textId="77777777" w:rsidR="002A5879" w:rsidRDefault="002A5879">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="14558F" w:themeColor="accent1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F71BF24" w14:textId="2841648F" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc201328073"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc223962838"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix</w:t>
       </w:r>
       <w:r w:rsidR="005A450B">
         <w:t xml:space="preserve"> B</w:t>
       </w:r>
       <w:r>
         <w:t>: Scoring Examples</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="29BEBB05" w14:textId="20E662DD" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc189663781"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc223962839"/>
+      <w:r>
+        <w:t>Example 1. PY</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6BC9">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D90F7A">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Disability Competent Care: Not Meet Attainment Threshold and Not Meet Improvement Target</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-    </w:p>
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="15197AB9" w14:textId="064252DC" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E61AE10">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00384931">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
@@ -22519,56 +23095,56 @@
     <w:p w14:paraId="19D93CCC" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Steps for </w:t>
       </w:r>
       <w:r w:rsidRPr="00400A38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Calculating Improvement Points</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFE1EA0" w14:textId="537726F8" w:rsidR="001D30D0" w:rsidRPr="00D207C5" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+    <w:p w14:paraId="3DFE1EA0" w14:textId="537726F8" w:rsidR="001D30D0" w:rsidRPr="00D207C5" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D207C5">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Partial improvement = </w:t>
       </w:r>
       <w:r w:rsidRPr="00D207C5">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">(Current </w:t>
       </w:r>
@@ -22635,85 +23211,85 @@
       <w:r w:rsidR="00D85CE9">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00D207C5">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>% = 0.</w:t>
       </w:r>
       <w:r w:rsidR="00841263">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E9A2A9" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="00D207C5" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+    <w:p w14:paraId="58E9A2A9" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="00D207C5" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D207C5">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maximum eligible improvement points = 7 points</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161212A0" w14:textId="08EA7F7E" w:rsidR="001D30D0" w:rsidRPr="00D207C5" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+    <w:p w14:paraId="161212A0" w14:textId="08EA7F7E" w:rsidR="001D30D0" w:rsidRPr="00D207C5" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D207C5">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvement points = Eligible improvement * Partial improvement = </w:t>
       </w:r>
       <w:r w:rsidRPr="00D207C5">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>7 * 0.</w:t>
       </w:r>
@@ -22742,559 +23318,527 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00EA26D6">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>66</w:t>
       </w:r>
       <w:r w:rsidRPr="00D207C5">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> points</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29209CEA" w14:textId="77777777" w:rsidR="006C045C" w:rsidRDefault="006C045C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc189663782"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc189663782"/>
     </w:p>
     <w:p w14:paraId="365938CF" w14:textId="79E8AC83" w:rsidR="006C045C" w:rsidRDefault="006C045C" w:rsidP="006C045C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc201328075"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc223962840"/>
       <w:r>
         <w:t>Example 2. PY</w:t>
       </w:r>
       <w:r w:rsidR="006C5BF3">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D90F7A">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Disability Competent Care: Meet Attainment Threshold and Not Meet Improvement Target</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="1BD1D506" w14:textId="4A0CE93D" w:rsidR="006C045C" w:rsidRDefault="006C5BF3" w:rsidP="006C045C">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="006C045C">
         <w:t xml:space="preserve"> ACO had a 32% Training Rate in PY4 and a 38% Training Rate in PY5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE611BB" w14:textId="77777777" w:rsidR="006C045C" w:rsidRDefault="006C045C" w:rsidP="006C045C">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Disability Competent Care Measure Benchmarks:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2518"/>
         <w:gridCol w:w="2519"/>
         <w:gridCol w:w="2519"/>
         <w:gridCol w:w="2519"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C045C" w:rsidRPr="003E5613" w14:paraId="7690E1B7" w14:textId="77777777" w:rsidTr="00A532E8">
+      <w:tr w:rsidR="006C045C" w:rsidRPr="003E5613" w14:paraId="7690E1B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="244328DF" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="003E5613" w:rsidRDefault="006C045C" w:rsidP="00A532E8">
+          <w:p w14:paraId="244328DF" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="003E5613" w:rsidRDefault="006C045C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E5613">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t>Attainment Threshold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2519" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3F83C91B" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="003E5613" w:rsidRDefault="006C045C" w:rsidP="00A532E8">
+          <w:p w14:paraId="3F83C91B" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="003E5613" w:rsidRDefault="006C045C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E5613">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Goal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="003E5613">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve"> PY4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2519" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC6DF55" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="003E5613" w:rsidRDefault="006C045C" w:rsidP="00A532E8">
+          <w:p w14:paraId="3DC6DF55" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="003E5613" w:rsidRDefault="006C045C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E5613">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Goal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="003E5613">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve"> PY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2519" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1172A782" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="003E5613" w:rsidRDefault="006C045C" w:rsidP="00A532E8">
+          <w:p w14:paraId="1172A782" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="003E5613" w:rsidRDefault="006C045C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E5613">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t>Improvement Target</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C045C" w:rsidRPr="00E16E9D" w14:paraId="73B7F7D6" w14:textId="77777777" w:rsidTr="00A532E8">
+      <w:tr w:rsidR="006C045C" w:rsidRPr="00E16E9D" w14:paraId="73B7F7D6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F30323A" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="00E16E9D" w:rsidRDefault="006C045C" w:rsidP="00A532E8">
+          <w:p w14:paraId="2F30323A" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="00E16E9D" w:rsidRDefault="006C045C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16E9D">
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6703A193" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="00E16E9D" w:rsidRDefault="006C045C" w:rsidP="00A532E8">
+          <w:p w14:paraId="6703A193" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="00E16E9D" w:rsidRDefault="006C045C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16E9D">
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="115A81B0" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="00E16E9D" w:rsidRDefault="006C045C" w:rsidP="00A532E8">
+          <w:p w14:paraId="115A81B0" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="00E16E9D" w:rsidRDefault="006C045C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16E9D">
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="582DE506" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="00E16E9D" w:rsidRDefault="006C045C" w:rsidP="00A532E8">
+          <w:p w14:paraId="582DE506" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="00E16E9D" w:rsidRDefault="006C045C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16E9D">
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73ABB2B7" w14:textId="77777777" w:rsidR="006C045C" w:rsidRDefault="006C045C" w:rsidP="006C045C">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CF41EED" w14:textId="77777777" w:rsidR="006C045C" w:rsidRDefault="006C045C" w:rsidP="006C045C">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>In this example, in PY5, the ACO’s Disability Competent Care measure would be calculated as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C533B18" w14:textId="77777777" w:rsidR="006C045C" w:rsidRDefault="006C045C" w:rsidP="006C045C">
+    <w:p w14:paraId="5C533B18" w14:textId="77777777" w:rsidR="006C045C" w:rsidRDefault="006C045C" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030139F">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Earned attainment </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Earned attainment points</w:t>
+      </w:r>
       <w:r w:rsidRPr="0030139F">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = % of Performance Goal * 10 = (38 / 50) * 10 = 7.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030139F">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000EEF20" w14:textId="77777777" w:rsidR="006C045C" w:rsidRDefault="006C045C" w:rsidP="0086787A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001804C9">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>points</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0030139F">
+        <w:t>Maximum eligible improvement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001804C9">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = % of Performance Goal * 10 = (38 / 50) * 10 = 7.6</w:t>
+        <w:t xml:space="preserve"> = Maximum measure points – Earned attainment points = 10.0 – 7.6 = 2.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030139F">
+      <w:r w:rsidRPr="001804C9">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> points</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000EEF20" w14:textId="77777777" w:rsidR="006C045C" w:rsidRDefault="006C045C" w:rsidP="006C045C">
+    <w:p w14:paraId="57F84536" w14:textId="77777777" w:rsidR="006C045C" w:rsidRDefault="006C045C" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001804C9">
+      <w:r w:rsidRPr="007D53D3">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Maximum eligible improvement</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001804C9">
+        <w:t>Partial improvement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D53D3">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = Maximum measure points – Earned attainment </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001804C9">
+        <w:t xml:space="preserve"> (proportion to improvement target) = (Current </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>points</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001804C9">
+        <w:t>ACO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D53D3">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 10.0 – 7.6 = 2.4</w:t>
+        <w:t xml:space="preserve"> PY rate – Previous </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001804C9">
+        <w:t>ACO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D53D3">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> points</w:t>
+        <w:t xml:space="preserve"> PY rate) / Improvement Target = (38% - 32%) / 8% = 0.75</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F84536" w14:textId="77777777" w:rsidR="006C045C" w:rsidRDefault="006C045C" w:rsidP="006C045C">
+    <w:p w14:paraId="6A84175C" w14:textId="77777777" w:rsidR="006C045C" w:rsidRPr="007D53D3" w:rsidRDefault="006C045C" w:rsidP="0086787A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...70 lines deleted...]
-          <w:numId w:val="30"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D53D3">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Improvement points</w:t>
       </w:r>
       <w:r w:rsidRPr="007D53D3">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
@@ -23381,71 +23925,51 @@
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">PY5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1198">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Performance Measure Score</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1198">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = Attainment </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> + Improvement points = 7.</w:t>
+        <w:t xml:space="preserve"> = Attainment points + Improvement points = 7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1198">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> + </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
@@ -23477,69 +24001,69 @@
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> point</w:t>
       </w:r>
       <w:r w:rsidR="00045EAE">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F7C670" w14:textId="6F6EB78F" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc201328076"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc223962841"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Example </w:t>
       </w:r>
       <w:r w:rsidR="001B4D66">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D90F7A">
         <w:t>PY3 – Achievement of External Standards for Health Equity</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="4C849014" w14:textId="30949D7E" w:rsidR="001D30D0" w:rsidRPr="00781938" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
       <w:r w:rsidRPr="00E80DCA">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00CE0A97">
         <w:t>ACO</w:t>
       </w:r>
       <w:r w:rsidRPr="00E80DCA">
         <w:t xml:space="preserve"> reported </w:t>
       </w:r>
       <w:r>
         <w:t>to MassHealth</w:t>
       </w:r>
       <w:r w:rsidRPr="00E80DCA">
         <w:t xml:space="preserve"> in PY3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r w:rsidRPr="00E80DCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA071C">
         <w:t>two of the three performance requirements were met</w:t>
@@ -23912,134 +24436,134 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3701E3F6" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRDefault="001D30D0">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E93193A" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRDefault="001D30D0">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002579D">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Domain 3 Measure Weights</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B3BAFA2" w14:textId="07DD9AC9" w:rsidR="00B82C40" w:rsidRPr="003F5AF5" w:rsidRDefault="00B82C40" w:rsidP="001D30D0">
+          <w:p w14:paraId="4B3BAFA2" w14:textId="07DD9AC9" w:rsidR="00B82C40" w:rsidRPr="003F5AF5" w:rsidRDefault="00B82C40" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Achievement of Ext</w:t>
             </w:r>
             <w:r w:rsidR="00994D45">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Stds</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>. for HE (15%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C3B9D23" w14:textId="1100153E" w:rsidR="001D30D0" w:rsidRPr="0002579D" w:rsidRDefault="00FC7384" w:rsidP="001D30D0">
+          <w:p w14:paraId="4C3B9D23" w14:textId="1100153E" w:rsidR="001D30D0" w:rsidRPr="0002579D" w:rsidRDefault="00FC7384" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Member</w:t>
             </w:r>
             <w:r w:rsidR="001D30D0">
               <w:t xml:space="preserve"> Experience (10%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="215DD1DD" w14:textId="0166CC1C" w:rsidR="001D30D0" w:rsidRPr="003F5AF5" w:rsidRDefault="001D30D0" w:rsidP="00FC7384">
+          <w:p w14:paraId="215DD1DD" w14:textId="0166CC1C" w:rsidR="001D30D0" w:rsidRPr="003F5AF5" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2748CBA7" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="009E38DC" w:rsidRDefault="001D30D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65FDD3B9" w14:textId="6436E280" w:rsidR="00B82C40" w:rsidRPr="003F5AF5" w:rsidRDefault="00B82C40" w:rsidP="003F5AF5">
+          <w:p w14:paraId="65FDD3B9" w14:textId="6436E280" w:rsidR="00B82C40" w:rsidRPr="003F5AF5" w:rsidRDefault="00B82C40" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B669BF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>Achievement of Ext</w:t>
             </w:r>
             <w:r w:rsidR="00994D45">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B669BF">
               <w:rPr>
                 <w:i/>
@@ -24109,56 +24633,56 @@
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00253847">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EB97A45" w14:textId="6D92E515" w:rsidR="001D30D0" w:rsidRPr="00082FD3" w:rsidRDefault="00994D45" w:rsidP="001D30D0">
+          <w:p w14:paraId="2EB97A45" w14:textId="6D92E515" w:rsidR="001D30D0" w:rsidRPr="00082FD3" w:rsidRDefault="00994D45" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Member</w:t>
             </w:r>
             <w:r w:rsidR="001D30D0" w:rsidRPr="00082FD3">
               <w:t xml:space="preserve"> Experience = (1 * 0.1) * 100 = 10</w:t>
             </w:r>
             <w:r w:rsidR="001D30D0">
               <w:t>.00</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D69345D" w14:textId="734449F1" w:rsidR="001D30D0" w:rsidRDefault="001D30D0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004678B9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -24255,107 +24779,107 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D5D9E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Health Equity Score</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10D3EEFF" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="006D5D9E" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+          <w:p w14:paraId="10D3EEFF" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="006D5D9E" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="006D5D9E">
               <w:t xml:space="preserve">Domain 1 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006D5D9E">
               <w:t>Score</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006D5D9E">
               <w:t xml:space="preserve"> = 20</w:t>
             </w:r>
             <w:r>
               <w:t>.00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D845DF1" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="006D5D9E" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+          <w:p w14:paraId="2D845DF1" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="006D5D9E" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="006D5D9E">
               <w:t xml:space="preserve">Domain 2 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006D5D9E">
               <w:t>Score</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006D5D9E">
               <w:t xml:space="preserve"> = 46</w:t>
             </w:r>
             <w:r>
               <w:t>.00</w:t>
             </w:r>
             <w:r w:rsidRPr="006D5D9E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A14ADF5" w14:textId="2178F537" w:rsidR="001D30D0" w:rsidRPr="009E38DC" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+          <w:p w14:paraId="4A14ADF5" w14:textId="2178F537" w:rsidR="001D30D0" w:rsidRPr="009E38DC" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E38DC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain 3 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009E38DC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>Score</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E38DC">
@@ -24472,69 +24996,69 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10919332" w14:textId="55176FA3" w:rsidR="00DF25A8" w:rsidRDefault="00DF25A8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="406D52" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="535A29C1" w14:textId="7F2294CE" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc189663783"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc201328077"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc189663783"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc223962842"/>
       <w:r>
         <w:t xml:space="preserve">Example </w:t>
       </w:r>
       <w:r w:rsidR="001B4D66">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. PY4 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D90F7A">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Health-Related Social Needs (HRSN) Screening</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="4500BD89" w14:textId="15D5EA04" w:rsidR="001D30D0" w:rsidRPr="00592664" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00B0283E">
         <w:t>ACO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reported to MassHealth in PY3 and PY4:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
@@ -24903,148 +25427,136 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="59AF6637" w14:textId="77777777" w:rsidR="00027AA3" w:rsidRPr="003E5613" w:rsidRDefault="00027AA3">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E5613">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
               </w:rPr>
               <w:t>Bonus Point</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027AA3" w14:paraId="568FA23B" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="00027AA3" w14:paraId="568FA23B" w14:textId="77777777" w:rsidTr="003F5AF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BC66002" w14:textId="77777777" w:rsidR="00027AA3" w:rsidRDefault="00027AA3">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Component 1</w:t>
             </w:r>
             <w:r w:rsidRPr="000679CB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>±</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08EEFAAB" w14:textId="1FE5FE41" w:rsidR="00027AA3" w:rsidRPr="003F5AF5" w:rsidRDefault="00027AA3">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EB0661D" w14:textId="75319BAA" w:rsidR="00027AA3" w:rsidRDefault="00027AA3">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001615B5">
               <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66A68D52" w14:textId="6731B88E" w:rsidR="00027AA3" w:rsidRDefault="00027AA3">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>10% pts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E886253" w14:textId="10938699" w:rsidR="00027AA3" w:rsidRDefault="00027AA3">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011700B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0011700B">
               <w:rPr>
@@ -25062,163 +25574,99 @@
             </w:r>
             <w:r w:rsidRPr="0011700B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>if exceed PY performance</w:t>
             </w:r>
             <w:r w:rsidRPr="002D4FBD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0011700B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>goal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21408" w14:paraId="69F75E58" w14:textId="77777777" w:rsidTr="00D21408">
+      <w:tr w:rsidR="003A11CA" w14:paraId="69F75E58" w14:textId="77777777" w:rsidTr="003F5AF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4952A2CC" w14:textId="3FF37761" w:rsidR="00D21408" w:rsidRDefault="00D21408" w:rsidP="000F09FC">
+          <w:p w14:paraId="4952A2CC" w14:textId="3FF37761" w:rsidR="003A11CA" w:rsidRDefault="003A11CA" w:rsidP="000F09FC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Component 2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2015" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8060" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="39709374" w14:textId="13DEB897" w:rsidR="00D21408" w:rsidRPr="003F5AF5" w:rsidRDefault="00D21408" w:rsidP="003F5AF5">
+          <w:p w14:paraId="5C55FDD3" w14:textId="5C659E82" w:rsidR="003A11CA" w:rsidRPr="003F5AF5" w:rsidRDefault="003A11CA" w:rsidP="003F5AF5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="003F5AF5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>N/A: P4R</w:t>
             </w:r>
-          </w:p>
-[...39 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5BC9F357" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="009157F8" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4C301FD3">
         <w:rPr>
@@ -25366,150 +25814,150 @@
               </w:rPr>
               <w:t>Measure Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CC166DE" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="003F7F6D" w:rsidRDefault="001D30D0">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Component 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22945A0C" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+          <w:p w14:paraId="22945A0C" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Exceeded Performance Goal in PY4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="304F3A87" w14:textId="5C880BBD" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+          <w:p w14:paraId="304F3A87" w14:textId="5C880BBD" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Sub</w:t>
             </w:r>
             <w:r w:rsidR="00327168">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">measure Score = </w:t>
             </w:r>
             <w:r w:rsidRPr="00C97B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
             <w:r w:rsidRPr="00C97B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> points</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A852169" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+          <w:p w14:paraId="6A852169" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>10 points for reaching Performance Goal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="105FA738" w14:textId="408CFD4D" w:rsidR="001D30D0" w:rsidRPr="00F52ABA" w:rsidRDefault="00415C74" w:rsidP="001D30D0">
+          <w:p w14:paraId="105FA738" w14:textId="408CFD4D" w:rsidR="001D30D0" w:rsidRPr="00F52ABA" w:rsidRDefault="00415C74" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001D30D0">
               <w:t xml:space="preserve"> bonus point for exceeding Performance Goal (bonus point added during domain scoring)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="409EBC4D" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRDefault="001D30D0">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Component 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24AAAF37" w14:textId="6FABE650" w:rsidR="001D30D0" w:rsidRPr="003F7F6D" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+          <w:p w14:paraId="24AAAF37" w14:textId="6FABE650" w:rsidR="001D30D0" w:rsidRPr="003F7F6D" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Sub</w:t>
             </w:r>
             <w:r w:rsidR="00327168">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">measure Score = </w:t>
             </w:r>
             <w:r w:rsidRPr="00A4672E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.00</w:t>
@@ -25851,72 +26299,72 @@
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002579D">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0002579D">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> Measure Weights</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42A13432" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="0002579D" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+          <w:p w14:paraId="42A13432" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="0002579D" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>RELD SOGI Data Completeness (15%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D5C309D" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="00F930EB" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
+          <w:p w14:paraId="3D5C309D" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="00F930EB" w:rsidRDefault="001D30D0" w:rsidP="0086787A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>HRSN Screening (10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14C1D7B2" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRDefault="001D30D0">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>RELD SOGI Data Completeness</w:t>
             </w:r>
             <w:r w:rsidRPr="00082FD3">
               <w:t xml:space="preserve"> = (</w:t>
             </w:r>
@@ -26366,132 +26814,2240 @@
                 <w:bCs/>
                 <w:color w:val="406D52" w:themeColor="accent5" w:themeShade="80"/>
               </w:rPr>
               <w:t>.70</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DFDD3EE" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="000556FD" w:rsidRDefault="001D30D0" w:rsidP="001D30D0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DB80D7A" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="001D30D0"/>
-    <w:p w14:paraId="330D7DA9" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRPr="00D268A8" w:rsidRDefault="001D30D0" w:rsidP="00D268A8"/>
-    <w:sectPr w:rsidR="001D30D0" w:rsidRPr="00D268A8" w:rsidSect="00BD4A58">
+    <w:p w14:paraId="330D7DA9" w14:textId="77777777" w:rsidR="001D30D0" w:rsidRDefault="001D30D0" w:rsidP="00D268A8"/>
+    <w:p w14:paraId="29BEBA32" w14:textId="77777777" w:rsidR="00A44A39" w:rsidRDefault="00A44A39" w:rsidP="00D268A8"/>
+    <w:p w14:paraId="4FAD5B67" w14:textId="77777777" w:rsidR="00A44A39" w:rsidRDefault="00A44A39" w:rsidP="00D268A8"/>
+    <w:p w14:paraId="7809B34F" w14:textId="20DB1CA2" w:rsidR="00A44A39" w:rsidRDefault="00A44A39" w:rsidP="00A44A39">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc223962843"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix C: </w:t>
+      </w:r>
+      <w:r w:rsidR="00907690">
+        <w:t>Disparity Reduction Detection Methodology</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2AF0">
+        <w:t xml:space="preserve"> – Stepwise Calculation Example</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="15C9C14F" w14:textId="07E8448A" w:rsidR="00A44A39" w:rsidRDefault="0053182A" w:rsidP="0053182A">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A38A7">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pooled data from 2023 and 2024 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC28F5">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>demonstrate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A38A7">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a statistically significant </w:t>
+      </w:r>
+      <w:r w:rsidR="006A38A7">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">race </w:t>
+      </w:r>
+      <w:r w:rsidR="006A38A7" w:rsidRPr="006A38A7">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38A7">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ethnicity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A38A7">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gap on the FUH-7 measure. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5035"/>
+        <w:gridCol w:w="5035"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007F0595" w14:paraId="6578ADD3" w14:textId="77777777" w:rsidTr="00023987">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F142BAC" w14:textId="41C88089" w:rsidR="007F0595" w:rsidRPr="00023987" w:rsidRDefault="007F0595" w:rsidP="00023987">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023987">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DC4CBC" w14:textId="43EDE91E" w:rsidR="007F0595" w:rsidRPr="00023987" w:rsidRDefault="007F0595" w:rsidP="00023987">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023987">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F0595" w14:paraId="47D407CE" w14:textId="77777777" w:rsidTr="007F0595">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1475F136" w14:textId="77777777" w:rsidR="00023987" w:rsidRDefault="007F0595" w:rsidP="0086787A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0595">
+              <w:t>White = 78%     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D3521F" w14:textId="77777777" w:rsidR="007F0595" w:rsidRDefault="007F0595" w:rsidP="0086787A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0595">
+              <w:t>Asian = 68% </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="243A378E" w14:textId="77777777" w:rsidR="008079DA" w:rsidRDefault="008079DA" w:rsidP="008079DA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61B15649" w14:textId="7133825F" w:rsidR="008079DA" w:rsidRPr="008079DA" w:rsidRDefault="008079DA" w:rsidP="008079DA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00093448">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Minimum Improvement Target</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008079DA">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00093448">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>= (78-68)/5 = 2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DB8723" w14:textId="77777777" w:rsidR="00023987" w:rsidRDefault="00023987" w:rsidP="0086787A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00023987">
+              <w:t>Hispanic = 80%     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6861F20A" w14:textId="77777777" w:rsidR="007F0595" w:rsidRDefault="00023987" w:rsidP="0086787A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00023987">
+              <w:t>Non-Hispanic = 70%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63AA27FC" w14:textId="77777777" w:rsidR="004A70AB" w:rsidRDefault="004A70AB" w:rsidP="004A70AB">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B48182B" w14:textId="1DEE77C6" w:rsidR="004A70AB" w:rsidRPr="00093448" w:rsidRDefault="004A70AB" w:rsidP="004A70AB">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00093448">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Minimum Improvement Target = (80-70)/5 = 2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F0595" w14:paraId="6FD8128E" w14:textId="77777777" w:rsidTr="007F0595">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3C501D" w14:textId="38258111" w:rsidR="007F0595" w:rsidRDefault="00FC28F5" w:rsidP="0053182A">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC28F5">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>ligible to earn 5 points (out of 10 points)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20DA400E" w14:textId="25D5A178" w:rsidR="007F0595" w:rsidRDefault="00FC28F5" w:rsidP="0053182A">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC28F5">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>ligible to earn 5 points (out of 10 points)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7AB19B6D" w14:textId="77777777" w:rsidR="00ED518A" w:rsidRDefault="00ED518A" w:rsidP="0053182A">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9EC30A" w14:textId="1277378E" w:rsidR="00093448" w:rsidRPr="00191886" w:rsidRDefault="00093448" w:rsidP="00191886">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191886">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PY2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00785563" w:rsidRPr="00191886">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Calculation</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2517"/>
+        <w:gridCol w:w="2517"/>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="2518"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0029182C" w14:paraId="411CE02F" w14:textId="77777777" w:rsidTr="000204ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E6DC" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF3EB14" w14:textId="6618B1C9" w:rsidR="0029182C" w:rsidRPr="000204ED" w:rsidRDefault="0029182C" w:rsidP="0029182C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Focus Category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E6DC" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8E2200" w14:textId="5C69501F" w:rsidR="0029182C" w:rsidRPr="000204ED" w:rsidRDefault="0029182C" w:rsidP="0029182C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E6DC" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BB3BA2" w14:textId="0DBEFCBC" w:rsidR="0029182C" w:rsidRPr="000204ED" w:rsidRDefault="0029182C" w:rsidP="0029182C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2023 &amp; 2024 to 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E6DC" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EB8368" w14:textId="7737453D" w:rsidR="0029182C" w:rsidRPr="000204ED" w:rsidRDefault="0029182C" w:rsidP="0029182C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Points</w:t>
+            </w:r>
+            <w:r w:rsidR="000D326D" w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Earned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D326D" w14:paraId="4040A712" w14:textId="77777777" w:rsidTr="00051E99">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD135C8" w14:textId="2E30413A" w:rsidR="000D326D" w:rsidRPr="000204ED" w:rsidRDefault="000D326D" w:rsidP="000D326D">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>White to Asian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C430E96" w14:textId="77777777" w:rsidR="000D326D" w:rsidRPr="000204ED" w:rsidRDefault="000D326D" w:rsidP="000D326D">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80% to 75% </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B197C48" w14:textId="77777777" w:rsidR="00444CA2" w:rsidRDefault="00444CA2" w:rsidP="00444CA2">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7408F0CD" w14:textId="0A1CBA08" w:rsidR="000D326D" w:rsidRPr="000204ED" w:rsidRDefault="000D326D" w:rsidP="000D326D">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>No gap detected (p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> .05) </w:t>
+            </w:r>
+            <w:r w:rsidR="00E53E27" w:rsidRPr="00E53E27">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidR="00E53E27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Full points earned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="160ADCB0" w14:textId="45E518C5" w:rsidR="000D326D" w:rsidRPr="000204ED" w:rsidRDefault="000D326D" w:rsidP="000D326D">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>NA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C11B4A" w14:textId="72FA7745" w:rsidR="000D326D" w:rsidRPr="000204ED" w:rsidRDefault="000D326D" w:rsidP="00051E99">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>5/5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000204ED" w14:paraId="236B530F" w14:textId="77777777" w:rsidTr="00051E99">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B56386E" w14:textId="5D9AEB96" w:rsidR="000204ED" w:rsidRPr="000204ED" w:rsidRDefault="000204ED" w:rsidP="000204ED">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispanic to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>Non-Hispanic</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B4CCCE2" w14:textId="77777777" w:rsidR="000204ED" w:rsidRPr="000204ED" w:rsidRDefault="000204ED" w:rsidP="000204ED">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80% to 73%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ADEC817" w14:textId="77777777" w:rsidR="00444CA2" w:rsidRDefault="00444CA2" w:rsidP="00E53E27">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05BF941A" w14:textId="743330A9" w:rsidR="000204ED" w:rsidRPr="00E53E27" w:rsidRDefault="000204ED" w:rsidP="00E53E27">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gap detected (p&lt;.05)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E53E27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E53E27" w:rsidRPr="00E53E27">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidR="00E53E27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No points earned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A7CF98D" w14:textId="6FF7A25D" w:rsidR="000204ED" w:rsidRPr="000204ED" w:rsidRDefault="000204ED" w:rsidP="000204ED">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:r w:rsidR="00444CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r w:rsidR="00444CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024: 80-70 = 10%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79CEC663" w14:textId="77777777" w:rsidR="00444CA2" w:rsidRDefault="00444CA2" w:rsidP="000204ED">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="277E8AAA" w14:textId="7FAF0E91" w:rsidR="000204ED" w:rsidRPr="000204ED" w:rsidRDefault="000204ED" w:rsidP="000204ED">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026: 80-73 = 7%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17CCA1CA" w14:textId="77777777" w:rsidR="00444CA2" w:rsidRDefault="00444CA2" w:rsidP="000204ED">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C9A59B9" w14:textId="0C9DAB98" w:rsidR="000204ED" w:rsidRPr="000204ED" w:rsidRDefault="000204ED" w:rsidP="000204ED">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10% to 7% = -3.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E744FD3" w14:textId="77777777" w:rsidR="00444CA2" w:rsidRDefault="00444CA2" w:rsidP="00444CA2">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D5A7543" w14:textId="0B0D1213" w:rsidR="00C06C4B" w:rsidRDefault="000204ED" w:rsidP="000204ED">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>Gap reduction not significant (p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>.05</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00444CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00444CA2" w:rsidRPr="00444CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00444CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No points </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06C4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>earned</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21A16F81" w14:textId="31200244" w:rsidR="000204ED" w:rsidRPr="000204ED" w:rsidRDefault="000204ED" w:rsidP="000204ED">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">–3.0 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> minimum improvement target (i.e., 2.0) </w:t>
+            </w:r>
+            <w:r w:rsidR="00051E99" w:rsidRPr="00051E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidR="00051E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Half points earned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="493F7B55" w14:textId="6FC1F7AC" w:rsidR="000204ED" w:rsidRPr="000204ED" w:rsidRDefault="000204ED" w:rsidP="00051E99">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>2.5/5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E76154" w14:paraId="610925B1" w14:textId="77777777" w:rsidTr="00051E99">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="675E1E7E" w14:textId="77777777" w:rsidR="00E76154" w:rsidRDefault="00E76154" w:rsidP="0053182A">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20C4C2E2" w14:textId="77777777" w:rsidR="00E76154" w:rsidRDefault="00E76154" w:rsidP="0053182A">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37751C4A" w14:textId="51AA7FB5" w:rsidR="00E76154" w:rsidRPr="00051E99" w:rsidRDefault="00051E99" w:rsidP="00051E99">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051E99">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Total Points Earned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CB019A" w14:textId="0E3BDC60" w:rsidR="00E76154" w:rsidRPr="00051E99" w:rsidRDefault="00051E99" w:rsidP="00051E99">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051E99">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>7.5/10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="684361AD" w14:textId="77777777" w:rsidR="00E76154" w:rsidRDefault="00E76154" w:rsidP="0053182A">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7048B4A6" w14:textId="1AE29B08" w:rsidR="00191886" w:rsidRPr="00191886" w:rsidRDefault="00191886" w:rsidP="00191886">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191886">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PY202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191886">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calculation</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2517"/>
+        <w:gridCol w:w="2517"/>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="2518"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00191886" w14:paraId="0B29F377" w14:textId="77777777" w:rsidTr="2DBBD0D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E6DC" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="30474568" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Focus Category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E6DC" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="393E7F6C" w14:textId="0414F191" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A62B21">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E6DC" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAB2781" w14:textId="0B77E228" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2023 &amp; 2024 to 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A62B21">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E6DC" w:themeFill="accent5" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A174E77" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Points Earned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00191886" w14:paraId="3F9248D3" w14:textId="77777777" w:rsidTr="2DBBD0D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="636DD39A" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>White to Asian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="075B9DB4" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80% to 75% </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60BDC54D" w14:textId="77777777" w:rsidR="00191886" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B46FCAD" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>No gap detected (p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> .05) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E53E27">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Full points earned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5873A8" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>NA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6559C2C7" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>5/5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00191886" w14:paraId="3D906EE4" w14:textId="77777777" w:rsidTr="2DBBD0D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A009C25" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispanic to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>Non-Hispanic</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34731AF2" w14:textId="2B68B486" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80% to 7</w:t>
+            </w:r>
+            <w:r w:rsidR="00A62B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDD9825" w14:textId="77777777" w:rsidR="00191886" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5622A24D" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="00E53E27" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gap detected (p&lt;.05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E53E27">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No points earned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09B93C2B" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024: 80-70 = 10%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2245E915" w14:textId="77777777" w:rsidR="00191886" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F0B8B97" w14:textId="3AB9B36D" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00946E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: 80-7</w:t>
+            </w:r>
+            <w:r w:rsidR="00946E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = </w:t>
+            </w:r>
+            <w:r w:rsidR="00946E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F70C34" w14:textId="77777777" w:rsidR="00191886" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="289BF38B" w14:textId="15635816" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10% to </w:t>
+            </w:r>
+            <w:r w:rsidR="00946E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>% = -</w:t>
+            </w:r>
+            <w:r w:rsidR="00946E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01DAEE5F" w14:textId="77777777" w:rsidR="00191886" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B753392" w14:textId="2B8BCAC3" w:rsidR="00191886" w:rsidRPr="00946E44" w:rsidRDefault="00191886" w:rsidP="2DBBD0D6">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>Gap reduction significant (p</w:t>
+            </w:r>
+            <w:r w:rsidR="39B96AD9" w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>.05</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="32F33CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>Full points earned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A482A6C" w14:textId="486E8E62" w:rsidR="00191886" w:rsidRPr="000204ED" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000204ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>5/5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00191886" w14:paraId="62920E1C" w14:textId="77777777" w:rsidTr="2DBBD0D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68FAEBD4" w14:textId="77777777" w:rsidR="00191886" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D361D65" w14:textId="77777777" w:rsidR="00191886" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2012B5C9" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="00051E99" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051E99">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Total Points Earned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D4B0DF" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="00051E99" w:rsidRDefault="00191886">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051E99">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>7.5/10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="183443BB" w14:textId="77777777" w:rsidR="00191886" w:rsidRDefault="00191886" w:rsidP="00191886">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA6E915" w14:textId="77777777" w:rsidR="00191886" w:rsidRPr="006A38A7" w:rsidRDefault="00191886" w:rsidP="0053182A">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00191886" w:rsidRPr="006A38A7" w:rsidSect="00BD4A58">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="351" w:footer="547" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="220D6F5C" w14:textId="77777777" w:rsidR="00C302EE" w:rsidRDefault="00C302EE" w:rsidP="00240F61">
+    <w:p w14:paraId="16335201" w14:textId="77777777" w:rsidR="003D2441" w:rsidRDefault="003D2441" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C872746" w14:textId="77777777" w:rsidR="00C302EE" w:rsidRDefault="00C302EE" w:rsidP="00240F61">
+    <w:p w14:paraId="5816D2F0" w14:textId="77777777" w:rsidR="003D2441" w:rsidRDefault="003D2441" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="73C2BBF0" w14:textId="77777777" w:rsidR="00C302EE" w:rsidRDefault="00C302EE">
+    <w:p w14:paraId="6E9BEC7E" w14:textId="77777777" w:rsidR="003D2441" w:rsidRDefault="003D2441">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
-    <w:altName w:val="ＭＳ Ｐゴシック"/>
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2107D10A" w14:textId="7A37FE37" w:rsidR="00240F61" w:rsidRPr="003F61F7" w:rsidRDefault="00240F61" w:rsidP="00240F61">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
   <w:sdt>
@@ -26638,63 +29194,63 @@
                               <a:off x="6034674" y="0"/>
                               <a:ext cx="5365907" cy="436455"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:schemeClr val="accent2"/>
                             </a:solidFill>
                             <a:ln w="9525">
                               <a:noFill/>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a:ln>
                             <a:effectLst/>
                           </wps:spPr>
                           <wps:bodyPr wrap="none" lIns="93296" tIns="46648" rIns="93296" bIns="46648" anchor="ctr"/>
                         </wps:wsp>
                       </wpg:wgp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
-[...2 lines deleted...]
-                  <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1027" style="position:absolute;width:20115;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmrBIFyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PT8Iw&#10;FL+b8B2aZ8JNOhucOimEEAh6U/SAt+f63BbW19EWNv301sTE4/v9f7PFYFtxJh8axxquJxkI4tKZ&#10;hisNb6+bqzsQISIbbB2Thi8KsJiPLmZYGNfzC513sRIphEOBGuoYu0LKUNZkMUxcR5y4T+ctxnT6&#10;ShqPfQq3rVRZlkuLDaeGGjta1VQedierYbl+8vuqld8f+21/fO5P7p23U63Hl8PyAUSkIf6L/9yP&#10;Js1XKs/V/c2tgt+fEgBy/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmrBIFyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#f6c51b [3207]" stroked="f">
+            <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <w:pict w14:anchorId="3DE20D23">
+                <v:group id="Group 24" style="width:612pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" alt="&quot;&quot;" coordsize="114005,4364" coordorigin="" o:spid="_x0000_s1026" w14:anchorId="78B72405" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFPv6ZBwMAAIQMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tq3DAQfS/0H4TfE9+vxBtKLkshTQNJ&#10;P0AryxcqS0ZS1rt/35G8t1wKJSEhlOyDkTye0ejMOSPtyemqZ2hJpeoELx3/2HMQ5URUHW9K59fd&#10;5VHmIKUxrzATnJbOmirndPb1y8k4FDQQrWAVlQiCcFWMQ+m0Wg+F6yrS0h6rYzFQDsZayB5rmMrG&#10;rSQeIXrP3MDzEncUshqkIFQpeHs+GZ2ZjV/XlOifda2oRqx0IDdtn9I+F+bpzk5w0Ug8tB3ZpIFf&#10;kEWPOw6L7kKdY43RveyehOo7IoUStT4mondFXXeE2j3Abnzv0W7mUtwPdi9NMTbDDiaA9hFOLw5L&#10;rpdzOdwON3LKHoZXgvxWgIs7Dk1xaDfzZv/xqpa9cYJNoJVFdL1DlK40IvAyTdMg8gB4AjY/C7Js&#10;AzlpoS7G7ch30N6PtBcbT98HvzgLJtcoTKI4NtVycTEtbNPbpTMOwB+1h0i9DqLbFg/UIq8MBDcS&#10;dRVsIAiSJMjjFLLiuAc633Wa0Tsx3DBM6ERmk6TJBty2sKoJU8TFWYt5Q79JKcaW4gqy9O2mHjiY&#10;iYKKoMX4Q1SwCtNzideWX49Af4jeFnWgkh/78V+hw8UglZ5T0SMzKB0JOrHh8fJK6Qnl7SemxEqw&#10;rrrsGLMTo016xiRaYlAVJoRyHW1q8+BLxtFYOnkcxDY4FyYERMdF32mQPev60sk88zPuuDCYXPDK&#10;jjXu2DSGkjNuzNQKepPhFqUJ7YWo1oDYCEouHQ6txkHsOwd88zDIExC+nURJEkFDkoeWxaEFc9IK&#10;aA9Ey11dgFbTGm/OrzBMQg8oln8UehkiRTnId6/QLcfCEMoKhbXKfkaeb8Ax37KI3fegiol7yZ46&#10;8Np0FEtJ6BwTo4A59iQxbLWt45Oe/3TwPN/+wjRL0iBOw49Czxj0kocg6Kf0TFIvNRZz7rwXO6e+&#10;+UmxV1DMj9I0DLLUg1vBxzhhEy+MkjR6jmNAvzj30vckWfCfH7P2UgdXXdusN9dyc5c+nMP48M/D&#10;7A8AAAD//wMAUEsDBBQABgAIAAAAIQAnu0EE3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvBf/DMoK3dpNYJcRsSinaUxFsBfE2zU6T0OxsyG6T9N+79aKXB483vPdNvppMKwbqXWNZ&#10;QbyIQBCXVjdcKfg8vM1TEM4ja2wtk4IrOVgVd7McM21H/qBh7ysRSthlqKD2vsukdGVNBt3CdsQh&#10;O9neoA+2r6TucQzlppVJFD1Lgw2HhRo72tRUnvcXo2A74rh+jF+H3fm0uX4fnt6/djEp9XA/rV9A&#10;eJr83zHc8AM6FIHpaC+snWgVhEf8r96yJFkGf1SQpCnIIpf/6YsfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEU+/pkHAwAAhAwAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACe7QQTcAAAABQEAAA8AAAAAAAAAAAAAAAAAYQUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABqBgAAAAA=&#10;">
+                  <v:rect id="TitleTopPlaceholder" style="position:absolute;width:20115;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="#f6c51b [3207]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmrBIFyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PT8Iw&#10;FL+b8B2aZ8JNOhucOimEEAh6U/SAt+f63BbW19EWNv301sTE4/v9f7PFYFtxJh8axxquJxkI4tKZ&#10;hisNb6+bqzsQISIbbB2Thi8KsJiPLmZYGNfzC513sRIphEOBGuoYu0LKUNZkMUxcR5y4T+ctxnT6&#10;ShqPfQq3rVRZlkuLDaeGGjta1VQedierYbl+8vuqld8f+21/fO5P7p23U63Hl8PyAUSkIf6L/9yP&#10;Js1XKs/V/c2tgt+fEgBy/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmrBIFyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
-                  <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1028" style="position:absolute;left:20114;width:33526;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB03LnkywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUJvdteGBk27LWIRGqEHUw/t7ZF9TYLZt2F3bVN/vSsIHoeZ+YZZrkfbizP50DnW8DBV&#10;IIhrZzpuNHzsX+8fQYSIbLB3TBquFGC9ur1ZYmHchd/pXMVGJAiHAjW0MQ6FlKFuyWKYuoE4eSfn&#10;LcYkfSONx0uC217OlMqlxY7TQosDvbRUf1ZfVgP5yhzeNmW52x/tt9nNS7WJg9aTu/F5ASLSGP/D&#10;f+2t0ZBleaZmef4Ev5fSHZCrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB03LnkywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#489ae5 [1940]" stroked="f">
+                  <v:rect id="TitleTopPlaceholder" style="position:absolute;left:20114;width:33526;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="#489ae5 [1940]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB03LnkywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUJvdteGBk27LWIRGqEHUw/t7ZF9TYLZt2F3bVN/vSsIHoeZ+YZZrkfbizP50DnW8DBV&#10;IIhrZzpuNHzsX+8fQYSIbLB3TBquFGC9ur1ZYmHchd/pXMVGJAiHAjW0MQ6FlKFuyWKYuoE4eSfn&#10;LcYkfSONx0uC217OlMqlxY7TQosDvbRUf1ZfVgP5yhzeNmW52x/tt9nNS7WJg9aTu/F5ASLSGP/D&#10;f+2t0ZBleaZmef4Ev5fSHZCrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB03LnkywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
-                  <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1029" style="position:absolute;left:53639;width:6707;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHhvfVzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fS8NA&#10;EMTfBb/DsYJv9tKWJjH2WlSoKMWH/gF9XHLbJJjbC9mziX56TxB8HGbmN8xyPbpWnamXxrOB6SQB&#10;RVx623Bl4HjY3OSgJCBbbD2TgS8SWK8uL5ZYWD/wjs77UKkIYSnQQB1CV2gtZU0OZeI74uidfO8w&#10;RNlX2vY4RLhr9SxJUu2w4bhQY0ePNZUf+09n4LR92Mn70+t2urkdJJXvxduYvxhzfTXe34EKNIb/&#10;8F/72RqYZ3mazRbZHH4vxTugVz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB4b31cwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="#14558f [3204]" stroked="f">
+                  <v:rect id="TitleTopPlaceholder" style="position:absolute;left:53639;width:6707;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="#14558f [3204]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHhvfVzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fS8NA&#10;EMTfBb/DsYJv9tKWJjH2WlSoKMWH/gF9XHLbJJjbC9mziX56TxB8HGbmN8xyPbpWnamXxrOB6SQB&#10;RVx623Bl4HjY3OSgJCBbbD2TgS8SWK8uL5ZYWD/wjs77UKkIYSnQQB1CV2gtZU0OZeI74uidfO8w&#10;RNlX2vY4RLhr9SxJUu2w4bhQY0ePNZUf+09n4LR92Mn70+t2urkdJJXvxduYvxhzfTXe34EKNIb/&#10;8F/72RqYZ3mazRbZHH4vxTugVz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB4b31cwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
-                  <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1030" style="position:absolute;left:60346;width:53659;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjNEGByAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Pa8Iw&#10;FL8P9h3CE3abiToWqUbZxsaEXdTu4G6P5tkWm5fSZLZ+ezMYeHy//2+5HlwjztSF2rOByViBIC68&#10;rbk08J1/PM5BhIhssfFMBi4UYL26v1tiZn3POzrvYylSCIcMDVQxtpmUoajIYRj7ljhxR985jOns&#10;Smk77FO4a+RUqWfpsObUUGFLbxUVp/2vM3DKD9gfvy6Hn9e8oX47U/pTvxvzMBpeFiAiDfEm/ndv&#10;bJr/pPVsOtdqAn8/JQDk6goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjNEGByAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#388557 [3205]" stroked="f">
+                  <v:rect id="TitleTopPlaceholder" style="position:absolute;left:60346;width:53659;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1030" fillcolor="#388557 [3205]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjNEGByAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Pa8Iw&#10;FL8P9h3CE3abiToWqUbZxsaEXdTu4G6P5tkWm5fSZLZ+ezMYeHy//2+5HlwjztSF2rOByViBIC68&#10;rbk08J1/PM5BhIhssfFMBi4UYL26v1tiZn3POzrvYylSCIcMDVQxtpmUoajIYRj7ljhxR985jOns&#10;Smk77FO4a+RUqWfpsObUUGFLbxUVp/2vM3DKD9gfvy6Hn9e8oX47U/pTvxvzMBpeFiAiDfEm/ndv&#10;bJr/pPVsOtdqAn8/JQDk6goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjNEGByAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <w10:anchorlock/>
                 </v:group>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="2EC6E861" w14:textId="6AE524C1" w:rsidR="00CF45E6" w:rsidRDefault="00AC3063" w:rsidP="00C03C8F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="right" w:pos="9630"/>
           </w:tabs>
           <w:spacing w:before="0" w:after="0"/>
           <w:jc w:val="left"/>
         </w:pPr>
         <w:r>
           <w:t>Performance Assessment Methodology Manual</w:t>
         </w:r>
         <w:r w:rsidR="00CF45E6">
           <w:t xml:space="preserve"> for the MassHealth </w:t>
         </w:r>
         <w:r>
@@ -26712,205 +29268,267 @@
         <w:r w:rsidR="00244AD4">
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="00CF45E6">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00244AD4">
           <w:t>3-5</w:t>
         </w:r>
         <w:r w:rsidR="00CF45E6">
           <w:t xml:space="preserve"> (Calendar Year</w:t>
         </w:r>
         <w:r w:rsidR="00244AD4">
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="00CF45E6">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00244AD4">
           <w:t>2025-2027</w:t>
         </w:r>
         <w:r w:rsidR="00CF45E6">
           <w:t xml:space="preserve">) </w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="30078F27" w14:textId="05DEAA5B" w:rsidR="00240F61" w:rsidRDefault="00CF45E6" w:rsidP="00C03C8F">
+      <w:p w14:paraId="30078F27" w14:textId="38F9FB83" w:rsidR="00240F61" w:rsidRDefault="00CF45E6" w:rsidP="00C03C8F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4680"/>
             <w:tab w:val="right" w:pos="9630"/>
           </w:tabs>
           <w:spacing w:before="0" w:after="0"/>
           <w:jc w:val="left"/>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C03C8F">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve">Version: </w:t>
         </w:r>
-        <w:r w:rsidR="00885883">
+        <w:r w:rsidR="003D5E5C">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t xml:space="preserve">June </w:t>
+          <w:t xml:space="preserve">March </w:t>
         </w:r>
-        <w:r w:rsidR="00181715">
+        <w:r w:rsidR="009276C1">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>2026</w:t>
         </w:r>
-        <w:r w:rsidR="000316B6">
-[...21 lines deleted...]
-        <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidR="00005B75">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00240F61">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00240F61">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="209B7469" w14:textId="77777777" w:rsidR="00C302EE" w:rsidRDefault="00C302EE" w:rsidP="00240F61">
+    <w:p w14:paraId="18CF50A4" w14:textId="77777777" w:rsidR="003D2441" w:rsidRDefault="003D2441" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="176BA607" w14:textId="77777777" w:rsidR="00C302EE" w:rsidRDefault="00C302EE" w:rsidP="00240F61">
+    <w:p w14:paraId="3935E30B" w14:textId="77777777" w:rsidR="003D2441" w:rsidRDefault="003D2441" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="300D0E16" w14:textId="77777777" w:rsidR="00C302EE" w:rsidRDefault="00C302EE">
+    <w:p w14:paraId="25A77322" w14:textId="77777777" w:rsidR="003D2441" w:rsidRDefault="003D2441">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="7624117C" w14:textId="2928A684" w:rsidR="00647767" w:rsidRDefault="001475F6" w:rsidP="00647767">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00647767">
+        <w:t xml:space="preserve"> Effective January 15, 2026, per the NCQA, the Health Equity Accreditation </w:t>
+      </w:r>
+      <w:r w:rsidR="00047786">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00647767">
+        <w:t xml:space="preserve"> renamed Health Outcomes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48780447" w14:textId="60BFB80F" w:rsidR="001475F6" w:rsidRDefault="00647767" w:rsidP="00647767">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Accreditation</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="4EA3748F" w14:textId="7619B0E5" w:rsidR="005716F8" w:rsidRDefault="005716F8" w:rsidP="005716F8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63360">
+        <w:t xml:space="preserve">Currently </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63360" w:rsidRPr="00BD1FE9">
+        <w:t>named</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1FE9">
+        <w:t xml:space="preserve"> Excellent Health Outcomes for All</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63360" w:rsidRPr="00BD1FE9">
+        <w:t xml:space="preserve"> Certification</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BBA13DE" w14:textId="6A1FF22C" w:rsidR="00240F61" w:rsidRDefault="00240F61" w:rsidP="00132EE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-450"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00240F61">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5ED23D36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0160F68E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02953E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C500E08"/>
     <w:lvl w:ilvl="0" w:tplc="9942EAA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -26956,51 +29574,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E9617E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E769BCE"/>
     <w:lvl w:ilvl="0" w:tplc="B6D0E924">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -27046,51 +29664,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03EA4C6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F283A1C"/>
+    <w:lvl w:ilvl="0" w:tplc="9A067DFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="07F823CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BCC8DBEC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B15ED8C0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B70E3A46" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0EC60080" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A52286F8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40A8B80E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="78C46B9C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A004730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EE8C9EA"/>
     <w:lvl w:ilvl="0" w:tplc="AAD2AE1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="535353" w:themeColor="text2"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -27137,140 +29868,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C182ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EA8DD7A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27339,51 +29981,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D47B477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E530F9F2"/>
     <w:lvl w:ilvl="0" w:tplc="64E63B52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2A2AD350">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -27452,51 +30094,51 @@
     <w:lvl w:ilvl="7" w:tplc="BAF832A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="81806CBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F6B1DE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B92E1BA"/>
     <w:lvl w:ilvl="0" w:tplc="40FA47B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -27541,51 +30183,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FC81B86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="105AC1CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27651,162 +30293,50 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...110 lines deleted...]
-        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E142CF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA70F9F8"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -27856,143 +30386,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F693AE1"/>
-[...91 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="201F74C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E484472"/>
     <w:lvl w:ilvl="0" w:tplc="3DE849BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -28035,51 +30472,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="222F1876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48FAF49C"/>
     <w:lvl w:ilvl="0" w:tplc="95F44B72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -28149,455 +30586,572 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24FF71BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="74881FD8"/>
+    <w:lvl w:ilvl="0" w:tplc="ED94D5D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A868082">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5830AC02">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5858AF26" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EAE0137A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A742387E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9A60BD10" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AA4C9D02" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D1126098" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="255D1D2A"/>
+    <w:nsid w:val="25EA3477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FF4A7AE6"/>
+    <w:tmpl w:val="E6BE8BA0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B366E6B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A2407AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BE22B9D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2720EC8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="314554D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="53CC15F8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...286 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="314554D8"/>
+    <w:nsid w:val="32CB4C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="53CC15F8"/>
+    <w:tmpl w:val="137499FA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -28890,136 +31444,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41ED8840"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43A969AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17DC9122"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29061,51 +31529,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45657A1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16E6F978"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -29150,51 +31618,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46E800A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22FC89C0"/>
     <w:lvl w:ilvl="0" w:tplc="9F341344">
       <w:start w:val="26"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Symbol" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29263,51 +31731,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47B35334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EF856B0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29376,137 +31844,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD127C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08749788"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29548,51 +31930,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50157CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B18A831A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29634,164 +32016,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51CE1308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50261C16"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="535353" w:themeColor="text2"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -29838,51 +32107,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E31EC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4927E9A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -29951,51 +32220,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C36468B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28BCF8AE"/>
     <w:lvl w:ilvl="0" w:tplc="40FA47B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -30040,51 +32309,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FF86514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B307492"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30126,51 +32395,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EF75242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB8600F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30239,51 +32508,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F945695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D25CB60E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30325,2757 +32594,2396 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...541 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1279026860">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1182932387">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="226310431">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1720741185">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="4" w16cid:durableId="929897055">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="929897055">
+  <w:num w:numId="5" w16cid:durableId="1916477354">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1916477354">
+  <w:num w:numId="6" w16cid:durableId="464129687">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1925450828">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1244297397">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1803569696">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="16083282">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1140465927">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1644383961">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1788160845">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="732310936">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2124615985">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1650137978">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1109273294">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="496002080">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1789738668">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1743260038">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="858664534">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1052577323">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1823808354">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1909732613">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1630697682">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="980115876">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1407529205">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1719864908">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1953321065">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1680542576">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="30" w16cid:durableId="1289094525">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="464129687">
-[...68 lines deleted...]
-  <w:num w:numId="31" w16cid:durableId="1507674648">
+  <w:num w:numId="31" w16cid:durableId="1787893557">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1823808354">
+  <w:num w:numId="32" w16cid:durableId="185674817">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1909732613">
-[...23 lines deleted...]
-  <w:num w:numId="41" w16cid:durableId="1953321065">
+  <w:num w:numId="33" w16cid:durableId="766802930">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="14"/>
+  <w:numIdMacAtCleanup w:val="33"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E935AB"/>
     <w:rsid w:val="000008A0"/>
     <w:rsid w:val="00001826"/>
     <w:rsid w:val="00001AD2"/>
     <w:rsid w:val="00002240"/>
     <w:rsid w:val="00002CDB"/>
     <w:rsid w:val="0000301B"/>
     <w:rsid w:val="000036A1"/>
     <w:rsid w:val="00003914"/>
     <w:rsid w:val="00003AC5"/>
     <w:rsid w:val="00003E71"/>
     <w:rsid w:val="0000449F"/>
+    <w:rsid w:val="000048C1"/>
     <w:rsid w:val="00004B58"/>
     <w:rsid w:val="00004C4C"/>
     <w:rsid w:val="00004EF7"/>
     <w:rsid w:val="000052A0"/>
     <w:rsid w:val="00005B75"/>
     <w:rsid w:val="00005E3D"/>
     <w:rsid w:val="000064D6"/>
     <w:rsid w:val="0000775E"/>
     <w:rsid w:val="00010538"/>
     <w:rsid w:val="00011202"/>
     <w:rsid w:val="0001152B"/>
     <w:rsid w:val="000119A8"/>
     <w:rsid w:val="000119F8"/>
+    <w:rsid w:val="000123BD"/>
     <w:rsid w:val="000134A2"/>
     <w:rsid w:val="0001474C"/>
     <w:rsid w:val="00014A22"/>
     <w:rsid w:val="00015286"/>
     <w:rsid w:val="00015581"/>
     <w:rsid w:val="00015D87"/>
     <w:rsid w:val="000161C0"/>
     <w:rsid w:val="00016FAA"/>
     <w:rsid w:val="00017659"/>
     <w:rsid w:val="00017F56"/>
     <w:rsid w:val="00017F85"/>
+    <w:rsid w:val="000204ED"/>
     <w:rsid w:val="00020C38"/>
     <w:rsid w:val="000229A9"/>
     <w:rsid w:val="00022C6F"/>
+    <w:rsid w:val="00023775"/>
+    <w:rsid w:val="00023987"/>
     <w:rsid w:val="00023ABF"/>
     <w:rsid w:val="00023E3F"/>
     <w:rsid w:val="00024527"/>
     <w:rsid w:val="00025291"/>
     <w:rsid w:val="00025528"/>
+    <w:rsid w:val="000260C7"/>
     <w:rsid w:val="00027AA3"/>
     <w:rsid w:val="00027E8D"/>
     <w:rsid w:val="000303AA"/>
     <w:rsid w:val="00030F7D"/>
     <w:rsid w:val="00031321"/>
     <w:rsid w:val="00031433"/>
     <w:rsid w:val="000316B6"/>
     <w:rsid w:val="00032ACD"/>
     <w:rsid w:val="00032B87"/>
     <w:rsid w:val="00034372"/>
     <w:rsid w:val="000368AB"/>
     <w:rsid w:val="0004064C"/>
     <w:rsid w:val="00041403"/>
     <w:rsid w:val="00041679"/>
     <w:rsid w:val="000417FB"/>
     <w:rsid w:val="00041E14"/>
     <w:rsid w:val="00041F57"/>
     <w:rsid w:val="00043583"/>
     <w:rsid w:val="00043717"/>
     <w:rsid w:val="0004479D"/>
     <w:rsid w:val="00045EAE"/>
+    <w:rsid w:val="00047786"/>
     <w:rsid w:val="000478FF"/>
     <w:rsid w:val="0005051E"/>
     <w:rsid w:val="00050AA0"/>
     <w:rsid w:val="00050B9A"/>
     <w:rsid w:val="00050C20"/>
     <w:rsid w:val="00050C76"/>
     <w:rsid w:val="0005105D"/>
     <w:rsid w:val="000519D0"/>
+    <w:rsid w:val="00051E99"/>
     <w:rsid w:val="00052201"/>
     <w:rsid w:val="00052897"/>
     <w:rsid w:val="0005301E"/>
     <w:rsid w:val="00053158"/>
     <w:rsid w:val="00053B51"/>
     <w:rsid w:val="000559C9"/>
     <w:rsid w:val="00056199"/>
     <w:rsid w:val="0005626E"/>
     <w:rsid w:val="00056D67"/>
     <w:rsid w:val="0005768C"/>
     <w:rsid w:val="000576A1"/>
     <w:rsid w:val="00057D40"/>
     <w:rsid w:val="00061349"/>
     <w:rsid w:val="00061AEF"/>
     <w:rsid w:val="00061C68"/>
+    <w:rsid w:val="00061D9C"/>
     <w:rsid w:val="000637D3"/>
+    <w:rsid w:val="00063CED"/>
     <w:rsid w:val="00064A99"/>
     <w:rsid w:val="00065EAC"/>
     <w:rsid w:val="00066B14"/>
     <w:rsid w:val="00066B33"/>
     <w:rsid w:val="00070D6A"/>
     <w:rsid w:val="00072ABC"/>
     <w:rsid w:val="00073D5E"/>
     <w:rsid w:val="000742D7"/>
     <w:rsid w:val="00074466"/>
+    <w:rsid w:val="000752BD"/>
     <w:rsid w:val="00075631"/>
     <w:rsid w:val="000758E3"/>
     <w:rsid w:val="00077A0B"/>
     <w:rsid w:val="00077EAF"/>
     <w:rsid w:val="00081790"/>
     <w:rsid w:val="0008185D"/>
     <w:rsid w:val="00081AA1"/>
+    <w:rsid w:val="00081F42"/>
+    <w:rsid w:val="0008278A"/>
     <w:rsid w:val="00082A9D"/>
     <w:rsid w:val="00082B0C"/>
     <w:rsid w:val="00082CA6"/>
     <w:rsid w:val="000833B5"/>
     <w:rsid w:val="00083833"/>
     <w:rsid w:val="00083FF9"/>
     <w:rsid w:val="000841F4"/>
     <w:rsid w:val="000854BB"/>
     <w:rsid w:val="00085515"/>
     <w:rsid w:val="00085773"/>
     <w:rsid w:val="00085D2A"/>
     <w:rsid w:val="00086DBE"/>
     <w:rsid w:val="000870DA"/>
     <w:rsid w:val="000873C1"/>
     <w:rsid w:val="0008778F"/>
     <w:rsid w:val="00090244"/>
     <w:rsid w:val="00090400"/>
     <w:rsid w:val="00090B12"/>
     <w:rsid w:val="00090D44"/>
     <w:rsid w:val="00091699"/>
     <w:rsid w:val="000918DA"/>
     <w:rsid w:val="000933E9"/>
+    <w:rsid w:val="00093448"/>
     <w:rsid w:val="0009365A"/>
     <w:rsid w:val="000941E8"/>
     <w:rsid w:val="000946AD"/>
     <w:rsid w:val="0009480F"/>
     <w:rsid w:val="00095D8B"/>
     <w:rsid w:val="00096779"/>
+    <w:rsid w:val="00097143"/>
     <w:rsid w:val="000973A1"/>
+    <w:rsid w:val="000A0B40"/>
     <w:rsid w:val="000A2A49"/>
     <w:rsid w:val="000A2C8E"/>
     <w:rsid w:val="000A4C73"/>
     <w:rsid w:val="000A4CDC"/>
     <w:rsid w:val="000A601C"/>
     <w:rsid w:val="000A6BA8"/>
     <w:rsid w:val="000A76C4"/>
     <w:rsid w:val="000A7710"/>
     <w:rsid w:val="000B0EA2"/>
     <w:rsid w:val="000B1C93"/>
     <w:rsid w:val="000B4641"/>
     <w:rsid w:val="000B610A"/>
     <w:rsid w:val="000B61E0"/>
     <w:rsid w:val="000B68D4"/>
     <w:rsid w:val="000B6B26"/>
     <w:rsid w:val="000C0F80"/>
     <w:rsid w:val="000C113E"/>
     <w:rsid w:val="000C1ABD"/>
     <w:rsid w:val="000C224B"/>
     <w:rsid w:val="000C273A"/>
     <w:rsid w:val="000C27AE"/>
     <w:rsid w:val="000C29B3"/>
     <w:rsid w:val="000C363F"/>
     <w:rsid w:val="000C3C75"/>
     <w:rsid w:val="000C3E6E"/>
     <w:rsid w:val="000C3EBA"/>
     <w:rsid w:val="000C4A30"/>
     <w:rsid w:val="000C60CF"/>
     <w:rsid w:val="000C6A20"/>
     <w:rsid w:val="000D0BC6"/>
     <w:rsid w:val="000D0F77"/>
     <w:rsid w:val="000D1378"/>
     <w:rsid w:val="000D1C8E"/>
     <w:rsid w:val="000D2224"/>
+    <w:rsid w:val="000D326D"/>
     <w:rsid w:val="000D4967"/>
     <w:rsid w:val="000D52FF"/>
     <w:rsid w:val="000D538F"/>
     <w:rsid w:val="000D5497"/>
     <w:rsid w:val="000D724C"/>
     <w:rsid w:val="000D7EDB"/>
     <w:rsid w:val="000E072D"/>
     <w:rsid w:val="000E1202"/>
     <w:rsid w:val="000E20B7"/>
     <w:rsid w:val="000E2F54"/>
     <w:rsid w:val="000E2FB0"/>
     <w:rsid w:val="000E3B89"/>
     <w:rsid w:val="000E4E5A"/>
     <w:rsid w:val="000E5311"/>
     <w:rsid w:val="000E6032"/>
     <w:rsid w:val="000E6083"/>
     <w:rsid w:val="000E6330"/>
+    <w:rsid w:val="000E7818"/>
     <w:rsid w:val="000F0221"/>
     <w:rsid w:val="000F09FC"/>
     <w:rsid w:val="000F0B30"/>
     <w:rsid w:val="000F1320"/>
     <w:rsid w:val="000F37ED"/>
     <w:rsid w:val="000F3F75"/>
     <w:rsid w:val="000F451E"/>
     <w:rsid w:val="000F6B86"/>
     <w:rsid w:val="000F6EF0"/>
     <w:rsid w:val="000F7056"/>
     <w:rsid w:val="000F72F9"/>
     <w:rsid w:val="000F7384"/>
+    <w:rsid w:val="001034F4"/>
     <w:rsid w:val="0010376A"/>
     <w:rsid w:val="00103B77"/>
     <w:rsid w:val="00104207"/>
+    <w:rsid w:val="00104825"/>
     <w:rsid w:val="00104EC5"/>
     <w:rsid w:val="00104F6D"/>
     <w:rsid w:val="0010597A"/>
     <w:rsid w:val="00105D94"/>
     <w:rsid w:val="00106CD0"/>
     <w:rsid w:val="00106EFE"/>
     <w:rsid w:val="00107276"/>
     <w:rsid w:val="001073B5"/>
     <w:rsid w:val="0011010E"/>
     <w:rsid w:val="001118B6"/>
     <w:rsid w:val="001124A0"/>
     <w:rsid w:val="00112C91"/>
     <w:rsid w:val="0011426C"/>
     <w:rsid w:val="0011599C"/>
     <w:rsid w:val="00115E53"/>
     <w:rsid w:val="00115EA5"/>
     <w:rsid w:val="00116855"/>
     <w:rsid w:val="0011748E"/>
     <w:rsid w:val="00117C60"/>
     <w:rsid w:val="00120C8B"/>
     <w:rsid w:val="0012366E"/>
     <w:rsid w:val="00124804"/>
+    <w:rsid w:val="00124B61"/>
     <w:rsid w:val="00124FDA"/>
     <w:rsid w:val="0012507F"/>
     <w:rsid w:val="001255A0"/>
     <w:rsid w:val="00125AE3"/>
     <w:rsid w:val="00125D82"/>
     <w:rsid w:val="00127E80"/>
     <w:rsid w:val="00131541"/>
     <w:rsid w:val="0013292E"/>
     <w:rsid w:val="00132EE9"/>
     <w:rsid w:val="00133B85"/>
     <w:rsid w:val="00133C4E"/>
     <w:rsid w:val="00136157"/>
+    <w:rsid w:val="0013619F"/>
     <w:rsid w:val="001364C9"/>
     <w:rsid w:val="00136DE2"/>
     <w:rsid w:val="00137507"/>
     <w:rsid w:val="00140A5A"/>
     <w:rsid w:val="00140F29"/>
     <w:rsid w:val="001410B0"/>
     <w:rsid w:val="001415E9"/>
     <w:rsid w:val="0014388C"/>
     <w:rsid w:val="00143DFA"/>
     <w:rsid w:val="001444C2"/>
+    <w:rsid w:val="0014476A"/>
     <w:rsid w:val="00144B42"/>
     <w:rsid w:val="00144EE2"/>
     <w:rsid w:val="00146649"/>
+    <w:rsid w:val="00146980"/>
     <w:rsid w:val="00146DCD"/>
+    <w:rsid w:val="001475F6"/>
     <w:rsid w:val="00147CA1"/>
     <w:rsid w:val="00150306"/>
     <w:rsid w:val="0015072B"/>
+    <w:rsid w:val="00151061"/>
     <w:rsid w:val="00152737"/>
     <w:rsid w:val="00152BB5"/>
     <w:rsid w:val="00152C72"/>
     <w:rsid w:val="00154ABF"/>
     <w:rsid w:val="0015525C"/>
     <w:rsid w:val="0015634F"/>
     <w:rsid w:val="00156A64"/>
     <w:rsid w:val="00157108"/>
     <w:rsid w:val="00162921"/>
     <w:rsid w:val="00162E1B"/>
     <w:rsid w:val="0016350C"/>
     <w:rsid w:val="00163966"/>
     <w:rsid w:val="001650A3"/>
     <w:rsid w:val="001654D8"/>
     <w:rsid w:val="00166254"/>
     <w:rsid w:val="00166334"/>
     <w:rsid w:val="0016670B"/>
     <w:rsid w:val="00166755"/>
+    <w:rsid w:val="001671CD"/>
     <w:rsid w:val="00167F98"/>
     <w:rsid w:val="0017018A"/>
     <w:rsid w:val="00170255"/>
     <w:rsid w:val="0017168F"/>
     <w:rsid w:val="00171E5A"/>
     <w:rsid w:val="001743AA"/>
     <w:rsid w:val="00175949"/>
     <w:rsid w:val="001770D8"/>
     <w:rsid w:val="0017775F"/>
     <w:rsid w:val="001802DE"/>
     <w:rsid w:val="001803BB"/>
     <w:rsid w:val="001804C9"/>
     <w:rsid w:val="00180C83"/>
     <w:rsid w:val="00181715"/>
     <w:rsid w:val="00183995"/>
     <w:rsid w:val="0018647A"/>
     <w:rsid w:val="0018791E"/>
     <w:rsid w:val="00190D43"/>
+    <w:rsid w:val="00191886"/>
     <w:rsid w:val="00191D13"/>
     <w:rsid w:val="00192ED8"/>
     <w:rsid w:val="00193D98"/>
     <w:rsid w:val="0019440E"/>
     <w:rsid w:val="001948B2"/>
     <w:rsid w:val="0019498D"/>
     <w:rsid w:val="001949E0"/>
     <w:rsid w:val="00195591"/>
     <w:rsid w:val="00195A95"/>
     <w:rsid w:val="00195AA4"/>
     <w:rsid w:val="00196D24"/>
     <w:rsid w:val="001978CB"/>
+    <w:rsid w:val="00197F86"/>
     <w:rsid w:val="001A0413"/>
     <w:rsid w:val="001A04CE"/>
     <w:rsid w:val="001A068F"/>
     <w:rsid w:val="001A09CD"/>
     <w:rsid w:val="001A0EC6"/>
     <w:rsid w:val="001A14E8"/>
     <w:rsid w:val="001A1750"/>
     <w:rsid w:val="001A1AF4"/>
     <w:rsid w:val="001A39CA"/>
     <w:rsid w:val="001A42D6"/>
     <w:rsid w:val="001A43E8"/>
     <w:rsid w:val="001A47F2"/>
     <w:rsid w:val="001A4DA7"/>
     <w:rsid w:val="001A4EE1"/>
     <w:rsid w:val="001A5A68"/>
     <w:rsid w:val="001A6A73"/>
     <w:rsid w:val="001A717A"/>
+    <w:rsid w:val="001A717F"/>
+    <w:rsid w:val="001A744C"/>
     <w:rsid w:val="001A7F9C"/>
     <w:rsid w:val="001B0036"/>
     <w:rsid w:val="001B1D17"/>
     <w:rsid w:val="001B4969"/>
     <w:rsid w:val="001B4D66"/>
     <w:rsid w:val="001B527F"/>
     <w:rsid w:val="001B55A9"/>
     <w:rsid w:val="001B6FFD"/>
     <w:rsid w:val="001B72CA"/>
     <w:rsid w:val="001B7764"/>
     <w:rsid w:val="001C0086"/>
     <w:rsid w:val="001C030F"/>
     <w:rsid w:val="001C2285"/>
     <w:rsid w:val="001C4795"/>
+    <w:rsid w:val="001C62C1"/>
     <w:rsid w:val="001C653C"/>
+    <w:rsid w:val="001C665B"/>
     <w:rsid w:val="001C68C0"/>
     <w:rsid w:val="001C7863"/>
     <w:rsid w:val="001D0C03"/>
     <w:rsid w:val="001D0E48"/>
     <w:rsid w:val="001D190F"/>
     <w:rsid w:val="001D28DB"/>
     <w:rsid w:val="001D30D0"/>
     <w:rsid w:val="001D519B"/>
     <w:rsid w:val="001D5B1E"/>
     <w:rsid w:val="001D5F1C"/>
     <w:rsid w:val="001D606B"/>
     <w:rsid w:val="001D64C6"/>
     <w:rsid w:val="001D7B04"/>
     <w:rsid w:val="001E0298"/>
     <w:rsid w:val="001E035B"/>
     <w:rsid w:val="001E0640"/>
     <w:rsid w:val="001E0CC8"/>
+    <w:rsid w:val="001E18AE"/>
     <w:rsid w:val="001E22BF"/>
     <w:rsid w:val="001E2439"/>
     <w:rsid w:val="001E2E74"/>
     <w:rsid w:val="001E3BDD"/>
     <w:rsid w:val="001E6FD6"/>
     <w:rsid w:val="001E7A62"/>
+    <w:rsid w:val="001F0B9E"/>
     <w:rsid w:val="001F14DD"/>
     <w:rsid w:val="001F3091"/>
     <w:rsid w:val="001F353B"/>
     <w:rsid w:val="001F3731"/>
     <w:rsid w:val="001F49CB"/>
     <w:rsid w:val="001F4F3B"/>
+    <w:rsid w:val="001F5F55"/>
     <w:rsid w:val="001F748A"/>
     <w:rsid w:val="001F7654"/>
     <w:rsid w:val="002002DF"/>
     <w:rsid w:val="002003CA"/>
     <w:rsid w:val="00200EBB"/>
     <w:rsid w:val="00201FAE"/>
     <w:rsid w:val="00203C1E"/>
     <w:rsid w:val="00203E39"/>
+    <w:rsid w:val="00205B23"/>
     <w:rsid w:val="00206AD7"/>
     <w:rsid w:val="00210D7C"/>
     <w:rsid w:val="00211333"/>
     <w:rsid w:val="0021168E"/>
     <w:rsid w:val="00211940"/>
     <w:rsid w:val="00211956"/>
     <w:rsid w:val="002128BB"/>
     <w:rsid w:val="00213484"/>
+    <w:rsid w:val="00213D0A"/>
     <w:rsid w:val="00214665"/>
     <w:rsid w:val="002146B7"/>
     <w:rsid w:val="00214762"/>
     <w:rsid w:val="002153D9"/>
     <w:rsid w:val="00215857"/>
     <w:rsid w:val="002210CB"/>
     <w:rsid w:val="00221FEE"/>
     <w:rsid w:val="0022244D"/>
     <w:rsid w:val="002238A4"/>
     <w:rsid w:val="00224E8D"/>
     <w:rsid w:val="002253ED"/>
     <w:rsid w:val="002258DF"/>
     <w:rsid w:val="00227421"/>
     <w:rsid w:val="0022786A"/>
     <w:rsid w:val="002301DE"/>
     <w:rsid w:val="00230396"/>
     <w:rsid w:val="00230490"/>
     <w:rsid w:val="002306E2"/>
     <w:rsid w:val="002315EB"/>
     <w:rsid w:val="002319FB"/>
     <w:rsid w:val="00232504"/>
     <w:rsid w:val="002325C6"/>
     <w:rsid w:val="002329C8"/>
     <w:rsid w:val="00232F96"/>
     <w:rsid w:val="00233F56"/>
     <w:rsid w:val="00234457"/>
     <w:rsid w:val="0023486E"/>
     <w:rsid w:val="00234C1E"/>
     <w:rsid w:val="00234F95"/>
     <w:rsid w:val="0023514D"/>
     <w:rsid w:val="002354FC"/>
     <w:rsid w:val="00236900"/>
     <w:rsid w:val="002370E0"/>
+    <w:rsid w:val="002374F2"/>
     <w:rsid w:val="00237C9C"/>
     <w:rsid w:val="00240E6F"/>
     <w:rsid w:val="00240F61"/>
     <w:rsid w:val="00242671"/>
     <w:rsid w:val="00243121"/>
     <w:rsid w:val="00244529"/>
     <w:rsid w:val="00244AD4"/>
     <w:rsid w:val="00245DF6"/>
     <w:rsid w:val="002465A6"/>
     <w:rsid w:val="00246604"/>
     <w:rsid w:val="002474D0"/>
     <w:rsid w:val="00247B61"/>
     <w:rsid w:val="00250DBC"/>
+    <w:rsid w:val="0025130C"/>
+    <w:rsid w:val="002515FB"/>
     <w:rsid w:val="002516DC"/>
+    <w:rsid w:val="002519EF"/>
     <w:rsid w:val="00252310"/>
     <w:rsid w:val="00252B22"/>
     <w:rsid w:val="00253482"/>
     <w:rsid w:val="00253847"/>
     <w:rsid w:val="00254281"/>
     <w:rsid w:val="0025441E"/>
     <w:rsid w:val="002548F2"/>
     <w:rsid w:val="00255F34"/>
     <w:rsid w:val="00255FF0"/>
     <w:rsid w:val="002567FD"/>
     <w:rsid w:val="00257368"/>
     <w:rsid w:val="002601B4"/>
     <w:rsid w:val="00261385"/>
     <w:rsid w:val="0026193B"/>
     <w:rsid w:val="002636E3"/>
     <w:rsid w:val="00263B3A"/>
     <w:rsid w:val="00264CC2"/>
     <w:rsid w:val="00266B89"/>
     <w:rsid w:val="00266F13"/>
     <w:rsid w:val="002673E3"/>
     <w:rsid w:val="00267776"/>
     <w:rsid w:val="0027047C"/>
     <w:rsid w:val="00270765"/>
     <w:rsid w:val="002715FE"/>
     <w:rsid w:val="00271919"/>
     <w:rsid w:val="00271BED"/>
     <w:rsid w:val="00271E20"/>
     <w:rsid w:val="00272934"/>
+    <w:rsid w:val="00272E4B"/>
     <w:rsid w:val="00273544"/>
     <w:rsid w:val="00273758"/>
     <w:rsid w:val="00274167"/>
     <w:rsid w:val="00275376"/>
+    <w:rsid w:val="00275805"/>
     <w:rsid w:val="00276EF1"/>
     <w:rsid w:val="00277B27"/>
     <w:rsid w:val="00280E2C"/>
+    <w:rsid w:val="00282179"/>
     <w:rsid w:val="0028237C"/>
     <w:rsid w:val="002827C8"/>
     <w:rsid w:val="00282D5E"/>
     <w:rsid w:val="002836C4"/>
     <w:rsid w:val="00283820"/>
     <w:rsid w:val="00284D6D"/>
+    <w:rsid w:val="002853EE"/>
     <w:rsid w:val="00285511"/>
     <w:rsid w:val="00285AC1"/>
     <w:rsid w:val="00285E14"/>
     <w:rsid w:val="002869D8"/>
     <w:rsid w:val="0028710E"/>
     <w:rsid w:val="00287B09"/>
     <w:rsid w:val="00290512"/>
     <w:rsid w:val="0029131E"/>
     <w:rsid w:val="00291606"/>
+    <w:rsid w:val="0029182C"/>
     <w:rsid w:val="00291FC5"/>
+    <w:rsid w:val="00292866"/>
     <w:rsid w:val="002937A2"/>
     <w:rsid w:val="0029499F"/>
     <w:rsid w:val="00296400"/>
     <w:rsid w:val="00296892"/>
     <w:rsid w:val="00296E0E"/>
     <w:rsid w:val="00296E6A"/>
     <w:rsid w:val="00297F30"/>
     <w:rsid w:val="002A00D6"/>
     <w:rsid w:val="002A06A1"/>
     <w:rsid w:val="002A1015"/>
     <w:rsid w:val="002A1636"/>
     <w:rsid w:val="002A1EE7"/>
     <w:rsid w:val="002A3072"/>
     <w:rsid w:val="002A42FD"/>
     <w:rsid w:val="002A46F5"/>
     <w:rsid w:val="002A48C2"/>
     <w:rsid w:val="002A5879"/>
     <w:rsid w:val="002A59FE"/>
     <w:rsid w:val="002A5CCA"/>
     <w:rsid w:val="002A657A"/>
     <w:rsid w:val="002A6805"/>
     <w:rsid w:val="002A69CE"/>
+    <w:rsid w:val="002A77AE"/>
     <w:rsid w:val="002B16FD"/>
     <w:rsid w:val="002B26E8"/>
     <w:rsid w:val="002B305A"/>
-    <w:rsid w:val="002B521F"/>
     <w:rsid w:val="002B5442"/>
     <w:rsid w:val="002B5481"/>
     <w:rsid w:val="002B56EF"/>
     <w:rsid w:val="002B5DA9"/>
     <w:rsid w:val="002B75EA"/>
     <w:rsid w:val="002C0FA3"/>
     <w:rsid w:val="002C2156"/>
     <w:rsid w:val="002C33F0"/>
     <w:rsid w:val="002C3548"/>
     <w:rsid w:val="002C3CBE"/>
     <w:rsid w:val="002C3DE9"/>
     <w:rsid w:val="002C3F0D"/>
     <w:rsid w:val="002C4351"/>
     <w:rsid w:val="002C45AA"/>
     <w:rsid w:val="002C4F2F"/>
     <w:rsid w:val="002C54E4"/>
     <w:rsid w:val="002C560E"/>
     <w:rsid w:val="002C6423"/>
     <w:rsid w:val="002D0622"/>
     <w:rsid w:val="002D0926"/>
+    <w:rsid w:val="002D1B12"/>
     <w:rsid w:val="002D1F8C"/>
     <w:rsid w:val="002D219E"/>
     <w:rsid w:val="002D2BF5"/>
     <w:rsid w:val="002D2DA4"/>
+    <w:rsid w:val="002D3590"/>
     <w:rsid w:val="002D4084"/>
     <w:rsid w:val="002D56E2"/>
     <w:rsid w:val="002D5DA5"/>
     <w:rsid w:val="002D5FD4"/>
     <w:rsid w:val="002D72E0"/>
     <w:rsid w:val="002D741F"/>
     <w:rsid w:val="002D7694"/>
     <w:rsid w:val="002E0053"/>
     <w:rsid w:val="002E0B11"/>
     <w:rsid w:val="002E1A5F"/>
     <w:rsid w:val="002E2B40"/>
     <w:rsid w:val="002E4FD5"/>
     <w:rsid w:val="002E585D"/>
     <w:rsid w:val="002E5AE0"/>
     <w:rsid w:val="002E5EAA"/>
     <w:rsid w:val="002E608C"/>
     <w:rsid w:val="002E786C"/>
+    <w:rsid w:val="002E7D35"/>
     <w:rsid w:val="002E7D3E"/>
     <w:rsid w:val="002F0A7A"/>
     <w:rsid w:val="002F134F"/>
     <w:rsid w:val="002F14DA"/>
     <w:rsid w:val="002F22B3"/>
     <w:rsid w:val="002F254C"/>
     <w:rsid w:val="002F3029"/>
     <w:rsid w:val="002F3DFB"/>
     <w:rsid w:val="002F47C5"/>
     <w:rsid w:val="002F4B65"/>
     <w:rsid w:val="002F4FEC"/>
     <w:rsid w:val="002F567E"/>
     <w:rsid w:val="002F684C"/>
     <w:rsid w:val="002F7915"/>
     <w:rsid w:val="00300E70"/>
     <w:rsid w:val="003010C6"/>
     <w:rsid w:val="0030139F"/>
     <w:rsid w:val="00301FE8"/>
     <w:rsid w:val="00302123"/>
     <w:rsid w:val="00303BD6"/>
     <w:rsid w:val="00305DA7"/>
     <w:rsid w:val="003064A3"/>
     <w:rsid w:val="00306617"/>
     <w:rsid w:val="003101D2"/>
     <w:rsid w:val="00311044"/>
     <w:rsid w:val="0031136F"/>
     <w:rsid w:val="00312F25"/>
+    <w:rsid w:val="00312F95"/>
     <w:rsid w:val="00312FB8"/>
     <w:rsid w:val="00313112"/>
     <w:rsid w:val="0031370C"/>
+    <w:rsid w:val="00313A42"/>
     <w:rsid w:val="00313CEF"/>
     <w:rsid w:val="00314014"/>
     <w:rsid w:val="003141F9"/>
     <w:rsid w:val="00314CA6"/>
     <w:rsid w:val="00314E89"/>
     <w:rsid w:val="00315C9A"/>
     <w:rsid w:val="0031664B"/>
     <w:rsid w:val="003167AA"/>
     <w:rsid w:val="00316DB0"/>
     <w:rsid w:val="003172CB"/>
     <w:rsid w:val="003172ED"/>
     <w:rsid w:val="00317699"/>
     <w:rsid w:val="00317F2A"/>
     <w:rsid w:val="003209CC"/>
     <w:rsid w:val="00320D4D"/>
     <w:rsid w:val="003213BC"/>
     <w:rsid w:val="00322739"/>
     <w:rsid w:val="003228CD"/>
+    <w:rsid w:val="003231F2"/>
     <w:rsid w:val="00323201"/>
     <w:rsid w:val="00323645"/>
     <w:rsid w:val="00323B86"/>
     <w:rsid w:val="00323E44"/>
+    <w:rsid w:val="003245D3"/>
     <w:rsid w:val="00325E4C"/>
     <w:rsid w:val="00327168"/>
     <w:rsid w:val="00332265"/>
     <w:rsid w:val="00332443"/>
     <w:rsid w:val="003325D4"/>
     <w:rsid w:val="003328F6"/>
     <w:rsid w:val="00332BB8"/>
+    <w:rsid w:val="00333355"/>
     <w:rsid w:val="00333575"/>
     <w:rsid w:val="00333B4D"/>
     <w:rsid w:val="003342A6"/>
     <w:rsid w:val="003354A2"/>
     <w:rsid w:val="003365D9"/>
     <w:rsid w:val="00337376"/>
     <w:rsid w:val="003378CA"/>
+    <w:rsid w:val="00341AE6"/>
     <w:rsid w:val="00342B50"/>
     <w:rsid w:val="00343181"/>
     <w:rsid w:val="0034318B"/>
     <w:rsid w:val="00344062"/>
     <w:rsid w:val="0034415F"/>
     <w:rsid w:val="00344AD7"/>
     <w:rsid w:val="00345D86"/>
     <w:rsid w:val="00347286"/>
     <w:rsid w:val="0034776B"/>
     <w:rsid w:val="00351357"/>
     <w:rsid w:val="00351399"/>
     <w:rsid w:val="0035164D"/>
     <w:rsid w:val="00351E03"/>
     <w:rsid w:val="0035224D"/>
     <w:rsid w:val="00353220"/>
     <w:rsid w:val="00353D44"/>
     <w:rsid w:val="003542A9"/>
     <w:rsid w:val="00354348"/>
+    <w:rsid w:val="00354397"/>
     <w:rsid w:val="003550FD"/>
     <w:rsid w:val="00356223"/>
     <w:rsid w:val="003572EB"/>
     <w:rsid w:val="00357DDF"/>
     <w:rsid w:val="00362A3C"/>
     <w:rsid w:val="00364627"/>
     <w:rsid w:val="00364B95"/>
     <w:rsid w:val="00365189"/>
     <w:rsid w:val="003657AA"/>
     <w:rsid w:val="00365A70"/>
     <w:rsid w:val="0036697E"/>
     <w:rsid w:val="00366A1F"/>
     <w:rsid w:val="003674AE"/>
     <w:rsid w:val="00367FD9"/>
     <w:rsid w:val="00370837"/>
     <w:rsid w:val="00370D9B"/>
     <w:rsid w:val="00374DA1"/>
     <w:rsid w:val="003750C6"/>
     <w:rsid w:val="00375125"/>
     <w:rsid w:val="00375CA0"/>
     <w:rsid w:val="00375E91"/>
     <w:rsid w:val="00376269"/>
     <w:rsid w:val="003764CB"/>
     <w:rsid w:val="00376D8D"/>
     <w:rsid w:val="003771FA"/>
     <w:rsid w:val="0037739C"/>
     <w:rsid w:val="003823AE"/>
     <w:rsid w:val="00382535"/>
     <w:rsid w:val="00383595"/>
     <w:rsid w:val="0038444B"/>
     <w:rsid w:val="00384931"/>
     <w:rsid w:val="0038562C"/>
     <w:rsid w:val="0038586A"/>
     <w:rsid w:val="003859C3"/>
     <w:rsid w:val="0038756F"/>
     <w:rsid w:val="0038781E"/>
     <w:rsid w:val="00390716"/>
     <w:rsid w:val="00390A36"/>
     <w:rsid w:val="00391573"/>
     <w:rsid w:val="00391EE0"/>
     <w:rsid w:val="00392F74"/>
+    <w:rsid w:val="00393714"/>
     <w:rsid w:val="00393993"/>
     <w:rsid w:val="0039409B"/>
+    <w:rsid w:val="0039495D"/>
     <w:rsid w:val="00395B16"/>
     <w:rsid w:val="00395C5F"/>
     <w:rsid w:val="00396389"/>
     <w:rsid w:val="00396F32"/>
     <w:rsid w:val="00397510"/>
     <w:rsid w:val="003A0120"/>
     <w:rsid w:val="003A0C65"/>
     <w:rsid w:val="003A11CA"/>
     <w:rsid w:val="003A1D9B"/>
     <w:rsid w:val="003A2B34"/>
     <w:rsid w:val="003A38A4"/>
     <w:rsid w:val="003A43EF"/>
+    <w:rsid w:val="003A4D8B"/>
     <w:rsid w:val="003A504E"/>
     <w:rsid w:val="003A5303"/>
     <w:rsid w:val="003A557A"/>
+    <w:rsid w:val="003A5901"/>
     <w:rsid w:val="003A59EB"/>
     <w:rsid w:val="003A5B96"/>
     <w:rsid w:val="003A5E76"/>
     <w:rsid w:val="003A77CD"/>
     <w:rsid w:val="003B1207"/>
     <w:rsid w:val="003B1529"/>
     <w:rsid w:val="003B2450"/>
     <w:rsid w:val="003B3D84"/>
     <w:rsid w:val="003B42A3"/>
     <w:rsid w:val="003B4DFD"/>
     <w:rsid w:val="003B4F37"/>
     <w:rsid w:val="003B5051"/>
     <w:rsid w:val="003B5418"/>
     <w:rsid w:val="003B6ECA"/>
     <w:rsid w:val="003C17EB"/>
+    <w:rsid w:val="003C2011"/>
+    <w:rsid w:val="003C4B73"/>
     <w:rsid w:val="003C5285"/>
     <w:rsid w:val="003C62F8"/>
     <w:rsid w:val="003C65EE"/>
     <w:rsid w:val="003C6829"/>
     <w:rsid w:val="003C76F8"/>
     <w:rsid w:val="003C7FB8"/>
     <w:rsid w:val="003D014B"/>
     <w:rsid w:val="003D0B2D"/>
     <w:rsid w:val="003D1219"/>
     <w:rsid w:val="003D1394"/>
     <w:rsid w:val="003D1F1E"/>
+    <w:rsid w:val="003D2441"/>
     <w:rsid w:val="003D32F7"/>
     <w:rsid w:val="003D4D91"/>
+    <w:rsid w:val="003D5E5C"/>
     <w:rsid w:val="003D712E"/>
     <w:rsid w:val="003E050E"/>
     <w:rsid w:val="003E07FD"/>
     <w:rsid w:val="003E09D4"/>
     <w:rsid w:val="003E1249"/>
     <w:rsid w:val="003E18BD"/>
     <w:rsid w:val="003E1E0E"/>
     <w:rsid w:val="003E2151"/>
     <w:rsid w:val="003E2AA2"/>
     <w:rsid w:val="003E3159"/>
     <w:rsid w:val="003E4360"/>
     <w:rsid w:val="003E4CC6"/>
     <w:rsid w:val="003E4F35"/>
     <w:rsid w:val="003E5661"/>
     <w:rsid w:val="003E5CCE"/>
     <w:rsid w:val="003E5EA9"/>
     <w:rsid w:val="003F2B3C"/>
     <w:rsid w:val="003F3774"/>
     <w:rsid w:val="003F3C38"/>
     <w:rsid w:val="003F3DD0"/>
     <w:rsid w:val="003F4126"/>
     <w:rsid w:val="003F4BCB"/>
+    <w:rsid w:val="003F4D6A"/>
     <w:rsid w:val="003F5A46"/>
     <w:rsid w:val="003F5AF5"/>
     <w:rsid w:val="003F5CB6"/>
     <w:rsid w:val="003F6832"/>
     <w:rsid w:val="003F732F"/>
     <w:rsid w:val="003F79E5"/>
     <w:rsid w:val="00400D8E"/>
     <w:rsid w:val="00401689"/>
+    <w:rsid w:val="00401E34"/>
     <w:rsid w:val="0040243F"/>
     <w:rsid w:val="004027E1"/>
     <w:rsid w:val="00403655"/>
     <w:rsid w:val="00403CBD"/>
     <w:rsid w:val="0040477D"/>
     <w:rsid w:val="004051DA"/>
     <w:rsid w:val="00405272"/>
     <w:rsid w:val="0040628D"/>
     <w:rsid w:val="004068DD"/>
+    <w:rsid w:val="004076CA"/>
     <w:rsid w:val="00407D11"/>
     <w:rsid w:val="0041024F"/>
+    <w:rsid w:val="00410463"/>
     <w:rsid w:val="00411139"/>
     <w:rsid w:val="00411FE2"/>
     <w:rsid w:val="00413388"/>
     <w:rsid w:val="00413D7A"/>
     <w:rsid w:val="00414900"/>
     <w:rsid w:val="004152AA"/>
     <w:rsid w:val="00415C74"/>
     <w:rsid w:val="004161FC"/>
     <w:rsid w:val="00420447"/>
     <w:rsid w:val="004221AA"/>
     <w:rsid w:val="00422B7C"/>
     <w:rsid w:val="00422D29"/>
     <w:rsid w:val="00423339"/>
     <w:rsid w:val="0042405B"/>
     <w:rsid w:val="004248C9"/>
     <w:rsid w:val="00424EE0"/>
     <w:rsid w:val="0042553C"/>
     <w:rsid w:val="00425656"/>
     <w:rsid w:val="00425D4F"/>
     <w:rsid w:val="0042613B"/>
     <w:rsid w:val="0042668C"/>
     <w:rsid w:val="004266C7"/>
     <w:rsid w:val="0042765C"/>
     <w:rsid w:val="00427C53"/>
     <w:rsid w:val="004307E6"/>
     <w:rsid w:val="00430D11"/>
     <w:rsid w:val="00430D47"/>
     <w:rsid w:val="004340BF"/>
     <w:rsid w:val="00434834"/>
     <w:rsid w:val="0044055E"/>
     <w:rsid w:val="00440AE2"/>
     <w:rsid w:val="00440E20"/>
     <w:rsid w:val="00441760"/>
+    <w:rsid w:val="004417B0"/>
     <w:rsid w:val="00442599"/>
     <w:rsid w:val="004441F5"/>
     <w:rsid w:val="00444486"/>
     <w:rsid w:val="004445D3"/>
+    <w:rsid w:val="00444CA2"/>
     <w:rsid w:val="00445B8E"/>
     <w:rsid w:val="004466F3"/>
     <w:rsid w:val="00446EFC"/>
     <w:rsid w:val="00450373"/>
     <w:rsid w:val="00451540"/>
     <w:rsid w:val="004515D1"/>
     <w:rsid w:val="00451F00"/>
     <w:rsid w:val="00452647"/>
     <w:rsid w:val="0045307E"/>
     <w:rsid w:val="004539BD"/>
     <w:rsid w:val="00456269"/>
     <w:rsid w:val="00456855"/>
     <w:rsid w:val="00462763"/>
     <w:rsid w:val="004639E1"/>
     <w:rsid w:val="00463F94"/>
     <w:rsid w:val="00464217"/>
     <w:rsid w:val="004642C1"/>
     <w:rsid w:val="004643EE"/>
+    <w:rsid w:val="00465C44"/>
     <w:rsid w:val="00467536"/>
     <w:rsid w:val="0046759A"/>
     <w:rsid w:val="00467A3D"/>
     <w:rsid w:val="0047049B"/>
     <w:rsid w:val="00471A09"/>
     <w:rsid w:val="00472E33"/>
     <w:rsid w:val="004730C1"/>
     <w:rsid w:val="00473193"/>
     <w:rsid w:val="00474C67"/>
+    <w:rsid w:val="0047618E"/>
     <w:rsid w:val="00476CF2"/>
     <w:rsid w:val="00477575"/>
+    <w:rsid w:val="0047794A"/>
     <w:rsid w:val="00477C28"/>
     <w:rsid w:val="00481336"/>
     <w:rsid w:val="00481C48"/>
+    <w:rsid w:val="00481D28"/>
     <w:rsid w:val="004825B3"/>
     <w:rsid w:val="00484790"/>
     <w:rsid w:val="00484962"/>
     <w:rsid w:val="004852C5"/>
+    <w:rsid w:val="00485B58"/>
     <w:rsid w:val="004860F1"/>
     <w:rsid w:val="00487521"/>
     <w:rsid w:val="00487D7C"/>
     <w:rsid w:val="00487F3D"/>
     <w:rsid w:val="0049019C"/>
+    <w:rsid w:val="00490E29"/>
     <w:rsid w:val="00491696"/>
+    <w:rsid w:val="00491847"/>
     <w:rsid w:val="00492A13"/>
+    <w:rsid w:val="0049348E"/>
     <w:rsid w:val="0049411F"/>
     <w:rsid w:val="0049421E"/>
     <w:rsid w:val="0049452C"/>
     <w:rsid w:val="004955A9"/>
     <w:rsid w:val="004979C4"/>
     <w:rsid w:val="004A0014"/>
     <w:rsid w:val="004A0696"/>
     <w:rsid w:val="004A0D25"/>
     <w:rsid w:val="004A1DA6"/>
     <w:rsid w:val="004A26F4"/>
     <w:rsid w:val="004A26FC"/>
     <w:rsid w:val="004A2827"/>
+    <w:rsid w:val="004A3C8E"/>
     <w:rsid w:val="004A3E16"/>
     <w:rsid w:val="004A6136"/>
+    <w:rsid w:val="004A70AB"/>
     <w:rsid w:val="004A7783"/>
     <w:rsid w:val="004A7E24"/>
     <w:rsid w:val="004B09CA"/>
     <w:rsid w:val="004B0B79"/>
     <w:rsid w:val="004B16B4"/>
     <w:rsid w:val="004B16DD"/>
     <w:rsid w:val="004B1A24"/>
     <w:rsid w:val="004B1DBC"/>
     <w:rsid w:val="004B230B"/>
     <w:rsid w:val="004B2B87"/>
     <w:rsid w:val="004B354A"/>
     <w:rsid w:val="004B388A"/>
     <w:rsid w:val="004B5B29"/>
     <w:rsid w:val="004B6BF6"/>
     <w:rsid w:val="004B70EE"/>
     <w:rsid w:val="004B70F3"/>
     <w:rsid w:val="004C00C5"/>
     <w:rsid w:val="004C0BCA"/>
     <w:rsid w:val="004C1147"/>
     <w:rsid w:val="004C1D7A"/>
     <w:rsid w:val="004C228B"/>
     <w:rsid w:val="004C26D6"/>
     <w:rsid w:val="004C3192"/>
     <w:rsid w:val="004C3348"/>
     <w:rsid w:val="004C6A85"/>
     <w:rsid w:val="004C6D63"/>
     <w:rsid w:val="004C7482"/>
+    <w:rsid w:val="004C7724"/>
     <w:rsid w:val="004C7991"/>
     <w:rsid w:val="004D09C0"/>
     <w:rsid w:val="004D0A12"/>
     <w:rsid w:val="004D0A70"/>
     <w:rsid w:val="004D1F5A"/>
+    <w:rsid w:val="004D2512"/>
     <w:rsid w:val="004D35D2"/>
     <w:rsid w:val="004D41D1"/>
     <w:rsid w:val="004D4241"/>
     <w:rsid w:val="004D499C"/>
     <w:rsid w:val="004D4F87"/>
     <w:rsid w:val="004D5022"/>
+    <w:rsid w:val="004D5137"/>
     <w:rsid w:val="004D570D"/>
     <w:rsid w:val="004D6231"/>
     <w:rsid w:val="004D7D04"/>
     <w:rsid w:val="004E16E9"/>
     <w:rsid w:val="004E16EF"/>
     <w:rsid w:val="004E1F0A"/>
     <w:rsid w:val="004E27DE"/>
     <w:rsid w:val="004E29BD"/>
     <w:rsid w:val="004E2A05"/>
     <w:rsid w:val="004E3B62"/>
+    <w:rsid w:val="004E4C08"/>
     <w:rsid w:val="004E599C"/>
     <w:rsid w:val="004E63DB"/>
     <w:rsid w:val="004E6BB0"/>
     <w:rsid w:val="004E73DC"/>
     <w:rsid w:val="004E7FA6"/>
     <w:rsid w:val="004F02A3"/>
     <w:rsid w:val="004F04D3"/>
     <w:rsid w:val="004F09DE"/>
     <w:rsid w:val="004F193C"/>
     <w:rsid w:val="004F1DC4"/>
     <w:rsid w:val="004F346F"/>
     <w:rsid w:val="004F3A09"/>
     <w:rsid w:val="004F41D9"/>
     <w:rsid w:val="004F4472"/>
     <w:rsid w:val="004F58FF"/>
     <w:rsid w:val="004F5DC3"/>
     <w:rsid w:val="004F7F84"/>
     <w:rsid w:val="005000EE"/>
     <w:rsid w:val="00500276"/>
     <w:rsid w:val="005007AF"/>
     <w:rsid w:val="00500837"/>
     <w:rsid w:val="00501D6C"/>
     <w:rsid w:val="005021C8"/>
     <w:rsid w:val="00504357"/>
     <w:rsid w:val="005043C9"/>
     <w:rsid w:val="005057C4"/>
     <w:rsid w:val="0050604E"/>
     <w:rsid w:val="00506DAE"/>
     <w:rsid w:val="00507F2B"/>
     <w:rsid w:val="00510385"/>
     <w:rsid w:val="00510476"/>
     <w:rsid w:val="005108A3"/>
     <w:rsid w:val="00510F33"/>
-    <w:rsid w:val="00511019"/>
     <w:rsid w:val="00511DBC"/>
     <w:rsid w:val="0051306C"/>
     <w:rsid w:val="00513EF3"/>
     <w:rsid w:val="0051430D"/>
     <w:rsid w:val="00514BC7"/>
     <w:rsid w:val="0051532B"/>
     <w:rsid w:val="005158F8"/>
     <w:rsid w:val="0051623A"/>
     <w:rsid w:val="00516437"/>
     <w:rsid w:val="00516568"/>
     <w:rsid w:val="00517DED"/>
     <w:rsid w:val="005204F6"/>
     <w:rsid w:val="00520FE3"/>
     <w:rsid w:val="00522AA8"/>
     <w:rsid w:val="005237A9"/>
     <w:rsid w:val="005250A6"/>
     <w:rsid w:val="00525213"/>
+    <w:rsid w:val="00525724"/>
+    <w:rsid w:val="005275E3"/>
+    <w:rsid w:val="0052786F"/>
     <w:rsid w:val="00527C73"/>
     <w:rsid w:val="00531311"/>
+    <w:rsid w:val="0053182A"/>
     <w:rsid w:val="005333FF"/>
     <w:rsid w:val="00534366"/>
     <w:rsid w:val="00534A5F"/>
     <w:rsid w:val="00535589"/>
+    <w:rsid w:val="00535A00"/>
+    <w:rsid w:val="00535AB3"/>
     <w:rsid w:val="005373D5"/>
     <w:rsid w:val="00537F5E"/>
     <w:rsid w:val="005432B6"/>
     <w:rsid w:val="0054361D"/>
     <w:rsid w:val="00543DB6"/>
     <w:rsid w:val="00544FBA"/>
     <w:rsid w:val="00546BD2"/>
     <w:rsid w:val="0055010F"/>
     <w:rsid w:val="005516C1"/>
     <w:rsid w:val="00551E9A"/>
     <w:rsid w:val="00553BD5"/>
     <w:rsid w:val="005549E3"/>
     <w:rsid w:val="00554D70"/>
     <w:rsid w:val="005554D0"/>
     <w:rsid w:val="00555B30"/>
     <w:rsid w:val="00555DDF"/>
     <w:rsid w:val="005564B0"/>
     <w:rsid w:val="00556C88"/>
     <w:rsid w:val="00557503"/>
     <w:rsid w:val="0055777C"/>
     <w:rsid w:val="00560275"/>
+    <w:rsid w:val="00560FE3"/>
     <w:rsid w:val="00561BA9"/>
     <w:rsid w:val="005636DC"/>
     <w:rsid w:val="00564009"/>
     <w:rsid w:val="00564068"/>
     <w:rsid w:val="0056492A"/>
     <w:rsid w:val="005653C6"/>
     <w:rsid w:val="005654EC"/>
     <w:rsid w:val="00566281"/>
     <w:rsid w:val="005667AE"/>
     <w:rsid w:val="00566A64"/>
     <w:rsid w:val="00567FAA"/>
     <w:rsid w:val="00570651"/>
     <w:rsid w:val="00570912"/>
     <w:rsid w:val="00570D14"/>
+    <w:rsid w:val="005716F8"/>
     <w:rsid w:val="0057221A"/>
     <w:rsid w:val="00572A76"/>
     <w:rsid w:val="005732AB"/>
     <w:rsid w:val="005733D6"/>
     <w:rsid w:val="0057349B"/>
     <w:rsid w:val="00573970"/>
     <w:rsid w:val="00573999"/>
     <w:rsid w:val="00573C8A"/>
     <w:rsid w:val="0057472F"/>
     <w:rsid w:val="005751CA"/>
     <w:rsid w:val="0057544B"/>
     <w:rsid w:val="00575D30"/>
     <w:rsid w:val="00576458"/>
     <w:rsid w:val="00576C67"/>
     <w:rsid w:val="00576D67"/>
     <w:rsid w:val="00576FAE"/>
     <w:rsid w:val="0058032E"/>
     <w:rsid w:val="005820ED"/>
     <w:rsid w:val="005837DC"/>
     <w:rsid w:val="00583895"/>
     <w:rsid w:val="00584E79"/>
     <w:rsid w:val="00584EB4"/>
     <w:rsid w:val="00585277"/>
     <w:rsid w:val="005856D6"/>
     <w:rsid w:val="0058640E"/>
     <w:rsid w:val="00586699"/>
     <w:rsid w:val="00587C6F"/>
     <w:rsid w:val="00590460"/>
     <w:rsid w:val="005908E6"/>
+    <w:rsid w:val="00590E43"/>
     <w:rsid w:val="00592285"/>
     <w:rsid w:val="005928CC"/>
     <w:rsid w:val="00593147"/>
     <w:rsid w:val="00593630"/>
     <w:rsid w:val="00594B9F"/>
     <w:rsid w:val="00596261"/>
     <w:rsid w:val="00596751"/>
     <w:rsid w:val="00596DE6"/>
     <w:rsid w:val="005A0128"/>
     <w:rsid w:val="005A0584"/>
     <w:rsid w:val="005A0599"/>
     <w:rsid w:val="005A0BCF"/>
     <w:rsid w:val="005A1260"/>
     <w:rsid w:val="005A1A7A"/>
     <w:rsid w:val="005A3E97"/>
     <w:rsid w:val="005A4479"/>
     <w:rsid w:val="005A450B"/>
     <w:rsid w:val="005A4854"/>
     <w:rsid w:val="005A6C9F"/>
     <w:rsid w:val="005A6F76"/>
     <w:rsid w:val="005A7544"/>
     <w:rsid w:val="005B0CB3"/>
     <w:rsid w:val="005B23AD"/>
     <w:rsid w:val="005B24D6"/>
     <w:rsid w:val="005B277C"/>
     <w:rsid w:val="005B2B65"/>
     <w:rsid w:val="005B35C3"/>
     <w:rsid w:val="005B3C3A"/>
     <w:rsid w:val="005B3EAB"/>
+    <w:rsid w:val="005B4419"/>
     <w:rsid w:val="005B531F"/>
     <w:rsid w:val="005B555A"/>
     <w:rsid w:val="005B58C9"/>
     <w:rsid w:val="005B61BC"/>
     <w:rsid w:val="005B799C"/>
     <w:rsid w:val="005B79A6"/>
     <w:rsid w:val="005C01B6"/>
     <w:rsid w:val="005C2E97"/>
     <w:rsid w:val="005C4247"/>
     <w:rsid w:val="005C492E"/>
     <w:rsid w:val="005C52E5"/>
     <w:rsid w:val="005C7613"/>
     <w:rsid w:val="005C7F3B"/>
     <w:rsid w:val="005C7FB9"/>
     <w:rsid w:val="005D05A5"/>
     <w:rsid w:val="005D06A8"/>
     <w:rsid w:val="005D0D5A"/>
     <w:rsid w:val="005D142C"/>
     <w:rsid w:val="005D1C85"/>
     <w:rsid w:val="005D25FE"/>
     <w:rsid w:val="005D28EA"/>
+    <w:rsid w:val="005D3A5B"/>
     <w:rsid w:val="005D413F"/>
     <w:rsid w:val="005D4B1A"/>
     <w:rsid w:val="005D4B3E"/>
     <w:rsid w:val="005D4EC2"/>
     <w:rsid w:val="005D5549"/>
     <w:rsid w:val="005D65B3"/>
     <w:rsid w:val="005D6B03"/>
     <w:rsid w:val="005D716C"/>
     <w:rsid w:val="005E2006"/>
     <w:rsid w:val="005E2AA9"/>
     <w:rsid w:val="005E2C86"/>
     <w:rsid w:val="005E3635"/>
     <w:rsid w:val="005E3AFD"/>
     <w:rsid w:val="005E4E7A"/>
     <w:rsid w:val="005E542C"/>
     <w:rsid w:val="005E6BDE"/>
+    <w:rsid w:val="005E75DF"/>
     <w:rsid w:val="005F0287"/>
     <w:rsid w:val="005F05B5"/>
     <w:rsid w:val="005F1B55"/>
     <w:rsid w:val="005F2495"/>
     <w:rsid w:val="005F49F0"/>
     <w:rsid w:val="005F4DE7"/>
     <w:rsid w:val="005F557F"/>
+    <w:rsid w:val="005F700B"/>
     <w:rsid w:val="005F74FD"/>
+    <w:rsid w:val="005F75C2"/>
     <w:rsid w:val="006007DB"/>
     <w:rsid w:val="00601901"/>
     <w:rsid w:val="0060194F"/>
     <w:rsid w:val="00601DB3"/>
     <w:rsid w:val="00602ACA"/>
     <w:rsid w:val="00603F0C"/>
+    <w:rsid w:val="00604E9F"/>
     <w:rsid w:val="0060547E"/>
     <w:rsid w:val="00605A23"/>
     <w:rsid w:val="00607068"/>
     <w:rsid w:val="00610905"/>
     <w:rsid w:val="00610B79"/>
     <w:rsid w:val="00611465"/>
     <w:rsid w:val="0061184F"/>
     <w:rsid w:val="00612191"/>
     <w:rsid w:val="00612F40"/>
     <w:rsid w:val="00613A97"/>
     <w:rsid w:val="00613CA1"/>
     <w:rsid w:val="0061466B"/>
     <w:rsid w:val="00615449"/>
+    <w:rsid w:val="00615F94"/>
     <w:rsid w:val="006161FE"/>
     <w:rsid w:val="0061794B"/>
     <w:rsid w:val="00620569"/>
     <w:rsid w:val="0062114D"/>
     <w:rsid w:val="006214F0"/>
     <w:rsid w:val="00622027"/>
     <w:rsid w:val="00622A2E"/>
     <w:rsid w:val="006236B4"/>
     <w:rsid w:val="006236C2"/>
     <w:rsid w:val="00623E3C"/>
     <w:rsid w:val="006244F5"/>
     <w:rsid w:val="00624A3B"/>
     <w:rsid w:val="00625A52"/>
     <w:rsid w:val="006261C6"/>
     <w:rsid w:val="006274AB"/>
     <w:rsid w:val="00630702"/>
     <w:rsid w:val="006320E7"/>
     <w:rsid w:val="006321CE"/>
     <w:rsid w:val="006331A3"/>
+    <w:rsid w:val="00633799"/>
+    <w:rsid w:val="0063525E"/>
     <w:rsid w:val="00635C5A"/>
     <w:rsid w:val="0063628F"/>
     <w:rsid w:val="00636410"/>
     <w:rsid w:val="00637DA3"/>
     <w:rsid w:val="00641B0F"/>
     <w:rsid w:val="00641D1E"/>
     <w:rsid w:val="00642FA7"/>
     <w:rsid w:val="00644F40"/>
     <w:rsid w:val="00645187"/>
     <w:rsid w:val="006464E0"/>
     <w:rsid w:val="006469D9"/>
+    <w:rsid w:val="00647767"/>
     <w:rsid w:val="00647A69"/>
     <w:rsid w:val="006508F0"/>
     <w:rsid w:val="00651343"/>
     <w:rsid w:val="006518BA"/>
     <w:rsid w:val="0065192B"/>
     <w:rsid w:val="006534E1"/>
     <w:rsid w:val="00653F00"/>
     <w:rsid w:val="00655BDC"/>
     <w:rsid w:val="00655CFD"/>
     <w:rsid w:val="006569C8"/>
     <w:rsid w:val="00656EA3"/>
     <w:rsid w:val="0065723F"/>
     <w:rsid w:val="00657753"/>
     <w:rsid w:val="00660283"/>
     <w:rsid w:val="006609FA"/>
     <w:rsid w:val="00660F23"/>
     <w:rsid w:val="0066514F"/>
     <w:rsid w:val="006653A0"/>
     <w:rsid w:val="006654C0"/>
     <w:rsid w:val="006679B6"/>
     <w:rsid w:val="00670D47"/>
     <w:rsid w:val="0067229A"/>
     <w:rsid w:val="006725C6"/>
     <w:rsid w:val="0067303B"/>
     <w:rsid w:val="006738C7"/>
     <w:rsid w:val="006739AA"/>
     <w:rsid w:val="0067459B"/>
     <w:rsid w:val="00675522"/>
     <w:rsid w:val="00675A33"/>
     <w:rsid w:val="00675A9E"/>
     <w:rsid w:val="00675F8E"/>
+    <w:rsid w:val="00676025"/>
     <w:rsid w:val="00676574"/>
     <w:rsid w:val="00676C63"/>
     <w:rsid w:val="0067706E"/>
     <w:rsid w:val="0067790B"/>
     <w:rsid w:val="00681139"/>
+    <w:rsid w:val="0068164C"/>
     <w:rsid w:val="00681AC6"/>
     <w:rsid w:val="00681BCF"/>
     <w:rsid w:val="006821E0"/>
     <w:rsid w:val="006834AF"/>
     <w:rsid w:val="00683C42"/>
     <w:rsid w:val="00684632"/>
+    <w:rsid w:val="0069025B"/>
     <w:rsid w:val="006903BA"/>
     <w:rsid w:val="00692AE2"/>
+    <w:rsid w:val="006931D5"/>
     <w:rsid w:val="006937DD"/>
     <w:rsid w:val="00694DC3"/>
     <w:rsid w:val="00695C18"/>
     <w:rsid w:val="006968DC"/>
     <w:rsid w:val="006974FC"/>
     <w:rsid w:val="00697ABD"/>
+    <w:rsid w:val="00697D92"/>
     <w:rsid w:val="006A0475"/>
     <w:rsid w:val="006A10BD"/>
     <w:rsid w:val="006A1FF8"/>
     <w:rsid w:val="006A24FC"/>
     <w:rsid w:val="006A284F"/>
     <w:rsid w:val="006A325E"/>
+    <w:rsid w:val="006A38A7"/>
     <w:rsid w:val="006A5265"/>
     <w:rsid w:val="006A6A5A"/>
     <w:rsid w:val="006A76AA"/>
     <w:rsid w:val="006A7EBF"/>
     <w:rsid w:val="006B0B38"/>
     <w:rsid w:val="006B131C"/>
     <w:rsid w:val="006B1D12"/>
     <w:rsid w:val="006B1E86"/>
     <w:rsid w:val="006B29C0"/>
     <w:rsid w:val="006B2F60"/>
     <w:rsid w:val="006B3964"/>
     <w:rsid w:val="006B3B9B"/>
     <w:rsid w:val="006B53AC"/>
     <w:rsid w:val="006B53F3"/>
     <w:rsid w:val="006C045C"/>
     <w:rsid w:val="006C09BD"/>
     <w:rsid w:val="006C145F"/>
     <w:rsid w:val="006C1B7D"/>
+    <w:rsid w:val="006C33EC"/>
     <w:rsid w:val="006C3787"/>
     <w:rsid w:val="006C3DE5"/>
+    <w:rsid w:val="006C431C"/>
     <w:rsid w:val="006C43F7"/>
     <w:rsid w:val="006C4540"/>
     <w:rsid w:val="006C4B29"/>
     <w:rsid w:val="006C53E0"/>
+    <w:rsid w:val="006C56C0"/>
     <w:rsid w:val="006C5BF3"/>
     <w:rsid w:val="006C7185"/>
     <w:rsid w:val="006C7E77"/>
     <w:rsid w:val="006D04B8"/>
     <w:rsid w:val="006D0756"/>
     <w:rsid w:val="006D103C"/>
     <w:rsid w:val="006D2FE2"/>
     <w:rsid w:val="006D3100"/>
+    <w:rsid w:val="006D317D"/>
     <w:rsid w:val="006D34D0"/>
     <w:rsid w:val="006D4B25"/>
     <w:rsid w:val="006D6E79"/>
     <w:rsid w:val="006D761E"/>
     <w:rsid w:val="006E05AA"/>
     <w:rsid w:val="006E06D8"/>
     <w:rsid w:val="006E0A75"/>
+    <w:rsid w:val="006E0A96"/>
     <w:rsid w:val="006E1992"/>
     <w:rsid w:val="006E1BFC"/>
     <w:rsid w:val="006E1EAB"/>
     <w:rsid w:val="006E22E7"/>
     <w:rsid w:val="006E38CD"/>
     <w:rsid w:val="006E39F4"/>
     <w:rsid w:val="006E47A5"/>
     <w:rsid w:val="006E5565"/>
     <w:rsid w:val="006E662F"/>
     <w:rsid w:val="006E72E6"/>
     <w:rsid w:val="006E7B34"/>
+    <w:rsid w:val="006F0A02"/>
     <w:rsid w:val="006F0D5A"/>
     <w:rsid w:val="006F140E"/>
     <w:rsid w:val="006F190A"/>
     <w:rsid w:val="006F1F64"/>
     <w:rsid w:val="006F2E8B"/>
     <w:rsid w:val="006F3C0F"/>
     <w:rsid w:val="006F3CA8"/>
     <w:rsid w:val="006F48D5"/>
     <w:rsid w:val="006F5A58"/>
     <w:rsid w:val="006F74A6"/>
     <w:rsid w:val="00701A72"/>
     <w:rsid w:val="00702829"/>
     <w:rsid w:val="00703E52"/>
     <w:rsid w:val="0070443F"/>
     <w:rsid w:val="007060A2"/>
     <w:rsid w:val="00706971"/>
     <w:rsid w:val="007108C9"/>
     <w:rsid w:val="00711677"/>
     <w:rsid w:val="00712541"/>
     <w:rsid w:val="0071363C"/>
     <w:rsid w:val="00713789"/>
     <w:rsid w:val="00714C79"/>
     <w:rsid w:val="00714D70"/>
     <w:rsid w:val="00714E9F"/>
     <w:rsid w:val="00714FDA"/>
     <w:rsid w:val="00715906"/>
     <w:rsid w:val="00715C78"/>
     <w:rsid w:val="007165F0"/>
     <w:rsid w:val="0071715E"/>
     <w:rsid w:val="00717A5E"/>
     <w:rsid w:val="00717EAF"/>
     <w:rsid w:val="00720391"/>
     <w:rsid w:val="00720AC8"/>
     <w:rsid w:val="0072131A"/>
     <w:rsid w:val="0072160B"/>
     <w:rsid w:val="00721C2C"/>
+    <w:rsid w:val="00723E44"/>
     <w:rsid w:val="00725F5C"/>
     <w:rsid w:val="00727315"/>
     <w:rsid w:val="00727A03"/>
+    <w:rsid w:val="00727FE9"/>
     <w:rsid w:val="007308D7"/>
     <w:rsid w:val="007312A9"/>
     <w:rsid w:val="00731440"/>
     <w:rsid w:val="00731856"/>
     <w:rsid w:val="00731857"/>
     <w:rsid w:val="007327BC"/>
     <w:rsid w:val="0073356A"/>
     <w:rsid w:val="00734BDC"/>
     <w:rsid w:val="00734C1B"/>
     <w:rsid w:val="00734F47"/>
     <w:rsid w:val="00735796"/>
     <w:rsid w:val="00735873"/>
+    <w:rsid w:val="00735ADF"/>
     <w:rsid w:val="00737A13"/>
     <w:rsid w:val="00740E35"/>
     <w:rsid w:val="007411B7"/>
     <w:rsid w:val="00742ACA"/>
     <w:rsid w:val="00742D36"/>
     <w:rsid w:val="00743E53"/>
     <w:rsid w:val="0074560F"/>
     <w:rsid w:val="007459C9"/>
     <w:rsid w:val="00746BCD"/>
     <w:rsid w:val="00747410"/>
     <w:rsid w:val="007474A4"/>
     <w:rsid w:val="0074762E"/>
+    <w:rsid w:val="007512A1"/>
     <w:rsid w:val="007516BD"/>
     <w:rsid w:val="00751870"/>
     <w:rsid w:val="00751FDC"/>
     <w:rsid w:val="00752F5A"/>
     <w:rsid w:val="0075305A"/>
     <w:rsid w:val="00753D8E"/>
     <w:rsid w:val="00754061"/>
     <w:rsid w:val="0075577C"/>
     <w:rsid w:val="00755B62"/>
     <w:rsid w:val="0075606F"/>
     <w:rsid w:val="0075693C"/>
     <w:rsid w:val="00757A6E"/>
     <w:rsid w:val="007607E8"/>
     <w:rsid w:val="00760D10"/>
     <w:rsid w:val="00761328"/>
     <w:rsid w:val="00761CC4"/>
     <w:rsid w:val="007620AC"/>
     <w:rsid w:val="00762856"/>
     <w:rsid w:val="00762FC9"/>
     <w:rsid w:val="0076336E"/>
     <w:rsid w:val="00764745"/>
     <w:rsid w:val="00764952"/>
     <w:rsid w:val="00766481"/>
     <w:rsid w:val="0076687E"/>
     <w:rsid w:val="00766D6D"/>
     <w:rsid w:val="0076705A"/>
     <w:rsid w:val="007673A1"/>
     <w:rsid w:val="00770732"/>
     <w:rsid w:val="00772A3E"/>
     <w:rsid w:val="00772E75"/>
     <w:rsid w:val="00773409"/>
+    <w:rsid w:val="0077394E"/>
+    <w:rsid w:val="00774525"/>
     <w:rsid w:val="0077490E"/>
+    <w:rsid w:val="00775180"/>
     <w:rsid w:val="00776580"/>
     <w:rsid w:val="0077677B"/>
     <w:rsid w:val="00780257"/>
     <w:rsid w:val="007805B2"/>
     <w:rsid w:val="007818F2"/>
     <w:rsid w:val="00782CE8"/>
     <w:rsid w:val="0078308F"/>
+    <w:rsid w:val="00784198"/>
+    <w:rsid w:val="00785563"/>
+    <w:rsid w:val="00790E4D"/>
     <w:rsid w:val="0079231D"/>
     <w:rsid w:val="00792984"/>
     <w:rsid w:val="0079332C"/>
     <w:rsid w:val="007934D6"/>
     <w:rsid w:val="0079379E"/>
     <w:rsid w:val="0079459A"/>
     <w:rsid w:val="00795853"/>
     <w:rsid w:val="00795DE2"/>
     <w:rsid w:val="00795DF2"/>
     <w:rsid w:val="00796DEB"/>
     <w:rsid w:val="00796F7E"/>
     <w:rsid w:val="00797D61"/>
     <w:rsid w:val="007A0693"/>
     <w:rsid w:val="007A0845"/>
     <w:rsid w:val="007A0AE0"/>
     <w:rsid w:val="007A2208"/>
+    <w:rsid w:val="007A30EF"/>
     <w:rsid w:val="007A3259"/>
     <w:rsid w:val="007A404F"/>
+    <w:rsid w:val="007A5535"/>
     <w:rsid w:val="007A5B79"/>
     <w:rsid w:val="007A5D2F"/>
     <w:rsid w:val="007A6F22"/>
     <w:rsid w:val="007A70A1"/>
     <w:rsid w:val="007B046B"/>
     <w:rsid w:val="007B0F62"/>
     <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="007B1364"/>
+    <w:rsid w:val="007B1581"/>
     <w:rsid w:val="007B2872"/>
     <w:rsid w:val="007B297E"/>
     <w:rsid w:val="007B326B"/>
     <w:rsid w:val="007B4316"/>
     <w:rsid w:val="007B4C1B"/>
     <w:rsid w:val="007B4C32"/>
     <w:rsid w:val="007B5C4B"/>
     <w:rsid w:val="007B7424"/>
     <w:rsid w:val="007B761D"/>
     <w:rsid w:val="007C0198"/>
     <w:rsid w:val="007C051E"/>
     <w:rsid w:val="007C0613"/>
     <w:rsid w:val="007C1067"/>
     <w:rsid w:val="007C18FA"/>
     <w:rsid w:val="007C2B3E"/>
     <w:rsid w:val="007C3533"/>
     <w:rsid w:val="007C3811"/>
+    <w:rsid w:val="007C45E7"/>
     <w:rsid w:val="007C49A3"/>
     <w:rsid w:val="007C49D3"/>
     <w:rsid w:val="007C540A"/>
     <w:rsid w:val="007C59E0"/>
     <w:rsid w:val="007C70BA"/>
     <w:rsid w:val="007D0A5D"/>
     <w:rsid w:val="007D1C30"/>
     <w:rsid w:val="007D1EDC"/>
     <w:rsid w:val="007D321F"/>
     <w:rsid w:val="007D378A"/>
+    <w:rsid w:val="007D3DD7"/>
     <w:rsid w:val="007D53D3"/>
     <w:rsid w:val="007D5C7F"/>
     <w:rsid w:val="007D6522"/>
     <w:rsid w:val="007E0953"/>
     <w:rsid w:val="007E0CC2"/>
     <w:rsid w:val="007E0E1F"/>
+    <w:rsid w:val="007E1919"/>
     <w:rsid w:val="007E49FE"/>
     <w:rsid w:val="007E4A2F"/>
     <w:rsid w:val="007E51A0"/>
     <w:rsid w:val="007E596C"/>
     <w:rsid w:val="007E5AE2"/>
     <w:rsid w:val="007E60EF"/>
+    <w:rsid w:val="007F0595"/>
     <w:rsid w:val="007F1294"/>
     <w:rsid w:val="007F2040"/>
     <w:rsid w:val="007F2BA5"/>
+    <w:rsid w:val="007F3090"/>
     <w:rsid w:val="007F30A7"/>
     <w:rsid w:val="007F4C90"/>
     <w:rsid w:val="007F6458"/>
+    <w:rsid w:val="007F6517"/>
     <w:rsid w:val="007F6632"/>
+    <w:rsid w:val="00800BEF"/>
     <w:rsid w:val="00800EB5"/>
     <w:rsid w:val="00801BEF"/>
     <w:rsid w:val="00801CB5"/>
     <w:rsid w:val="00801F2C"/>
     <w:rsid w:val="00802C99"/>
     <w:rsid w:val="00804185"/>
+    <w:rsid w:val="00804511"/>
     <w:rsid w:val="008047C0"/>
     <w:rsid w:val="00804F15"/>
     <w:rsid w:val="0080541E"/>
+    <w:rsid w:val="00805EA1"/>
     <w:rsid w:val="00805F30"/>
     <w:rsid w:val="00805FA8"/>
     <w:rsid w:val="0080600D"/>
     <w:rsid w:val="00806F43"/>
+    <w:rsid w:val="008079DA"/>
     <w:rsid w:val="008105BF"/>
     <w:rsid w:val="00812669"/>
     <w:rsid w:val="008142BF"/>
     <w:rsid w:val="008149E3"/>
     <w:rsid w:val="00814D63"/>
     <w:rsid w:val="008157B4"/>
+    <w:rsid w:val="00816092"/>
     <w:rsid w:val="00816700"/>
     <w:rsid w:val="0081783B"/>
     <w:rsid w:val="00817D86"/>
     <w:rsid w:val="00817E52"/>
     <w:rsid w:val="00821C86"/>
     <w:rsid w:val="008220B6"/>
     <w:rsid w:val="00822D19"/>
     <w:rsid w:val="008236FF"/>
+    <w:rsid w:val="00823E4F"/>
     <w:rsid w:val="008255BA"/>
     <w:rsid w:val="00825DD5"/>
     <w:rsid w:val="00826D19"/>
     <w:rsid w:val="00827720"/>
     <w:rsid w:val="00827FEB"/>
     <w:rsid w:val="00830266"/>
     <w:rsid w:val="00831275"/>
     <w:rsid w:val="00833498"/>
     <w:rsid w:val="00833573"/>
     <w:rsid w:val="0083463D"/>
     <w:rsid w:val="00835064"/>
     <w:rsid w:val="008368AA"/>
     <w:rsid w:val="00836C7F"/>
+    <w:rsid w:val="0084010F"/>
     <w:rsid w:val="00840349"/>
     <w:rsid w:val="00840C61"/>
     <w:rsid w:val="00841263"/>
     <w:rsid w:val="00841DA1"/>
     <w:rsid w:val="00842FC2"/>
     <w:rsid w:val="0084303D"/>
     <w:rsid w:val="00843335"/>
     <w:rsid w:val="00844079"/>
     <w:rsid w:val="008444C7"/>
+    <w:rsid w:val="00845D51"/>
+    <w:rsid w:val="00846A39"/>
     <w:rsid w:val="00846CF0"/>
     <w:rsid w:val="00846E28"/>
+    <w:rsid w:val="008474C5"/>
     <w:rsid w:val="008478C5"/>
     <w:rsid w:val="00847BBE"/>
+    <w:rsid w:val="00850715"/>
     <w:rsid w:val="0085079D"/>
+    <w:rsid w:val="008509B2"/>
     <w:rsid w:val="0085260E"/>
     <w:rsid w:val="00852DCF"/>
     <w:rsid w:val="008530C6"/>
     <w:rsid w:val="008532C3"/>
+    <w:rsid w:val="00853978"/>
     <w:rsid w:val="00853DD4"/>
     <w:rsid w:val="00853E1F"/>
     <w:rsid w:val="00854938"/>
     <w:rsid w:val="00854B5F"/>
     <w:rsid w:val="00854C05"/>
     <w:rsid w:val="008556CC"/>
     <w:rsid w:val="0085653D"/>
+    <w:rsid w:val="00857868"/>
     <w:rsid w:val="008601F1"/>
     <w:rsid w:val="00860ED3"/>
     <w:rsid w:val="00860EFD"/>
     <w:rsid w:val="00861724"/>
     <w:rsid w:val="008634F3"/>
     <w:rsid w:val="00863BAA"/>
     <w:rsid w:val="00865B29"/>
     <w:rsid w:val="008663BB"/>
     <w:rsid w:val="008675F2"/>
+    <w:rsid w:val="0086787A"/>
     <w:rsid w:val="0086798E"/>
     <w:rsid w:val="00871895"/>
     <w:rsid w:val="00871990"/>
     <w:rsid w:val="00872AFF"/>
     <w:rsid w:val="00875829"/>
     <w:rsid w:val="0087656F"/>
     <w:rsid w:val="008766F4"/>
     <w:rsid w:val="008766F9"/>
+    <w:rsid w:val="00876B3B"/>
     <w:rsid w:val="00876D74"/>
     <w:rsid w:val="00877176"/>
     <w:rsid w:val="00881308"/>
+    <w:rsid w:val="00883834"/>
     <w:rsid w:val="00883B94"/>
     <w:rsid w:val="008845D8"/>
     <w:rsid w:val="00884708"/>
     <w:rsid w:val="00884D45"/>
     <w:rsid w:val="00885481"/>
     <w:rsid w:val="00885883"/>
+    <w:rsid w:val="00885C3E"/>
+    <w:rsid w:val="008864FA"/>
     <w:rsid w:val="008868E5"/>
+    <w:rsid w:val="0088716C"/>
     <w:rsid w:val="00887982"/>
     <w:rsid w:val="00890A4D"/>
     <w:rsid w:val="00890FF3"/>
     <w:rsid w:val="00891564"/>
     <w:rsid w:val="008915D2"/>
+    <w:rsid w:val="00891A6F"/>
     <w:rsid w:val="00891AF0"/>
     <w:rsid w:val="00891FE4"/>
     <w:rsid w:val="0089273E"/>
     <w:rsid w:val="00894940"/>
+    <w:rsid w:val="00894C9B"/>
     <w:rsid w:val="00895580"/>
     <w:rsid w:val="00895A2A"/>
     <w:rsid w:val="0089629C"/>
     <w:rsid w:val="00896E97"/>
+    <w:rsid w:val="00897A9D"/>
     <w:rsid w:val="008A003A"/>
     <w:rsid w:val="008A231D"/>
     <w:rsid w:val="008A2DC9"/>
     <w:rsid w:val="008A490F"/>
     <w:rsid w:val="008A49F7"/>
     <w:rsid w:val="008A4CE6"/>
     <w:rsid w:val="008A5BA2"/>
     <w:rsid w:val="008A6B00"/>
     <w:rsid w:val="008B170A"/>
     <w:rsid w:val="008B20BB"/>
     <w:rsid w:val="008B2BC9"/>
     <w:rsid w:val="008B31F6"/>
     <w:rsid w:val="008B35A4"/>
     <w:rsid w:val="008B3FBB"/>
     <w:rsid w:val="008B3FD6"/>
     <w:rsid w:val="008B41B6"/>
+    <w:rsid w:val="008B5791"/>
     <w:rsid w:val="008B582D"/>
     <w:rsid w:val="008B587E"/>
     <w:rsid w:val="008B67B6"/>
     <w:rsid w:val="008B76D8"/>
     <w:rsid w:val="008B77DA"/>
     <w:rsid w:val="008C01D2"/>
     <w:rsid w:val="008C1F18"/>
     <w:rsid w:val="008C26D3"/>
     <w:rsid w:val="008C303C"/>
     <w:rsid w:val="008C334C"/>
+    <w:rsid w:val="008C3FAF"/>
     <w:rsid w:val="008C4A3E"/>
     <w:rsid w:val="008C6C14"/>
     <w:rsid w:val="008C72BE"/>
     <w:rsid w:val="008C798C"/>
     <w:rsid w:val="008D0E48"/>
     <w:rsid w:val="008D129B"/>
     <w:rsid w:val="008D412D"/>
     <w:rsid w:val="008D49D2"/>
     <w:rsid w:val="008D4B34"/>
     <w:rsid w:val="008D5DF3"/>
     <w:rsid w:val="008D64CB"/>
     <w:rsid w:val="008D6789"/>
     <w:rsid w:val="008D7014"/>
+    <w:rsid w:val="008D70A7"/>
     <w:rsid w:val="008E2C25"/>
     <w:rsid w:val="008E417D"/>
     <w:rsid w:val="008E4513"/>
     <w:rsid w:val="008E4927"/>
     <w:rsid w:val="008E64CC"/>
     <w:rsid w:val="008E7870"/>
     <w:rsid w:val="008E7D3C"/>
     <w:rsid w:val="008E7D9C"/>
     <w:rsid w:val="008F0448"/>
     <w:rsid w:val="008F0656"/>
     <w:rsid w:val="008F0C60"/>
     <w:rsid w:val="008F1D23"/>
     <w:rsid w:val="008F4A44"/>
     <w:rsid w:val="008F4DFE"/>
     <w:rsid w:val="008F78A4"/>
+    <w:rsid w:val="008F7F75"/>
     <w:rsid w:val="00900714"/>
     <w:rsid w:val="0090076B"/>
     <w:rsid w:val="00900F8D"/>
     <w:rsid w:val="00901FCE"/>
     <w:rsid w:val="0090278A"/>
     <w:rsid w:val="00903842"/>
     <w:rsid w:val="00903B32"/>
     <w:rsid w:val="0090753F"/>
+    <w:rsid w:val="00907690"/>
     <w:rsid w:val="00907B9C"/>
     <w:rsid w:val="00910D38"/>
     <w:rsid w:val="009111CD"/>
     <w:rsid w:val="00912384"/>
     <w:rsid w:val="00912449"/>
     <w:rsid w:val="009128DE"/>
     <w:rsid w:val="009129C8"/>
     <w:rsid w:val="0091373E"/>
-    <w:rsid w:val="00913930"/>
     <w:rsid w:val="00914CEA"/>
     <w:rsid w:val="00914FB9"/>
     <w:rsid w:val="009157F8"/>
     <w:rsid w:val="00916C3B"/>
     <w:rsid w:val="00916F20"/>
     <w:rsid w:val="009173F1"/>
     <w:rsid w:val="00917748"/>
     <w:rsid w:val="00917D88"/>
     <w:rsid w:val="009206E7"/>
     <w:rsid w:val="0092112F"/>
     <w:rsid w:val="0092132B"/>
     <w:rsid w:val="00923E5B"/>
     <w:rsid w:val="00924075"/>
     <w:rsid w:val="009242E4"/>
     <w:rsid w:val="00925DF8"/>
     <w:rsid w:val="009263E9"/>
+    <w:rsid w:val="009276C1"/>
     <w:rsid w:val="00927972"/>
     <w:rsid w:val="00930416"/>
     <w:rsid w:val="0093124D"/>
     <w:rsid w:val="00931503"/>
     <w:rsid w:val="00932895"/>
     <w:rsid w:val="00932E40"/>
     <w:rsid w:val="00934215"/>
     <w:rsid w:val="00934E26"/>
     <w:rsid w:val="00934EEB"/>
     <w:rsid w:val="009354E3"/>
     <w:rsid w:val="009363EF"/>
     <w:rsid w:val="009411D4"/>
     <w:rsid w:val="009424B2"/>
     <w:rsid w:val="00942A37"/>
     <w:rsid w:val="009437AD"/>
     <w:rsid w:val="00943E0C"/>
     <w:rsid w:val="00944160"/>
     <w:rsid w:val="009447E8"/>
     <w:rsid w:val="00945680"/>
     <w:rsid w:val="00946229"/>
     <w:rsid w:val="009462AA"/>
     <w:rsid w:val="009462BA"/>
     <w:rsid w:val="009466FD"/>
+    <w:rsid w:val="00946E44"/>
     <w:rsid w:val="00951C67"/>
     <w:rsid w:val="00951D6B"/>
     <w:rsid w:val="009535F4"/>
     <w:rsid w:val="00953728"/>
     <w:rsid w:val="00953C9B"/>
     <w:rsid w:val="009545F6"/>
     <w:rsid w:val="00954DCD"/>
     <w:rsid w:val="00955F82"/>
     <w:rsid w:val="00957F08"/>
     <w:rsid w:val="009605E9"/>
     <w:rsid w:val="009625D0"/>
     <w:rsid w:val="00962A78"/>
     <w:rsid w:val="00962EF3"/>
     <w:rsid w:val="00963228"/>
     <w:rsid w:val="00963351"/>
     <w:rsid w:val="0096337D"/>
     <w:rsid w:val="0096392C"/>
     <w:rsid w:val="00963C60"/>
+    <w:rsid w:val="0096455B"/>
+    <w:rsid w:val="009665BD"/>
+    <w:rsid w:val="0096718E"/>
+    <w:rsid w:val="009672A4"/>
+    <w:rsid w:val="00971283"/>
     <w:rsid w:val="00971CBF"/>
     <w:rsid w:val="0097305A"/>
     <w:rsid w:val="0097499B"/>
     <w:rsid w:val="009750B8"/>
     <w:rsid w:val="00976103"/>
     <w:rsid w:val="009766AB"/>
     <w:rsid w:val="00976E75"/>
     <w:rsid w:val="00977BA7"/>
     <w:rsid w:val="00980067"/>
     <w:rsid w:val="00980246"/>
     <w:rsid w:val="00980745"/>
+    <w:rsid w:val="009819F7"/>
     <w:rsid w:val="00981B04"/>
     <w:rsid w:val="00981CA6"/>
     <w:rsid w:val="00982C63"/>
     <w:rsid w:val="009830D7"/>
     <w:rsid w:val="00983602"/>
     <w:rsid w:val="00984A98"/>
     <w:rsid w:val="00984D5A"/>
     <w:rsid w:val="00985138"/>
+    <w:rsid w:val="00985625"/>
     <w:rsid w:val="00985DC8"/>
     <w:rsid w:val="00986F53"/>
     <w:rsid w:val="00987BB2"/>
     <w:rsid w:val="00991540"/>
     <w:rsid w:val="0099187E"/>
     <w:rsid w:val="009936E7"/>
     <w:rsid w:val="00993770"/>
     <w:rsid w:val="0099390C"/>
+    <w:rsid w:val="009939A6"/>
     <w:rsid w:val="00993EBF"/>
     <w:rsid w:val="00994228"/>
     <w:rsid w:val="009947C8"/>
     <w:rsid w:val="00994D45"/>
     <w:rsid w:val="00995D9F"/>
     <w:rsid w:val="009961EB"/>
     <w:rsid w:val="009966FF"/>
     <w:rsid w:val="00996775"/>
     <w:rsid w:val="00996984"/>
     <w:rsid w:val="009A04D3"/>
+    <w:rsid w:val="009A0B7E"/>
     <w:rsid w:val="009A0E5B"/>
     <w:rsid w:val="009A18A9"/>
     <w:rsid w:val="009A194B"/>
     <w:rsid w:val="009A2045"/>
     <w:rsid w:val="009A246F"/>
     <w:rsid w:val="009A325C"/>
     <w:rsid w:val="009A5952"/>
     <w:rsid w:val="009A64B5"/>
+    <w:rsid w:val="009A726C"/>
     <w:rsid w:val="009A72EF"/>
     <w:rsid w:val="009A7415"/>
+    <w:rsid w:val="009B012D"/>
     <w:rsid w:val="009B1C49"/>
     <w:rsid w:val="009B2B71"/>
     <w:rsid w:val="009B2F3D"/>
     <w:rsid w:val="009B303A"/>
+    <w:rsid w:val="009B40AD"/>
     <w:rsid w:val="009B4F17"/>
     <w:rsid w:val="009B53F9"/>
     <w:rsid w:val="009B647B"/>
     <w:rsid w:val="009B7285"/>
     <w:rsid w:val="009B7BF7"/>
     <w:rsid w:val="009C0179"/>
     <w:rsid w:val="009C03D2"/>
     <w:rsid w:val="009C1BCC"/>
     <w:rsid w:val="009C32BE"/>
     <w:rsid w:val="009C4123"/>
     <w:rsid w:val="009C43F8"/>
     <w:rsid w:val="009C4C90"/>
     <w:rsid w:val="009C5B0E"/>
     <w:rsid w:val="009C5CFF"/>
     <w:rsid w:val="009C60E8"/>
     <w:rsid w:val="009C652F"/>
     <w:rsid w:val="009D111E"/>
     <w:rsid w:val="009D1808"/>
     <w:rsid w:val="009D1C80"/>
+    <w:rsid w:val="009D2A58"/>
     <w:rsid w:val="009D3A5F"/>
     <w:rsid w:val="009D40B9"/>
     <w:rsid w:val="009D44D7"/>
     <w:rsid w:val="009D5113"/>
     <w:rsid w:val="009D663B"/>
     <w:rsid w:val="009D73C7"/>
+    <w:rsid w:val="009D753F"/>
     <w:rsid w:val="009D7731"/>
+    <w:rsid w:val="009D7DBF"/>
     <w:rsid w:val="009E0327"/>
     <w:rsid w:val="009E3C6A"/>
     <w:rsid w:val="009E3E82"/>
     <w:rsid w:val="009E4780"/>
     <w:rsid w:val="009E5342"/>
     <w:rsid w:val="009E5639"/>
     <w:rsid w:val="009E58F7"/>
     <w:rsid w:val="009E5FED"/>
     <w:rsid w:val="009E660B"/>
     <w:rsid w:val="009E6BE3"/>
     <w:rsid w:val="009E7E55"/>
     <w:rsid w:val="009F09FE"/>
     <w:rsid w:val="009F1DAB"/>
     <w:rsid w:val="009F24C6"/>
     <w:rsid w:val="009F2E03"/>
     <w:rsid w:val="009F3256"/>
     <w:rsid w:val="009F4115"/>
     <w:rsid w:val="009F468A"/>
     <w:rsid w:val="009F4CC3"/>
     <w:rsid w:val="009F7D4D"/>
     <w:rsid w:val="00A01110"/>
     <w:rsid w:val="00A01E78"/>
     <w:rsid w:val="00A01F99"/>
     <w:rsid w:val="00A02C79"/>
     <w:rsid w:val="00A03629"/>
     <w:rsid w:val="00A03C6E"/>
+    <w:rsid w:val="00A04171"/>
     <w:rsid w:val="00A055DD"/>
     <w:rsid w:val="00A0677C"/>
+    <w:rsid w:val="00A0685B"/>
     <w:rsid w:val="00A07473"/>
     <w:rsid w:val="00A10FDA"/>
     <w:rsid w:val="00A11330"/>
     <w:rsid w:val="00A11FED"/>
     <w:rsid w:val="00A120AC"/>
     <w:rsid w:val="00A13608"/>
     <w:rsid w:val="00A151DF"/>
+    <w:rsid w:val="00A15667"/>
     <w:rsid w:val="00A17558"/>
     <w:rsid w:val="00A17F5B"/>
     <w:rsid w:val="00A20E5E"/>
     <w:rsid w:val="00A2149A"/>
     <w:rsid w:val="00A232EB"/>
     <w:rsid w:val="00A2342D"/>
     <w:rsid w:val="00A24606"/>
     <w:rsid w:val="00A247BD"/>
     <w:rsid w:val="00A24A0B"/>
     <w:rsid w:val="00A262A8"/>
     <w:rsid w:val="00A26F0C"/>
     <w:rsid w:val="00A302AB"/>
     <w:rsid w:val="00A30E00"/>
     <w:rsid w:val="00A313E3"/>
     <w:rsid w:val="00A3151D"/>
     <w:rsid w:val="00A3165C"/>
     <w:rsid w:val="00A321F0"/>
     <w:rsid w:val="00A32A37"/>
     <w:rsid w:val="00A331B8"/>
     <w:rsid w:val="00A33561"/>
     <w:rsid w:val="00A33AEB"/>
     <w:rsid w:val="00A33B3C"/>
     <w:rsid w:val="00A33DFE"/>
     <w:rsid w:val="00A341AE"/>
     <w:rsid w:val="00A344FB"/>
     <w:rsid w:val="00A3469A"/>
     <w:rsid w:val="00A353F9"/>
     <w:rsid w:val="00A35E85"/>
     <w:rsid w:val="00A363A6"/>
     <w:rsid w:val="00A36FB2"/>
     <w:rsid w:val="00A378A7"/>
     <w:rsid w:val="00A37D86"/>
     <w:rsid w:val="00A40865"/>
     <w:rsid w:val="00A412AA"/>
     <w:rsid w:val="00A413DA"/>
     <w:rsid w:val="00A41679"/>
     <w:rsid w:val="00A42A06"/>
     <w:rsid w:val="00A43369"/>
     <w:rsid w:val="00A43D89"/>
     <w:rsid w:val="00A444BC"/>
+    <w:rsid w:val="00A44A39"/>
     <w:rsid w:val="00A45589"/>
     <w:rsid w:val="00A4647F"/>
     <w:rsid w:val="00A47FED"/>
     <w:rsid w:val="00A50F61"/>
     <w:rsid w:val="00A51867"/>
     <w:rsid w:val="00A52037"/>
     <w:rsid w:val="00A52B0D"/>
     <w:rsid w:val="00A5368E"/>
+    <w:rsid w:val="00A54764"/>
     <w:rsid w:val="00A55215"/>
     <w:rsid w:val="00A55923"/>
     <w:rsid w:val="00A559E8"/>
     <w:rsid w:val="00A56C98"/>
     <w:rsid w:val="00A56EC5"/>
     <w:rsid w:val="00A57723"/>
-    <w:rsid w:val="00A57B49"/>
     <w:rsid w:val="00A6071C"/>
     <w:rsid w:val="00A612AB"/>
     <w:rsid w:val="00A6250F"/>
     <w:rsid w:val="00A6262D"/>
     <w:rsid w:val="00A627D9"/>
+    <w:rsid w:val="00A62AE5"/>
+    <w:rsid w:val="00A62B21"/>
+    <w:rsid w:val="00A63360"/>
     <w:rsid w:val="00A633F6"/>
     <w:rsid w:val="00A63D5D"/>
     <w:rsid w:val="00A67FFE"/>
     <w:rsid w:val="00A70816"/>
     <w:rsid w:val="00A70FDF"/>
     <w:rsid w:val="00A71431"/>
     <w:rsid w:val="00A7179A"/>
     <w:rsid w:val="00A7182F"/>
+    <w:rsid w:val="00A73129"/>
     <w:rsid w:val="00A7338B"/>
     <w:rsid w:val="00A74F37"/>
     <w:rsid w:val="00A74FCF"/>
+    <w:rsid w:val="00A75050"/>
     <w:rsid w:val="00A75865"/>
     <w:rsid w:val="00A76483"/>
     <w:rsid w:val="00A76744"/>
     <w:rsid w:val="00A771EE"/>
     <w:rsid w:val="00A778C3"/>
     <w:rsid w:val="00A803C3"/>
     <w:rsid w:val="00A80E37"/>
+    <w:rsid w:val="00A80E66"/>
     <w:rsid w:val="00A811E7"/>
     <w:rsid w:val="00A820D3"/>
     <w:rsid w:val="00A8379E"/>
     <w:rsid w:val="00A839A6"/>
     <w:rsid w:val="00A83FD0"/>
     <w:rsid w:val="00A84216"/>
     <w:rsid w:val="00A842F9"/>
     <w:rsid w:val="00A84311"/>
     <w:rsid w:val="00A8478B"/>
     <w:rsid w:val="00A859D9"/>
     <w:rsid w:val="00A86598"/>
     <w:rsid w:val="00A90923"/>
     <w:rsid w:val="00A90C46"/>
     <w:rsid w:val="00A91D22"/>
     <w:rsid w:val="00A9204E"/>
     <w:rsid w:val="00A92ECE"/>
     <w:rsid w:val="00A9445A"/>
     <w:rsid w:val="00A9446A"/>
     <w:rsid w:val="00A94A93"/>
     <w:rsid w:val="00A95C69"/>
     <w:rsid w:val="00A95D1C"/>
     <w:rsid w:val="00A97183"/>
     <w:rsid w:val="00AA06A9"/>
     <w:rsid w:val="00AA1C6C"/>
     <w:rsid w:val="00AA1EB2"/>
     <w:rsid w:val="00AA2FEF"/>
+    <w:rsid w:val="00AA3620"/>
     <w:rsid w:val="00AA3671"/>
     <w:rsid w:val="00AA4C0F"/>
     <w:rsid w:val="00AA6600"/>
     <w:rsid w:val="00AA6E93"/>
     <w:rsid w:val="00AA71A5"/>
     <w:rsid w:val="00AA7366"/>
     <w:rsid w:val="00AA766B"/>
     <w:rsid w:val="00AB01B3"/>
     <w:rsid w:val="00AB029E"/>
     <w:rsid w:val="00AB0AC3"/>
     <w:rsid w:val="00AB1411"/>
     <w:rsid w:val="00AB1513"/>
+    <w:rsid w:val="00AB1FEA"/>
     <w:rsid w:val="00AB2148"/>
     <w:rsid w:val="00AB31D4"/>
     <w:rsid w:val="00AB398F"/>
+    <w:rsid w:val="00AB3D3F"/>
+    <w:rsid w:val="00AB42C9"/>
     <w:rsid w:val="00AB4491"/>
     <w:rsid w:val="00AB5439"/>
     <w:rsid w:val="00AB544B"/>
     <w:rsid w:val="00AB5D54"/>
     <w:rsid w:val="00AB76F6"/>
     <w:rsid w:val="00AC0BB7"/>
     <w:rsid w:val="00AC3063"/>
     <w:rsid w:val="00AC3382"/>
     <w:rsid w:val="00AC41C3"/>
     <w:rsid w:val="00AC4603"/>
     <w:rsid w:val="00AC4B76"/>
     <w:rsid w:val="00AC5385"/>
     <w:rsid w:val="00AC5EB2"/>
     <w:rsid w:val="00AC636A"/>
     <w:rsid w:val="00AC7347"/>
     <w:rsid w:val="00AD0230"/>
     <w:rsid w:val="00AD036D"/>
     <w:rsid w:val="00AD0917"/>
     <w:rsid w:val="00AD0B2D"/>
     <w:rsid w:val="00AD106C"/>
     <w:rsid w:val="00AD421B"/>
     <w:rsid w:val="00AD4D57"/>
     <w:rsid w:val="00AD5D8C"/>
     <w:rsid w:val="00AD64C4"/>
     <w:rsid w:val="00AD6952"/>
     <w:rsid w:val="00AD6FCB"/>
     <w:rsid w:val="00AD75E2"/>
     <w:rsid w:val="00AD7793"/>
     <w:rsid w:val="00AE09E4"/>
     <w:rsid w:val="00AE0B31"/>
     <w:rsid w:val="00AE28A4"/>
     <w:rsid w:val="00AE3492"/>
     <w:rsid w:val="00AE424E"/>
+    <w:rsid w:val="00AE4F3C"/>
     <w:rsid w:val="00AE4F90"/>
     <w:rsid w:val="00AE554F"/>
     <w:rsid w:val="00AE594C"/>
     <w:rsid w:val="00AE5A23"/>
     <w:rsid w:val="00AE613A"/>
     <w:rsid w:val="00AE67A7"/>
     <w:rsid w:val="00AF003B"/>
     <w:rsid w:val="00AF0AA9"/>
     <w:rsid w:val="00AF1B31"/>
     <w:rsid w:val="00AF21DD"/>
     <w:rsid w:val="00AF271C"/>
     <w:rsid w:val="00AF2DC4"/>
     <w:rsid w:val="00AF2F7D"/>
+    <w:rsid w:val="00AF3EB7"/>
     <w:rsid w:val="00AF47C3"/>
     <w:rsid w:val="00AF5633"/>
+    <w:rsid w:val="00AF6047"/>
     <w:rsid w:val="00AF62BA"/>
     <w:rsid w:val="00AF7978"/>
     <w:rsid w:val="00B00359"/>
     <w:rsid w:val="00B008A1"/>
     <w:rsid w:val="00B013D5"/>
     <w:rsid w:val="00B020E8"/>
     <w:rsid w:val="00B0234E"/>
     <w:rsid w:val="00B0283E"/>
     <w:rsid w:val="00B029C6"/>
     <w:rsid w:val="00B02A6D"/>
     <w:rsid w:val="00B032E4"/>
     <w:rsid w:val="00B04128"/>
     <w:rsid w:val="00B043D7"/>
     <w:rsid w:val="00B05384"/>
     <w:rsid w:val="00B06BE4"/>
     <w:rsid w:val="00B07DAF"/>
     <w:rsid w:val="00B1021A"/>
     <w:rsid w:val="00B10861"/>
     <w:rsid w:val="00B1156A"/>
     <w:rsid w:val="00B12743"/>
     <w:rsid w:val="00B12A5A"/>
     <w:rsid w:val="00B12C2C"/>
+    <w:rsid w:val="00B138C1"/>
     <w:rsid w:val="00B14849"/>
     <w:rsid w:val="00B14D45"/>
     <w:rsid w:val="00B153D7"/>
     <w:rsid w:val="00B15A58"/>
     <w:rsid w:val="00B15B0F"/>
     <w:rsid w:val="00B162F6"/>
     <w:rsid w:val="00B21CE7"/>
     <w:rsid w:val="00B2325D"/>
     <w:rsid w:val="00B246B8"/>
     <w:rsid w:val="00B24BA0"/>
     <w:rsid w:val="00B256D1"/>
     <w:rsid w:val="00B25B09"/>
     <w:rsid w:val="00B263C5"/>
+    <w:rsid w:val="00B269FE"/>
+    <w:rsid w:val="00B27C3E"/>
+    <w:rsid w:val="00B304A5"/>
     <w:rsid w:val="00B305DC"/>
     <w:rsid w:val="00B3101F"/>
     <w:rsid w:val="00B3143C"/>
     <w:rsid w:val="00B32FA9"/>
     <w:rsid w:val="00B33516"/>
     <w:rsid w:val="00B33860"/>
     <w:rsid w:val="00B347A1"/>
     <w:rsid w:val="00B353D7"/>
     <w:rsid w:val="00B35650"/>
     <w:rsid w:val="00B35AFC"/>
     <w:rsid w:val="00B35F2A"/>
     <w:rsid w:val="00B370CF"/>
     <w:rsid w:val="00B37BF7"/>
     <w:rsid w:val="00B4062B"/>
     <w:rsid w:val="00B41CE5"/>
     <w:rsid w:val="00B420C9"/>
     <w:rsid w:val="00B4269D"/>
     <w:rsid w:val="00B42901"/>
     <w:rsid w:val="00B42B74"/>
     <w:rsid w:val="00B43D76"/>
     <w:rsid w:val="00B4404C"/>
     <w:rsid w:val="00B44386"/>
+    <w:rsid w:val="00B44AC6"/>
     <w:rsid w:val="00B44FB8"/>
     <w:rsid w:val="00B4566A"/>
     <w:rsid w:val="00B46271"/>
+    <w:rsid w:val="00B4731D"/>
     <w:rsid w:val="00B477BA"/>
     <w:rsid w:val="00B47A2B"/>
     <w:rsid w:val="00B504FD"/>
     <w:rsid w:val="00B50736"/>
     <w:rsid w:val="00B50AD2"/>
+    <w:rsid w:val="00B50F91"/>
     <w:rsid w:val="00B51E8F"/>
     <w:rsid w:val="00B5258C"/>
     <w:rsid w:val="00B52698"/>
     <w:rsid w:val="00B53158"/>
     <w:rsid w:val="00B53CB8"/>
     <w:rsid w:val="00B544B3"/>
     <w:rsid w:val="00B54C4D"/>
+    <w:rsid w:val="00B5508C"/>
     <w:rsid w:val="00B554E5"/>
     <w:rsid w:val="00B55911"/>
     <w:rsid w:val="00B55B27"/>
     <w:rsid w:val="00B564D3"/>
     <w:rsid w:val="00B56CCE"/>
     <w:rsid w:val="00B57B7E"/>
+    <w:rsid w:val="00B57ED7"/>
     <w:rsid w:val="00B608DD"/>
     <w:rsid w:val="00B61DA7"/>
     <w:rsid w:val="00B61ED7"/>
     <w:rsid w:val="00B62A86"/>
     <w:rsid w:val="00B6333F"/>
     <w:rsid w:val="00B6480B"/>
     <w:rsid w:val="00B64CCF"/>
     <w:rsid w:val="00B6570C"/>
     <w:rsid w:val="00B65E3D"/>
     <w:rsid w:val="00B66A2C"/>
     <w:rsid w:val="00B67D57"/>
     <w:rsid w:val="00B7033F"/>
     <w:rsid w:val="00B704D6"/>
     <w:rsid w:val="00B7184E"/>
     <w:rsid w:val="00B73107"/>
     <w:rsid w:val="00B73AA8"/>
     <w:rsid w:val="00B752CE"/>
     <w:rsid w:val="00B75F9C"/>
     <w:rsid w:val="00B75FF4"/>
     <w:rsid w:val="00B76029"/>
     <w:rsid w:val="00B76D40"/>
     <w:rsid w:val="00B76E5B"/>
     <w:rsid w:val="00B81068"/>
     <w:rsid w:val="00B816D5"/>
     <w:rsid w:val="00B82393"/>
@@ -33100,662 +35008,728 @@
     <w:rsid w:val="00BA149D"/>
     <w:rsid w:val="00BA2658"/>
     <w:rsid w:val="00BA26FF"/>
     <w:rsid w:val="00BA27BE"/>
     <w:rsid w:val="00BA2FCC"/>
     <w:rsid w:val="00BA3C03"/>
     <w:rsid w:val="00BA3DD5"/>
     <w:rsid w:val="00BA45A3"/>
     <w:rsid w:val="00BA4F60"/>
     <w:rsid w:val="00BA6249"/>
     <w:rsid w:val="00BA6568"/>
     <w:rsid w:val="00BA67D6"/>
     <w:rsid w:val="00BA68CF"/>
     <w:rsid w:val="00BA79CE"/>
     <w:rsid w:val="00BB16C8"/>
     <w:rsid w:val="00BB20C0"/>
     <w:rsid w:val="00BB2520"/>
     <w:rsid w:val="00BB37F8"/>
     <w:rsid w:val="00BB38EB"/>
     <w:rsid w:val="00BB3A71"/>
     <w:rsid w:val="00BB3ACC"/>
     <w:rsid w:val="00BB584C"/>
     <w:rsid w:val="00BB5A8A"/>
     <w:rsid w:val="00BB6084"/>
     <w:rsid w:val="00BB6BF4"/>
+    <w:rsid w:val="00BB721B"/>
     <w:rsid w:val="00BB7986"/>
     <w:rsid w:val="00BC017F"/>
     <w:rsid w:val="00BC05F1"/>
     <w:rsid w:val="00BC110C"/>
     <w:rsid w:val="00BC2A9F"/>
     <w:rsid w:val="00BC2B6A"/>
     <w:rsid w:val="00BC3C72"/>
     <w:rsid w:val="00BC4A29"/>
     <w:rsid w:val="00BC551F"/>
     <w:rsid w:val="00BC5B71"/>
     <w:rsid w:val="00BC5EB5"/>
     <w:rsid w:val="00BC7926"/>
     <w:rsid w:val="00BD0ED6"/>
+    <w:rsid w:val="00BD1FE9"/>
     <w:rsid w:val="00BD1FFD"/>
     <w:rsid w:val="00BD2A4A"/>
     <w:rsid w:val="00BD31AF"/>
     <w:rsid w:val="00BD402A"/>
     <w:rsid w:val="00BD4458"/>
     <w:rsid w:val="00BD47A9"/>
     <w:rsid w:val="00BD4831"/>
     <w:rsid w:val="00BD4A58"/>
     <w:rsid w:val="00BD4D42"/>
     <w:rsid w:val="00BD50FF"/>
     <w:rsid w:val="00BD5634"/>
     <w:rsid w:val="00BD5CCF"/>
     <w:rsid w:val="00BD6718"/>
     <w:rsid w:val="00BD6954"/>
     <w:rsid w:val="00BD6C95"/>
+    <w:rsid w:val="00BD6FC8"/>
     <w:rsid w:val="00BD75E7"/>
     <w:rsid w:val="00BE079B"/>
     <w:rsid w:val="00BE1354"/>
+    <w:rsid w:val="00BE1784"/>
     <w:rsid w:val="00BE2433"/>
     <w:rsid w:val="00BE2539"/>
     <w:rsid w:val="00BE25CB"/>
     <w:rsid w:val="00BE2A7D"/>
     <w:rsid w:val="00BE347B"/>
     <w:rsid w:val="00BE4D07"/>
     <w:rsid w:val="00BE5BCD"/>
     <w:rsid w:val="00BE626D"/>
     <w:rsid w:val="00BE72A3"/>
     <w:rsid w:val="00BE7406"/>
     <w:rsid w:val="00BE7646"/>
     <w:rsid w:val="00BE7D9D"/>
     <w:rsid w:val="00BF16F6"/>
     <w:rsid w:val="00BF176D"/>
     <w:rsid w:val="00BF1837"/>
     <w:rsid w:val="00BF1CC6"/>
     <w:rsid w:val="00BF1F4E"/>
     <w:rsid w:val="00BF2745"/>
     <w:rsid w:val="00BF2A66"/>
     <w:rsid w:val="00BF2D22"/>
     <w:rsid w:val="00BF3036"/>
     <w:rsid w:val="00BF313D"/>
     <w:rsid w:val="00BF54D9"/>
     <w:rsid w:val="00BF6ED2"/>
     <w:rsid w:val="00BF7A37"/>
     <w:rsid w:val="00C0060E"/>
+    <w:rsid w:val="00C01637"/>
     <w:rsid w:val="00C02510"/>
     <w:rsid w:val="00C02DFD"/>
     <w:rsid w:val="00C03640"/>
     <w:rsid w:val="00C036D8"/>
+    <w:rsid w:val="00C0377D"/>
     <w:rsid w:val="00C03C11"/>
     <w:rsid w:val="00C03C8F"/>
     <w:rsid w:val="00C04902"/>
     <w:rsid w:val="00C04F53"/>
     <w:rsid w:val="00C04FA1"/>
     <w:rsid w:val="00C050A2"/>
     <w:rsid w:val="00C051B3"/>
     <w:rsid w:val="00C062C7"/>
     <w:rsid w:val="00C063B2"/>
+    <w:rsid w:val="00C06C4B"/>
     <w:rsid w:val="00C07802"/>
     <w:rsid w:val="00C10EC3"/>
+    <w:rsid w:val="00C11011"/>
+    <w:rsid w:val="00C1390B"/>
     <w:rsid w:val="00C14435"/>
     <w:rsid w:val="00C14448"/>
     <w:rsid w:val="00C1563E"/>
     <w:rsid w:val="00C15739"/>
     <w:rsid w:val="00C15B46"/>
     <w:rsid w:val="00C17A85"/>
     <w:rsid w:val="00C17B14"/>
     <w:rsid w:val="00C200E3"/>
     <w:rsid w:val="00C20301"/>
     <w:rsid w:val="00C20359"/>
     <w:rsid w:val="00C203EE"/>
     <w:rsid w:val="00C20EC8"/>
     <w:rsid w:val="00C212CE"/>
+    <w:rsid w:val="00C22CE5"/>
     <w:rsid w:val="00C2329C"/>
     <w:rsid w:val="00C24578"/>
     <w:rsid w:val="00C2477D"/>
     <w:rsid w:val="00C25815"/>
-    <w:rsid w:val="00C302EE"/>
     <w:rsid w:val="00C303E4"/>
     <w:rsid w:val="00C30FB3"/>
     <w:rsid w:val="00C312E7"/>
     <w:rsid w:val="00C32948"/>
     <w:rsid w:val="00C34AF5"/>
     <w:rsid w:val="00C35299"/>
     <w:rsid w:val="00C357B4"/>
     <w:rsid w:val="00C35841"/>
     <w:rsid w:val="00C35FA9"/>
     <w:rsid w:val="00C3702C"/>
     <w:rsid w:val="00C37D02"/>
     <w:rsid w:val="00C405A8"/>
+    <w:rsid w:val="00C405D2"/>
     <w:rsid w:val="00C40917"/>
     <w:rsid w:val="00C41257"/>
+    <w:rsid w:val="00C4182C"/>
     <w:rsid w:val="00C41931"/>
     <w:rsid w:val="00C41FE0"/>
     <w:rsid w:val="00C421D1"/>
+    <w:rsid w:val="00C42495"/>
     <w:rsid w:val="00C42BEF"/>
+    <w:rsid w:val="00C42CEB"/>
     <w:rsid w:val="00C42D38"/>
     <w:rsid w:val="00C438C4"/>
     <w:rsid w:val="00C44070"/>
     <w:rsid w:val="00C44BA1"/>
     <w:rsid w:val="00C44C97"/>
     <w:rsid w:val="00C462A8"/>
     <w:rsid w:val="00C46A09"/>
+    <w:rsid w:val="00C500F9"/>
     <w:rsid w:val="00C501E6"/>
     <w:rsid w:val="00C518D3"/>
     <w:rsid w:val="00C53C2C"/>
     <w:rsid w:val="00C53C5E"/>
     <w:rsid w:val="00C551B7"/>
     <w:rsid w:val="00C55B85"/>
     <w:rsid w:val="00C55BDD"/>
     <w:rsid w:val="00C5645D"/>
     <w:rsid w:val="00C56CCF"/>
     <w:rsid w:val="00C56DD3"/>
     <w:rsid w:val="00C571C5"/>
     <w:rsid w:val="00C573CB"/>
     <w:rsid w:val="00C57B8A"/>
     <w:rsid w:val="00C604B4"/>
     <w:rsid w:val="00C610E3"/>
     <w:rsid w:val="00C62879"/>
     <w:rsid w:val="00C62BEB"/>
     <w:rsid w:val="00C62C69"/>
     <w:rsid w:val="00C62E8F"/>
     <w:rsid w:val="00C63599"/>
     <w:rsid w:val="00C63BC8"/>
+    <w:rsid w:val="00C63C69"/>
     <w:rsid w:val="00C642EE"/>
     <w:rsid w:val="00C64956"/>
     <w:rsid w:val="00C6588B"/>
     <w:rsid w:val="00C65F62"/>
     <w:rsid w:val="00C65F88"/>
     <w:rsid w:val="00C66B1E"/>
     <w:rsid w:val="00C66BDF"/>
     <w:rsid w:val="00C6707B"/>
+    <w:rsid w:val="00C673FB"/>
     <w:rsid w:val="00C6F40E"/>
     <w:rsid w:val="00C70F9F"/>
     <w:rsid w:val="00C7134D"/>
     <w:rsid w:val="00C720ED"/>
     <w:rsid w:val="00C72CA2"/>
     <w:rsid w:val="00C73C30"/>
     <w:rsid w:val="00C73E5A"/>
     <w:rsid w:val="00C748FD"/>
     <w:rsid w:val="00C74946"/>
     <w:rsid w:val="00C74A90"/>
     <w:rsid w:val="00C756FA"/>
     <w:rsid w:val="00C75704"/>
     <w:rsid w:val="00C77EEB"/>
     <w:rsid w:val="00C8034C"/>
     <w:rsid w:val="00C806A3"/>
     <w:rsid w:val="00C80B61"/>
     <w:rsid w:val="00C822C6"/>
     <w:rsid w:val="00C82596"/>
     <w:rsid w:val="00C82EEE"/>
     <w:rsid w:val="00C83916"/>
     <w:rsid w:val="00C84A40"/>
     <w:rsid w:val="00C85085"/>
     <w:rsid w:val="00C860FB"/>
     <w:rsid w:val="00C87B74"/>
     <w:rsid w:val="00C9015B"/>
     <w:rsid w:val="00C904CB"/>
     <w:rsid w:val="00C91273"/>
     <w:rsid w:val="00C9136F"/>
     <w:rsid w:val="00C914B6"/>
     <w:rsid w:val="00C923F3"/>
+    <w:rsid w:val="00C926A7"/>
     <w:rsid w:val="00C9287F"/>
     <w:rsid w:val="00C942F6"/>
     <w:rsid w:val="00C949D2"/>
     <w:rsid w:val="00C94BE4"/>
     <w:rsid w:val="00C94D7E"/>
     <w:rsid w:val="00C96D0F"/>
     <w:rsid w:val="00C97A3C"/>
     <w:rsid w:val="00CA1266"/>
     <w:rsid w:val="00CA383F"/>
     <w:rsid w:val="00CA5404"/>
     <w:rsid w:val="00CA70C5"/>
     <w:rsid w:val="00CA76E4"/>
     <w:rsid w:val="00CB0A26"/>
     <w:rsid w:val="00CB160A"/>
     <w:rsid w:val="00CB1C93"/>
     <w:rsid w:val="00CB2C9E"/>
     <w:rsid w:val="00CB32CA"/>
     <w:rsid w:val="00CB3732"/>
     <w:rsid w:val="00CB3831"/>
     <w:rsid w:val="00CB5240"/>
     <w:rsid w:val="00CB5C6D"/>
+    <w:rsid w:val="00CB7615"/>
+    <w:rsid w:val="00CB7616"/>
     <w:rsid w:val="00CC01A9"/>
     <w:rsid w:val="00CC1890"/>
     <w:rsid w:val="00CC1A0D"/>
     <w:rsid w:val="00CC1DD8"/>
     <w:rsid w:val="00CC3163"/>
     <w:rsid w:val="00CC3F4A"/>
     <w:rsid w:val="00CC4B32"/>
     <w:rsid w:val="00CC4B92"/>
     <w:rsid w:val="00CC4CDB"/>
     <w:rsid w:val="00CC55C8"/>
     <w:rsid w:val="00CC6BDD"/>
     <w:rsid w:val="00CC7BB6"/>
     <w:rsid w:val="00CD0FCF"/>
     <w:rsid w:val="00CD1249"/>
     <w:rsid w:val="00CD1391"/>
     <w:rsid w:val="00CD21CC"/>
     <w:rsid w:val="00CD4253"/>
     <w:rsid w:val="00CD5DDF"/>
     <w:rsid w:val="00CD7D92"/>
     <w:rsid w:val="00CD7ECF"/>
     <w:rsid w:val="00CE0726"/>
     <w:rsid w:val="00CE0A97"/>
+    <w:rsid w:val="00CE19B5"/>
+    <w:rsid w:val="00CE1FE6"/>
     <w:rsid w:val="00CE221C"/>
     <w:rsid w:val="00CE3364"/>
     <w:rsid w:val="00CE36AB"/>
     <w:rsid w:val="00CE42BD"/>
     <w:rsid w:val="00CE4C8B"/>
+    <w:rsid w:val="00CE4DB7"/>
     <w:rsid w:val="00CE5C5D"/>
     <w:rsid w:val="00CE5E42"/>
     <w:rsid w:val="00CE6AC0"/>
     <w:rsid w:val="00CE7089"/>
+    <w:rsid w:val="00CE7DA3"/>
+    <w:rsid w:val="00CF112A"/>
     <w:rsid w:val="00CF1CF6"/>
     <w:rsid w:val="00CF27C1"/>
     <w:rsid w:val="00CF381A"/>
     <w:rsid w:val="00CF3BD3"/>
     <w:rsid w:val="00CF4105"/>
     <w:rsid w:val="00CF45E6"/>
     <w:rsid w:val="00CF476D"/>
     <w:rsid w:val="00CF55E3"/>
     <w:rsid w:val="00CF60E4"/>
     <w:rsid w:val="00CF612A"/>
     <w:rsid w:val="00CF625A"/>
     <w:rsid w:val="00CF66C0"/>
     <w:rsid w:val="00CF6907"/>
     <w:rsid w:val="00D00A38"/>
+    <w:rsid w:val="00D00A56"/>
     <w:rsid w:val="00D00A9B"/>
     <w:rsid w:val="00D0268C"/>
     <w:rsid w:val="00D029DF"/>
     <w:rsid w:val="00D03102"/>
     <w:rsid w:val="00D03CE6"/>
     <w:rsid w:val="00D0415C"/>
     <w:rsid w:val="00D05516"/>
+    <w:rsid w:val="00D05B14"/>
     <w:rsid w:val="00D06742"/>
     <w:rsid w:val="00D07152"/>
     <w:rsid w:val="00D10A60"/>
     <w:rsid w:val="00D10C65"/>
     <w:rsid w:val="00D10FD9"/>
     <w:rsid w:val="00D1149F"/>
     <w:rsid w:val="00D11715"/>
+    <w:rsid w:val="00D11907"/>
     <w:rsid w:val="00D12195"/>
     <w:rsid w:val="00D134B3"/>
     <w:rsid w:val="00D14127"/>
     <w:rsid w:val="00D1424D"/>
     <w:rsid w:val="00D14E98"/>
     <w:rsid w:val="00D1559A"/>
     <w:rsid w:val="00D15B09"/>
     <w:rsid w:val="00D1763C"/>
     <w:rsid w:val="00D177FC"/>
-    <w:rsid w:val="00D21408"/>
     <w:rsid w:val="00D21432"/>
     <w:rsid w:val="00D21C8C"/>
+    <w:rsid w:val="00D244E9"/>
     <w:rsid w:val="00D24643"/>
     <w:rsid w:val="00D25157"/>
     <w:rsid w:val="00D26794"/>
     <w:rsid w:val="00D268A8"/>
     <w:rsid w:val="00D26E51"/>
     <w:rsid w:val="00D270EF"/>
     <w:rsid w:val="00D27598"/>
     <w:rsid w:val="00D2785D"/>
     <w:rsid w:val="00D27DB3"/>
     <w:rsid w:val="00D27EB3"/>
     <w:rsid w:val="00D27EE9"/>
     <w:rsid w:val="00D30934"/>
     <w:rsid w:val="00D3163D"/>
+    <w:rsid w:val="00D31A9F"/>
     <w:rsid w:val="00D3278E"/>
     <w:rsid w:val="00D341F4"/>
     <w:rsid w:val="00D3456B"/>
     <w:rsid w:val="00D3544D"/>
     <w:rsid w:val="00D3678B"/>
+    <w:rsid w:val="00D370E1"/>
     <w:rsid w:val="00D37508"/>
     <w:rsid w:val="00D40030"/>
     <w:rsid w:val="00D4118C"/>
     <w:rsid w:val="00D41D2F"/>
     <w:rsid w:val="00D4252D"/>
     <w:rsid w:val="00D43A63"/>
     <w:rsid w:val="00D43BFA"/>
     <w:rsid w:val="00D43F52"/>
     <w:rsid w:val="00D4552A"/>
     <w:rsid w:val="00D4586F"/>
+    <w:rsid w:val="00D46381"/>
     <w:rsid w:val="00D4739E"/>
     <w:rsid w:val="00D47B01"/>
     <w:rsid w:val="00D50DE2"/>
     <w:rsid w:val="00D52F52"/>
     <w:rsid w:val="00D539E4"/>
     <w:rsid w:val="00D54D13"/>
     <w:rsid w:val="00D556FF"/>
+    <w:rsid w:val="00D55F04"/>
     <w:rsid w:val="00D56547"/>
     <w:rsid w:val="00D57E44"/>
     <w:rsid w:val="00D6107E"/>
     <w:rsid w:val="00D611CF"/>
+    <w:rsid w:val="00D615BC"/>
     <w:rsid w:val="00D61E21"/>
     <w:rsid w:val="00D62403"/>
     <w:rsid w:val="00D628D8"/>
     <w:rsid w:val="00D62BF7"/>
     <w:rsid w:val="00D64069"/>
     <w:rsid w:val="00D647F0"/>
     <w:rsid w:val="00D654B2"/>
     <w:rsid w:val="00D65AE8"/>
+    <w:rsid w:val="00D65DF1"/>
     <w:rsid w:val="00D67E36"/>
     <w:rsid w:val="00D706DE"/>
     <w:rsid w:val="00D73866"/>
     <w:rsid w:val="00D7416E"/>
     <w:rsid w:val="00D752F9"/>
     <w:rsid w:val="00D75659"/>
     <w:rsid w:val="00D7719F"/>
     <w:rsid w:val="00D776E3"/>
     <w:rsid w:val="00D77D65"/>
     <w:rsid w:val="00D77F85"/>
+    <w:rsid w:val="00D81FA2"/>
     <w:rsid w:val="00D82088"/>
     <w:rsid w:val="00D8261A"/>
     <w:rsid w:val="00D838F0"/>
     <w:rsid w:val="00D83D3B"/>
     <w:rsid w:val="00D83E41"/>
     <w:rsid w:val="00D85354"/>
     <w:rsid w:val="00D85437"/>
     <w:rsid w:val="00D85AD4"/>
     <w:rsid w:val="00D85CE9"/>
     <w:rsid w:val="00D86220"/>
     <w:rsid w:val="00D8739E"/>
     <w:rsid w:val="00D877AF"/>
     <w:rsid w:val="00D91FA6"/>
     <w:rsid w:val="00D9478C"/>
     <w:rsid w:val="00D950E8"/>
     <w:rsid w:val="00D95C3A"/>
     <w:rsid w:val="00D96143"/>
+    <w:rsid w:val="00D961C7"/>
     <w:rsid w:val="00DA02F3"/>
     <w:rsid w:val="00DA071C"/>
     <w:rsid w:val="00DA0837"/>
+    <w:rsid w:val="00DA0899"/>
     <w:rsid w:val="00DA0F3C"/>
+    <w:rsid w:val="00DA144A"/>
     <w:rsid w:val="00DA321C"/>
     <w:rsid w:val="00DA5071"/>
     <w:rsid w:val="00DA69B6"/>
     <w:rsid w:val="00DA6A47"/>
     <w:rsid w:val="00DA6EC4"/>
     <w:rsid w:val="00DA726E"/>
     <w:rsid w:val="00DA72CA"/>
     <w:rsid w:val="00DA75D6"/>
+    <w:rsid w:val="00DA7D22"/>
     <w:rsid w:val="00DB0671"/>
     <w:rsid w:val="00DB10D3"/>
     <w:rsid w:val="00DB13DF"/>
     <w:rsid w:val="00DB15B9"/>
     <w:rsid w:val="00DB1D13"/>
+    <w:rsid w:val="00DB4CC5"/>
     <w:rsid w:val="00DB4F8C"/>
     <w:rsid w:val="00DB54EB"/>
     <w:rsid w:val="00DB637A"/>
     <w:rsid w:val="00DB680F"/>
     <w:rsid w:val="00DB685C"/>
     <w:rsid w:val="00DB69DB"/>
     <w:rsid w:val="00DB7088"/>
     <w:rsid w:val="00DB7E38"/>
     <w:rsid w:val="00DC0DF4"/>
     <w:rsid w:val="00DC15B7"/>
     <w:rsid w:val="00DC175D"/>
     <w:rsid w:val="00DC269D"/>
     <w:rsid w:val="00DC29DA"/>
     <w:rsid w:val="00DC3D7F"/>
     <w:rsid w:val="00DC4D14"/>
     <w:rsid w:val="00DC542F"/>
     <w:rsid w:val="00DC6738"/>
     <w:rsid w:val="00DC67EF"/>
     <w:rsid w:val="00DC758C"/>
     <w:rsid w:val="00DC7971"/>
     <w:rsid w:val="00DC7F66"/>
     <w:rsid w:val="00DD22B4"/>
     <w:rsid w:val="00DD2B20"/>
     <w:rsid w:val="00DD45F9"/>
     <w:rsid w:val="00DD4FCF"/>
     <w:rsid w:val="00DD5D07"/>
     <w:rsid w:val="00DD67C7"/>
     <w:rsid w:val="00DD6B1B"/>
     <w:rsid w:val="00DD7A35"/>
+    <w:rsid w:val="00DE02FC"/>
     <w:rsid w:val="00DE0743"/>
     <w:rsid w:val="00DE1823"/>
     <w:rsid w:val="00DE23EC"/>
     <w:rsid w:val="00DE240F"/>
     <w:rsid w:val="00DE2AB2"/>
     <w:rsid w:val="00DE2BFF"/>
     <w:rsid w:val="00DE4AE4"/>
     <w:rsid w:val="00DE5B59"/>
     <w:rsid w:val="00DE5EA5"/>
+    <w:rsid w:val="00DE6DD7"/>
     <w:rsid w:val="00DE7037"/>
     <w:rsid w:val="00DE7057"/>
     <w:rsid w:val="00DF1335"/>
     <w:rsid w:val="00DF172D"/>
     <w:rsid w:val="00DF256F"/>
     <w:rsid w:val="00DF25A8"/>
     <w:rsid w:val="00DF2809"/>
+    <w:rsid w:val="00DF2AF0"/>
     <w:rsid w:val="00DF328B"/>
     <w:rsid w:val="00DF33F0"/>
     <w:rsid w:val="00DF43E0"/>
+    <w:rsid w:val="00DF442C"/>
+    <w:rsid w:val="00DF49DF"/>
     <w:rsid w:val="00DF4A17"/>
     <w:rsid w:val="00DF5012"/>
     <w:rsid w:val="00DF5B3E"/>
     <w:rsid w:val="00DF6453"/>
     <w:rsid w:val="00DF71A6"/>
     <w:rsid w:val="00DF7501"/>
     <w:rsid w:val="00DF7988"/>
     <w:rsid w:val="00E00915"/>
     <w:rsid w:val="00E01E7E"/>
     <w:rsid w:val="00E020B9"/>
     <w:rsid w:val="00E0213C"/>
     <w:rsid w:val="00E037E1"/>
     <w:rsid w:val="00E03D8D"/>
     <w:rsid w:val="00E0482E"/>
     <w:rsid w:val="00E04AFF"/>
     <w:rsid w:val="00E04E7A"/>
+    <w:rsid w:val="00E06450"/>
     <w:rsid w:val="00E06E6A"/>
     <w:rsid w:val="00E0750A"/>
     <w:rsid w:val="00E122C3"/>
+    <w:rsid w:val="00E129A6"/>
     <w:rsid w:val="00E1329E"/>
     <w:rsid w:val="00E13CC2"/>
     <w:rsid w:val="00E14529"/>
     <w:rsid w:val="00E1475C"/>
     <w:rsid w:val="00E14BAF"/>
     <w:rsid w:val="00E155D4"/>
     <w:rsid w:val="00E166FA"/>
     <w:rsid w:val="00E167AD"/>
     <w:rsid w:val="00E16B82"/>
     <w:rsid w:val="00E16BE2"/>
     <w:rsid w:val="00E178BC"/>
     <w:rsid w:val="00E17DB4"/>
     <w:rsid w:val="00E207D0"/>
     <w:rsid w:val="00E20947"/>
     <w:rsid w:val="00E20C62"/>
     <w:rsid w:val="00E21181"/>
     <w:rsid w:val="00E216B9"/>
     <w:rsid w:val="00E21FEE"/>
     <w:rsid w:val="00E22F4F"/>
     <w:rsid w:val="00E241AF"/>
     <w:rsid w:val="00E2485D"/>
     <w:rsid w:val="00E254AB"/>
+    <w:rsid w:val="00E26562"/>
     <w:rsid w:val="00E275D7"/>
     <w:rsid w:val="00E27C86"/>
     <w:rsid w:val="00E27F5D"/>
     <w:rsid w:val="00E30967"/>
+    <w:rsid w:val="00E30D11"/>
     <w:rsid w:val="00E30D69"/>
     <w:rsid w:val="00E31EEF"/>
     <w:rsid w:val="00E325F9"/>
     <w:rsid w:val="00E32861"/>
     <w:rsid w:val="00E32B90"/>
     <w:rsid w:val="00E333FE"/>
     <w:rsid w:val="00E334FC"/>
     <w:rsid w:val="00E3378D"/>
     <w:rsid w:val="00E35E0D"/>
     <w:rsid w:val="00E369E0"/>
     <w:rsid w:val="00E37481"/>
     <w:rsid w:val="00E37DC1"/>
+    <w:rsid w:val="00E37FCF"/>
     <w:rsid w:val="00E4070B"/>
     <w:rsid w:val="00E42CBF"/>
+    <w:rsid w:val="00E434C7"/>
     <w:rsid w:val="00E4361B"/>
     <w:rsid w:val="00E43836"/>
     <w:rsid w:val="00E43DD7"/>
     <w:rsid w:val="00E45925"/>
     <w:rsid w:val="00E4617D"/>
     <w:rsid w:val="00E461A7"/>
     <w:rsid w:val="00E466AF"/>
     <w:rsid w:val="00E46C0E"/>
     <w:rsid w:val="00E47A73"/>
     <w:rsid w:val="00E513E7"/>
     <w:rsid w:val="00E53D73"/>
+    <w:rsid w:val="00E53E27"/>
     <w:rsid w:val="00E54BB4"/>
     <w:rsid w:val="00E57914"/>
     <w:rsid w:val="00E60ECB"/>
     <w:rsid w:val="00E617EF"/>
     <w:rsid w:val="00E61B3F"/>
     <w:rsid w:val="00E61CB4"/>
     <w:rsid w:val="00E625EE"/>
     <w:rsid w:val="00E626AD"/>
     <w:rsid w:val="00E62CEB"/>
     <w:rsid w:val="00E6382E"/>
     <w:rsid w:val="00E63C2D"/>
     <w:rsid w:val="00E64C62"/>
     <w:rsid w:val="00E64E45"/>
     <w:rsid w:val="00E663E4"/>
     <w:rsid w:val="00E66BB4"/>
     <w:rsid w:val="00E6700E"/>
     <w:rsid w:val="00E67F59"/>
     <w:rsid w:val="00E72089"/>
     <w:rsid w:val="00E72312"/>
     <w:rsid w:val="00E72C22"/>
     <w:rsid w:val="00E73316"/>
     <w:rsid w:val="00E74930"/>
     <w:rsid w:val="00E74AD0"/>
+    <w:rsid w:val="00E74D3B"/>
+    <w:rsid w:val="00E76154"/>
     <w:rsid w:val="00E76BDB"/>
     <w:rsid w:val="00E8181C"/>
     <w:rsid w:val="00E819DD"/>
     <w:rsid w:val="00E82317"/>
     <w:rsid w:val="00E84C97"/>
     <w:rsid w:val="00E85110"/>
     <w:rsid w:val="00E87914"/>
     <w:rsid w:val="00E87AB1"/>
     <w:rsid w:val="00E903A3"/>
     <w:rsid w:val="00E90A62"/>
     <w:rsid w:val="00E91D24"/>
     <w:rsid w:val="00E91D73"/>
     <w:rsid w:val="00E92314"/>
+    <w:rsid w:val="00E9234C"/>
     <w:rsid w:val="00E92D52"/>
     <w:rsid w:val="00E935AB"/>
     <w:rsid w:val="00E938D3"/>
     <w:rsid w:val="00E93DF7"/>
     <w:rsid w:val="00E94105"/>
     <w:rsid w:val="00E94D32"/>
     <w:rsid w:val="00E95CEA"/>
     <w:rsid w:val="00EA0BEE"/>
     <w:rsid w:val="00EA0F27"/>
     <w:rsid w:val="00EA10D7"/>
     <w:rsid w:val="00EA1270"/>
     <w:rsid w:val="00EA1473"/>
     <w:rsid w:val="00EA1B4E"/>
     <w:rsid w:val="00EA26D6"/>
     <w:rsid w:val="00EA45D7"/>
     <w:rsid w:val="00EA5C7B"/>
+    <w:rsid w:val="00EA6F7B"/>
     <w:rsid w:val="00EA7D51"/>
     <w:rsid w:val="00EB06C1"/>
     <w:rsid w:val="00EB0CFF"/>
     <w:rsid w:val="00EB34EB"/>
+    <w:rsid w:val="00EB3882"/>
     <w:rsid w:val="00EB5830"/>
     <w:rsid w:val="00EB5EA0"/>
     <w:rsid w:val="00EB606C"/>
     <w:rsid w:val="00EB60C6"/>
     <w:rsid w:val="00EB646D"/>
     <w:rsid w:val="00EB6553"/>
     <w:rsid w:val="00EB680F"/>
     <w:rsid w:val="00EB6CE7"/>
     <w:rsid w:val="00EB6EDE"/>
     <w:rsid w:val="00EB7267"/>
     <w:rsid w:val="00EC0D0C"/>
     <w:rsid w:val="00EC17C4"/>
     <w:rsid w:val="00EC1B09"/>
     <w:rsid w:val="00EC2273"/>
     <w:rsid w:val="00EC254E"/>
     <w:rsid w:val="00EC3036"/>
     <w:rsid w:val="00EC31E1"/>
     <w:rsid w:val="00EC3841"/>
     <w:rsid w:val="00EC5563"/>
+    <w:rsid w:val="00EC557D"/>
     <w:rsid w:val="00EC5881"/>
+    <w:rsid w:val="00EC5C81"/>
     <w:rsid w:val="00EC7F7B"/>
     <w:rsid w:val="00ED0558"/>
     <w:rsid w:val="00ED185B"/>
     <w:rsid w:val="00ED1F39"/>
     <w:rsid w:val="00ED219B"/>
     <w:rsid w:val="00ED2DEE"/>
     <w:rsid w:val="00ED3565"/>
     <w:rsid w:val="00ED4C96"/>
     <w:rsid w:val="00ED509E"/>
+    <w:rsid w:val="00ED518A"/>
     <w:rsid w:val="00ED6B08"/>
     <w:rsid w:val="00ED7554"/>
     <w:rsid w:val="00ED7605"/>
     <w:rsid w:val="00ED788E"/>
+    <w:rsid w:val="00EE01AC"/>
     <w:rsid w:val="00EE087D"/>
     <w:rsid w:val="00EE0D49"/>
     <w:rsid w:val="00EE0F8F"/>
     <w:rsid w:val="00EE11D2"/>
     <w:rsid w:val="00EE30A7"/>
     <w:rsid w:val="00EE3CE6"/>
     <w:rsid w:val="00EE4192"/>
+    <w:rsid w:val="00EE4EA2"/>
     <w:rsid w:val="00EE516C"/>
     <w:rsid w:val="00EE55EE"/>
     <w:rsid w:val="00EE5728"/>
     <w:rsid w:val="00EE59CF"/>
     <w:rsid w:val="00EE5D74"/>
     <w:rsid w:val="00EE6119"/>
     <w:rsid w:val="00EE636B"/>
     <w:rsid w:val="00EE6BC9"/>
     <w:rsid w:val="00EE6F05"/>
     <w:rsid w:val="00EF027C"/>
+    <w:rsid w:val="00EF19A3"/>
     <w:rsid w:val="00EF1D2E"/>
     <w:rsid w:val="00EF1D9F"/>
     <w:rsid w:val="00EF24A5"/>
     <w:rsid w:val="00EF3040"/>
+    <w:rsid w:val="00EF3252"/>
     <w:rsid w:val="00EF3588"/>
     <w:rsid w:val="00EF3805"/>
     <w:rsid w:val="00EF384C"/>
     <w:rsid w:val="00EF3A02"/>
     <w:rsid w:val="00EF3D97"/>
     <w:rsid w:val="00EF4576"/>
+    <w:rsid w:val="00EF4B5E"/>
     <w:rsid w:val="00EF5EF1"/>
     <w:rsid w:val="00EF7002"/>
     <w:rsid w:val="00EF77AE"/>
     <w:rsid w:val="00EF7836"/>
     <w:rsid w:val="00F00463"/>
     <w:rsid w:val="00F004CE"/>
+    <w:rsid w:val="00F005A5"/>
     <w:rsid w:val="00F00742"/>
     <w:rsid w:val="00F00CC2"/>
     <w:rsid w:val="00F01573"/>
     <w:rsid w:val="00F03016"/>
     <w:rsid w:val="00F03335"/>
     <w:rsid w:val="00F0465D"/>
     <w:rsid w:val="00F06BCA"/>
     <w:rsid w:val="00F070F6"/>
     <w:rsid w:val="00F122EA"/>
     <w:rsid w:val="00F12417"/>
     <w:rsid w:val="00F13DA3"/>
     <w:rsid w:val="00F14130"/>
     <w:rsid w:val="00F151D3"/>
     <w:rsid w:val="00F15BDF"/>
     <w:rsid w:val="00F1633F"/>
+    <w:rsid w:val="00F17531"/>
     <w:rsid w:val="00F20539"/>
     <w:rsid w:val="00F212FD"/>
     <w:rsid w:val="00F21FCF"/>
     <w:rsid w:val="00F22427"/>
     <w:rsid w:val="00F22479"/>
     <w:rsid w:val="00F23910"/>
     <w:rsid w:val="00F24B04"/>
     <w:rsid w:val="00F267BA"/>
     <w:rsid w:val="00F269D1"/>
     <w:rsid w:val="00F26FC9"/>
     <w:rsid w:val="00F2769A"/>
     <w:rsid w:val="00F27B55"/>
     <w:rsid w:val="00F300C1"/>
     <w:rsid w:val="00F303F2"/>
     <w:rsid w:val="00F30A68"/>
     <w:rsid w:val="00F30FF5"/>
     <w:rsid w:val="00F31086"/>
     <w:rsid w:val="00F31417"/>
     <w:rsid w:val="00F31B9E"/>
     <w:rsid w:val="00F3269E"/>
     <w:rsid w:val="00F342A5"/>
     <w:rsid w:val="00F34863"/>
     <w:rsid w:val="00F37E06"/>
     <w:rsid w:val="00F37E3E"/>
     <w:rsid w:val="00F411D0"/>
@@ -33770,305 +35744,329 @@
     <w:rsid w:val="00F47C53"/>
     <w:rsid w:val="00F5223A"/>
     <w:rsid w:val="00F52BE0"/>
     <w:rsid w:val="00F52C97"/>
     <w:rsid w:val="00F52FD1"/>
     <w:rsid w:val="00F537F0"/>
     <w:rsid w:val="00F54A68"/>
     <w:rsid w:val="00F567D6"/>
     <w:rsid w:val="00F600B0"/>
     <w:rsid w:val="00F60C3A"/>
     <w:rsid w:val="00F61A05"/>
     <w:rsid w:val="00F628B3"/>
     <w:rsid w:val="00F62C9E"/>
     <w:rsid w:val="00F637C2"/>
     <w:rsid w:val="00F653FA"/>
     <w:rsid w:val="00F661E0"/>
     <w:rsid w:val="00F66677"/>
     <w:rsid w:val="00F667AC"/>
     <w:rsid w:val="00F66FDB"/>
     <w:rsid w:val="00F670A1"/>
     <w:rsid w:val="00F672C6"/>
     <w:rsid w:val="00F70D9F"/>
     <w:rsid w:val="00F71AFB"/>
     <w:rsid w:val="00F721F2"/>
     <w:rsid w:val="00F728E8"/>
+    <w:rsid w:val="00F739A4"/>
     <w:rsid w:val="00F7536B"/>
     <w:rsid w:val="00F7651E"/>
     <w:rsid w:val="00F768FD"/>
     <w:rsid w:val="00F76B3E"/>
     <w:rsid w:val="00F76FD3"/>
     <w:rsid w:val="00F775F6"/>
     <w:rsid w:val="00F77F71"/>
+    <w:rsid w:val="00F80CFE"/>
     <w:rsid w:val="00F80DFC"/>
     <w:rsid w:val="00F8151C"/>
     <w:rsid w:val="00F8282F"/>
     <w:rsid w:val="00F830AB"/>
+    <w:rsid w:val="00F83559"/>
     <w:rsid w:val="00F835DD"/>
     <w:rsid w:val="00F83BF5"/>
     <w:rsid w:val="00F83F59"/>
     <w:rsid w:val="00F85C52"/>
     <w:rsid w:val="00F85E03"/>
     <w:rsid w:val="00F87B9D"/>
     <w:rsid w:val="00F91E72"/>
     <w:rsid w:val="00F9366C"/>
     <w:rsid w:val="00F95898"/>
     <w:rsid w:val="00F95959"/>
     <w:rsid w:val="00F95D44"/>
     <w:rsid w:val="00F9606B"/>
     <w:rsid w:val="00F97C11"/>
     <w:rsid w:val="00F97FF4"/>
     <w:rsid w:val="00FA017A"/>
     <w:rsid w:val="00FA0499"/>
     <w:rsid w:val="00FA0810"/>
     <w:rsid w:val="00FA11AD"/>
     <w:rsid w:val="00FA18DD"/>
     <w:rsid w:val="00FA2977"/>
     <w:rsid w:val="00FA354F"/>
     <w:rsid w:val="00FA4F63"/>
     <w:rsid w:val="00FA5B62"/>
     <w:rsid w:val="00FA785C"/>
     <w:rsid w:val="00FA7C43"/>
     <w:rsid w:val="00FB11A4"/>
     <w:rsid w:val="00FB380C"/>
     <w:rsid w:val="00FB3F12"/>
     <w:rsid w:val="00FB5947"/>
     <w:rsid w:val="00FB5F8D"/>
     <w:rsid w:val="00FC2878"/>
+    <w:rsid w:val="00FC28F5"/>
     <w:rsid w:val="00FC30E8"/>
     <w:rsid w:val="00FC3295"/>
     <w:rsid w:val="00FC3A3C"/>
     <w:rsid w:val="00FC460E"/>
     <w:rsid w:val="00FC46DF"/>
     <w:rsid w:val="00FC5219"/>
+    <w:rsid w:val="00FC6428"/>
     <w:rsid w:val="00FC6CD4"/>
     <w:rsid w:val="00FC7384"/>
     <w:rsid w:val="00FC7610"/>
     <w:rsid w:val="00FD1221"/>
+    <w:rsid w:val="00FD15D3"/>
     <w:rsid w:val="00FD1FCC"/>
     <w:rsid w:val="00FD2C3D"/>
     <w:rsid w:val="00FD33F6"/>
     <w:rsid w:val="00FD3588"/>
     <w:rsid w:val="00FD6630"/>
     <w:rsid w:val="00FD6748"/>
     <w:rsid w:val="00FD7C0D"/>
+    <w:rsid w:val="00FD7D27"/>
+    <w:rsid w:val="00FD7F6B"/>
     <w:rsid w:val="00FD7FEB"/>
     <w:rsid w:val="00FD7FFB"/>
     <w:rsid w:val="00FE07C8"/>
     <w:rsid w:val="00FE1778"/>
     <w:rsid w:val="00FE23C3"/>
     <w:rsid w:val="00FE2B0A"/>
     <w:rsid w:val="00FE2C65"/>
     <w:rsid w:val="00FE3543"/>
+    <w:rsid w:val="00FE38A9"/>
     <w:rsid w:val="00FE3B8A"/>
     <w:rsid w:val="00FE4415"/>
     <w:rsid w:val="00FE4622"/>
     <w:rsid w:val="00FE47CA"/>
     <w:rsid w:val="00FE5D56"/>
     <w:rsid w:val="00FE60E2"/>
     <w:rsid w:val="00FE7F6A"/>
     <w:rsid w:val="00FF0200"/>
     <w:rsid w:val="00FF0584"/>
+    <w:rsid w:val="00FF34FA"/>
     <w:rsid w:val="00FF35BD"/>
     <w:rsid w:val="00FF5503"/>
     <w:rsid w:val="00FF5553"/>
     <w:rsid w:val="00FF77A0"/>
     <w:rsid w:val="00FF7B60"/>
+    <w:rsid w:val="00FF7FBB"/>
     <w:rsid w:val="016DDF06"/>
+    <w:rsid w:val="019FA5FE"/>
     <w:rsid w:val="040A7E33"/>
     <w:rsid w:val="0585EA6D"/>
     <w:rsid w:val="058CDFF1"/>
     <w:rsid w:val="05957D39"/>
     <w:rsid w:val="0637EFAA"/>
     <w:rsid w:val="0688861C"/>
     <w:rsid w:val="08084976"/>
     <w:rsid w:val="08884098"/>
     <w:rsid w:val="08D7B631"/>
     <w:rsid w:val="09217549"/>
     <w:rsid w:val="096C86EA"/>
     <w:rsid w:val="0A2410F9"/>
     <w:rsid w:val="0A6645B0"/>
     <w:rsid w:val="0BEBA11D"/>
     <w:rsid w:val="0C4E7146"/>
     <w:rsid w:val="0CF71BB3"/>
     <w:rsid w:val="0E9968BE"/>
     <w:rsid w:val="0F9BD0E4"/>
     <w:rsid w:val="0FCB001E"/>
     <w:rsid w:val="10358636"/>
     <w:rsid w:val="1149DFA8"/>
     <w:rsid w:val="11A71975"/>
     <w:rsid w:val="11B0D0CA"/>
     <w:rsid w:val="11D6F588"/>
     <w:rsid w:val="12523A9C"/>
     <w:rsid w:val="133FE373"/>
     <w:rsid w:val="1347495D"/>
     <w:rsid w:val="14378C4B"/>
     <w:rsid w:val="1453B28D"/>
+    <w:rsid w:val="1458EA65"/>
     <w:rsid w:val="14A6D8C4"/>
     <w:rsid w:val="14E33EF2"/>
     <w:rsid w:val="1589DB5E"/>
     <w:rsid w:val="15B49B26"/>
     <w:rsid w:val="16995312"/>
     <w:rsid w:val="187B8CFB"/>
     <w:rsid w:val="1890F1F6"/>
     <w:rsid w:val="18946E9B"/>
     <w:rsid w:val="19ADB06B"/>
     <w:rsid w:val="1A15EB76"/>
     <w:rsid w:val="1A802F98"/>
     <w:rsid w:val="1C0942F9"/>
     <w:rsid w:val="1D036BC6"/>
     <w:rsid w:val="1D2386FA"/>
     <w:rsid w:val="1D366E74"/>
     <w:rsid w:val="1D4C2704"/>
     <w:rsid w:val="1D96C63F"/>
     <w:rsid w:val="1EE95996"/>
     <w:rsid w:val="1FC24E42"/>
     <w:rsid w:val="1FE8407C"/>
     <w:rsid w:val="2027F285"/>
     <w:rsid w:val="204CA5C9"/>
+    <w:rsid w:val="2060B5A2"/>
     <w:rsid w:val="2079B80B"/>
     <w:rsid w:val="20C5BC84"/>
     <w:rsid w:val="21253E2E"/>
     <w:rsid w:val="2141EDD0"/>
+    <w:rsid w:val="2147FA93"/>
     <w:rsid w:val="21A7BFB3"/>
     <w:rsid w:val="22704BEC"/>
     <w:rsid w:val="22ED10E6"/>
     <w:rsid w:val="240FE0B0"/>
     <w:rsid w:val="242AD9EB"/>
+    <w:rsid w:val="24DB79A5"/>
     <w:rsid w:val="257DB37A"/>
     <w:rsid w:val="2599AB58"/>
     <w:rsid w:val="268A0435"/>
     <w:rsid w:val="268BA7B9"/>
+    <w:rsid w:val="270CC26D"/>
     <w:rsid w:val="27698DAC"/>
     <w:rsid w:val="2848E624"/>
     <w:rsid w:val="29E8B7E2"/>
     <w:rsid w:val="29F4C1C5"/>
     <w:rsid w:val="2A85E019"/>
     <w:rsid w:val="2A9A788C"/>
     <w:rsid w:val="2AA59329"/>
     <w:rsid w:val="2B359045"/>
     <w:rsid w:val="2B3DB3F1"/>
     <w:rsid w:val="2B746444"/>
     <w:rsid w:val="2BA07BF7"/>
     <w:rsid w:val="2C172E32"/>
     <w:rsid w:val="2C240871"/>
     <w:rsid w:val="2C8B4394"/>
     <w:rsid w:val="2C8F9E93"/>
     <w:rsid w:val="2CECFD82"/>
     <w:rsid w:val="2D1152FA"/>
+    <w:rsid w:val="2D90AD74"/>
+    <w:rsid w:val="2DBBD0D6"/>
     <w:rsid w:val="2E6BA91B"/>
     <w:rsid w:val="2F50A817"/>
     <w:rsid w:val="2F74B9A2"/>
     <w:rsid w:val="30A3E1C1"/>
     <w:rsid w:val="311A1AC8"/>
     <w:rsid w:val="313BE7BD"/>
     <w:rsid w:val="318D35DA"/>
     <w:rsid w:val="32736509"/>
     <w:rsid w:val="32C0FA55"/>
+    <w:rsid w:val="32F33CA3"/>
     <w:rsid w:val="358F0E9B"/>
     <w:rsid w:val="3640D6C9"/>
     <w:rsid w:val="36C81C5D"/>
     <w:rsid w:val="37441052"/>
     <w:rsid w:val="3997F517"/>
+    <w:rsid w:val="39B96AD9"/>
     <w:rsid w:val="3B1896CE"/>
     <w:rsid w:val="3B2CB9D6"/>
     <w:rsid w:val="3DA3322D"/>
     <w:rsid w:val="3DB7E786"/>
     <w:rsid w:val="3DC30D44"/>
     <w:rsid w:val="3F1425FF"/>
     <w:rsid w:val="3F53B7E7"/>
     <w:rsid w:val="3FC73028"/>
     <w:rsid w:val="4012BDE7"/>
     <w:rsid w:val="40D5F7C0"/>
     <w:rsid w:val="40EF8848"/>
     <w:rsid w:val="412613BB"/>
     <w:rsid w:val="41DB5DB5"/>
     <w:rsid w:val="43379F38"/>
     <w:rsid w:val="43E11328"/>
     <w:rsid w:val="44191204"/>
     <w:rsid w:val="4507C105"/>
     <w:rsid w:val="45142B4A"/>
     <w:rsid w:val="457B6B7F"/>
     <w:rsid w:val="45923926"/>
     <w:rsid w:val="45C4323A"/>
     <w:rsid w:val="460608AE"/>
     <w:rsid w:val="468A882A"/>
     <w:rsid w:val="479FA31B"/>
     <w:rsid w:val="483176DC"/>
     <w:rsid w:val="48A2EF38"/>
     <w:rsid w:val="4A505C39"/>
     <w:rsid w:val="4A81D3D0"/>
     <w:rsid w:val="4AD4F69A"/>
     <w:rsid w:val="4D29890A"/>
     <w:rsid w:val="4D316AC4"/>
+    <w:rsid w:val="4DADD176"/>
     <w:rsid w:val="4F29A4E6"/>
     <w:rsid w:val="4F54AEDD"/>
     <w:rsid w:val="51C2618C"/>
     <w:rsid w:val="5202C14E"/>
     <w:rsid w:val="5258E876"/>
     <w:rsid w:val="52DD4464"/>
     <w:rsid w:val="5481BD5E"/>
     <w:rsid w:val="548F0603"/>
     <w:rsid w:val="54FF5CFA"/>
     <w:rsid w:val="563FBBD7"/>
     <w:rsid w:val="56929410"/>
     <w:rsid w:val="571AD5F9"/>
     <w:rsid w:val="577EFCFF"/>
     <w:rsid w:val="58B810B4"/>
     <w:rsid w:val="5968CAA7"/>
     <w:rsid w:val="5A12182F"/>
     <w:rsid w:val="5ADA77B5"/>
     <w:rsid w:val="5BC947E0"/>
     <w:rsid w:val="5D2B4FA9"/>
     <w:rsid w:val="5F617923"/>
     <w:rsid w:val="5FF02795"/>
     <w:rsid w:val="601705A7"/>
     <w:rsid w:val="607B6A90"/>
     <w:rsid w:val="6106F566"/>
     <w:rsid w:val="613162CD"/>
     <w:rsid w:val="613A69D6"/>
     <w:rsid w:val="61423657"/>
     <w:rsid w:val="61B7A41B"/>
     <w:rsid w:val="622E89DE"/>
     <w:rsid w:val="62856110"/>
     <w:rsid w:val="6296F8D9"/>
     <w:rsid w:val="629F1E71"/>
     <w:rsid w:val="63326211"/>
+    <w:rsid w:val="638D004E"/>
     <w:rsid w:val="63D666E3"/>
     <w:rsid w:val="6419D826"/>
     <w:rsid w:val="64829C86"/>
     <w:rsid w:val="659461CB"/>
     <w:rsid w:val="6599217E"/>
     <w:rsid w:val="670A9573"/>
     <w:rsid w:val="6898DEFE"/>
     <w:rsid w:val="690A262A"/>
     <w:rsid w:val="692F6174"/>
     <w:rsid w:val="6A698590"/>
     <w:rsid w:val="6B36F90B"/>
     <w:rsid w:val="6BE439BE"/>
     <w:rsid w:val="6C54CF90"/>
     <w:rsid w:val="6C9A7D1B"/>
+    <w:rsid w:val="6EC2AC6B"/>
     <w:rsid w:val="6EC943CE"/>
     <w:rsid w:val="6FF5E970"/>
     <w:rsid w:val="70D6D28C"/>
     <w:rsid w:val="715215C8"/>
     <w:rsid w:val="716B5608"/>
     <w:rsid w:val="73046F02"/>
     <w:rsid w:val="730BD493"/>
     <w:rsid w:val="73886C30"/>
     <w:rsid w:val="7535EB78"/>
     <w:rsid w:val="75473FDA"/>
     <w:rsid w:val="761C254B"/>
     <w:rsid w:val="7687BF88"/>
     <w:rsid w:val="76CE5EE6"/>
     <w:rsid w:val="76F7FA6C"/>
     <w:rsid w:val="772216E0"/>
     <w:rsid w:val="7722DA96"/>
     <w:rsid w:val="773E72B8"/>
     <w:rsid w:val="774F7466"/>
     <w:rsid w:val="775B6704"/>
     <w:rsid w:val="77DF6714"/>
     <w:rsid w:val="7834B984"/>
     <w:rsid w:val="789F2B20"/>
     <w:rsid w:val="79093204"/>
     <w:rsid w:val="79D4C887"/>
     <w:rsid w:val="7B076050"/>
@@ -34085,51 +36083,51 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05AA40A5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{26A29CB2-A4C0-4A89-BF06-A71EC5F8DCE2}"/>
+  <w15:docId w15:val="{21BC496A-EDC4-4D80-B0FF-163C6FFE00C3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -34485,51 +36483,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00511019"/>
+    <w:rsid w:val="00240F61"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00240F61"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="400" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
@@ -36075,50 +38073,67 @@
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0092132B"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="003657AA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="14558F" w:themeColor="accent1"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00081F42"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+      </w:tabs>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="42027670">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="84544651">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -36347,63 +38362,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="501091295">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1205681411">
+        <w:div w:id="728456393">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="728456393">
+        <w:div w:id="1205681411">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="643005908">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -37728,63 +39743,63 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2078168982">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1677465291">
+        <w:div w:id="21638400">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="21638400">
+        <w:div w:id="1677465291">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\EGuimaraes1\Downloads\ForHealthCtg_Document_OCA_MH%20WORD%20Template_2023%5b15%5d%20(2).dotx" TargetMode="External"/></Relationships>
@@ -38046,89 +40061,73 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...17 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b54f10f4e79eec172ed26ef1834b7607" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ca181a51-b58f-4101-967e-bee951ab042e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -38147,50 +40146,57 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="BriefDescription" ma:index="21" nillable="true" ma:displayName="Brief Description" ma:format="Dropdown" ma:internalName="BriefDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -38279,420 +40285,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="a84c8341-80aa-4b48-9373-d3a3de2ad48e">
+      <UserInfo>
+        <DisplayName>Walia, Hadley (EHS)</DisplayName>
+        <AccountId>456</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA87A90A-10B5-4AC7-9F78-07D624591DB4}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF94C73D-F115-4F55-A5F2-0578DE134C02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3339C6F9-D78B-45DB-A14A-700DF1434E48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1110AD98-1DEA-0647-A258-B6C0CEBF9F60}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9268F1-2BC5-4F78-A2A9-E0CAD308BDAB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9268F1-2BC5-4F78-A2A9-E0CAD308BDAB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1110AD98-1DEA-0647-A258-B6C0CEBF9F60}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ForHealthCtg_Document_OCA_MH WORD Template_2023[15] (2)</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>25182</Characters>
+  <Pages>27</Pages>
+  <Words>5341</Words>
+  <Characters>30450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>209</Lines>
-  <Paragraphs>59</Paragraphs>
+  <Lines>253</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29540</CharactersWithSpaces>
+  <CharactersWithSpaces>35720</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...272 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
   </property>