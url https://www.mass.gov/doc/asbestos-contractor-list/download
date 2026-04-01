--- v1 (2026-02-03)
+++ v2 (2026-04-01)
@@ -13,10464 +13,35235 @@
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
   </bookViews>
   <sheets>
     <sheet name="AC" sheetId="1" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'AC'!$1:$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <numFmts count="0"/>
-  <fonts count="8">
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font/>
     <font>
       <b/>
       <i/>
       <strike val="0"/>
       <u/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="11"/>
-[...19 lines deleted...]
-      <name val="Segoe UI"/>
+      <sz val="14"/>
+      <color rgb="FF191970"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...16 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="10">
     <xf applyFont="1" applyFill="1" applyBorder="1" numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
-[...1 lines deleted...]
-    </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
-[...2 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="0">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
-[...17 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="2">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="2">
-      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="0" borderId="2">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
-      <rgbColor rgb="00D3D3D3"/>
-[...3 lines deleted...]
-      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00191970"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="009999FF"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00FFFFCC"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00660066"/>
       <rgbColor rgb="00FF8080"/>
       <rgbColor rgb="000066CC"/>
       <rgbColor rgb="00CCCCFF"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008080"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="0000CCFF"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
-      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpg" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>608990</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2133600</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>182562</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="9" state="frozen" topLeftCell="A10"/>
     </sheetView>
   </sheetViews>
   <cols>
-    <col min="1" max="1" customWidth="1" width="11.140625"/>
-[...2 lines deleted...]
-    <col min="4" max="4" customWidth="1" width="16.5234375"/>
+    <col min="1" max="1" customWidth="1" width="1.84375"/>
+    <col min="2" max="2" customWidth="1" width="32.15234375"/>
+    <col min="3" max="3" customWidth="1" width="15.00390625"/>
+    <col min="4" max="4" customWidth="1" width="1.5234375"/>
     <col min="5" max="5" customWidth="1" width="6.7109375"/>
-    <col min="6" max="6" customWidth="1" width="3.97265625"/>
-[...10 lines deleted...]
-    <col min="17" max="17" customWidth="1" width="13.8515625"/>
+    <col min="6" max="6" customWidth="1" width="9.140625"/>
+    <col min="7" max="7" customWidth="1" width="25.5625"/>
+    <col min="8" max="8" customWidth="1" width="4.203125"/>
+    <col min="9" max="9" customWidth="1" width="0.8125"/>
+    <col min="10" max="10" customWidth="1" width="6.00390625"/>
+    <col min="11" max="11" customWidth="1" width="26.0234375"/>
+    <col min="12" max="12" customWidth="1" width="14.3125"/>
+    <col min="13" max="13" customWidth="1" width="0.55078125"/>
+    <col min="14" max="14" customWidth="1" width="2.76171875"/>
   </cols>
   <sheetData>
     <row r="1" ht="9.2" customHeight="1"/>
     <row r="2" ht="20.55" customHeight="1"/>
     <row r="3" ht="25.65" customHeight="1">
       <c s="1" t="inlineStr" r="E3">
         <is>
           <t xml:space="preserve">Currently Licensed Asbestos Contractors</t>
         </is>
       </c>
     </row>
     <row r="4" ht="3.3" customHeight="1">
-      <c s="2" t="inlineStr" r="H4">
+      <c s="2" t="inlineStr" r="G4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02/02/2026</t>
+            <t xml:space="preserve">03/02/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="14.7" customHeight="0"/>
     <row r="6" ht="1" customHeight="1"/>
     <row r="7" ht="14.95" customHeight="0">
       <c s="3" t="inlineStr" r="F7">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Company Name</t>
         </is>
       </c>
-      <c s="4" t="inlineStr" r="M7">
+      <c s="4" t="inlineStr" r="L7">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">216</t>
+            <t xml:space="preserve">210</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" ht="5" customHeight="0"/>
     <row r="9" ht="5.05" customHeight="1"/>
-    <row r="10" ht="18" customHeight="0">
-      <c s="5" t="inlineStr" r="A10">
+    <row r="10" ht="1" customHeight="1">
+      <c s="5" t="str" r="A10"/>
+      <c s="5" t="str" r="B10"/>
+      <c s="5" t="str" r="C10"/>
+      <c s="5" t="str" r="D10"/>
+      <c s="5" t="str" r="E10"/>
+      <c s="5" t="str" r="F10"/>
+      <c s="5" t="str" r="G10"/>
+      <c s="5" t="str" r="H10"/>
+      <c s="5" t="str" r="I10"/>
+      <c s="5" t="str" r="J10"/>
+      <c s="5" t="str" r="K10"/>
+      <c s="5" t="str" r="L10"/>
+      <c s="5" t="str" r="M10"/>
+      <c s="5" t="str" r="N10"/>
+    </row>
+    <row r="11" ht="2.75" customHeight="1">
+      <c s="6" t="inlineStr" r="B11">
         <is>
-          <t xml:space="preserve">License #</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="5" t="inlineStr" r="B10">
+      <c s="6" t="inlineStr" r="D11">
         <is>
-          <t xml:space="preserve">Expire Date</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="5" t="inlineStr" r="C10">
+      <c s="6" t="inlineStr" r="I11">
         <is>
-          <t xml:space="preserve">Business Name</t>
-[...33 lines deleted...]
-          <t xml:space="preserve">Phone</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="11" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A11">
+    <row r="12" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B12">
         <is>
-          <t xml:space="preserve">AC1141</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1141</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Atlantic Bay Environmental, INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">100 Hano Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Allston</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02134
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 755-1516</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B11">
+      <c s="7" t="inlineStr" r="D12">
         <is>
-          <t xml:space="preserve">05/12/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1152</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">27/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Paragon Construction Group, LLC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">100 HANO STREET, SUITE 10 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALLSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02134
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 293-4355</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C11">
+      <c s="7" t="inlineStr" r="I12">
         <is>
-          <t xml:space="preserve">Atlantic Bay Environmental, INC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">617- 755-1516</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001043</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">29/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RELIABLE ENVIRONMENTAL LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1323 SOUTH ST 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ANDOVER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 509-9754</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="12" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A12">
+    <row r="13" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B13">
         <is>
-          <t xml:space="preserve">AC1152</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000964</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ACM GROUP, INC. DBA ACM DEMO GROUP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">2 INDUSTRIAL WAY 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ATKINSON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03811
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 319-1270</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B12">
+      <c s="7" t="inlineStr" r="D13">
         <is>
-          <t xml:space="preserve">10/27/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000193</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">COMMERCIAL ENERGY MANAGEMENT, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">200 PROSPECT STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AUBURN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01501
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 752-1322</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C12">
+      <c s="7" t="inlineStr" r="I13">
         <is>
-          <t xml:space="preserve">Paragon Construction Group, LLC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">617- 293-4355</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1136</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">19/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Titus General Contracting
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">13 Hill St  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Auburn</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01501
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">774- 696-7697</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="13" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A13">
+    <row r="14" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B14">
         <is>
-          <t xml:space="preserve">AC001043</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001069</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">13/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GREEN SITE SERVICES GROUP, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">24 WILLIAMS WAY 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BELLINGHAM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02019
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 966-2020</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B13">
+      <c s="7" t="inlineStr" r="D14">
         <is>
-          <t xml:space="preserve">08/29/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000939</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">28/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JAMES W. FLETT CO., INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">800 PLEASANT STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BELMONT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02478
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 484-8500</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C13">
+      <c s="7" t="inlineStr" r="I14">
         <is>
-          <t xml:space="preserve">RELIABLE ENVIRONMENTAL LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">978- 509-9754</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000677</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NEW ENGLAND ASBESTOS ABATEMENT LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">61 UNITY AVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BELMONT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02478
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 775-4688</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="14" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A14">
+    <row r="15" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B15">
         <is>
-          <t xml:space="preserve">AC000964</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000620</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">22/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BRANDENBURG INDUSTRIAL SERVICE COMPANY
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">2217 SPILLMAN DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BETHLEHEM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">180151982
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">610- 317-5394</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B14">
+      <c s="7" t="inlineStr" r="D15">
         <is>
-          <t xml:space="preserve">10/03/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000992</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">A &amp; S CONSTRUCTION AND DEMOLITION, CO.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">4 LORNA ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02126
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 799-4955</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C14">
+      <c s="7" t="inlineStr" r="I15">
         <is>
-          <t xml:space="preserve">ACM GROUP, INC. DBA ACM DEMO GROUP</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">603- 319-1270</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000877</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">13/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CHARTER CONTRACTING COMPANY, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">500 HARRISON AVE SUITE 4R
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02118
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 246-6836</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="15" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A15">
+    <row r="16" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B16">
         <is>
-          <t xml:space="preserve">AC000193</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000749</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">13/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ENVIROGREEN, L.L.C.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">81 CHESTNUT AVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02130
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 891-3842</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B15">
+      <c s="7" t="inlineStr" r="D16">
         <is>
-          <t xml:space="preserve">01/08/2027</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001058</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">13/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GREEN ENVIRONMENTAL CONTRACTORS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">48 COFFEY STREET #9A
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02122
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 871-8278</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C15">
+      <c s="7" t="inlineStr" r="I16">
         <is>
-          <t xml:space="preserve">COMMERCIAL ENERGY MANAGEMENT, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">508- 752-1322</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1115</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">18/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Pappas Industries, Inc
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">14 Bosuns lane 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Bourne</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02532
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 566-1510</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="16" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A16">
+    <row r="17" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B17">
         <is>
-          <t xml:space="preserve">AC1136</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000759</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ARCADIS U.S., INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">25 BRAINTREE HILL OFFICE PARK SUITE 200
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BRAINTREE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02184
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 849-0189</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B16">
+      <c s="7" t="inlineStr" r="D17">
         <is>
-          <t xml:space="preserve">03/19/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1116</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">J J Alison Corporation
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">45 Burrill Ave 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Bridgewater</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02324
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">774- 517-0781</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C16">
+      <c s="7" t="inlineStr" r="I17">
         <is>
-          <t xml:space="preserve">Titus General Contracting</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">774- 696-7697</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000819</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WELCH ENVIRONMENTAL CORP.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">35 ELECTRIC AVENUE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BRIGHTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02135
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 254-7550</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="17" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A17">
+    <row r="18" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B18">
         <is>
-          <t xml:space="preserve">AC001079</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000503</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BRISTOL ENVIRONMENTAL, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1123 BEAVER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BRISTOL</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">19007
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">215- 788-6040</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B17">
+      <c s="7" t="inlineStr" r="D18">
         <is>
-          <t xml:space="preserve">02/28/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000842</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">18/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">J. DERENZO CO.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">338 HOWARD STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BROCKTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02302
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 427-6441</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C17">
+      <c s="7" t="inlineStr" r="I18">
         <is>
-          <t xml:space="preserve">INTERNATIONAL ASBESTOS REMOVAL, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">718- 335-0304</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000822</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JDC DEMO &amp; ABATEMENT, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">338 HOWARD STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BROCKTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02302
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 897-8007</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="18" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A18">
+    <row r="19" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B19">
         <is>
-          <t xml:space="preserve">AC001069</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000959</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALPINE ENVIRONMENTAL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">275 BILLERICA ROAD SUITE 2B
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CHELMSFORD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01824
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 250-2740</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B18">
+      <c s="7" t="inlineStr" r="D19">
         <is>
-          <t xml:space="preserve">11/13/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1099</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">27/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Morneault Environmental LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">108 Middlesex St 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Chelmsford</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01863
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 404-1467</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C18">
+      <c s="7" t="inlineStr" r="I19">
         <is>
-          <t xml:space="preserve">GREEN SITE SERVICES GROUP, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">508- 966-2020</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001077</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">REYES ENVIRONMENTAL LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">106 GARFIELD AVE #2
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CHELSEA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02150
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 326-8374</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="19" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A19">
+    <row r="20" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B20">
         <is>
-          <t xml:space="preserve">AC000939</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001082</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CHARPS, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">453 TOWER STREET NW 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CLEARBROOK</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">56634
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">218- 776-3080</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B19">
+      <c s="7" t="inlineStr" r="D20">
         <is>
-          <t xml:space="preserve">07/28/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1143</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">C&amp;M LLC dba Alliance Restoration
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">2158 Plainfield Pike 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Cranston</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RI</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02921
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">401- 437-9111</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C19">
+      <c s="7" t="inlineStr" r="I20">
         <is>
-          <t xml:space="preserve">JAMES W. FLETT CO., INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">617- 484-8500</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001050</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">20/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PASQUAZZI BROS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">464 DYER AVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CRANSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RI</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02920
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">401- 942-2250</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="20" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A20">
+    <row r="21" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B21">
         <is>
-          <t xml:space="preserve">AC000677</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000241</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PETER GREIFER ENTERPRISES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">780 RESERVOIR AVE. SUITE 194
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CRANSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RI</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02910
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">401- 946-4506</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B20">
+      <c s="7" t="inlineStr" r="D21">
         <is>
-          <t xml:space="preserve">04/10/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000353</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SITECON CORP., INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1430 CRANSTON STREET SUITE A
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CRANSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RI</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02920
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">401- 944-2335</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C20">
+      <c s="7" t="inlineStr" r="I21">
         <is>
-          <t xml:space="preserve">NEW ENGLAND ASBESTOS ABATEMENT LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">617- 775-4688</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001063</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">FIRST CHOICE DEMOLITION LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">230 INDEPENDENCE WAY SUITE 1053
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DANVERS</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01923
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 382-3256</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="21" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A21">
+    <row r="22" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B22">
         <is>
-          <t xml:space="preserve">AC000620</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1097</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">29/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EC INTERIORS LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">818 REED RD  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DARTMOUTH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02747
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">516- 499-2441</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B21">
+      <c s="7" t="inlineStr" r="D22">
         <is>
-          <t xml:space="preserve">04/22/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000867</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BASCOM ENVIRONMENTAL CO
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">554 WASHINGTON STREET STE 240683
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DORCHESTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02124
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 282-9500</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C21">
+      <c s="7" t="inlineStr" r="I22">
         <is>
-          <t xml:space="preserve">BRANDENBURG INDUSTRIAL SERVICE COMPANY</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">610- 317-5394</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001001</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GILBERT &amp; BECKER CO, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">16-24 CLAPP STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DORCHESTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02125
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 265-4343</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="22" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A22">
+    <row r="23" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B23">
         <is>
-          <t xml:space="preserve">AC000992</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000887</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">30/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALBANESE BROTHERS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">28 LOON HILL ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DRACUT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01826
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 459-8850</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B22">
+      <c s="7" t="inlineStr" r="D23">
         <is>
-          <t xml:space="preserve">03/12/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001056</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">25/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">M.D.M. ENGINEERING COMPANY, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">51 SAWMILL ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DUDLEY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01571
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">774- 230-0734</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C22">
+      <c s="7" t="inlineStr" r="I23">
         <is>
-          <t xml:space="preserve">A &amp; S CONSTRUCTION AND DEMOLITION, CO.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">617- 799-4955</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000973</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ANGELINA'S ENVIRONMENTAL SERVICES CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">65 WEST EAGLE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EAST BOSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02128
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 350-2975</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="23" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A23">
+    <row r="24" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B24">
         <is>
-          <t xml:space="preserve">AC001052</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000950</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">27/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EMERALD ENVIRONMENTAL SERVICES
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">100 PARIS STREET #3
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EAST BOSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02128
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 785-4225</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B23">
+      <c s="7" t="inlineStr" r="D24">
         <is>
-          <t xml:space="preserve">02/21/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001068</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ADVANCED ABATEMENT SOLUTIONS LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">707 FORBES STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EAST HARTFORD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06118
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">516- 246-0539</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C23">
+      <c s="7" t="inlineStr" r="I24">
         <is>
-          <t xml:space="preserve">ALL CLEAN ENVIRONMENTAL SERVICES, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">330- 697-5887</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000997</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">18/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">F&amp;E FRONTIER ENVIRONMENTAL LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">22 JUNE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EAST HARTFORD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06095
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">860- 938-2578</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="24" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A24">
+    <row r="25" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B25">
         <is>
-          <t xml:space="preserve">AC000877</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000254</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ABIDE, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">483 SHAKER ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EAST LONGMEADOW</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01028
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 525-0644</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B24">
+      <c s="7" t="inlineStr" r="D25">
         <is>
-          <t xml:space="preserve">02/26/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000024</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BESTECH, INC. OF CONNECTICUT
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">25 PINNEY STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ELLINGTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06029
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">860- 896-1000</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C24">
+      <c s="7" t="inlineStr" r="I25">
         <is>
-          <t xml:space="preserve">CHARTER CONTRACTING COMPANY, LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">857- 246-6836</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000510</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">20/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ENVIROVANTAGE, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">629 CALEF HIGHWAY 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EPPING</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03042
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 679-9682</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="25" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A25">
+    <row r="26" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B26">
         <is>
-          <t xml:space="preserve">AC000749</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000461</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">20/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MCCONNELL ENTERPRISES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10 ICE HOUSE LANE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ESSEX</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01929
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 768-6078</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B25">
+      <c s="7" t="inlineStr" r="D26">
         <is>
-          <t xml:space="preserve">05/13/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000464</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">24/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AIR SAFE, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">71 NORMAN STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EVERETT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02149
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 339-5361</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C25">
+      <c s="7" t="inlineStr" r="I26">
         <is>
-          <t xml:space="preserve">ENVIROGREEN, L.L.C.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">857- 891-3842</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001067</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">25/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DENZEL ENVIRONMENTAL SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">128 SPRING STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EVERETT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02149
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 869-0362</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="26" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A26">
+    <row r="27" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B27">
         <is>
-          <t xml:space="preserve">AC001058</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000097</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">14/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTHSTAR CONTRACTING GROUP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">401 S SECOND ST 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EVERETT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02149
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">409- 474-2082</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B26">
+      <c s="7" t="inlineStr" r="D27">
         <is>
-          <t xml:space="preserve">01/13/2027</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1147</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">18/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Remediation Holdings, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">6 NORMAN STREET PO BOX 474 WRENTHAM. MA 02093 FOR MAIL 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EVERETT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02149
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">443- 822-8520</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C26">
+      <c s="7" t="inlineStr" r="I27">
         <is>
-          <t xml:space="preserve">GREEN ENVIRONMENTAL CONTRACTORS, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">781- 871-8278</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000763</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">28/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PRISM RESPONSE, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">4000 TRIANGLE LANE SUITE 160
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EXPORT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15632
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">724- 325-3330</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="27" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A27">
+    <row r="28" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B28">
         <is>
-          <t xml:space="preserve">AC1115</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001062</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">27/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPECTRUM ENVIRONMENTAL, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">4000 TRIANGLE LANE SUITE 160
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EXPORT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15632
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">724- 325-3330</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B27">
+      <c s="7" t="inlineStr" r="D28">
         <is>
-          <t xml:space="preserve">03/18/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000738</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">29/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ENVIRONMENTAL RESTORATION, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1666 FABICK DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">FENTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MO</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">63026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">636- 227-7477</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C27">
+      <c s="7" t="inlineStr" r="I28">
         <is>
-          <t xml:space="preserve">Pappas Industries, Inc</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">508- 566-1510</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000459</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ECONOMIC ENVIRO TECHS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">38 INTERVALE RD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">FITCHBURG</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01420
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 348-1118</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="28" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A28">
+    <row r="29" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B29">
         <is>
-          <t xml:space="preserve">AC000759</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000490</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">23/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ATLANTIC CONTRACTING &amp; SPECIALTIES, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">25 KENWOOD CIRCLE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">FRANKLIN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02038
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">717- 399-5238</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B28">
+      <c s="7" t="inlineStr" r="D29">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000884</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BANNER ENVIRONMENTAL SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">31 HAYWARD STREET SUITE 2A-205
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">FRANKLIN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02038
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 934-6873</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C28">
+      <c s="7" t="inlineStr" r="I29">
         <is>
-          <t xml:space="preserve">ARCADIS U.S., INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">781- 849-0189</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1150</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GUARDIAN ABATEMENT
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">852 UPPER UNION STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">FRANKLIN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02038
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 889-9325</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="29" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A29">
+    <row r="30" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B30">
         <is>
-          <t xml:space="preserve">AC1116</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001078</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Champion Specialty Services, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">130 SW 22 STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">FT. LAUDERDALE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">FL</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">33315
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">954- 462-9079</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B29">
+      <c s="7" t="inlineStr" r="D30">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1133</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">14/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Prestige Builders &amp; Contractors LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PO Box 1141 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Gardner</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01440
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 320-9228</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C29">
+      <c s="7" t="inlineStr" r="I30">
         <is>
-          <t xml:space="preserve">J J Alison Corporation</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">774- 517-0781</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1137</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Asbestos Abatement LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">254 ridgewood ave 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">glen ridge</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NJ</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07028
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">917- 387-7704</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="30" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A30">
+    <row r="31" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B31">
         <is>
-          <t xml:space="preserve">AC000819</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001011</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">23/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ATLANTIC ABATEMENT CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15 LARK INDUSTRIAL DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GREENVILLE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RI</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02828
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">401- 351-9050</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B30">
+      <c s="7" t="inlineStr" r="D31">
         <is>
-          <t xml:space="preserve">08/12/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000258</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ENVIRONMENTAL RESTORATIONS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">16 HAZEL DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HAMPSTEAD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 329-6101</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C30">
+      <c s="7" t="inlineStr" r="I31">
         <is>
-          <t xml:space="preserve">WELCH ENVIRONMENTAL CORP.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">617- 254-7550</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000812</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GIBSON ROOFS INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">369 WINTER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HANOVER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02339
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 826-6344</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="31" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A31">
+    <row r="32" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B32">
         <is>
-          <t xml:space="preserve">AC000503</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1126</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Primetime Abatement and Inspections 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1057 Main Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Hanson</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02341
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 733-2496</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B31">
+      <c s="7" t="inlineStr" r="D32">
         <is>
-          <t xml:space="preserve">01/21/2027</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1113</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Federal Property Maintenance Corp.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">40 Crystal Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Harrison</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10528
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">914- -49-4416</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C31">
+      <c s="7" t="inlineStr" r="I32">
         <is>
-          <t xml:space="preserve">BRISTOL ENVIRONMENTAL, LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">215- 788-6040</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000856</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GLOBAL COMPASS INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">750 MAIN STREET SUITE 100
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HARTFORD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06103
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 244-9624</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="32" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A32">
+    <row r="33" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B33">
         <is>
-          <t xml:space="preserve">AC000842</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000971</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">25/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">E &amp; F ENVIRONMENTAL CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">411 RIVER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HAVERHILL</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01832
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 974-2503</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B32">
+      <c s="7" t="inlineStr" r="D33">
         <is>
-          <t xml:space="preserve">04/18/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000129</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">16/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SEN CAM, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">741 SOUTH MAIN STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HAVERHILL</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01835
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 683-7767</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C32">
+      <c s="7" t="inlineStr" r="I33">
         <is>
-          <t xml:space="preserve">J. DERENZO CO.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">508- 427-6441</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000972</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ASBESTOS PRO SERVICES LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">260 CENTRE STREET UNIT B
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HOLBROOK</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02343
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 249-6097</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="33" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A33">
+    <row r="34" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B34">
         <is>
-          <t xml:space="preserve">AC000822</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001041</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALL-STAR ABATEMENT INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">18 CANAL STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HOLYOKE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01040
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 314-0825</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B33">
+      <c s="7" t="inlineStr" r="D34">
         <is>
-          <t xml:space="preserve">11/04/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000639</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AMERICAN ENVIRONMENTAL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">18 CANAL STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HOLYOKE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01040
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 322-7190</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C33">
+      <c s="7" t="inlineStr" r="I34">
         <is>
-          <t xml:space="preserve">JDC DEMO &amp; ABATEMENT, LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">508- 897-8007</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1130</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">30/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Elite Group Services LLC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">35 N East Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Holyoke</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01040
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 386-1853</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="34" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A34">
+    <row r="35" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B35">
         <is>
-          <t xml:space="preserve">AC000959</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1148</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Cotton Commercial USA, Inc.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">840 W Sam Houston Pkwy N Suite 225 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HOUSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">TX</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">77024
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">877- -90-0493</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B34">
+      <c s="7" t="inlineStr" r="D35">
         <is>
-          <t xml:space="preserve">07/07/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000910</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">R G ENVIRONMENTAL SERVICES, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">3 POND STREET SUITE 1
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HYDE PARK</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02136
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 233-3019</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C34">
+      <c s="7" t="inlineStr" r="I35">
         <is>
-          <t xml:space="preserve">ALPINE ENVIRONMENTAL, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">978- 250-2740</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1140</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">23/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Precision Environmental Company
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">5500 Old Brecksville Road 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Independence</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">OH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">44131
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">216- -64-6040</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="35" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A35">
+    <row r="36" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B36">
         <is>
-          <t xml:space="preserve">AC1099</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1138</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Demolition Plus USA LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">99 Main Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Jay</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ME</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04239
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">613- -93-9881</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B35">
+      <c s="7" t="inlineStr" r="D36">
         <is>
-          <t xml:space="preserve">05/27/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000209</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">20/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">A.A. ASBESTOS ABATEMENT CO., INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">R-1307 HARTFORD AVENUE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JOHNSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RI</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02919-
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">401- 351-1188</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C35">
+      <c s="7" t="inlineStr" r="I36">
         <is>
-          <t xml:space="preserve">Morneault Environmental LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">978- 404-1467</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000837</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">J.R. VINAGRO CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">2208 PLAINFIELD PIKE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JOHNSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RI</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02919
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">401- 943-7100</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="36" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A36">
+    <row r="37" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B37">
         <is>
-          <t xml:space="preserve">AC001077</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1127</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ABS Environmental, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">34 Route 125, Unit 6 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Kingston</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03848
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 893-0380</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B36">
+      <c s="7" t="inlineStr" r="D37">
         <is>
-          <t xml:space="preserve">04/10/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000584</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ACCOLADE ENVIRONMENTAL CONTRACTING, CORP.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">2 NASON LANE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">KINGSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03848
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 608-6545</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C36">
+      <c s="7" t="inlineStr" r="I37">
         <is>
-          <t xml:space="preserve">REYES ENVIRONMENTAL LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">857- 326-8374</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001053</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALLIED ENVIRONMENTAL LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">14 BROOK STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">KINGSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02364
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 588-9661</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="37" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A37">
+    <row r="38" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B38">
         <is>
-          <t xml:space="preserve">AC001082</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000670</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CLASSIC ENVIRONMENTAL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">112 WADE ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LATHAM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12110
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">518- 591-0234</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B37">
+      <c s="7" t="inlineStr" r="D38">
         <is>
-          <t xml:space="preserve">05/21/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1146</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">14/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Weber Enterprise, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">112 Wade Road 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Latham</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12110
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">518- -37-1554</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C37">
+      <c s="7" t="inlineStr" r="I38">
         <is>
-          <t xml:space="preserve">CHARPS, LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">218- 776-3080</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000700</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">20/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">A&amp;J DEMOLITION SERVICES CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">599 CANAL STREET 5TH FLOOR
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01840
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 327-5070</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="38" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A38">
+    <row r="39" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B39">
         <is>
-          <t xml:space="preserve">AC1143</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001021</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">18/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ACQUA ENVIRONMENTAL LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">48 OAKWOOD AVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 735-5541</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B38">
+      <c s="7" t="inlineStr" r="D39">
         <is>
-          <t xml:space="preserve">06/01/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001065</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AKA PROPERTY RESTORATION CORP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">85 BAY STATE RD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 605-3088</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C38">
+      <c s="7" t="inlineStr" r="I39">
         <is>
-          <t xml:space="preserve">C&amp;M LLC dba Alliance Restoration</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">401- 437-9111</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000737</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ENVIRO STAFFING SOLUTIONS DBA JACKSON TRAINING SCHOOL
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">184 JACKSON STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 794-7807</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="39" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A39">
+    <row r="40" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B40">
         <is>
-          <t xml:space="preserve">AC001050</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1096</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EV ABATEMENT INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">35 LORING ST 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- -73-0186</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B39">
+      <c s="7" t="inlineStr" r="D40">
         <is>
-          <t xml:space="preserve">01/20/2027</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000724</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GREENLEAF ENVIRONMENTAL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">49 BLANCHARD STREET SUITE 200
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 685-8367</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C39">
+      <c s="7" t="inlineStr" r="I40">
         <is>
-          <t xml:space="preserve">PASQUAZZI BROS, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">401- 942-2250</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1111</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JM Demolition Corp 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">599 Canal Street Suite 6 E 9 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Lawrence </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01840
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 907-0259</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="40" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A40">
+    <row r="41" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B41">
         <is>
-          <t xml:space="preserve">AC000241</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000890</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">22/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MERRIMACK ENVIRONMENTAL SOLUTION CORP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">599 CANAL STREET 6 W  SUITE 9
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 685-0111</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B40">
+      <c s="7" t="inlineStr" r="D41">
         <is>
-          <t xml:space="preserve">10/17/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1145</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">23/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Micro Environmental
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">9 Osgood St Suite 11 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Lawrence</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">207- 550-5979</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C40">
+      <c s="7" t="inlineStr" r="I41">
         <is>
-          <t xml:space="preserve">PETER GREIFER ENTERPRISES, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">401- 946-4506</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001010</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NG ENVIRONMENTAL CONTRACTORS INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">9 OSGOOD STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 794-7922</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="41" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A41">
+    <row r="42" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B42">
         <is>
-          <t xml:space="preserve">AC000353</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001016</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH ENVIRONMENTAL ABATEMENT INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">0 BROADWAY STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">619- 595-1024</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B41">
+      <c s="7" t="inlineStr" r="D42">
         <is>
-          <t xml:space="preserve">06/06/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1131</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">16/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">North Lawrence Contracting, LLC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15 Union St., Entrance H, Suite G28 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Lawrence</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01840
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 435-4955</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C41">
+      <c s="7" t="inlineStr" r="I42">
         <is>
-          <t xml:space="preserve">SITECON CORP., INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">401- 944-2335</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000669</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">30/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PREMIER ABATEMENT &amp; LABOR SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">172 MARSTON STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 376-3107</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="42" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A42">
+    <row r="43" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B43">
         <is>
-          <t xml:space="preserve">AC001063</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000865</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RAY SERVICES, INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">530 BROADWAY ST. 4TH FLOOR
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 305-7644</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B42">
+      <c s="7" t="inlineStr" r="D43">
         <is>
-          <t xml:space="preserve">01/07/2027</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001084</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SOLUTION ENVIRONMENTAL CLEANING, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">62 CONGRESS STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 994-8734</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C42">
+      <c s="7" t="inlineStr" r="I43">
         <is>
-          <t xml:space="preserve">FIRST CHOICE DEMOLITION LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">978- 382-3256</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001030</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SYNERGY CONTRACTING, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">0 FARLEY STREET UNIT 2
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 307-2200</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="43" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A43">
+    <row r="44" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B44">
         <is>
-          <t xml:space="preserve">AC1097</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001022</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">D&amp;R ENVIRONMENTAL SERVICES, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">107 UNION STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LEOMINSTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01453
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 534-5448</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B43">
+      <c s="7" t="inlineStr" r="D44">
         <is>
-          <t xml:space="preserve">04/29/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000751</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">30/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ROCKWELL ROOFING, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">44 POND STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LEOMINSTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01453
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 537-7825</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C43">
+      <c s="7" t="inlineStr" r="I44">
         <is>
-          <t xml:space="preserve">EC INTERIORS LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">516- 499-2441</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000885</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">27/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">F A ENVIRONMENTAL RESOURCES LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">52 TROLLEY CAR LANE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LONDONDERRY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03053
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 390-0101</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="44" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A44">
+    <row r="45" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B45">
         <is>
-          <t xml:space="preserve">AC000867</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001045</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">14/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALLSTATE CONTRACTING
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">55 HARVARD STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LOWELL</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01851
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 423-4723</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B44">
+      <c s="7" t="inlineStr" r="D45">
         <is>
-          <t xml:space="preserve">04/03/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000955</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">24/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">KN ENVIRONMENTAL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21 WEST ADAMS STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LOWELL</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01851
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 905-1332</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C44">
+      <c s="7" t="inlineStr" r="I45">
         <is>
-          <t xml:space="preserve">BASCOM ENVIRONMENTAL CO</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">617- 282-9500</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000568</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MILL CITY ENVIRONMENTAL CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">116 JOHN STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LOWELL</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01852
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 654-6741</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="45" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A45">
+    <row r="46" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B46">
         <is>
-          <t xml:space="preserve">AC001001</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000497</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">20/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">S&amp;R Corporation
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">706 Broadway Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Lowell</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01854
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 441-2000</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B45">
+      <c s="7" t="inlineStr" r="D46">
         <is>
-          <t xml:space="preserve">03/12/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000652</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">14/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SRS CONTRACTORS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">153 WINTHROP AVENUE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LOWELL</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01851
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 455-0249</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C45">
+      <c s="7" t="inlineStr" r="I46">
         <is>
-          <t xml:space="preserve">GILBERT &amp; BECKER CO, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">617- 265-4343</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000725</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BALTAZAR CONTRACTORS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">83 CARMELINAS CIRCLE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LUDLOW</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01056
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 583-6160</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="46" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A46">
+    <row r="47" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B47">
         <is>
-          <t xml:space="preserve">AC000887</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000695</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">29/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">COMPASS RESTORATION SERVICES, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1020 EAST STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LUDLOW</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01056
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 583-7919</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B46">
+      <c s="7" t="inlineStr" r="D47">
         <is>
-          <t xml:space="preserve">06/30/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000820</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Top Notch Abatement LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1087 Center St 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Ludlow</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01056
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 283-9252</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C46">
+      <c s="7" t="inlineStr" r="I47">
         <is>
-          <t xml:space="preserve">ALBANESE BROTHERS, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">978- 459-8850</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000915</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">KYLE R. BLOOD - GENERAL CONTRACTING &amp; ENVIRONMENTAL REMEDIATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1387 MASSACHUSETTS AVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LUNENBURG</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01462
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 833-1018</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="47" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A47">
+    <row r="48" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B48">
         <is>
-          <t xml:space="preserve">AC001056</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000199</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALLSTATE ENVIRONMENTAL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">94 BEAVER AVENUE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LYNNFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01940
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 334-4647</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B47">
+      <c s="7" t="inlineStr" r="D48">
         <is>
-          <t xml:space="preserve">08/25/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000774</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">IMPRESAIR ENVIRONMENTAL CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">439 FERRY STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MALDEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02148
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 625-7106</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C47">
+      <c s="7" t="inlineStr" r="I48">
         <is>
-          <t xml:space="preserve">M.D.M. ENGINEERING COMPANY, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">774- 230-0734</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000852</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">16/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ADVANCE DEMOLITION L.L.C.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">604 PROSPECT STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 994-5086</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="48" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A48">
+    <row r="49" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B49">
         <is>
-          <t xml:space="preserve">AC000973</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001093</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">22/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BUDGET ABATEMENT LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">76 HAMPSHIRE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 606-4476</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B48">
+      <c s="7" t="inlineStr" r="D49">
         <is>
-          <t xml:space="preserve">04/09/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001061</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">FJC STAFFING LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">213 BROADWAY UNIT 7
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 655-3623</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C48">
+      <c s="7" t="inlineStr" r="I49">
         <is>
-          <t xml:space="preserve">ANGELINA'S ENVIRONMENTAL SERVICES CORPORATION</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">857- 350-2975</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000793</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">22/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GOLDEN GATES SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">22 WOODLAND CIRCLE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 962-9801</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="49" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A49">
+    <row r="50" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B50">
         <is>
-          <t xml:space="preserve">AC000950</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1100</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">J&amp;A Environmental Services LLC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">562 Prospect St 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Methuen</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 397-4310</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B49">
+      <c s="7" t="inlineStr" r="D50">
         <is>
-          <t xml:space="preserve">10/27/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1154</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">29/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">My Promise Land, Inc.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">176 East Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Methuen</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 327-9699</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C49">
+      <c s="7" t="inlineStr" r="I50">
         <is>
-          <t xml:space="preserve">EMERALD ENVIRONMENTAL SERVICES</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">617- 785-4225</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000966</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">POWER GROUP SPECIALISTS INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">266 BROADWAY STREET 1ST FLOOR
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 314-2629</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="50" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A50">
+    <row r="51" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B51">
         <is>
-          <t xml:space="preserve">AC001068</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000909</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">18/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PRESTIGE ENVIRONMENTAL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">55 CHASE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 655-1960</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B50">
+      <c s="7" t="inlineStr" r="D51">
         <is>
-          <t xml:space="preserve">06/02/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001089</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">29/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SHALOM ENIVIRONMENTAL SERVICES INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">54 LIPPOLD STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 608-3377</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C50">
+      <c s="7" t="inlineStr" r="I51">
         <is>
-          <t xml:space="preserve">ADVANCED ABATEMENT SOLUTIONS LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">516- 246-0539</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000427</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">THE AULSON CO., INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">49 DANTON DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 975-4500</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="51" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A51">
+    <row r="52" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B52">
         <is>
-          <t xml:space="preserve">AC001044</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001039</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">26/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ZNS CONSTRUCTION SERVICES INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15 GROVE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 807-4498</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B51">
+      <c s="7" t="inlineStr" r="D52">
         <is>
-          <t xml:space="preserve">02/11/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1139</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ZR Environmental &amp; Construction, Inc. 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">5 Fulton St  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Methuen</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 690-6460</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C51">
+      <c s="7" t="inlineStr" r="I52">
         <is>
-          <t xml:space="preserve">AMERICAN BUILDING WRECKERS, LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">860- 519-0266</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001034</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">25/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">COSTELLO DISMANTLING COMPANY, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">699 WAREHAM STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MIDDLEBORO</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02346
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 291-2324</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="52" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A52">
+    <row r="53" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B53">
         <is>
-          <t xml:space="preserve">AC000997</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000412</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">27/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ENVIRONMENTAL RESPONSE SERVICES, INCORPORATED
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">98 CAMBRIDGE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MIDDLEBORO</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02346
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 998-6229</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B52">
+      <c s="7" t="inlineStr" r="D53">
         <is>
-          <t xml:space="preserve">06/18/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000954</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LMH CONSTRUCTION GROUP LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">91 VERNON STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MIDDLEBORO</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02346
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 326-2556</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C52">
+      <c s="7" t="inlineStr" r="I53">
         <is>
-          <t xml:space="preserve">F&amp;E FRONTIER ENVIRONMENTAL LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">860- 938-2578</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000847</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">18/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">KRONENBERGER &amp; SONS RESTORATION, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">175 INDUSTRIAL PARK ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MIDDLETOWN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06457
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">860- 347-4600</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="53" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A53">
+    <row r="54" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B54">
         <is>
-          <t xml:space="preserve">AC000254</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1128</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">I.D.G Environmental Services LLC 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">151 bullock street  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">New Bedford </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02740
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">774- 719-3311</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B53">
+      <c s="7" t="inlineStr" r="D54">
         <is>
-          <t xml:space="preserve">01/15/2027</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000937</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">26/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HOUZPITAL, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">411 JOHN DOWNEY DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NEW BRITAIN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06051
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">860- 426-1975</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C53">
+      <c s="7" t="inlineStr" r="I54">
         <is>
-          <t xml:space="preserve">ABIDE, LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">413- 525-0644</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001072</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">22/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HAZARDOUS PRO LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10 BERRY STREET UNIT 1101
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH ANDOVER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01845
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 397-8867</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="54" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A54">
+    <row r="55" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B55">
         <is>
-          <t xml:space="preserve">AC000024</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001028</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MACE CONTRACTING, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1404 BASSWOOD CIRCLE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH ANDOVER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01845
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 777-2908</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B54">
+      <c s="7" t="inlineStr" r="D55">
         <is>
-          <t xml:space="preserve">08/11/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1123</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">25/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Femme works solutions llc
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">213 sutton st 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">north andover, ma</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 869-0457</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C54">
+      <c s="7" t="inlineStr" r="I55">
         <is>
-          <t xml:space="preserve">BESTECH, INC. OF CONNECTICUT</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">860- 896-1000</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000934</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">W. L. FRENCH EXCAVATING CORP.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">14 STERLING ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH BILLERICA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01862
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 600-2118</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="55" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A55">
+    <row r="56" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B56">
         <is>
-          <t xml:space="preserve">AC000510</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000607</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">14/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WALSH ENVIRONMENTAL SERVICES
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17 CIDER MILL ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH BROOKFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01535
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">774- 696-3849</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B55">
+      <c s="7" t="inlineStr" r="D56">
         <is>
-          <t xml:space="preserve">05/20/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001086</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MOUNT CARMEL CONSTRUCTION LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">370 STATE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH HAVEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06473
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">203- 234-8488</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C55">
+      <c s="7" t="inlineStr" r="I56">
         <is>
-          <t xml:space="preserve">ENVIROVANTAGE, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">603- 679-9682</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000761</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">19/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SMI DEMOLITION, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">823 PLEASANT STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORWOOD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02062
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 769-5376</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="56" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A56">
+    <row r="57" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B57">
         <is>
-          <t xml:space="preserve">AC000461</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001090</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">26/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ACTION ENVIRONMENTAL CORP.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">235 OLD WEBSTER ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">OXFORD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01540
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 752-4964</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B56">
+      <c s="7" t="inlineStr" r="D57">
         <is>
-          <t xml:space="preserve">05/20/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001083</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">A&amp;D ENVIRONMENTAL SPECIALISTS, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">96 LYNN STREET 1ST FLOOR
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PEABODY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01960
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 521-8748</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C56">
+      <c s="7" t="inlineStr" r="I57">
         <is>
-          <t xml:space="preserve">MCCONNELL ENTERPRISES, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">978- 768-6078</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001035</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ADVANCED ABATEMENT &amp; INSULATION, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">20 PLYMOUTH ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PEABODY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01960
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 834-5238</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="57" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A57">
+    <row r="58" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B58">
         <is>
-          <t xml:space="preserve">AC000464</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000502</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">19/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BARILE ENVIRONMENTAL, INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">78 PLASTICS AVENUE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PITTSFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01201
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 443-0480</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B57">
+      <c s="7" t="inlineStr" r="D58">
         <is>
-          <t xml:space="preserve">04/24/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000981</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">30/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">J.H. MAXYMILLIAN, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1801 EAST STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PITTSFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01201
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 499-3050</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C57">
+      <c s="7" t="inlineStr" r="I58">
         <is>
-          <t xml:space="preserve">AIR SAFE, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">978- 339-5361</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000476</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ULTIMATE ABATEMENT COMPANY, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">34 MOUNTAIN STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PLAINFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01070
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 246-0472</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="58" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A58">
+    <row r="59" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B59">
         <is>
-          <t xml:space="preserve">AC001067</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000331</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALL STATE ABATEMENT PROFESSIONALS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">4 WILDER DRIVE SUITE 12
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PLAISTOW</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03865
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 378-0600</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B58">
+      <c s="7" t="inlineStr" r="D59">
         <is>
-          <t xml:space="preserve">09/25/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1117</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Warrior Abatement Services
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1100 Old Turnpike RD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Plantsville</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06479
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">860- 846-0771</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C58">
+      <c s="7" t="inlineStr" r="I59">
         <is>
-          <t xml:space="preserve">DENZEL ENVIRONMENTAL SERVICES, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">781- 869-0362</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000601</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">A-D &amp; T ENTERPRISE, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">8 WINTERBERRY WAY 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PLYMOUTH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02360
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 850-9713</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="59" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A59">
+    <row r="60" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B60">
         <is>
-          <t xml:space="preserve">AC000097</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1144</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RED Technologies, LLC 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">173 Pickering St.  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Portland </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06480
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">860- -34-1022</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B59">
+      <c s="7" t="inlineStr" r="D60">
         <is>
-          <t xml:space="preserve">07/14/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000904</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">26/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AMERICAN CONSTRUCTION TRADES CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">167 STELLA STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PROVIDENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RI</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02909
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">401- 639-4361</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C59">
+      <c s="7" t="inlineStr" r="I60">
         <is>
-          <t xml:space="preserve">NORTHSTAR CONTRACTING GROUP</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">409- 474-2082</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000790</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">28/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">KARMA ENVIRONMENTAL SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">40 WILLIARD STREET SUITE 202
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">QUINCY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02169
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 405-4807</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="60" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A60">
+    <row r="61" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B61">
         <is>
-          <t xml:space="preserve">AC1147</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000735</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">26/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AFFORDABLE ENVIRONMENTAL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">571 S. MAIN STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RANDOLPH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02368
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 267-4325</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B60">
+      <c s="7" t="inlineStr" r="D61">
         <is>
-          <t xml:space="preserve">07/18/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000701</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MORAN ENVIRONMENTAL RECOVERY, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">75D YORK AVENUE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RANDOLPH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02368
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 815-1100</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C60">
+      <c s="7" t="inlineStr" r="I61">
         <is>
-          <t xml:space="preserve">Remediation Holdings, LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">443- 822-8520</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1151</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Rescue Environemtal
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">836 N Main St 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Raynham</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02767
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">774- 504-1361</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="61" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A61">
+    <row r="62" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B62">
         <is>
-          <t xml:space="preserve">AC000763</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001088</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRING HILL ENVIRONMENTAL CORP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12 PEMBERTON STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">REVER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02151
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 207-9955</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B61">
+      <c s="7" t="inlineStr" r="D62">
         <is>
-          <t xml:space="preserve">03/28/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000447</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">28/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH SHORE ENVIRONMENTAL SERVICES INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">505 WASHINGTON AVENUE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">REVERE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02151
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 485-1621</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C61">
+      <c s="7" t="inlineStr" r="I62">
         <is>
-          <t xml:space="preserve">PRISM RESPONSE, LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">724- 325-3330</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000688</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">20/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GREEN ENVIRONMENTAL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">296 WEYMOUTH STREET UNIT C
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ROCKLAND</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02370
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 479-0550</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="62" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A62">
+    <row r="63" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B63">
         <is>
-          <t xml:space="preserve">AC001062</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000392</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Northstar Demolition and Remediation Inc dba Northeast Remediation
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">174 Newburyport Turnpike # 304,  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Rowley</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01969
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">409- 886-3959</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B62">
+      <c s="7" t="inlineStr" r="D63">
         <is>
-          <t xml:space="preserve">01/27/2027</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000197</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">A-BEST ABATEMENT, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">24 KEEWAYDIN DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SALEM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03079-
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 893-4696</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C62">
+      <c s="7" t="inlineStr" r="I63">
         <is>
-          <t xml:space="preserve">SPECTRUM ENVIRONMENTAL, LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">724- 325-3330</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000868</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ADEP GROUP, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">300 MAIN STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SALEM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03079
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 239-3005</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="63" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A63">
+    <row r="64" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B64">
         <is>
-          <t xml:space="preserve">AC000738</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000932</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ATI Env of Salem NH, LLC dba Omni Environmental
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">5-7 DELAWARE DRIVE SUITE #4
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SALEM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03079
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 458-2060</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B63">
+      <c s="7" t="inlineStr" r="D64">
         <is>
-          <t xml:space="preserve">09/29/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000952</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BATISTA ENVIRONMENTAL TECH LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">4 RAYMOND AVE UNIT 8
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SALEM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03079
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 458-2359</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C63">
+      <c s="7" t="inlineStr" r="I64">
         <is>
-          <t xml:space="preserve">ENVIRONMENTAL RESTORATION, LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">636- 227-7477</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000916</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SELECT DEMO SERVICES, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">40 LOWELL ROAD BUILDING 2
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SALEM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03079
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 386-0391</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="64" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A64">
+    <row r="65" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B65">
         <is>
-          <t xml:space="preserve">AC000459</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000768</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">31/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ATLANTIC COAST DISMANTLING, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">63 SALEM TURNPIKE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SAUGUS</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01906
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 884-7700</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B64">
+      <c s="7" t="inlineStr" r="D65">
         <is>
-          <t xml:space="preserve">04/08/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000511</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NATIONAL ABATEMENT, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">98 LINCOLN AVE. 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SAUGUS</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01906
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 589-3161</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C64">
+      <c s="7" t="inlineStr" r="I65">
         <is>
-          <t xml:space="preserve">ECONOMIC ENVIRO TECHS, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">978- 348-1118</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1155</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Martin Environmental Services Inc.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1710 Erie Boulevard 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Schenectady</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12308
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">518- 888-5196</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="65" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A65">
+    <row r="66" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B66">
         <is>
-          <t xml:space="preserve">AC000490</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000640</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">20/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ACME ABATEMENT CONTRACTOR, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">52 FULLER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SEEKONK</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02771
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 336-5551</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B65">
+      <c s="7" t="inlineStr" r="D66">
         <is>
-          <t xml:space="preserve">06/23/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000096</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">YANKEE FIBER CONTROL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">50 INDUSTRIAL WAY 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SEEKONK</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02771
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 343-5115</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C65">
+      <c s="7" t="inlineStr" r="I66">
         <is>
-          <t xml:space="preserve">ATLANTIC CONTRACTING &amp; SPECIALTIES, LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">717- 399-5238</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1153</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">A+ Asbestos and Environmental Services LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">35 Mt Vernon 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Somerville</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02145
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 251-0126</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="66" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A66">
+    <row r="67" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B67">
         <is>
-          <t xml:space="preserve">AC000884</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000898</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ASSOCIATED BUILDING WRECKERS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">352 ALBANY STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01105
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 732-3179</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B66">
+      <c s="7" t="inlineStr" r="D67">
         <is>
-          <t xml:space="preserve">02/21/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000021</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">27/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BAYSTATE CONTRACTING SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">352 ALBANY STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01105
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 732-3179</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C66">
+      <c s="7" t="inlineStr" r="I67">
         <is>
-          <t xml:space="preserve">BANNER ENVIRONMENTAL SERVICES, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">781- 934-6873</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000419</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BAYSTATE HOME GUARD, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">38 DAWES STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01109
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 746-3300</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="67" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A67">
+    <row r="68" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B68">
         <is>
-          <t xml:space="preserve">AC1150</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1124</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">25/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Dads Abatement
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">392 walnut st 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01105
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 420-9726</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B67">
+      <c s="7" t="inlineStr" r="D68">
         <is>
-          <t xml:space="preserve">09/17/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000935</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">26/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD ABATEMENT, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">47 WAREHOUSE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01118
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 734-6172</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C67">
+      <c s="7" t="inlineStr" r="I68">
         <is>
-          <t xml:space="preserve">GUARDIAN ABATEMENT</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">508- 889-9325</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000456</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">TITAN ROOFING, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">200 TAPLEY STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01104
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 536-1624</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="68" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A68">
+    <row r="69" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B69">
         <is>
-          <t xml:space="preserve">AC001078</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001009</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">29/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PJC ENVIRONMENTAL INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1122 BUCKLEY RD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">STOUGHTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02072
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 631-9050</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B68">
+      <c s="7" t="inlineStr" r="D69">
         <is>
-          <t xml:space="preserve">05/07/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000930</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JACKSON RYAN CONSTRUCTION SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1200 HALLADAY AVE WEST 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SUFFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06078
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">860- 729-2923</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C68">
+      <c s="7" t="inlineStr" r="I69">
         <is>
-          <t xml:space="preserve">Champion Specialty Services, LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">954- 462-9079</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000775</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">20/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">STRATEGIC ENVIRONMENTAL SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">362 PUTNAM HILL ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SUTTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01590
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 757-7782</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="69" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A69">
+    <row r="70" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B70">
         <is>
-          <t xml:space="preserve">AC1133</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001080</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALOHIM CONSTRUCTION &amp; ENVIRONMENTAL INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">165 WINTHROP STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">TAUNTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02780
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 236-5660</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B69">
+      <c s="7" t="inlineStr" r="D70">
         <is>
-          <t xml:space="preserve">01/14/2027</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000162</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BRUNSWICK CONSTRUCTION CO., INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">599 SECOND AVENUE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">TROY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12182-
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">518- 235-0810</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C69">
+      <c s="7" t="inlineStr" r="I70">
         <is>
-          <t xml:space="preserve">Prestige Builders &amp; Contractors LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">978- 320-9228</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001017</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">19/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">REMITIGREEN, L.L.C.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">177 L STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">TURNERS FALLS</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01376
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 372-2681</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="70" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A70">
+    <row r="71" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B71">
         <is>
-          <t xml:space="preserve">AC1137</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000809</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">16/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">FIRST STOP SOLUTIONS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">46 HYDE PARK CIRCLE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">UXBRIDGE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01569
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 640-5001</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B70">
+      <c s="7" t="inlineStr" r="D71">
         <is>
-          <t xml:space="preserve">04/01/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1122</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Prestige Abatement &amp; Construction LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">74 Echo Ridge dr 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Vernon</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06066
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">516- 246-0539</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C70">
+      <c s="7" t="inlineStr" r="I71">
         <is>
-          <t xml:space="preserve">Asbestos Abatement LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">917- 387-7704</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1101</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">FH ARC ABATEMENT LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">225 S 12TH ST 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WACO</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">TX</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">76701
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">254- 755-6700</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="71" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A71">
+    <row r="72" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B72">
         <is>
-          <t xml:space="preserve">AC001011</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000133</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ASBESTOS FREE, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">42 BROADWAY 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WAKEFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01880
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 245-4403</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B71">
+      <c s="7" t="inlineStr" r="D72">
         <is>
-          <t xml:space="preserve">04/23/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000549</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">22/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">THE S &amp; S ABATEMENT LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">3 BALLISTER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WAKEFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01880
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 245-4455</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C71">
+      <c s="7" t="inlineStr" r="I72">
         <is>
-          <t xml:space="preserve">ATLANTIC ABATEMENT CORPORATION</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">401- 351-9050</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001038</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SKANSKA USA CIVIL NORTHEAST INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1365 MAIN STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WALTHAM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02451
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 218-5900</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="72" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A72">
+    <row r="73" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B73">
         <is>
-          <t xml:space="preserve">AC000258</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000969</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">13/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SORIANO ENVIRONMENTAL INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">127 LINDEN STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WALTHAM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02453
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 319-1667</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B72">
+      <c s="7" t="inlineStr" r="D73">
         <is>
-          <t xml:space="preserve">05/06/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000636</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GENERAL ENVIRONMENTAL SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.O. BOX 8233 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WARWICK</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RI</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02888
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">401- 255-2923</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C72">
+      <c s="7" t="inlineStr" r="I73">
         <is>
-          <t xml:space="preserve">ENVIRONMENTAL RESTORATIONS, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">603- 329-6101</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000727</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">W P I CONSTRUCTION, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">2 CHECKERBERRY ISLAND 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WEBSTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01570
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 612-4008</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="73" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A73">
+    <row r="74" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B74">
         <is>
-          <t xml:space="preserve">AC000812</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1149</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Sullivan Environmental Services LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11 Raymond Huntington Highway 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">West Boylston</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01583
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">774- 696-4995</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B73">
+      <c s="7" t="inlineStr" r="D74">
         <is>
-          <t xml:space="preserve">10/21/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000925</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">16/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">VAREIKA CONSTRUCTION, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">219 WALNUT ST SUITE B
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WEST BRIDGEWATER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02379
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 583-3999</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C73">
+      <c s="7" t="inlineStr" r="I74">
         <is>
-          <t xml:space="preserve">GIBSON ROOFS INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">781- 826-6344</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001036</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">30/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WESTERN MASS DEMOLITION CORP.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1029 NORTH ROAD SUITE 12
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WESTFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01085
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 579-5254</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="74" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A74">
+    <row r="75" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B75">
         <is>
-          <t xml:space="preserve">AC1126</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000326</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">A&amp;E ENVIRONMENTAL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">23 VILLAGE INN RD UNIT D
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WESTMINSTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01473
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 466-1333</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B74">
+      <c s="7" t="inlineStr" r="D75">
         <is>
-          <t xml:space="preserve">10/06/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000943</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ENVIRO CONTRACTING SOLUTIONS
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">26 BOUGEOIS TERRACE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WESTMINSTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01473
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 407-4515</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C74">
+      <c s="7" t="inlineStr" r="I75">
         <is>
-          <t xml:space="preserve">Primetime Abatement and Inspections </t>
-[...24 lines deleted...]
-          <t xml:space="preserve">781- 733-2496</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000977</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">28/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CAPEWAY ROOFING SYSTEMS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">664 SANFORD ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WESTPORT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02790
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 674-0800</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="75" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A75">
+    <row r="76" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B76">
         <is>
-          <t xml:space="preserve">AC1113</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000062</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">20/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NEW ENGLAND ABATEMENT RESOURCES, INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">387 UNIVERSITY AVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WESTWOOD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02090
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 828-1812</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B75">
+      <c s="7" t="inlineStr" r="D76">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1142</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">22/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Mountaineer Growth LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">850 Washington Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Weymouth</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02189
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">774- 239-8414</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C75">
+      <c s="7" t="inlineStr" r="I76">
         <is>
-          <t xml:space="preserve">Federal Property Maintenance Corp.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">914- -49-4416</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000196</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NEW ENGLAND SURFACE MAINTENANCE LLP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">850 WASHINGTON STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WEYMOUTH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02189-0000
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 337-2117</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="76" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A76">
+    <row r="77" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B77">
         <is>
-          <t xml:space="preserve">AC000856</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1135</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Heat Huggers Insulation
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Marble street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Whitman</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02382
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 351-1999</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B76">
+      <c s="7" t="inlineStr" r="D77">
         <is>
-          <t xml:space="preserve">10/21/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000824</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">26/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ATI RESTORATION, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">250 BALLARDVALE STREET SUITE 2
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WILMINGTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01887
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">714- 283-9990</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C76">
+      <c s="7" t="inlineStr" r="I77">
         <is>
-          <t xml:space="preserve">GLOBAL COMPASS INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">413- 244-9624</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000194</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CATAMOUNT ENVIRONMENTAL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">15 CATAMOUNT LANE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WILMINGTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">VT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05363
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">802- 464-2754</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="77" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A77">
+    <row r="78" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B78">
         <is>
-          <t xml:space="preserve">AC000971</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001070</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">APEX ABATEMENT AND DEMOLITION LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">8 WINCHESTER PLACE SUITE 204
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WINCHESTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01890
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">888- 818-2739</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B77">
+      <c s="7" t="inlineStr" r="D78">
         <is>
-          <t xml:space="preserve">03/05/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1125</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Aplus Environmental, LLC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">16 Hayfield Lane 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Windham</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ME</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04062
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">207- 808-9331</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C77">
+      <c s="7" t="inlineStr" r="I78">
         <is>
-          <t xml:space="preserve">E &amp; F ENVIRONMENTAL CORPORATION</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">603- 974-2503</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000791</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ONE SOURCE ENVIRONMENTAL, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">112 RANGE ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WINDHAM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03087
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 458-1482</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="78" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A78">
+    <row r="79" ht="81.6" customHeight="1">
+      <c s="7" t="inlineStr" r="B79">
         <is>
-          <t xml:space="preserve">AC000129</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1112</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">30/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Unified Construction Group
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">760 MAIN ST 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WLMINGTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01887
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 305-3173</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B78">
+      <c s="7" t="inlineStr" r="D79">
         <is>
-          <t xml:space="preserve">12/16/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000754</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">19/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CORE CONTRACTING SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1 Presidential Way 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WOBURN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01801
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 721-4540</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C78">
+      <c s="7" t="inlineStr" r="I79">
         <is>
-          <t xml:space="preserve">SEN CAM, INC.</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">978- 683-7767</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000112</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">13/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DUDLEY SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">150L NEW BOSTON STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WOBURN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01801
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 270-2650</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="79" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A79">
+    <row r="80" ht="81.55" customHeight="1">
+      <c s="7" t="inlineStr" r="B80">
         <is>
-          <t xml:space="preserve">AC000972</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC1103</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Superior Environmental Services, LLC 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">31 Draper Street  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Woburn </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01801
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- -57-251 </t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B79">
+      <c s="7" t="inlineStr" r="D80">
         <is>
-          <t xml:space="preserve">02/20/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000864</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">16/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ACME CONTRACTORS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">7 BEECHES LANE SUITE A
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WOODSTOCK</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06281
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">860- 672-5133</t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C79">
+      <c s="7" t="inlineStr" r="I80">
         <is>
-          <t xml:space="preserve">ASBESTOS PRO SERVICES LLC</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">617- 249-6097</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC001059</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PRIME ABATEMENT SPECIALIST, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">811 PARK EAST DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WOONSOCKET</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RI</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02895
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">401- 475-1966</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="80" ht="18" customHeight="0">
-      <c s="11" t="inlineStr" r="A80">
+    <row r="81" ht="81.55" customHeight="1">
+      <c s="8" t="str" r="A81"/>
+      <c s="9" t="inlineStr" r="B81">
         <is>
-          <t xml:space="preserve">AC001041</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000900</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">23/06/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GREENWOOD INDUSTRIES, LLC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">640 LINCOLN STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WORCESTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01605
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 865-4040</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="B80">
+      <c s="8" t="str" r="C81"/>
+      <c s="9" t="inlineStr" r="D81">
         <is>
-          <t xml:space="preserve">12/04/2026</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000136</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/01/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WINFIELD S. HANCOCK AND CO., INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">68 CHESTER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WORCESTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01606
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 595-9000</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="C80">
+      <c s="8" t="str" r="E81"/>
+      <c s="8" t="str" r="F81"/>
+      <c s="8" t="str" r="G81"/>
+      <c s="8" t="str" r="H81"/>
+      <c s="9" t="inlineStr" r="I81">
         <is>
-          <t xml:space="preserve">ALL-STAR ABATEMENT INC</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AC000722</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="14"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WRS ENVIRONMENTAL SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17 OLD DOCK ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">YAPHANK</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">,  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11980
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">631- 924-8111</t>
+          </r>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="G80">
-[...23 lines deleted...]
-      </c>
+      <c s="8" t="str" r="J81"/>
+      <c s="8" t="str" r="K81"/>
+      <c s="8" t="str" r="L81"/>
+      <c s="8" t="str" r="M81"/>
+      <c s="8" t="str" r="N81"/>
     </row>
-    <row r="81" ht="18" customHeight="0">
-[...6140 lines deleted...]
-    <row r="227" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:C4"/>
-[...1 lines deleted...]
-    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="A2:B4"/>
+    <mergeCell ref="E3:J3"/>
+    <mergeCell ref="G4:G5"/>
     <mergeCell ref="F7:I8"/>
-    <mergeCell ref="M7:O7"/>
-[...867 lines deleted...]
-    <mergeCell ref="O226:P226"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:H11"/>
+    <mergeCell ref="I11:L11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="D12:H12"/>
+    <mergeCell ref="I12:L12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:H13"/>
+    <mergeCell ref="I13:L13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:H14"/>
+    <mergeCell ref="I14:L14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:H15"/>
+    <mergeCell ref="I15:L15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:H16"/>
+    <mergeCell ref="I16:L16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:H17"/>
+    <mergeCell ref="I17:L17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:H18"/>
+    <mergeCell ref="I18:L18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:H19"/>
+    <mergeCell ref="I19:L19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:H20"/>
+    <mergeCell ref="I20:L20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:H21"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:H22"/>
+    <mergeCell ref="I22:L22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:H23"/>
+    <mergeCell ref="I23:L23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:H24"/>
+    <mergeCell ref="I24:L24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="D25:H25"/>
+    <mergeCell ref="I25:L25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="D26:H26"/>
+    <mergeCell ref="I26:L26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:H27"/>
+    <mergeCell ref="I27:L27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:H28"/>
+    <mergeCell ref="I28:L28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:H29"/>
+    <mergeCell ref="I29:L29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:H30"/>
+    <mergeCell ref="I30:L30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:H31"/>
+    <mergeCell ref="I31:L31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:H32"/>
+    <mergeCell ref="I32:L32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:H33"/>
+    <mergeCell ref="I33:L33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:H34"/>
+    <mergeCell ref="I34:L34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:H35"/>
+    <mergeCell ref="I35:L35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D36:H36"/>
+    <mergeCell ref="I36:L36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:H37"/>
+    <mergeCell ref="I37:L37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:H38"/>
+    <mergeCell ref="I38:L38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:H39"/>
+    <mergeCell ref="I39:L39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:H40"/>
+    <mergeCell ref="I40:L40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:H41"/>
+    <mergeCell ref="I41:L41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:H42"/>
+    <mergeCell ref="I42:L42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="D43:H43"/>
+    <mergeCell ref="I43:L43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="D44:H44"/>
+    <mergeCell ref="I44:L44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="I45:L45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:H46"/>
+    <mergeCell ref="I46:L46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="D47:H47"/>
+    <mergeCell ref="I47:L47"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="D48:H48"/>
+    <mergeCell ref="I48:L48"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="D49:H49"/>
+    <mergeCell ref="I49:L49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:H50"/>
+    <mergeCell ref="I50:L50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:H51"/>
+    <mergeCell ref="I51:L51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D52:H52"/>
+    <mergeCell ref="I52:L52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="D53:H53"/>
+    <mergeCell ref="I53:L53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="D54:H54"/>
+    <mergeCell ref="I54:L54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D55:H55"/>
+    <mergeCell ref="I55:L55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="D56:H56"/>
+    <mergeCell ref="I56:L56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="D57:H57"/>
+    <mergeCell ref="I57:L57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="D58:H58"/>
+    <mergeCell ref="I58:L58"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="D59:H59"/>
+    <mergeCell ref="I59:L59"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="D60:H60"/>
+    <mergeCell ref="I60:L60"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:H61"/>
+    <mergeCell ref="I61:L61"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="D62:H62"/>
+    <mergeCell ref="I62:L62"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="D63:H63"/>
+    <mergeCell ref="I63:L63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="D64:H64"/>
+    <mergeCell ref="I64:L64"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="D65:H65"/>
+    <mergeCell ref="I65:L65"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="D66:H66"/>
+    <mergeCell ref="I66:L66"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="D67:H67"/>
+    <mergeCell ref="I67:L67"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="D68:H68"/>
+    <mergeCell ref="I68:L68"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="D69:H69"/>
+    <mergeCell ref="I69:L69"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="D70:H70"/>
+    <mergeCell ref="I70:L70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="D71:H71"/>
+    <mergeCell ref="I71:L71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="D72:H72"/>
+    <mergeCell ref="I72:L72"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="D73:H73"/>
+    <mergeCell ref="I73:L73"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="D74:H74"/>
+    <mergeCell ref="I74:L74"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="D75:H75"/>
+    <mergeCell ref="I75:L75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="D76:H76"/>
+    <mergeCell ref="I76:L76"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="D77:H77"/>
+    <mergeCell ref="I77:L77"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="D78:H78"/>
+    <mergeCell ref="I78:L78"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="D79:H79"/>
+    <mergeCell ref="I79:L79"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:H80"/>
+    <mergeCell ref="I80:L80"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="D81:H81"/>
+    <mergeCell ref="I81:L81"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.50207992125984" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The certification information of the above-listed asbestos analytical labs is updated monthly. While most labs renew their certification on or before the expiration date of the certification, DLS recommends that you call our office at (617</oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">