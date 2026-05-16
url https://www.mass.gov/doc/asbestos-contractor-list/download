--- v2 (2026-04-01)
+++ v3 (2026-05-16)
@@ -13,35235 +13,9958 @@
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
   </bookViews>
   <sheets>
     <sheet name="AC" sheetId="1" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'AC'!$1:$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <numFmts count="0"/>
-  <fonts count="6">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font/>
     <font>
       <b/>
       <i/>
       <strike val="0"/>
       <u/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="14"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="11"/>
+      <color rgb="FF666666"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <b/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF333333"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF333333"/>
+      <name val="Segoe UI"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD3D3D3"/>
+        <bgColor rgb="FFD3D3D3"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFADD8E6"/>
+        <bgColor rgb="FFADD8E6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="18">
     <xf applyFont="1" applyFill="1" applyBorder="1" numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="2">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="2">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="0" borderId="2">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="2">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
-      <rgbColor rgb="00191970"/>
-[...3 lines deleted...]
-      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00D3D3D3"/>
+      <rgbColor rgb="00666666"/>
+      <rgbColor rgb="00ADD8E6"/>
+      <rgbColor rgb="00333333"/>
+      <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="009999FF"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00FFFFCC"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00660066"/>
       <rgbColor rgb="00FF8080"/>
       <rgbColor rgb="000066CC"/>
       <rgbColor rgb="00CCCCFF"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008080"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="0000CCFF"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
-      <rgbColor rgb="00333333"/>
+      <rgbColor rgb="00FFFF00"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpg" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>2133600</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>608990</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>182562</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="9" state="frozen" topLeftCell="A10"/>
     </sheetView>
   </sheetViews>
   <cols>
-    <col min="1" max="1" customWidth="1" width="1.84375"/>
-[...2 lines deleted...]
-    <col min="4" max="4" customWidth="1" width="1.5234375"/>
+    <col min="1" max="1" customWidth="1" width="11.140625"/>
+    <col min="2" max="2" customWidth="1" width="13.7109375"/>
+    <col min="3" max="3" customWidth="1" width="9.140625"/>
+    <col min="4" max="4" customWidth="1" width="16.5234375"/>
     <col min="5" max="5" customWidth="1" width="6.7109375"/>
-    <col min="6" max="6" customWidth="1" width="9.140625"/>
-[...7 lines deleted...]
-    <col min="14" max="14" customWidth="1" width="2.76171875"/>
+    <col min="6" max="6" customWidth="1" width="3.97265625"/>
+    <col min="7" max="7" customWidth="1" width="5.171875"/>
+    <col min="8" max="8" customWidth="1" width="25.5625"/>
+    <col min="9" max="9" customWidth="1" width="5.01171875"/>
+    <col min="10" max="10" customWidth="1" width="1.54296875"/>
+    <col min="11" max="11" customWidth="1" width="4.453125"/>
+    <col min="12" max="12" customWidth="1" width="14.0234375"/>
+    <col min="13" max="13" customWidth="1" width="0.23046875"/>
+    <col min="14" max="14" customWidth="1" width="7.7421875"/>
+    <col min="15" max="15" customWidth="1" width="6.8828125"/>
+    <col min="16" max="16" customWidth="1" width="1.54296875"/>
+    <col min="17" max="17" customWidth="1" width="13.8515625"/>
   </cols>
   <sheetData>
     <row r="1" ht="9.2" customHeight="1"/>
     <row r="2" ht="20.55" customHeight="1"/>
     <row r="3" ht="25.65" customHeight="1">
       <c s="1" t="inlineStr" r="E3">
         <is>
           <t xml:space="preserve">Currently Licensed Asbestos Contractors</t>
         </is>
       </c>
     </row>
     <row r="4" ht="3.3" customHeight="1">
-      <c s="2" t="inlineStr" r="G4">
+      <c s="2" t="inlineStr" r="H4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">03/02/2026</t>
+            <t xml:space="preserve">05/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="14.7" customHeight="0"/>
     <row r="6" ht="1" customHeight="1"/>
     <row r="7" ht="14.95" customHeight="0">
       <c s="3" t="inlineStr" r="F7">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Company Name</t>
         </is>
       </c>
-      <c s="4" t="inlineStr" r="L7">
+      <c s="4" t="inlineStr" r="M7">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">210</t>
+            <t xml:space="preserve">205</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" ht="5" customHeight="0"/>
     <row r="9" ht="5.05" customHeight="1"/>
-    <row r="10" ht="1" customHeight="1">
-[...34119 lines deleted...]
-      <c s="8" t="str" r="A81"/>
+    <row r="10" ht="18" customHeight="0">
+      <c s="5" t="inlineStr" r="A10">
+        <is>
+          <t xml:space="preserve">License #</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="B10">
+        <is>
+          <t xml:space="preserve">Expire Date</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="C10">
+        <is>
+          <t xml:space="preserve">Business Name</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="D10"/>
+      <c s="6" t="str" r="E10"/>
+      <c s="6" t="str" r="F10"/>
+      <c s="5" t="inlineStr" r="G10">
+        <is>
+          <t xml:space="preserve">Address</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H10"/>
+      <c s="6" t="str" r="I10"/>
+      <c s="6" t="str" r="J10"/>
+      <c s="5" t="inlineStr" r="K10">
+        <is>
+          <t xml:space="preserve">City/Town</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="L10"/>
+      <c s="6" t="str" r="M10"/>
+      <c s="7" t="inlineStr" r="N10">
+        <is>
+          <t xml:space="preserve">State</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="O10">
+        <is>
+          <t xml:space="preserve">Zip</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="P10"/>
+      <c s="5" t="inlineStr" r="Q10">
+        <is>
+          <t xml:space="preserve">Phone</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A11">
+        <is>
+          <t xml:space="preserve">AC1141</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B11">
+        <is>
+          <t xml:space="preserve">04/27/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C11">
+        <is>
+          <t xml:space="preserve">Atlantic Bay Environmental, INC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G11">
+        <is>
+          <t xml:space="preserve">100 Hano Street </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K11">
+        <is>
+          <t xml:space="preserve">Allston</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N11">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O11">
+        <is>
+          <t xml:space="preserve">02134</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q11">
+        <is>
+          <t xml:space="preserve">617- 824-4986</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A12">
+        <is>
+          <t xml:space="preserve">AC1152</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B12">
+        <is>
+          <t xml:space="preserve">10/27/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C12">
+        <is>
+          <t xml:space="preserve">Paragon Construction Group, LLC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G12">
+        <is>
+          <t xml:space="preserve">100 HANO STREET, SUITE 10 </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K12">
+        <is>
+          <t xml:space="preserve">ALLSTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N12">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O12">
+        <is>
+          <t xml:space="preserve">02134</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q12">
+        <is>
+          <t xml:space="preserve">617- 293-4355</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A13">
+        <is>
+          <t xml:space="preserve">AC001043</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B13">
+        <is>
+          <t xml:space="preserve">08/29/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C13">
+        <is>
+          <t xml:space="preserve">RELIABLE ENVIRONMENTAL LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G13">
+        <is>
+          <t xml:space="preserve">1323 SOUTH ST </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K13">
+        <is>
+          <t xml:space="preserve">ANDOVER</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N13">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O13">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q13">
+        <is>
+          <t xml:space="preserve">978- 509-9754</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A14">
+        <is>
+          <t xml:space="preserve">AC000964</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B14">
+        <is>
+          <t xml:space="preserve">10/03/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C14">
+        <is>
+          <t xml:space="preserve">ACM GROUP, INC. DBA ACM DEMO GROUP</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G14">
+        <is>
+          <t xml:space="preserve">2 INDUSTRIAL WAY </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K14">
+        <is>
+          <t xml:space="preserve">ATKINSON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N14">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O14">
+        <is>
+          <t xml:space="preserve">03811</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q14">
+        <is>
+          <t xml:space="preserve">603- 319-1270</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A15">
+        <is>
+          <t xml:space="preserve">AC000193</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B15">
+        <is>
+          <t xml:space="preserve">01/08/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C15">
+        <is>
+          <t xml:space="preserve">COMMERCIAL ENERGY MANAGEMENT, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G15">
+        <is>
+          <t xml:space="preserve">200 PROSPECT STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K15">
+        <is>
+          <t xml:space="preserve">AUBURN</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N15">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O15">
+        <is>
+          <t xml:space="preserve">01501</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q15">
+        <is>
+          <t xml:space="preserve">508- 752-1322</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A16">
+        <is>
+          <t xml:space="preserve">AC001079</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B16">
+        <is>
+          <t xml:space="preserve">03/23/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C16">
+        <is>
+          <t xml:space="preserve">INTERNATIONAL ASBESTOS REMOVAL, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G16">
+        <is>
+          <t xml:space="preserve">119 COOPER STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K16">
+        <is>
+          <t xml:space="preserve">BABYLON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N16">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O16">
+        <is>
+          <t xml:space="preserve">11702</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q16">
+        <is>
+          <t xml:space="preserve">718- 335-0304</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A17">
+        <is>
+          <t xml:space="preserve">AC001069</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B17">
+        <is>
+          <t xml:space="preserve">11/13/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C17">
+        <is>
+          <t xml:space="preserve">GREEN SITE SERVICES GROUP, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G17">
+        <is>
+          <t xml:space="preserve">24 WILLIAMS WAY </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K17">
+        <is>
+          <t xml:space="preserve">BELLINGHAM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N17">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O17">
+        <is>
+          <t xml:space="preserve">02019</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q17">
+        <is>
+          <t xml:space="preserve">508- 966-2020</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A18">
+        <is>
+          <t xml:space="preserve">AC000939</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B18">
+        <is>
+          <t xml:space="preserve">07/28/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C18">
+        <is>
+          <t xml:space="preserve">JAMES W. FLETT CO., INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G18">
+        <is>
+          <t xml:space="preserve">800 PLEASANT STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K18">
+        <is>
+          <t xml:space="preserve">BELMONT</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N18">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O18">
+        <is>
+          <t xml:space="preserve">02478</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q18">
+        <is>
+          <t xml:space="preserve">617- 484-8500</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A19">
+        <is>
+          <t xml:space="preserve">AC000992</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B19">
+        <is>
+          <t xml:space="preserve">04/09/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C19">
+        <is>
+          <t xml:space="preserve">A &amp; S CONSTRUCTION AND DEMOLITION, CO.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G19">
+        <is>
+          <t xml:space="preserve">4 LORNA ROAD </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K19">
+        <is>
+          <t xml:space="preserve">BOSTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N19">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O19">
+        <is>
+          <t xml:space="preserve">02126</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q19">
+        <is>
+          <t xml:space="preserve">617- 799-4955</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A20">
+        <is>
+          <t xml:space="preserve">AC001052</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B20">
+        <is>
+          <t xml:space="preserve">04/14/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C20">
+        <is>
+          <t xml:space="preserve">ALL CLEAN ENVIRONMENTAL SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G20">
+        <is>
+          <t xml:space="preserve">1052 RIVER STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K20">
+        <is>
+          <t xml:space="preserve">BOSTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N20">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O20">
+        <is>
+          <t xml:space="preserve">02136</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q20">
+        <is>
+          <t xml:space="preserve">330- 697-5887</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A21">
+        <is>
+          <t xml:space="preserve">AC000877</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B21">
+        <is>
+          <t xml:space="preserve">02/13/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C21">
+        <is>
+          <t xml:space="preserve">CHARTER CONTRACTING COMPANY, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G21">
+        <is>
+          <t xml:space="preserve">500 HARRISON AVE SUITE 4R</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K21">
+        <is>
+          <t xml:space="preserve">BOSTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N21">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O21">
+        <is>
+          <t xml:space="preserve">02118</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q21">
+        <is>
+          <t xml:space="preserve">857- 246-6836</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A22">
+        <is>
+          <t xml:space="preserve">AC000749</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B22">
+        <is>
+          <t xml:space="preserve">05/13/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C22">
+        <is>
+          <t xml:space="preserve">ENVIROGREEN, L.L.C.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G22">
+        <is>
+          <t xml:space="preserve">81 CHESTNUT AVE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K22">
+        <is>
+          <t xml:space="preserve">BOSTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N22">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O22">
+        <is>
+          <t xml:space="preserve">02130</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q22">
+        <is>
+          <t xml:space="preserve">857- 891-3842</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A23">
+        <is>
+          <t xml:space="preserve">AC001058</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B23">
+        <is>
+          <t xml:space="preserve">01/13/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C23">
+        <is>
+          <t xml:space="preserve">GREEN ENVIRONMENTAL CONTRACTORS, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G23">
+        <is>
+          <t xml:space="preserve">48 COFFEY STREET #9A</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K23">
+        <is>
+          <t xml:space="preserve">BOSTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N23">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O23">
+        <is>
+          <t xml:space="preserve">02122</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q23">
+        <is>
+          <t xml:space="preserve">781- 871-8278</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A24">
+        <is>
+          <t xml:space="preserve">AC000759</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B24">
+        <is>
+          <t xml:space="preserve">11/12/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C24">
+        <is>
+          <t xml:space="preserve">ARCADIS U.S., INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G24">
+        <is>
+          <t xml:space="preserve">25 BRAINTREE HILL OFFICE PARK SUITE 200</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K24">
+        <is>
+          <t xml:space="preserve">BRAINTREE</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N24">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O24">
+        <is>
+          <t xml:space="preserve">02184</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q24">
+        <is>
+          <t xml:space="preserve">781- 849-0189</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A25">
+        <is>
+          <t xml:space="preserve">AC1116</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B25">
+        <is>
+          <t xml:space="preserve">11/12/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C25">
+        <is>
+          <t xml:space="preserve">J J Alison Corporation</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G25">
+        <is>
+          <t xml:space="preserve">45 Burrill Ave </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K25">
+        <is>
+          <t xml:space="preserve">Bridgewater</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N25">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O25">
+        <is>
+          <t xml:space="preserve">02324</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q25">
+        <is>
+          <t xml:space="preserve">774- 517-0781</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A26">
+        <is>
+          <t xml:space="preserve">AC000819</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B26">
+        <is>
+          <t xml:space="preserve">08/12/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C26">
+        <is>
+          <t xml:space="preserve">WELCH ENVIRONMENTAL CORP.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G26">
+        <is>
+          <t xml:space="preserve">35 ELECTRIC AVENUE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K26">
+        <is>
+          <t xml:space="preserve">BRIGHTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N26">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O26">
+        <is>
+          <t xml:space="preserve">02135</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q26">
+        <is>
+          <t xml:space="preserve">617- 254-7550</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A27">
+        <is>
+          <t xml:space="preserve">AC000503</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B27">
+        <is>
+          <t xml:space="preserve">01/21/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C27">
+        <is>
+          <t xml:space="preserve">BRISTOL ENVIRONMENTAL, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G27">
+        <is>
+          <t xml:space="preserve">1123 BEAVER STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K27">
+        <is>
+          <t xml:space="preserve">BRISTOL</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N27">
+        <is>
+          <t xml:space="preserve">PA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O27">
+        <is>
+          <t xml:space="preserve">19007</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q27">
+        <is>
+          <t xml:space="preserve">215- 788-6040</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A28">
+        <is>
+          <t xml:space="preserve">AC000842</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B28">
+        <is>
+          <t xml:space="preserve">04/03/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C28">
+        <is>
+          <t xml:space="preserve">J. DERENZO CO.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G28">
+        <is>
+          <t xml:space="preserve">338 HOWARD STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K28">
+        <is>
+          <t xml:space="preserve">BROCKTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N28">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O28">
+        <is>
+          <t xml:space="preserve">02302</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q28">
+        <is>
+          <t xml:space="preserve">508- 427-6441</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A29">
+        <is>
+          <t xml:space="preserve">AC000822</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B29">
+        <is>
+          <t xml:space="preserve">11/04/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C29">
+        <is>
+          <t xml:space="preserve">JDC DEMO &amp; ABATEMENT, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G29">
+        <is>
+          <t xml:space="preserve">338 HOWARD STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K29">
+        <is>
+          <t xml:space="preserve">BROCKTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N29">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O29">
+        <is>
+          <t xml:space="preserve">02302</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q29">
+        <is>
+          <t xml:space="preserve">508- 897-8007</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A30">
+        <is>
+          <t xml:space="preserve">AC1156</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B30">
+        <is>
+          <t xml:space="preserve">03/09/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C30">
+        <is>
+          <t xml:space="preserve">Michels Pipeline, Inc.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G30">
+        <is>
+          <t xml:space="preserve">817 Main Street P.O. Box 128 </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K30">
+        <is>
+          <t xml:space="preserve">Brownsville</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N30">
+        <is>
+          <t xml:space="preserve">WI</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O30">
+        <is>
+          <t xml:space="preserve">53006</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q30">
+        <is>
+          <t xml:space="preserve">660- 322-2088</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A31">
+        <is>
+          <t xml:space="preserve">AC000959</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B31">
+        <is>
+          <t xml:space="preserve">07/07/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C31">
+        <is>
+          <t xml:space="preserve">ALPINE ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G31">
+        <is>
+          <t xml:space="preserve">275 BILLERICA ROAD SUITE 2B</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K31">
+        <is>
+          <t xml:space="preserve">CHELMSFORD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N31">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O31">
+        <is>
+          <t xml:space="preserve">01824</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q31">
+        <is>
+          <t xml:space="preserve">978- 250-2740</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A32">
+        <is>
+          <t xml:space="preserve">AC1099</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B32">
+        <is>
+          <t xml:space="preserve">05/27/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C32">
+        <is>
+          <t xml:space="preserve">Morneault Environmental LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G32">
+        <is>
+          <t xml:space="preserve">108 Middlesex St </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K32">
+        <is>
+          <t xml:space="preserve">Chelmsford</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N32">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O32">
+        <is>
+          <t xml:space="preserve">01863</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q32">
+        <is>
+          <t xml:space="preserve">978- 404-1467</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A33">
+        <is>
+          <t xml:space="preserve">AC001077</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B33">
+        <is>
+          <t xml:space="preserve">03/20/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C33">
+        <is>
+          <t xml:space="preserve">REYES ENVIRONMENTAL LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G33">
+        <is>
+          <t xml:space="preserve">106 GARFIELD AVE #2</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K33">
+        <is>
+          <t xml:space="preserve">CHELSEA</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N33">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O33">
+        <is>
+          <t xml:space="preserve">02150</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q33">
+        <is>
+          <t xml:space="preserve">857- 326-8374</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A34">
+        <is>
+          <t xml:space="preserve">AC001082</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B34">
+        <is>
+          <t xml:space="preserve">05/21/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C34">
+        <is>
+          <t xml:space="preserve">CHARPS, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G34">
+        <is>
+          <t xml:space="preserve">453 TOWER STREET NW </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K34">
+        <is>
+          <t xml:space="preserve">CLEARBROOK</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N34">
+        <is>
+          <t xml:space="preserve">MN</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O34">
+        <is>
+          <t xml:space="preserve">56634</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q34">
+        <is>
+          <t xml:space="preserve">218- 776-3080</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A35">
+        <is>
+          <t xml:space="preserve">AC1143</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B35">
+        <is>
+          <t xml:space="preserve">06/01/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C35">
+        <is>
+          <t xml:space="preserve">C&amp;M LLC dba Alliance Restoration</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G35">
+        <is>
+          <t xml:space="preserve">2158 Plainfield Pike </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K35">
+        <is>
+          <t xml:space="preserve">Cranston</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N35">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O35">
+        <is>
+          <t xml:space="preserve">02921</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q35">
+        <is>
+          <t xml:space="preserve">401- 437-9111</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A36">
+        <is>
+          <t xml:space="preserve">AC001050</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B36">
+        <is>
+          <t xml:space="preserve">01/20/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C36">
+        <is>
+          <t xml:space="preserve">PASQUAZZI BROS, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G36">
+        <is>
+          <t xml:space="preserve">464 DYER AVE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K36">
+        <is>
+          <t xml:space="preserve">CRANSTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N36">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O36">
+        <is>
+          <t xml:space="preserve">02920</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q36">
+        <is>
+          <t xml:space="preserve">401- 942-2250</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A37">
+        <is>
+          <t xml:space="preserve">AC000241</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B37">
+        <is>
+          <t xml:space="preserve">10/17/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C37">
+        <is>
+          <t xml:space="preserve">PETER GREIFER ENTERPRISES, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G37">
+        <is>
+          <t xml:space="preserve">780 RESERVOIR AVE. SUITE 194</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K37">
+        <is>
+          <t xml:space="preserve">CRANSTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N37">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O37">
+        <is>
+          <t xml:space="preserve">02910</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q37">
+        <is>
+          <t xml:space="preserve">401- 946-4506</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A38">
+        <is>
+          <t xml:space="preserve">AC000353</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B38">
+        <is>
+          <t xml:space="preserve">06/06/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C38">
+        <is>
+          <t xml:space="preserve">SITECON CORP., INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G38">
+        <is>
+          <t xml:space="preserve">1430 CRANSTON STREET SUITE A</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K38">
+        <is>
+          <t xml:space="preserve">CRANSTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N38">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O38">
+        <is>
+          <t xml:space="preserve">02920</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q38">
+        <is>
+          <t xml:space="preserve">401- 944-2335</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A39">
+        <is>
+          <t xml:space="preserve">AC001063</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B39">
+        <is>
+          <t xml:space="preserve">01/07/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C39">
+        <is>
+          <t xml:space="preserve">FIRST CHOICE DEMOLITION LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G39">
+        <is>
+          <t xml:space="preserve">230 INDEPENDENCE WAY SUITE 1053</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K39">
+        <is>
+          <t xml:space="preserve">DANVERS</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N39">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O39">
+        <is>
+          <t xml:space="preserve">01923</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q39">
+        <is>
+          <t xml:space="preserve">978- 382-3256</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A40">
+        <is>
+          <t xml:space="preserve">AC000867</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B40">
+        <is>
+          <t xml:space="preserve">04/17/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C40">
+        <is>
+          <t xml:space="preserve">BASCOM ENVIRONMENTAL CO</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G40">
+        <is>
+          <t xml:space="preserve">554 WASHINGTON STREET STE 240683</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K40">
+        <is>
+          <t xml:space="preserve">DORCHESTER</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N40">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O40">
+        <is>
+          <t xml:space="preserve">02124</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q40">
+        <is>
+          <t xml:space="preserve">617- 282-9500</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A41">
+        <is>
+          <t xml:space="preserve">AC001001</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B41">
+        <is>
+          <t xml:space="preserve">03/11/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve">GILBERT &amp; BECKER CO, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve">16-24 CLAPP STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K41">
+        <is>
+          <t xml:space="preserve">DORCHESTER</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N41">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O41">
+        <is>
+          <t xml:space="preserve">02125</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q41">
+        <is>
+          <t xml:space="preserve">617- 265-4343</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A42">
+        <is>
+          <t xml:space="preserve">AC000887</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B42">
+        <is>
+          <t xml:space="preserve">06/30/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve">ALBANESE BROTHERS, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve">28 LOON HILL ROAD </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K42">
+        <is>
+          <t xml:space="preserve">DRACUT</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N42">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O42">
+        <is>
+          <t xml:space="preserve">01826</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q42">
+        <is>
+          <t xml:space="preserve">978- 459-8850</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve">AC001056</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B43">
+        <is>
+          <t xml:space="preserve">08/25/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve">M.D.M. ENGINEERING COMPANY, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve">51 SAWMILL ROAD </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K43">
+        <is>
+          <t xml:space="preserve">DUDLEY</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N43">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O43">
+        <is>
+          <t xml:space="preserve">01571</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q43">
+        <is>
+          <t xml:space="preserve">774- 230-0734</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve">AC000973</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B44">
+        <is>
+          <t xml:space="preserve">03/25/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve">ANGELINA'S ENVIRONMENTAL SERVICES CORPORATION</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve">65 WEST EAGLE STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K44">
+        <is>
+          <t xml:space="preserve">EAST BOSTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N44">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve">02128</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q44">
+        <is>
+          <t xml:space="preserve">857- 350-2975</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve">AC000950</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B45">
+        <is>
+          <t xml:space="preserve">10/27/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve">EMERALD ENVIRONMENTAL SERVICES</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve">100 PARIS STREET #3</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K45">
+        <is>
+          <t xml:space="preserve">EAST BOSTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N45">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve">02128</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q45">
+        <is>
+          <t xml:space="preserve">617- 785-4225</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A46">
+        <is>
+          <t xml:space="preserve">AC001068</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B46">
+        <is>
+          <t xml:space="preserve">06/02/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C46">
+        <is>
+          <t xml:space="preserve">ADVANCED ABATEMENT SOLUTIONS LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G46">
+        <is>
+          <t xml:space="preserve">707 FORBES STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K46">
+        <is>
+          <t xml:space="preserve">EAST HARTFORD</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N46">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O46">
+        <is>
+          <t xml:space="preserve">06118</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q46">
+        <is>
+          <t xml:space="preserve">516- 246-0539</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A47">
+        <is>
+          <t xml:space="preserve">AC000997</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B47">
+        <is>
+          <t xml:space="preserve">06/18/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C47">
+        <is>
+          <t xml:space="preserve">F&amp;E FRONTIER ENVIRONMENTAL LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G47">
+        <is>
+          <t xml:space="preserve">22 JUNE STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K47">
+        <is>
+          <t xml:space="preserve">EAST HARTFORD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N47">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O47">
+        <is>
+          <t xml:space="preserve">06095</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q47">
+        <is>
+          <t xml:space="preserve">860- 938-2578</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A48">
+        <is>
+          <t xml:space="preserve">AC000254</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B48">
+        <is>
+          <t xml:space="preserve">01/15/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C48">
+        <is>
+          <t xml:space="preserve">ABIDE, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G48">
+        <is>
+          <t xml:space="preserve">483 SHAKER ROAD </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K48">
+        <is>
+          <t xml:space="preserve">EAST LONGMEADOW</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N48">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O48">
+        <is>
+          <t xml:space="preserve">01028</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q48">
+        <is>
+          <t xml:space="preserve">413- 525-0644</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A49">
+        <is>
+          <t xml:space="preserve">AC000024</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B49">
+        <is>
+          <t xml:space="preserve">08/11/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C49">
+        <is>
+          <t xml:space="preserve">BESTECH, INC. OF CONNECTICUT</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G49">
+        <is>
+          <t xml:space="preserve">25 PINNEY STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K49">
+        <is>
+          <t xml:space="preserve">ELLINGTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N49">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O49">
+        <is>
+          <t xml:space="preserve">06029</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q49">
+        <is>
+          <t xml:space="preserve">860- 896-1000</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A50">
+        <is>
+          <t xml:space="preserve">AC000510</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B50">
+        <is>
+          <t xml:space="preserve">05/20/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C50">
+        <is>
+          <t xml:space="preserve">ENVIROVANTAGE, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G50">
+        <is>
+          <t xml:space="preserve">629 CALEF HIGHWAY </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K50">
+        <is>
+          <t xml:space="preserve">EPPING</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N50">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O50">
+        <is>
+          <t xml:space="preserve">03042</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q50">
+        <is>
+          <t xml:space="preserve">603- 679-9682</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A51">
+        <is>
+          <t xml:space="preserve">AC000461</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B51">
+        <is>
+          <t xml:space="preserve">05/20/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C51">
+        <is>
+          <t xml:space="preserve">MCCONNELL ENTERPRISES, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G51">
+        <is>
+          <t xml:space="preserve">10 ICE HOUSE LANE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K51">
+        <is>
+          <t xml:space="preserve">ESSEX</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N51">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O51">
+        <is>
+          <t xml:space="preserve">01929</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q51">
+        <is>
+          <t xml:space="preserve">978- 768-6078</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A52">
+        <is>
+          <t xml:space="preserve">AC001067</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B52">
+        <is>
+          <t xml:space="preserve">09/25/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C52">
+        <is>
+          <t xml:space="preserve">DENZEL ENVIRONMENTAL SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G52">
+        <is>
+          <t xml:space="preserve">128 SPRING STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K52">
+        <is>
+          <t xml:space="preserve">EVERETT</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N52">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O52">
+        <is>
+          <t xml:space="preserve">02149</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q52">
+        <is>
+          <t xml:space="preserve">781- 869-0362</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A53">
+        <is>
+          <t xml:space="preserve">AC000097</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B53">
+        <is>
+          <t xml:space="preserve">07/14/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C53">
+        <is>
+          <t xml:space="preserve">NORTHSTAR CONTRACTING GROUP</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G53">
+        <is>
+          <t xml:space="preserve">401 S SECOND ST </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K53">
+        <is>
+          <t xml:space="preserve">EVERETT</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N53">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O53">
+        <is>
+          <t xml:space="preserve">02149</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q53">
+        <is>
+          <t xml:space="preserve">409- 474-2082</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A54">
+        <is>
+          <t xml:space="preserve">AC1147</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B54">
+        <is>
+          <t xml:space="preserve">07/18/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C54">
+        <is>
+          <t xml:space="preserve">Remediation Holdings, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G54">
+        <is>
+          <t xml:space="preserve">6 NORMAN STREET PO BOX 474 WRENTHAM. MA 02093 FOR MAIL </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K54">
+        <is>
+          <t xml:space="preserve">EVERETT</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N54">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O54">
+        <is>
+          <t xml:space="preserve">02149</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q54">
+        <is>
+          <t xml:space="preserve">443- 822-8520</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A55">
+        <is>
+          <t xml:space="preserve">AC000763</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B55">
+        <is>
+          <t xml:space="preserve">03/24/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C55">
+        <is>
+          <t xml:space="preserve">PRISM RESPONSE, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G55">
+        <is>
+          <t xml:space="preserve">4000 TRIANGLE LANE SUITE 160</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K55">
+        <is>
+          <t xml:space="preserve">EXPORT</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N55">
+        <is>
+          <t xml:space="preserve">PA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O55">
+        <is>
+          <t xml:space="preserve">15632</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q55">
+        <is>
+          <t xml:space="preserve">724- 325-3330</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A56">
+        <is>
+          <t xml:space="preserve">AC001062</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B56">
+        <is>
+          <t xml:space="preserve">01/27/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C56">
+        <is>
+          <t xml:space="preserve">SPECTRUM ENVIRONMENTAL, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G56">
+        <is>
+          <t xml:space="preserve">4000 TRIANGLE LANE SUITE 160</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K56">
+        <is>
+          <t xml:space="preserve">EXPORT</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N56">
+        <is>
+          <t xml:space="preserve">PA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O56">
+        <is>
+          <t xml:space="preserve">15632</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q56">
+        <is>
+          <t xml:space="preserve">724- 325-3330</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A57">
+        <is>
+          <t xml:space="preserve">AC000738</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B57">
+        <is>
+          <t xml:space="preserve">09/29/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C57">
+        <is>
+          <t xml:space="preserve">ENVIRONMENTAL RESTORATION, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G57">
+        <is>
+          <t xml:space="preserve">1666 FABICK DRIVE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K57">
+        <is>
+          <t xml:space="preserve">FENTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N57">
+        <is>
+          <t xml:space="preserve">MO</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O57">
+        <is>
+          <t xml:space="preserve">63026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q57">
+        <is>
+          <t xml:space="preserve">636- 227-7477</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A58">
+        <is>
+          <t xml:space="preserve">AC000459</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B58">
+        <is>
+          <t xml:space="preserve">03/30/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C58">
+        <is>
+          <t xml:space="preserve">ECONOMIC ENVIRO TECHS, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G58">
+        <is>
+          <t xml:space="preserve">38 INTERVALE RD </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K58">
+        <is>
+          <t xml:space="preserve">FITCHBURG</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N58">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O58">
+        <is>
+          <t xml:space="preserve">01420</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q58">
+        <is>
+          <t xml:space="preserve">978- 348-1118</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A59">
+        <is>
+          <t xml:space="preserve">AC1160</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B59">
+        <is>
+          <t xml:space="preserve">03/31/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C59">
+        <is>
+          <t xml:space="preserve">J&amp;J Safety Environmental LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G59">
+        <is>
+          <t xml:space="preserve">66 Myrtle Avenue  </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K59">
+        <is>
+          <t xml:space="preserve">Fitchburg </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N59">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O59">
+        <is>
+          <t xml:space="preserve">01420</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q59">
+        <is>
+          <t xml:space="preserve">978- 870-4596</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A60">
+        <is>
+          <t xml:space="preserve">AC000490</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B60">
+        <is>
+          <t xml:space="preserve">06/23/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C60">
+        <is>
+          <t xml:space="preserve">ATLANTIC CONTRACTING &amp; SPECIALTIES, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G60">
+        <is>
+          <t xml:space="preserve">25 KENWOOD CIRCLE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K60">
+        <is>
+          <t xml:space="preserve">FRANKLIN</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N60">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O60">
+        <is>
+          <t xml:space="preserve">02038</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q60">
+        <is>
+          <t xml:space="preserve">717- 399-5238</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A61">
+        <is>
+          <t xml:space="preserve">AC000884</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B61">
+        <is>
+          <t xml:space="preserve">02/03/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C61">
+        <is>
+          <t xml:space="preserve">BANNER ENVIRONMENTAL SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G61">
+        <is>
+          <t xml:space="preserve">31 HAYWARD STREET SUITE 2A-205</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K61">
+        <is>
+          <t xml:space="preserve">FRANKLIN</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N61">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O61">
+        <is>
+          <t xml:space="preserve">02038</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q61">
+        <is>
+          <t xml:space="preserve">781- 934-6873</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A62">
+        <is>
+          <t xml:space="preserve">AC1150</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B62">
+        <is>
+          <t xml:space="preserve">09/17/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C62">
+        <is>
+          <t xml:space="preserve">GUARDIAN ABATEMENT</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G62">
+        <is>
+          <t xml:space="preserve">852 UPPER UNION STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K62">
+        <is>
+          <t xml:space="preserve">FRANKLIN</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N62">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O62">
+        <is>
+          <t xml:space="preserve">02038</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q62">
+        <is>
+          <t xml:space="preserve">508- 889-9325</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A63">
+        <is>
+          <t xml:space="preserve">AC001078</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B63">
+        <is>
+          <t xml:space="preserve">04/27/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C63">
+        <is>
+          <t xml:space="preserve">Champion Specialty Services, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G63">
+        <is>
+          <t xml:space="preserve">130 SW 22 STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K63">
+        <is>
+          <t xml:space="preserve">FT. LAUDERDALE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N63">
+        <is>
+          <t xml:space="preserve">FL</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O63">
+        <is>
+          <t xml:space="preserve">33315</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q63">
+        <is>
+          <t xml:space="preserve">954- 462-9079</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A64">
+        <is>
+          <t xml:space="preserve">AC1133</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B64">
+        <is>
+          <t xml:space="preserve">01/14/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C64">
+        <is>
+          <t xml:space="preserve">Prestige Builders &amp; Contractors LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G64">
+        <is>
+          <t xml:space="preserve">PO Box 1141 </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K64">
+        <is>
+          <t xml:space="preserve">Gardner</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N64">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O64">
+        <is>
+          <t xml:space="preserve">01440</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q64">
+        <is>
+          <t xml:space="preserve">978- 320-9228</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A65">
+        <is>
+          <t xml:space="preserve">AC001011</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B65">
+        <is>
+          <t xml:space="preserve">04/03/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C65">
+        <is>
+          <t xml:space="preserve">ATLANTIC ABATEMENT CORPORATION</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G65">
+        <is>
+          <t xml:space="preserve">15 LARK INDUSTRIAL DRIVE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K65">
+        <is>
+          <t xml:space="preserve">GREENVILLE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N65">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O65">
+        <is>
+          <t xml:space="preserve">02828</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q65">
+        <is>
+          <t xml:space="preserve">401- 351-9050</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A66">
+        <is>
+          <t xml:space="preserve">AC000258</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B66">
+        <is>
+          <t xml:space="preserve">05/06/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C66">
+        <is>
+          <t xml:space="preserve">ENVIRONMENTAL RESTORATIONS, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G66">
+        <is>
+          <t xml:space="preserve">16 HAZEL DRIVE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K66">
+        <is>
+          <t xml:space="preserve">HAMPSTEAD</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N66">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O66">
+        <is>
+          <t xml:space="preserve">03841</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q66">
+        <is>
+          <t xml:space="preserve">603- 329-6101</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A67">
+        <is>
+          <t xml:space="preserve">AC000812</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B67">
+        <is>
+          <t xml:space="preserve">10/21/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C67">
+        <is>
+          <t xml:space="preserve">GIBSON ROOFS INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G67">
+        <is>
+          <t xml:space="preserve">369 WINTER STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K67">
+        <is>
+          <t xml:space="preserve">HANOVER</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N67">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O67">
+        <is>
+          <t xml:space="preserve">02339</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q67">
+        <is>
+          <t xml:space="preserve">781- 826-6344</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A68">
+        <is>
+          <t xml:space="preserve">AC1113</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B68">
+        <is>
+          <t xml:space="preserve">11/12/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C68">
+        <is>
+          <t xml:space="preserve">Federal Property Maintenance Corp.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G68">
+        <is>
+          <t xml:space="preserve">40 Crystal Street </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K68">
+        <is>
+          <t xml:space="preserve">Harrison</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N68">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O68">
+        <is>
+          <t xml:space="preserve">10528</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q68">
+        <is>
+          <t xml:space="preserve">914- -49-4416</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A69">
+        <is>
+          <t xml:space="preserve">AC000856</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B69">
+        <is>
+          <t xml:space="preserve">10/21/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C69">
+        <is>
+          <t xml:space="preserve">GLOBAL COMPASS INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G69">
+        <is>
+          <t xml:space="preserve">750 MAIN STREET SUITE 100</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K69">
+        <is>
+          <t xml:space="preserve">HARTFORD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N69">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O69">
+        <is>
+          <t xml:space="preserve">06103</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q69">
+        <is>
+          <t xml:space="preserve">413- 244-9624</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A70">
+        <is>
+          <t xml:space="preserve">AC000971</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B70">
+        <is>
+          <t xml:space="preserve">02/25/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C70">
+        <is>
+          <t xml:space="preserve">E &amp; F ENVIRONMENTAL CORPORATION</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G70">
+        <is>
+          <t xml:space="preserve">411 RIVER STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K70">
+        <is>
+          <t xml:space="preserve">HAVERHILL</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N70">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O70">
+        <is>
+          <t xml:space="preserve">01832</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q70">
+        <is>
+          <t xml:space="preserve">603- 974-2503</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A71">
+        <is>
+          <t xml:space="preserve">AC000129</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B71">
+        <is>
+          <t xml:space="preserve">12/16/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C71">
+        <is>
+          <t xml:space="preserve">SEN CAM, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G71">
+        <is>
+          <t xml:space="preserve">741 SOUTH MAIN STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K71">
+        <is>
+          <t xml:space="preserve">HAVERHILL</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N71">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O71">
+        <is>
+          <t xml:space="preserve">01835</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q71">
+        <is>
+          <t xml:space="preserve">978- 683-7767</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A72">
+        <is>
+          <t xml:space="preserve">AC000972</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B72">
+        <is>
+          <t xml:space="preserve">02/17/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C72">
+        <is>
+          <t xml:space="preserve">ASBESTOS PRO SERVICES LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G72">
+        <is>
+          <t xml:space="preserve">260 CENTRE STREET UNIT B</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K72">
+        <is>
+          <t xml:space="preserve">HOLBROOK</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N72">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O72">
+        <is>
+          <t xml:space="preserve">02343</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q72">
+        <is>
+          <t xml:space="preserve">617- 249-6097</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A73">
+        <is>
+          <t xml:space="preserve">AC001041</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B73">
+        <is>
+          <t xml:space="preserve">12/04/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C73">
+        <is>
+          <t xml:space="preserve">ALL-STAR ABATEMENT INC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G73">
+        <is>
+          <t xml:space="preserve">18 CANAL STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K73">
+        <is>
+          <t xml:space="preserve">HOLYOKE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N73">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O73">
+        <is>
+          <t xml:space="preserve">01040</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q73">
+        <is>
+          <t xml:space="preserve">413- 314-0825</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A74">
+        <is>
+          <t xml:space="preserve">AC000639</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B74">
+        <is>
+          <t xml:space="preserve">10/17/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C74">
+        <is>
+          <t xml:space="preserve">AMERICAN ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G74">
+        <is>
+          <t xml:space="preserve">18 CANAL STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K74">
+        <is>
+          <t xml:space="preserve">HOLYOKE</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N74">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O74">
+        <is>
+          <t xml:space="preserve">01040</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q74">
+        <is>
+          <t xml:space="preserve">413- 322-7190</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A75">
+        <is>
+          <t xml:space="preserve">AC1130</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B75">
+        <is>
+          <t xml:space="preserve">07/30/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C75">
+        <is>
+          <t xml:space="preserve">Elite Group Services LLC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G75">
+        <is>
+          <t xml:space="preserve">35 N East Street </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K75">
+        <is>
+          <t xml:space="preserve">Holyoke</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N75">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O75">
+        <is>
+          <t xml:space="preserve">01040</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q75">
+        <is>
+          <t xml:space="preserve">413- 386-1853</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A76">
+        <is>
+          <t xml:space="preserve">AC1148</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B76">
+        <is>
+          <t xml:space="preserve">09/08/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C76">
+        <is>
+          <t xml:space="preserve">Cotton Commercial USA, Inc.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G76">
+        <is>
+          <t xml:space="preserve">840 W Sam Houston Pkwy N Suite 225 </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K76">
+        <is>
+          <t xml:space="preserve">HOUSTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N76">
+        <is>
+          <t xml:space="preserve">TX</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O76">
+        <is>
+          <t xml:space="preserve">77024</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q76">
+        <is>
+          <t xml:space="preserve">877- -90-0493</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A77">
+        <is>
+          <t xml:space="preserve">AC000910</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B77">
+        <is>
+          <t xml:space="preserve">03/04/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C77">
+        <is>
+          <t xml:space="preserve">R G ENVIRONMENTAL SERVICES, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G77">
+        <is>
+          <t xml:space="preserve">3 POND STREET SUITE 1</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K77">
+        <is>
+          <t xml:space="preserve">HYDE PARK</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N77">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O77">
+        <is>
+          <t xml:space="preserve">02136</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q77">
+        <is>
+          <t xml:space="preserve">617- 233-3019</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A78">
+        <is>
+          <t xml:space="preserve">AC000209</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B78">
+        <is>
+          <t xml:space="preserve">02/20/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C78">
+        <is>
+          <t xml:space="preserve">A.A. ASBESTOS ABATEMENT CO., INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G78">
+        <is>
+          <t xml:space="preserve">R-1307 HARTFORD AVENUE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K78">
+        <is>
+          <t xml:space="preserve">JOHNSTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N78">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O78">
+        <is>
+          <t xml:space="preserve">02919-</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q78">
+        <is>
+          <t xml:space="preserve">401- 351-1188</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A79">
+        <is>
+          <t xml:space="preserve">AC000837</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B79">
+        <is>
+          <t xml:space="preserve">03/30/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C79">
+        <is>
+          <t xml:space="preserve">J.R. VINAGRO CORPORATION</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G79">
+        <is>
+          <t xml:space="preserve">2208 PLAINFIELD PIKE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K79">
+        <is>
+          <t xml:space="preserve">JOHNSTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N79">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O79">
+        <is>
+          <t xml:space="preserve">02919</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q79">
+        <is>
+          <t xml:space="preserve">401- 943-7100</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A80">
+        <is>
+          <t xml:space="preserve">AC1127</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B80">
+        <is>
+          <t xml:space="preserve">04/10/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C80">
+        <is>
+          <t xml:space="preserve">ABS Environmental, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G80">
+        <is>
+          <t xml:space="preserve">34 Route 125, Unit 6 </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K80">
+        <is>
+          <t xml:space="preserve">Kingston</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N80">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O80">
+        <is>
+          <t xml:space="preserve">03848</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q80">
+        <is>
+          <t xml:space="preserve">603- 893-0380</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A81">
+        <is>
+          <t xml:space="preserve">AC000584</t>
+        </is>
+      </c>
       <c s="9" t="inlineStr" r="B81">
         <is>
-          <r>
-[...499 lines deleted...]
-    </row>
+          <t xml:space="preserve">09/08/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C81">
+        <is>
+          <t xml:space="preserve">ACCOLADE ENVIRONMENTAL CONTRACTING, CORP.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G81">
+        <is>
+          <t xml:space="preserve">2 NASON LANE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K81">
+        <is>
+          <t xml:space="preserve">KINGSTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N81">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O81">
+        <is>
+          <t xml:space="preserve">03848</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q81">
+        <is>
+          <t xml:space="preserve">603- 608-6545</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A82">
+        <is>
+          <t xml:space="preserve">AC001053</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B82">
+        <is>
+          <t xml:space="preserve">01/12/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C82">
+        <is>
+          <t xml:space="preserve">ALLIED ENVIRONMENTAL LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G82">
+        <is>
+          <t xml:space="preserve">14 BROOK STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K82">
+        <is>
+          <t xml:space="preserve">KINGSTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N82">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O82">
+        <is>
+          <t xml:space="preserve">02364</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q82">
+        <is>
+          <t xml:space="preserve">781- 588-9661</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A83">
+        <is>
+          <t xml:space="preserve">AC000670</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B83">
+        <is>
+          <t xml:space="preserve">06/17/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C83">
+        <is>
+          <t xml:space="preserve">CLASSIC ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G83">
+        <is>
+          <t xml:space="preserve">112 WADE ROAD </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K83">
+        <is>
+          <t xml:space="preserve">LATHAM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N83">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O83">
+        <is>
+          <t xml:space="preserve">12110</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q83">
+        <is>
+          <t xml:space="preserve">518- 591-0234</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A84">
+        <is>
+          <t xml:space="preserve">AC1146</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B84">
+        <is>
+          <t xml:space="preserve">07/14/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C84">
+        <is>
+          <t xml:space="preserve">Weber Enterprise, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G84">
+        <is>
+          <t xml:space="preserve">112 Wade Road </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K84">
+        <is>
+          <t xml:space="preserve">Latham</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N84">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O84">
+        <is>
+          <t xml:space="preserve">12110</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q84">
+        <is>
+          <t xml:space="preserve">518- -37-1554</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A85">
+        <is>
+          <t xml:space="preserve">AC000700</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B85">
+        <is>
+          <t xml:space="preserve">06/20/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C85">
+        <is>
+          <t xml:space="preserve">A&amp;J DEMOLITION SERVICES CORPORATION</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G85">
+        <is>
+          <t xml:space="preserve">599 CANAL STREET 5TH FLOOR</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K85">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N85">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O85">
+        <is>
+          <t xml:space="preserve">01840</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q85">
+        <is>
+          <t xml:space="preserve">978- 327-5070</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A86">
+        <is>
+          <t xml:space="preserve">AC001021</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B86">
+        <is>
+          <t xml:space="preserve">08/18/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C86">
+        <is>
+          <t xml:space="preserve">ACQUA ENVIRONMENTAL LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G86">
+        <is>
+          <t xml:space="preserve">48 OAKWOOD AVE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K86">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N86">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O86">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q86">
+        <is>
+          <t xml:space="preserve">978- 735-5541</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A87">
+        <is>
+          <t xml:space="preserve">AC001065</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B87">
+        <is>
+          <t xml:space="preserve">05/05/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C87">
+        <is>
+          <t xml:space="preserve">AKA PROPERTY RESTORATION CORP</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G87">
+        <is>
+          <t xml:space="preserve">85 BAY STATE RD </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K87">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N87">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O87">
+        <is>
+          <t xml:space="preserve">01843</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q87">
+        <is>
+          <t xml:space="preserve">978- 605-3088</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A88">
+        <is>
+          <t xml:space="preserve">AC000737</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B88">
+        <is>
+          <t xml:space="preserve">01/07/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C88">
+        <is>
+          <t xml:space="preserve">ENVIRO STAFFING SOLUTIONS DBA JACKSON TRAINING SCHOOL</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G88">
+        <is>
+          <t xml:space="preserve">184 JACKSON STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K88">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N88">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O88">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q88">
+        <is>
+          <t xml:space="preserve">978- 794-7807</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A89">
+        <is>
+          <t xml:space="preserve">AC1096</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B89">
+        <is>
+          <t xml:space="preserve">04/28/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C89">
+        <is>
+          <t xml:space="preserve">EV ABATEMENT INC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G89">
+        <is>
+          <t xml:space="preserve">35 LORING ST </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K89">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N89">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O89">
+        <is>
+          <t xml:space="preserve">01843</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q89">
+        <is>
+          <t xml:space="preserve">978- -73-0186</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A90">
+        <is>
+          <t xml:space="preserve">AC000724</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B90">
+        <is>
+          <t xml:space="preserve">11/05/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C90">
+        <is>
+          <t xml:space="preserve">GREENLEAF ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G90">
+        <is>
+          <t xml:space="preserve">49 BLANCHARD STREET SUITE 200</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K90">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N90">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O90">
+        <is>
+          <t xml:space="preserve">01843</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q90">
+        <is>
+          <t xml:space="preserve">978- 685-8367</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A91">
+        <is>
+          <t xml:space="preserve">AC1111</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B91">
+        <is>
+          <t xml:space="preserve">02/10/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C91">
+        <is>
+          <t xml:space="preserve">JM Demolition Corp </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G91">
+        <is>
+          <t xml:space="preserve">599 Canal Street Suite 6 E 9 </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K91">
+        <is>
+          <t xml:space="preserve">Lawrence </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N91">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O91">
+        <is>
+          <t xml:space="preserve">01840</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q91">
+        <is>
+          <t xml:space="preserve">978- 907-0259</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A92">
+        <is>
+          <t xml:space="preserve">AC000890</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B92">
+        <is>
+          <t xml:space="preserve">05/22/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C92">
+        <is>
+          <t xml:space="preserve">MERRIMACK ENVIRONMENTAL SOLUTION CORP</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G92">
+        <is>
+          <t xml:space="preserve">599 CANAL STREET 6 W  SUITE 9</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K92">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N92">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O92">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q92">
+        <is>
+          <t xml:space="preserve">978- 685-0111</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A93">
+        <is>
+          <t xml:space="preserve">AC1145</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B93">
+        <is>
+          <t xml:space="preserve">06/23/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C93">
+        <is>
+          <t xml:space="preserve">Micro Environmental</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G93">
+        <is>
+          <t xml:space="preserve">9 Osgood St Suite 11 </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K93">
+        <is>
+          <t xml:space="preserve">Lawrence</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N93">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O93">
+        <is>
+          <t xml:space="preserve">01843</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q93">
+        <is>
+          <t xml:space="preserve">207- 550-5979</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A94">
+        <is>
+          <t xml:space="preserve">AC001010</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B94">
+        <is>
+          <t xml:space="preserve">02/09/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C94">
+        <is>
+          <t xml:space="preserve">NG ENVIRONMENTAL CONTRACTORS INC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G94">
+        <is>
+          <t xml:space="preserve">9 OSGOOD STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K94">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N94">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O94">
+        <is>
+          <t xml:space="preserve">01843</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q94">
+        <is>
+          <t xml:space="preserve">978- 794-7922</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A95">
+        <is>
+          <t xml:space="preserve">AC001016</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B95">
+        <is>
+          <t xml:space="preserve">10/08/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C95">
+        <is>
+          <t xml:space="preserve">NORTH ENVIRONMENTAL ABATEMENT INC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G95">
+        <is>
+          <t xml:space="preserve">0 BROADWAY STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K95">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N95">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O95">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q95">
+        <is>
+          <t xml:space="preserve">619- 595-1024</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A96">
+        <is>
+          <t xml:space="preserve">AC1131</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B96">
+        <is>
+          <t xml:space="preserve">09/16/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C96">
+        <is>
+          <t xml:space="preserve">North Lawrence Contracting, LLC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G96">
+        <is>
+          <t xml:space="preserve">15 Union St., Entrance H, Suite G28 </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K96">
+        <is>
+          <t xml:space="preserve">Lawrence</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N96">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O96">
+        <is>
+          <t xml:space="preserve">01840</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q96">
+        <is>
+          <t xml:space="preserve">978- 435-4955</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A97">
+        <is>
+          <t xml:space="preserve">AC000669</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B97">
+        <is>
+          <t xml:space="preserve">06/30/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C97">
+        <is>
+          <t xml:space="preserve">PREMIER ABATEMENT &amp; LABOR SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G97">
+        <is>
+          <t xml:space="preserve">172 MARSTON STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K97">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N97">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O97">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q97">
+        <is>
+          <t xml:space="preserve">978- 376-3107</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A98">
+        <is>
+          <t xml:space="preserve">AC000865</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B98">
+        <is>
+          <t xml:space="preserve">08/11/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C98">
+        <is>
+          <t xml:space="preserve">RAY SERVICES, INC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G98">
+        <is>
+          <t xml:space="preserve">530 BROADWAY ST. 4TH FLOOR</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K98">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N98">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O98">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q98">
+        <is>
+          <t xml:space="preserve">978- 305-7644</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A99">
+        <is>
+          <t xml:space="preserve">AC001084</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B99">
+        <is>
+          <t xml:space="preserve">09/04/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C99">
+        <is>
+          <t xml:space="preserve">SOLUTION ENVIRONMENTAL CLEANING, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G99">
+        <is>
+          <t xml:space="preserve">62 CONGRESS STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K99">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N99">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O99">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q99">
+        <is>
+          <t xml:space="preserve">978- 994-8734</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A100">
+        <is>
+          <t xml:space="preserve">AC001022</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B100">
+        <is>
+          <t xml:space="preserve">04/22/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C100">
+        <is>
+          <t xml:space="preserve">D&amp;R ENVIRONMENTAL SERVICES, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G100">
+        <is>
+          <t xml:space="preserve">107 UNION STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K100">
+        <is>
+          <t xml:space="preserve">LEOMINSTER</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N100">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O100">
+        <is>
+          <t xml:space="preserve">01453</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q100">
+        <is>
+          <t xml:space="preserve">978- 534-5448</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A101">
+        <is>
+          <t xml:space="preserve">AC000885</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B101">
+        <is>
+          <t xml:space="preserve">05/27/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C101">
+        <is>
+          <t xml:space="preserve">F A ENVIRONMENTAL RESOURCES LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G101">
+        <is>
+          <t xml:space="preserve">52 TROLLEY CAR LANE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K101">
+        <is>
+          <t xml:space="preserve">LONDONDERRY</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N101">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O101">
+        <is>
+          <t xml:space="preserve">03053</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q101">
+        <is>
+          <t xml:space="preserve">978- 390-0101</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A102">
+        <is>
+          <t xml:space="preserve">AC001045</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B102">
+        <is>
+          <t xml:space="preserve">05/14/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C102">
+        <is>
+          <t xml:space="preserve">ALLSTATE CONTRACTING</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G102">
+        <is>
+          <t xml:space="preserve">55 HARVARD STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K102">
+        <is>
+          <t xml:space="preserve">LOWELL</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N102">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O102">
+        <is>
+          <t xml:space="preserve">01851</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q102">
+        <is>
+          <t xml:space="preserve">978- 423-4723</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A103">
+        <is>
+          <t xml:space="preserve">AC000955</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B103">
+        <is>
+          <t xml:space="preserve">09/24/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C103">
+        <is>
+          <t xml:space="preserve">KN ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G103">
+        <is>
+          <t xml:space="preserve">21 WEST ADAMS STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K103">
+        <is>
+          <t xml:space="preserve">LOWELL</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N103">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O103">
+        <is>
+          <t xml:space="preserve">01851</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q103">
+        <is>
+          <t xml:space="preserve">617- 905-1332</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A104">
+        <is>
+          <t xml:space="preserve">AC000568</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B104">
+        <is>
+          <t xml:space="preserve">09/11/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C104">
+        <is>
+          <t xml:space="preserve">MILL CITY ENVIRONMENTAL CORPORATION</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G104">
+        <is>
+          <t xml:space="preserve">116 JOHN STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K104">
+        <is>
+          <t xml:space="preserve">LOWELL</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N104">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O104">
+        <is>
+          <t xml:space="preserve">01852</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q104">
+        <is>
+          <t xml:space="preserve">978- 654-6741</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A105">
+        <is>
+          <t xml:space="preserve">AC000497</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B105">
+        <is>
+          <t xml:space="preserve">02/20/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C105">
+        <is>
+          <t xml:space="preserve">S&amp;R Corporation</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G105">
+        <is>
+          <t xml:space="preserve">706 Broadway Street </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K105">
+        <is>
+          <t xml:space="preserve">Lowell</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N105">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O105">
+        <is>
+          <t xml:space="preserve">01854</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q105">
+        <is>
+          <t xml:space="preserve">978- 441-2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A106">
+        <is>
+          <t xml:space="preserve">AC000652</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B106">
+        <is>
+          <t xml:space="preserve">07/14/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C106">
+        <is>
+          <t xml:space="preserve">SRS CONTRACTORS, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G106">
+        <is>
+          <t xml:space="preserve">153 WINTHROP AVENUE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K106">
+        <is>
+          <t xml:space="preserve">LOWELL</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N106">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O106">
+        <is>
+          <t xml:space="preserve">01851</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q106">
+        <is>
+          <t xml:space="preserve">978- 455-0249</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A107">
+        <is>
+          <t xml:space="preserve">AC000725</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B107">
+        <is>
+          <t xml:space="preserve">08/04/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C107">
+        <is>
+          <t xml:space="preserve">BALTAZAR CONTRACTORS, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G107">
+        <is>
+          <t xml:space="preserve">83 CARMELINAS CIRCLE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K107">
+        <is>
+          <t xml:space="preserve">LUDLOW</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N107">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O107">
+        <is>
+          <t xml:space="preserve">01056</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q107">
+        <is>
+          <t xml:space="preserve">413- 583-6160</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A108">
+        <is>
+          <t xml:space="preserve">AC000695</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B108">
+        <is>
+          <t xml:space="preserve">01/29/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C108">
+        <is>
+          <t xml:space="preserve">COMPASS RESTORATION SERVICES, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G108">
+        <is>
+          <t xml:space="preserve">1020 EAST STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K108">
+        <is>
+          <t xml:space="preserve">LUDLOW</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N108">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O108">
+        <is>
+          <t xml:space="preserve">01056</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q108">
+        <is>
+          <t xml:space="preserve">413- 583-7919</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A109">
+        <is>
+          <t xml:space="preserve">AC1158</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B109">
+        <is>
+          <t xml:space="preserve">03/25/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C109">
+        <is>
+          <t xml:space="preserve">Complete Services &amp; Junk Removal LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G109">
+        <is>
+          <t xml:space="preserve">12 Moody Street </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K109">
+        <is>
+          <t xml:space="preserve">LUDLOW</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N109">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O109">
+        <is>
+          <t xml:space="preserve">01056</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q109">
+        <is>
+          <t xml:space="preserve">413- -88-7771</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A110">
+        <is>
+          <t xml:space="preserve">AC000820</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B110">
+        <is>
+          <t xml:space="preserve">09/17/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C110">
+        <is>
+          <t xml:space="preserve">Top Notch Abatement LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G110">
+        <is>
+          <t xml:space="preserve">1087 Center St </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K110">
+        <is>
+          <t xml:space="preserve">Ludlow</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N110">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O110">
+        <is>
+          <t xml:space="preserve">01056</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q110">
+        <is>
+          <t xml:space="preserve">413- 283-9252</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A111">
+        <is>
+          <t xml:space="preserve">AC000915</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B111">
+        <is>
+          <t xml:space="preserve">05/07/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C111">
+        <is>
+          <t xml:space="preserve">KYLE R. BLOOD - GENERAL CONTRACTING &amp; ENVIRONMENTAL REMEDIATION</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G111">
+        <is>
+          <t xml:space="preserve">1387 MASSACHUSETTS AVE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K111">
+        <is>
+          <t xml:space="preserve">LUNENBURG</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N111">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O111">
+        <is>
+          <t xml:space="preserve">01462</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q111">
+        <is>
+          <t xml:space="preserve">978- 833-1018</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A112">
+        <is>
+          <t xml:space="preserve">AC000199</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B112">
+        <is>
+          <t xml:space="preserve">02/11/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C112">
+        <is>
+          <t xml:space="preserve">ALLSTATE ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G112">
+        <is>
+          <t xml:space="preserve">94 BEAVER AVENUE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K112">
+        <is>
+          <t xml:space="preserve">LYNNFIELD</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N112">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O112">
+        <is>
+          <t xml:space="preserve">01940</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q112">
+        <is>
+          <t xml:space="preserve">781- 334-4647</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A113">
+        <is>
+          <t xml:space="preserve">AC000774</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B113">
+        <is>
+          <t xml:space="preserve">08/01/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C113">
+        <is>
+          <t xml:space="preserve">IMPRESAIR ENVIRONMENTAL CORPORATION</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G113">
+        <is>
+          <t xml:space="preserve">439 FERRY STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K113">
+        <is>
+          <t xml:space="preserve">MALDEN</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N113">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O113">
+        <is>
+          <t xml:space="preserve">02148</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q113">
+        <is>
+          <t xml:space="preserve">617- 625-7106</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A114">
+        <is>
+          <t xml:space="preserve">AC1157</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B114">
+        <is>
+          <t xml:space="preserve">03/24/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C114">
+        <is>
+          <t xml:space="preserve">Ecoshield Solutions, LLC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G114">
+        <is>
+          <t xml:space="preserve">425 Candia Rd </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K114">
+        <is>
+          <t xml:space="preserve">Manchester</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N114">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O114">
+        <is>
+          <t xml:space="preserve">03109</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q114">
+        <is>
+          <t xml:space="preserve">603- 867-3304</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A115">
+        <is>
+          <t xml:space="preserve">AC000983</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B115">
+        <is>
+          <t xml:space="preserve">03/10/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C115">
+        <is>
+          <t xml:space="preserve">ANCHOR ENVIRONMENTAL SERVICES LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G115">
+        <is>
+          <t xml:space="preserve">113 TOWNE WAY </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K115">
+        <is>
+          <t xml:space="preserve">MARSHFIELD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N115">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O115">
+        <is>
+          <t xml:space="preserve">02050</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q115">
+        <is>
+          <t xml:space="preserve">407- 590-9855</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A116">
+        <is>
+          <t xml:space="preserve">AC000852</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B116">
+        <is>
+          <t xml:space="preserve">12/16/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C116">
+        <is>
+          <t xml:space="preserve">ADVANCE DEMOLITION L.L.C.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G116">
+        <is>
+          <t xml:space="preserve">604 PROSPECT STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K116">
+        <is>
+          <t xml:space="preserve">METHUEN</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N116">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O116">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q116">
+        <is>
+          <t xml:space="preserve">978- 994-5086</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A117">
+        <is>
+          <t xml:space="preserve">AC001093</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B117">
+        <is>
+          <t xml:space="preserve">12/22/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C117">
+        <is>
+          <t xml:space="preserve">BUDGET ABATEMENT LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G117">
+        <is>
+          <t xml:space="preserve">76 HAMPSHIRE STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K117">
+        <is>
+          <t xml:space="preserve">METHUEN</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N117">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O117">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q117">
+        <is>
+          <t xml:space="preserve">978- 606-4476</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A118">
+        <is>
+          <t xml:space="preserve">AC001061</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B118">
+        <is>
+          <t xml:space="preserve">08/08/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C118">
+        <is>
+          <t xml:space="preserve">FJC STAFFING LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G118">
+        <is>
+          <t xml:space="preserve">213 BROADWAY UNIT 7</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K118">
+        <is>
+          <t xml:space="preserve">METHUEN</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N118">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O118">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q118">
+        <is>
+          <t xml:space="preserve">978- 655-3623</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A119">
+        <is>
+          <t xml:space="preserve">AC000793</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B119">
+        <is>
+          <t xml:space="preserve">12/22/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C119">
+        <is>
+          <t xml:space="preserve">GOLDEN GATES SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G119">
+        <is>
+          <t xml:space="preserve">22 WOODLAND CIRCLE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K119">
+        <is>
+          <t xml:space="preserve">METHUEN</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N119">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O119">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q119">
+        <is>
+          <t xml:space="preserve">781- 962-9801</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A120">
+        <is>
+          <t xml:space="preserve">AC1100</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B120">
+        <is>
+          <t xml:space="preserve">10/15/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C120">
+        <is>
+          <t xml:space="preserve">J&amp;A Environmental Services LLC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G120">
+        <is>
+          <t xml:space="preserve">562 Prospect St </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K120">
+        <is>
+          <t xml:space="preserve">Methuen</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N120">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O120">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q120">
+        <is>
+          <t xml:space="preserve">978- 397-4310</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A121">
+        <is>
+          <t xml:space="preserve">AC1154</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B121">
+        <is>
+          <t xml:space="preserve">01/29/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C121">
+        <is>
+          <t xml:space="preserve">My Promise Land, Inc.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G121">
+        <is>
+          <t xml:space="preserve">176 East Street </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K121">
+        <is>
+          <t xml:space="preserve">Methuen</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N121">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O121">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q121">
+        <is>
+          <t xml:space="preserve">978- 327-9699</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A122">
+        <is>
+          <t xml:space="preserve">AC000909</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B122">
+        <is>
+          <t xml:space="preserve">02/18/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C122">
+        <is>
+          <t xml:space="preserve">PRESTIGE ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G122">
+        <is>
+          <t xml:space="preserve">55 CHASE STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K122">
+        <is>
+          <t xml:space="preserve">METHUEN</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N122">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O122">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q122">
+        <is>
+          <t xml:space="preserve">978- 655-1960</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A123">
+        <is>
+          <t xml:space="preserve">AC001089</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B123">
+        <is>
+          <t xml:space="preserve">10/29/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C123">
+        <is>
+          <t xml:space="preserve">SHALOM ENIVIRONMENTAL SERVICES INC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G123">
+        <is>
+          <t xml:space="preserve">54 LIPPOLD STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K123">
+        <is>
+          <t xml:space="preserve">METHUEN</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N123">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O123">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q123">
+        <is>
+          <t xml:space="preserve">978- 608-3377</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A124">
+        <is>
+          <t xml:space="preserve">AC000427</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B124">
+        <is>
+          <t xml:space="preserve">03/04/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C124">
+        <is>
+          <t xml:space="preserve">THE AULSON CO., INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G124">
+        <is>
+          <t xml:space="preserve">49 DANTON DRIVE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K124">
+        <is>
+          <t xml:space="preserve">METHUEN</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N124">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O124">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q124">
+        <is>
+          <t xml:space="preserve">978- 975-4500</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A125">
+        <is>
+          <t xml:space="preserve">AC001039</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B125">
+        <is>
+          <t xml:space="preserve">06/26/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C125">
+        <is>
+          <t xml:space="preserve">ZNS CONSTRUCTION SERVICES INC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G125">
+        <is>
+          <t xml:space="preserve">15 GROVE STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K125">
+        <is>
+          <t xml:space="preserve">METHUEN</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N125">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O125">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q125">
+        <is>
+          <t xml:space="preserve">978- 807-4498</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A126">
+        <is>
+          <t xml:space="preserve">AC001034</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B126">
+        <is>
+          <t xml:space="preserve">11/25/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C126">
+        <is>
+          <t xml:space="preserve">COSTELLO DISMANTLING COMPANY, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G126">
+        <is>
+          <t xml:space="preserve">699 WAREHAM STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K126">
+        <is>
+          <t xml:space="preserve">MIDDLEBORO</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N126">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O126">
+        <is>
+          <t xml:space="preserve">02346</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q126">
+        <is>
+          <t xml:space="preserve">508- 291-2324</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A127">
+        <is>
+          <t xml:space="preserve">AC000412</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B127">
+        <is>
+          <t xml:space="preserve">06/27/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C127">
+        <is>
+          <t xml:space="preserve">ENVIRONMENTAL RESPONSE SERVICES, INCORPORATED</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G127">
+        <is>
+          <t xml:space="preserve">98 CAMBRIDGE STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K127">
+        <is>
+          <t xml:space="preserve">MIDDLEBORO</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N127">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O127">
+        <is>
+          <t xml:space="preserve">02346</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q127">
+        <is>
+          <t xml:space="preserve">508- 998-6229</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A128">
+        <is>
+          <t xml:space="preserve">AC000847</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B128">
+        <is>
+          <t xml:space="preserve">08/18/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C128">
+        <is>
+          <t xml:space="preserve">KRONENBERGER &amp; SONS RESTORATION, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G128">
+        <is>
+          <t xml:space="preserve">175 INDUSTRIAL PARK ROAD </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K128">
+        <is>
+          <t xml:space="preserve">MIDDLETOWN</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N128">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O128">
+        <is>
+          <t xml:space="preserve">06457</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q128">
+        <is>
+          <t xml:space="preserve">860- 347-4600</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A129">
+        <is>
+          <t xml:space="preserve">AC1128</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B129">
+        <is>
+          <t xml:space="preserve">06/11/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C129">
+        <is>
+          <t xml:space="preserve">I.D.G Environmental Services LLC </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G129">
+        <is>
+          <t xml:space="preserve">151 bullock street  </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K129">
+        <is>
+          <t xml:space="preserve">New Bedford </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N129">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O129">
+        <is>
+          <t xml:space="preserve">02740</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q129">
+        <is>
+          <t xml:space="preserve">774- 719-3311</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A130">
+        <is>
+          <t xml:space="preserve">AC000937</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B130">
+        <is>
+          <t xml:space="preserve">01/26/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C130">
+        <is>
+          <t xml:space="preserve">HOUZPITAL, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G130">
+        <is>
+          <t xml:space="preserve">411 JOHN DOWNEY DRIVE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K130">
+        <is>
+          <t xml:space="preserve">NEW BRITAIN</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N130">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O130">
+        <is>
+          <t xml:space="preserve">06051</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q130">
+        <is>
+          <t xml:space="preserve">860- 426-1975</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A131">
+        <is>
+          <t xml:space="preserve">AC000752</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B131">
+        <is>
+          <t xml:space="preserve">03/09/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C131">
+        <is>
+          <t xml:space="preserve">TRIDENT ENVIRONMENTAL GROUP, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G131">
+        <is>
+          <t xml:space="preserve">15 SHIRE DRIVE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K131">
+        <is>
+          <t xml:space="preserve">NORFOLK</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N131">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O131">
+        <is>
+          <t xml:space="preserve">02056</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q131">
+        <is>
+          <t xml:space="preserve">508- 229-3545</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A132">
+        <is>
+          <t xml:space="preserve">AC001072</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B132">
+        <is>
+          <t xml:space="preserve">12/22/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C132">
+        <is>
+          <t xml:space="preserve">HAZARDOUS PRO LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G132">
+        <is>
+          <t xml:space="preserve">10 BERRY STREET UNIT 1101</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K132">
+        <is>
+          <t xml:space="preserve">NORTH ANDOVER</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N132">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O132">
+        <is>
+          <t xml:space="preserve">01845</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q132">
+        <is>
+          <t xml:space="preserve">978- 397-8867</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A133">
+        <is>
+          <t xml:space="preserve">AC001028</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B133">
+        <is>
+          <t xml:space="preserve">10/17/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C133">
+        <is>
+          <t xml:space="preserve">MACE CONTRACTING, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G133">
+        <is>
+          <t xml:space="preserve">1404 BASSWOOD CIRCLE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K133">
+        <is>
+          <t xml:space="preserve">NORTH ANDOVER</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N133">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O133">
+        <is>
+          <t xml:space="preserve">01845</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q133">
+        <is>
+          <t xml:space="preserve">617- 777-2908</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A134">
+        <is>
+          <t xml:space="preserve">AC1123</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B134">
+        <is>
+          <t xml:space="preserve">04/13/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C134">
+        <is>
+          <t xml:space="preserve">Femme works solutions llc</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G134">
+        <is>
+          <t xml:space="preserve">213 sutton st </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K134">
+        <is>
+          <t xml:space="preserve">north andover, ma</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N134">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O134">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q134">
+        <is>
+          <t xml:space="preserve">857- 869-0457</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A135">
+        <is>
+          <t xml:space="preserve">AC000934</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B135">
+        <is>
+          <t xml:space="preserve">08/08/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C135">
+        <is>
+          <t xml:space="preserve">W. L. FRENCH EXCAVATING CORP.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G135">
+        <is>
+          <t xml:space="preserve">14 STERLING ROAD </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K135">
+        <is>
+          <t xml:space="preserve">NORTH BILLERICA</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N135">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O135">
+        <is>
+          <t xml:space="preserve">01862</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q135">
+        <is>
+          <t xml:space="preserve">978- 600-2118</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A136">
+        <is>
+          <t xml:space="preserve">AC000607</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B136">
+        <is>
+          <t xml:space="preserve">10/14/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C136">
+        <is>
+          <t xml:space="preserve">WALSH ENVIRONMENTAL SERVICES</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G136">
+        <is>
+          <t xml:space="preserve">17 CIDER MILL ROAD </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K136">
+        <is>
+          <t xml:space="preserve">NORTH BROOKFIELD</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N136">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O136">
+        <is>
+          <t xml:space="preserve">01535</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q136">
+        <is>
+          <t xml:space="preserve">774- 696-3849</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A137">
+        <is>
+          <t xml:space="preserve">AC001086</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B137">
+        <is>
+          <t xml:space="preserve">05/15/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C137">
+        <is>
+          <t xml:space="preserve">MOUNT CARMEL CONSTRUCTION LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G137">
+        <is>
+          <t xml:space="preserve">370 STATE STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K137">
+        <is>
+          <t xml:space="preserve">NORTH HAVEN</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N137">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O137">
+        <is>
+          <t xml:space="preserve">06473</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q137">
+        <is>
+          <t xml:space="preserve">203- 234-8488</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A138">
+        <is>
+          <t xml:space="preserve">AC000686</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B138">
+        <is>
+          <t xml:space="preserve">04/03/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C138">
+        <is>
+          <t xml:space="preserve">RELIABLE ROOFING AND SHEET METAL, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G138">
+        <is>
+          <t xml:space="preserve">290 VANDERBILT AVE SUITE 4</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K138">
+        <is>
+          <t xml:space="preserve">NORWOOD</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N138">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O138">
+        <is>
+          <t xml:space="preserve">02062</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q138">
+        <is>
+          <t xml:space="preserve">508- 628-5562</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A139">
+        <is>
+          <t xml:space="preserve">AC000761</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B139">
+        <is>
+          <t xml:space="preserve">03/25/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C139">
+        <is>
+          <t xml:space="preserve">SMI DEMOLITION, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G139">
+        <is>
+          <t xml:space="preserve">823 PLEASANT STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K139">
+        <is>
+          <t xml:space="preserve">NORWOOD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N139">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O139">
+        <is>
+          <t xml:space="preserve">02062</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q139">
+        <is>
+          <t xml:space="preserve">781- 769-5376</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A140">
+        <is>
+          <t xml:space="preserve">AC001090</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B140">
+        <is>
+          <t xml:space="preserve">09/26/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C140">
+        <is>
+          <t xml:space="preserve">ACTION ENVIRONMENTAL CORP.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G140">
+        <is>
+          <t xml:space="preserve">235 OLD WEBSTER ROAD </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K140">
+        <is>
+          <t xml:space="preserve">OXFORD</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N140">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O140">
+        <is>
+          <t xml:space="preserve">01540</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q140">
+        <is>
+          <t xml:space="preserve">508- 752-4964</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A141">
+        <is>
+          <t xml:space="preserve">AC001083</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B141">
+        <is>
+          <t xml:space="preserve">03/23/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C141">
+        <is>
+          <t xml:space="preserve">A&amp;D ENVIRONMENTAL SPECIALISTS, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G141">
+        <is>
+          <t xml:space="preserve">96 LYNN STREET 1ST FLOOR</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K141">
+        <is>
+          <t xml:space="preserve">PEABODY</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N141">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O141">
+        <is>
+          <t xml:space="preserve">01960</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q141">
+        <is>
+          <t xml:space="preserve">781- 521-8748</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A142">
+        <is>
+          <t xml:space="preserve">AC001035</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B142">
+        <is>
+          <t xml:space="preserve">01/21/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C142">
+        <is>
+          <t xml:space="preserve">ADVANCED ABATEMENT &amp; INSULATION, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G142">
+        <is>
+          <t xml:space="preserve">20 PLYMOUTH ROAD </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K142">
+        <is>
+          <t xml:space="preserve">PEABODY</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N142">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O142">
+        <is>
+          <t xml:space="preserve">01960</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q142">
+        <is>
+          <t xml:space="preserve">617- 834-5238</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A143">
+        <is>
+          <t xml:space="preserve">AC000502</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B143">
+        <is>
+          <t xml:space="preserve">04/14/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C143">
+        <is>
+          <t xml:space="preserve">BARILE ENVIRONMENTAL, INC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G143">
+        <is>
+          <t xml:space="preserve">78 PLASTICS AVENUE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K143">
+        <is>
+          <t xml:space="preserve">PITTSFIELD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N143">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O143">
+        <is>
+          <t xml:space="preserve">01201</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q143">
+        <is>
+          <t xml:space="preserve">413- 443-0480</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A144">
+        <is>
+          <t xml:space="preserve">AC1159</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B144">
+        <is>
+          <t xml:space="preserve">03/25/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C144">
+        <is>
+          <t xml:space="preserve">Greenzone Solutions LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G144">
+        <is>
+          <t xml:space="preserve">82 Wendell ave suite 100 </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K144">
+        <is>
+          <t xml:space="preserve">pittsfield</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N144">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O144">
+        <is>
+          <t xml:space="preserve">01201</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q144">
+        <is>
+          <t xml:space="preserve">978- 620-6402</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A145">
+        <is>
+          <t xml:space="preserve">AC000981</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B145">
+        <is>
+          <t xml:space="preserve">07/30/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C145">
+        <is>
+          <t xml:space="preserve">J.H. MAXYMILLIAN, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G145">
+        <is>
+          <t xml:space="preserve">1801 EAST STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K145">
+        <is>
+          <t xml:space="preserve">PITTSFIELD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N145">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O145">
+        <is>
+          <t xml:space="preserve">01201</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q145">
+        <is>
+          <t xml:space="preserve">413- 499-3050</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A146">
+        <is>
+          <t xml:space="preserve">AC000476</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B146">
+        <is>
+          <t xml:space="preserve">12/09/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C146">
+        <is>
+          <t xml:space="preserve">ULTIMATE ABATEMENT COMPANY, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G146">
+        <is>
+          <t xml:space="preserve">34 MOUNTAIN STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K146">
+        <is>
+          <t xml:space="preserve">PLAINFIELD</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N146">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O146">
+        <is>
+          <t xml:space="preserve">01070</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q146">
+        <is>
+          <t xml:space="preserve">413- 246-0472</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A147">
+        <is>
+          <t xml:space="preserve">AC000331</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B147">
+        <is>
+          <t xml:space="preserve">10/08/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C147">
+        <is>
+          <t xml:space="preserve">ALL STATE ABATEMENT PROFESSIONALS, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G147">
+        <is>
+          <t xml:space="preserve">4 WILDER DRIVE SUITE 12</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K147">
+        <is>
+          <t xml:space="preserve">PLAISTOW</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N147">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O147">
+        <is>
+          <t xml:space="preserve">03865</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q147">
+        <is>
+          <t xml:space="preserve">603- 378-0600</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A148">
+        <is>
+          <t xml:space="preserve">AC1117</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B148">
+        <is>
+          <t xml:space="preserve">01/12/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C148">
+        <is>
+          <t xml:space="preserve">Warrior Abatement Services</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G148">
+        <is>
+          <t xml:space="preserve">1100 Old Turnpike RD </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K148">
+        <is>
+          <t xml:space="preserve">Plantsville</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N148">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O148">
+        <is>
+          <t xml:space="preserve">06479</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q148">
+        <is>
+          <t xml:space="preserve">860- 846-0771</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A149">
+        <is>
+          <t xml:space="preserve">AC000601</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B149">
+        <is>
+          <t xml:space="preserve">10/07/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C149">
+        <is>
+          <t xml:space="preserve">A-D &amp; T ENTERPRISE, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G149">
+        <is>
+          <t xml:space="preserve">8 WINTERBERRY WAY </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K149">
+        <is>
+          <t xml:space="preserve">PLYMOUTH</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N149">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O149">
+        <is>
+          <t xml:space="preserve">02360</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q149">
+        <is>
+          <t xml:space="preserve">508- 850-9713</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A150">
+        <is>
+          <t xml:space="preserve">AC1144</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B150">
+        <is>
+          <t xml:space="preserve">06/11/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C150">
+        <is>
+          <t xml:space="preserve">RED Technologies, LLC </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G150">
+        <is>
+          <t xml:space="preserve">173 Pickering St.  </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K150">
+        <is>
+          <t xml:space="preserve">Portland </t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N150">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O150">
+        <is>
+          <t xml:space="preserve">06480</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q150">
+        <is>
+          <t xml:space="preserve">860- -34-1022</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A151">
+        <is>
+          <t xml:space="preserve">AC000904</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B151">
+        <is>
+          <t xml:space="preserve">12/26/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C151">
+        <is>
+          <t xml:space="preserve">AMERICAN CONSTRUCTION TRADES CORPORATION</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G151">
+        <is>
+          <t xml:space="preserve">167 STELLA STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K151">
+        <is>
+          <t xml:space="preserve">PROVIDENCE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N151">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O151">
+        <is>
+          <t xml:space="preserve">02909</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q151">
+        <is>
+          <t xml:space="preserve">401- 639-4361</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A152">
+        <is>
+          <t xml:space="preserve">AC000790</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B152">
+        <is>
+          <t xml:space="preserve">10/28/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C152">
+        <is>
+          <t xml:space="preserve">KARMA ENVIRONMENTAL SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G152">
+        <is>
+          <t xml:space="preserve">40 WILLIARD STREET SUITE 202</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K152">
+        <is>
+          <t xml:space="preserve">QUINCY</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N152">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O152">
+        <is>
+          <t xml:space="preserve">02169</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q152">
+        <is>
+          <t xml:space="preserve">617- 405-4807</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A153">
+        <is>
+          <t xml:space="preserve">AC000735</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B153">
+        <is>
+          <t xml:space="preserve">08/26/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C153">
+        <is>
+          <t xml:space="preserve">AFFORDABLE ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G153">
+        <is>
+          <t xml:space="preserve">571 S. MAIN STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K153">
+        <is>
+          <t xml:space="preserve">RANDOLPH</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N153">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O153">
+        <is>
+          <t xml:space="preserve">02368</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q153">
+        <is>
+          <t xml:space="preserve">781- 267-4325</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A154">
+        <is>
+          <t xml:space="preserve">AC000701</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B154">
+        <is>
+          <t xml:space="preserve">07/09/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C154">
+        <is>
+          <t xml:space="preserve">MORAN ENVIRONMENTAL RECOVERY, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G154">
+        <is>
+          <t xml:space="preserve">75D YORK AVENUE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K154">
+        <is>
+          <t xml:space="preserve">RANDOLPH</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N154">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O154">
+        <is>
+          <t xml:space="preserve">02368</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q154">
+        <is>
+          <t xml:space="preserve">781- 815-1100</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A155">
+        <is>
+          <t xml:space="preserve">AC1151</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B155">
+        <is>
+          <t xml:space="preserve">10/03/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C155">
+        <is>
+          <t xml:space="preserve">Rescue Environemtal</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G155">
+        <is>
+          <t xml:space="preserve">836 N Main St </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K155">
+        <is>
+          <t xml:space="preserve">Raynham</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N155">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O155">
+        <is>
+          <t xml:space="preserve">02767</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q155">
+        <is>
+          <t xml:space="preserve">774- 504-1361</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A156">
+        <is>
+          <t xml:space="preserve">AC001088</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B156">
+        <is>
+          <t xml:space="preserve">08/21/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C156">
+        <is>
+          <t xml:space="preserve">SPRING HILL ENVIRONMENTAL CORP</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G156">
+        <is>
+          <t xml:space="preserve">12 PEMBERTON STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K156">
+        <is>
+          <t xml:space="preserve">REVER</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N156">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O156">
+        <is>
+          <t xml:space="preserve">02151</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q156">
+        <is>
+          <t xml:space="preserve">857- 207-9955</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A157">
+        <is>
+          <t xml:space="preserve">AC1126</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B157">
+        <is>
+          <t xml:space="preserve">10/06/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C157">
+        <is>
+          <t xml:space="preserve">Asbestos Lead and Mold Environmental Services</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G157">
+        <is>
+          <t xml:space="preserve">55 Cushman Ave </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K157">
+        <is>
+          <t xml:space="preserve">Revere</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N157">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O157">
+        <is>
+          <t xml:space="preserve">02151</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q157">
+        <is>
+          <t xml:space="preserve">781- 733-2496</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A158">
+        <is>
+          <t xml:space="preserve">AC000447</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B158">
+        <is>
+          <t xml:space="preserve">05/28/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C158">
+        <is>
+          <t xml:space="preserve">NORTH SHORE ENVIRONMENTAL SERVICES INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G158">
+        <is>
+          <t xml:space="preserve">505 WASHINGTON AVENUE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K158">
+        <is>
+          <t xml:space="preserve">REVERE</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N158">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O158">
+        <is>
+          <t xml:space="preserve">02151</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q158">
+        <is>
+          <t xml:space="preserve">781- 485-1621</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A159">
+        <is>
+          <t xml:space="preserve">AC000688</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B159">
+        <is>
+          <t xml:space="preserve">02/20/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C159">
+        <is>
+          <t xml:space="preserve">GREEN ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G159">
+        <is>
+          <t xml:space="preserve">296 WEYMOUTH STREET UNIT C</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K159">
+        <is>
+          <t xml:space="preserve">ROCKLAND</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N159">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O159">
+        <is>
+          <t xml:space="preserve">02370</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q159">
+        <is>
+          <t xml:space="preserve">617- 479-0550</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A160">
+        <is>
+          <t xml:space="preserve">AC000392</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B160">
+        <is>
+          <t xml:space="preserve">02/17/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C160">
+        <is>
+          <t xml:space="preserve">Northstar Demolition and Remediation Inc dba Northeast Remediation</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G160">
+        <is>
+          <t xml:space="preserve">174 Newburyport Turnpike # 304,  </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K160">
+        <is>
+          <t xml:space="preserve">Rowley</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N160">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O160">
+        <is>
+          <t xml:space="preserve">01969</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q160">
+        <is>
+          <t xml:space="preserve">409- 886-3959</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A161">
+        <is>
+          <t xml:space="preserve">AC000197</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B161">
+        <is>
+          <t xml:space="preserve">01/21/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C161">
+        <is>
+          <t xml:space="preserve">A-BEST ABATEMENT, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G161">
+        <is>
+          <t xml:space="preserve">24 KEEWAYDIN DRIVE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K161">
+        <is>
+          <t xml:space="preserve">SALEM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N161">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O161">
+        <is>
+          <t xml:space="preserve">03079-</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q161">
+        <is>
+          <t xml:space="preserve">603- 893-4696</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A162">
+        <is>
+          <t xml:space="preserve">AC000868</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B162">
+        <is>
+          <t xml:space="preserve">05/15/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C162">
+        <is>
+          <t xml:space="preserve">ADEP GROUP, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G162">
+        <is>
+          <t xml:space="preserve">300 MAIN STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K162">
+        <is>
+          <t xml:space="preserve">SALEM</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N162">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O162">
+        <is>
+          <t xml:space="preserve">03079</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q162">
+        <is>
+          <t xml:space="preserve">603- 239-3005</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A163">
+        <is>
+          <t xml:space="preserve">AC000932</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B163">
+        <is>
+          <t xml:space="preserve">09/11/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C163">
+        <is>
+          <t xml:space="preserve">ATI Env of Salem NH, LLC dba Omni Environmental</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G163">
+        <is>
+          <t xml:space="preserve">5-7 DELAWARE DRIVE SUITE #4</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K163">
+        <is>
+          <t xml:space="preserve">SALEM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N163">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O163">
+        <is>
+          <t xml:space="preserve">03079</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q163">
+        <is>
+          <t xml:space="preserve">603- 458-2060</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A164">
+        <is>
+          <t xml:space="preserve">AC000952</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B164">
+        <is>
+          <t xml:space="preserve">08/08/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C164">
+        <is>
+          <t xml:space="preserve">BATISTA ENVIRONMENTAL TECH LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G164">
+        <is>
+          <t xml:space="preserve">4 RAYMOND AVE UNIT 8</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K164">
+        <is>
+          <t xml:space="preserve">SALEM</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N164">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O164">
+        <is>
+          <t xml:space="preserve">03079</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q164">
+        <is>
+          <t xml:space="preserve">603- 458-2359</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A165">
+        <is>
+          <t xml:space="preserve">AC000916</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B165">
+        <is>
+          <t xml:space="preserve">01/15/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C165">
+        <is>
+          <t xml:space="preserve">SELECT DEMO SERVICES, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G165">
+        <is>
+          <t xml:space="preserve">40 LOWELL ROAD BUILDING 2</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K165">
+        <is>
+          <t xml:space="preserve">SALEM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N165">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O165">
+        <is>
+          <t xml:space="preserve">03079</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q165">
+        <is>
+          <t xml:space="preserve">603- 386-0391</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A166">
+        <is>
+          <t xml:space="preserve">AC000768</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B166">
+        <is>
+          <t xml:space="preserve">12/31/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C166">
+        <is>
+          <t xml:space="preserve">ATLANTIC COAST DISMANTLING, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G166">
+        <is>
+          <t xml:space="preserve">63 SALEM TURNPIKE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K166">
+        <is>
+          <t xml:space="preserve">SAUGUS</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N166">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O166">
+        <is>
+          <t xml:space="preserve">01906</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q166">
+        <is>
+          <t xml:space="preserve">617- 884-7700</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A167">
+        <is>
+          <t xml:space="preserve">AC000511</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B167">
+        <is>
+          <t xml:space="preserve">05/05/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C167">
+        <is>
+          <t xml:space="preserve">NATIONAL ABATEMENT, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G167">
+        <is>
+          <t xml:space="preserve">98 LINCOLN AVE. </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K167">
+        <is>
+          <t xml:space="preserve">SAUGUS</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N167">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O167">
+        <is>
+          <t xml:space="preserve">01906</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q167">
+        <is>
+          <t xml:space="preserve">781- 589-3161</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A168">
+        <is>
+          <t xml:space="preserve">AC1155</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B168">
+        <is>
+          <t xml:space="preserve">02/12/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C168">
+        <is>
+          <t xml:space="preserve">Martin Environmental Services Inc.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G168">
+        <is>
+          <t xml:space="preserve">1710 Erie Boulevard </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K168">
+        <is>
+          <t xml:space="preserve">Schenectady</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N168">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O168">
+        <is>
+          <t xml:space="preserve">12308</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q168">
+        <is>
+          <t xml:space="preserve">518- 888-5196</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A169">
+        <is>
+          <t xml:space="preserve">AC000640</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B169">
+        <is>
+          <t xml:space="preserve">06/20/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C169">
+        <is>
+          <t xml:space="preserve">ACME ABATEMENT CONTRACTOR, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G169">
+        <is>
+          <t xml:space="preserve">52 FULLER STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K169">
+        <is>
+          <t xml:space="preserve">SEEKONK</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N169">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O169">
+        <is>
+          <t xml:space="preserve">02771</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q169">
+        <is>
+          <t xml:space="preserve">508- 336-5551</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A170">
+        <is>
+          <t xml:space="preserve">AC000096</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B170">
+        <is>
+          <t xml:space="preserve">08/15/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C170">
+        <is>
+          <t xml:space="preserve">YANKEE FIBER CONTROL, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G170">
+        <is>
+          <t xml:space="preserve">50 INDUSTRIAL WAY </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K170">
+        <is>
+          <t xml:space="preserve">SEEKONK</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N170">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O170">
+        <is>
+          <t xml:space="preserve">02771</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q170">
+        <is>
+          <t xml:space="preserve">508- 343-5115</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A171">
+        <is>
+          <t xml:space="preserve">AC1153</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B171">
+        <is>
+          <t xml:space="preserve">01/21/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C171">
+        <is>
+          <t xml:space="preserve">A+ Asbestos and Environmental Services LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G171">
+        <is>
+          <t xml:space="preserve">35 Mt Vernon </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K171">
+        <is>
+          <t xml:space="preserve">Somerville</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N171">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O171">
+        <is>
+          <t xml:space="preserve">02145</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q171">
+        <is>
+          <t xml:space="preserve">857- 251-0126</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A172">
+        <is>
+          <t xml:space="preserve">AC000898</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B172">
+        <is>
+          <t xml:space="preserve">08/11/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C172">
+        <is>
+          <t xml:space="preserve">ASSOCIATED BUILDING WRECKERS, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G172">
+        <is>
+          <t xml:space="preserve">352 ALBANY STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K172">
+        <is>
+          <t xml:space="preserve">SPRINGFIELD</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N172">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O172">
+        <is>
+          <t xml:space="preserve">01105</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q172">
+        <is>
+          <t xml:space="preserve">413- 732-3179</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A173">
+        <is>
+          <t xml:space="preserve">AC000021</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B173">
+        <is>
+          <t xml:space="preserve">10/27/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C173">
+        <is>
+          <t xml:space="preserve">BAYSTATE CONTRACTING SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G173">
+        <is>
+          <t xml:space="preserve">352 ALBANY STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K173">
+        <is>
+          <t xml:space="preserve">SPRINGFIELD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N173">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O173">
+        <is>
+          <t xml:space="preserve">01105</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q173">
+        <is>
+          <t xml:space="preserve">413- 732-3179</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A174">
+        <is>
+          <t xml:space="preserve">AC000419</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B174">
+        <is>
+          <t xml:space="preserve">11/12/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C174">
+        <is>
+          <t xml:space="preserve">BAYSTATE HOME GUARD, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G174">
+        <is>
+          <t xml:space="preserve">38 DAWES STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K174">
+        <is>
+          <t xml:space="preserve">SPRINGFIELD</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N174">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O174">
+        <is>
+          <t xml:space="preserve">01109</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q174">
+        <is>
+          <t xml:space="preserve">413- 746-3300</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A175">
+        <is>
+          <t xml:space="preserve">AC1124</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B175">
+        <is>
+          <t xml:space="preserve">09/25/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C175">
+        <is>
+          <t xml:space="preserve">Dads Abatement</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G175">
+        <is>
+          <t xml:space="preserve">392 walnut st </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K175">
+        <is>
+          <t xml:space="preserve">SPRINGFIELD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N175">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O175">
+        <is>
+          <t xml:space="preserve">01105</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q175">
+        <is>
+          <t xml:space="preserve">978- 420-9726</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A176">
+        <is>
+          <t xml:space="preserve">AC000935</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B176">
+        <is>
+          <t xml:space="preserve">09/26/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C176">
+        <is>
+          <t xml:space="preserve">SPRINGFIELD ABATEMENT, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G176">
+        <is>
+          <t xml:space="preserve">47 WAREHOUSE STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K176">
+        <is>
+          <t xml:space="preserve">SPRINGFIELD</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N176">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O176">
+        <is>
+          <t xml:space="preserve">01118</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q176">
+        <is>
+          <t xml:space="preserve">413- 734-6172</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A177">
+        <is>
+          <t xml:space="preserve">AC000456</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B177">
+        <is>
+          <t xml:space="preserve">08/07/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C177">
+        <is>
+          <t xml:space="preserve">TITAN ROOFING, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G177">
+        <is>
+          <t xml:space="preserve">200 TAPLEY STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K177">
+        <is>
+          <t xml:space="preserve">SPRINGFIELD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N177">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O177">
+        <is>
+          <t xml:space="preserve">01104</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q177">
+        <is>
+          <t xml:space="preserve">413- 536-1624</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A178">
+        <is>
+          <t xml:space="preserve">AC001009</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B178">
+        <is>
+          <t xml:space="preserve">04/10/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C178">
+        <is>
+          <t xml:space="preserve">PJC ENVIRONMENTAL INC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G178">
+        <is>
+          <t xml:space="preserve">1122 BUCKLEY RD </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K178">
+        <is>
+          <t xml:space="preserve">STOUGHTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N178">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O178">
+        <is>
+          <t xml:space="preserve">02072</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q178">
+        <is>
+          <t xml:space="preserve">508- 631-9050</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A179">
+        <is>
+          <t xml:space="preserve">AC000930</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B179">
+        <is>
+          <t xml:space="preserve">11/12/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C179">
+        <is>
+          <t xml:space="preserve">JACKSON RYAN CONSTRUCTION SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G179">
+        <is>
+          <t xml:space="preserve">1200 HALLADAY AVE WEST </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K179">
+        <is>
+          <t xml:space="preserve">SUFFIELD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N179">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O179">
+        <is>
+          <t xml:space="preserve">06078</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q179">
+        <is>
+          <t xml:space="preserve">860- 729-2923</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A180">
+        <is>
+          <t xml:space="preserve">AC000775</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B180">
+        <is>
+          <t xml:space="preserve">06/20/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C180">
+        <is>
+          <t xml:space="preserve">STRATEGIC ENVIRONMENTAL SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G180">
+        <is>
+          <t xml:space="preserve">362 PUTNAM HILL ROAD </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K180">
+        <is>
+          <t xml:space="preserve">SUTTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N180">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O180">
+        <is>
+          <t xml:space="preserve">01590</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q180">
+        <is>
+          <t xml:space="preserve">508- 757-7782</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A181">
+        <is>
+          <t xml:space="preserve">AC001080</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B181">
+        <is>
+          <t xml:space="preserve">04/03/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C181">
+        <is>
+          <t xml:space="preserve">ALOHIM CONSTRUCTION &amp; ENVIRONMENTAL INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G181">
+        <is>
+          <t xml:space="preserve">165 WINTHROP STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K181">
+        <is>
+          <t xml:space="preserve">TAUNTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N181">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O181">
+        <is>
+          <t xml:space="preserve">02780</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q181">
+        <is>
+          <t xml:space="preserve">857- 236-5660</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A182">
+        <is>
+          <t xml:space="preserve">AC000162</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B182">
+        <is>
+          <t xml:space="preserve">01/21/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C182">
+        <is>
+          <t xml:space="preserve">BRUNSWICK CONSTRUCTION CO., INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G182">
+        <is>
+          <t xml:space="preserve">599 SECOND AVENUE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K182">
+        <is>
+          <t xml:space="preserve">TROY</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N182">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O182">
+        <is>
+          <t xml:space="preserve">12182-</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q182">
+        <is>
+          <t xml:space="preserve">518- 235-0810</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A183">
+        <is>
+          <t xml:space="preserve">AC001017</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B183">
+        <is>
+          <t xml:space="preserve">12/19/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C183">
+        <is>
+          <t xml:space="preserve">REMITIGREEN, L.L.C.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G183">
+        <is>
+          <t xml:space="preserve">177 L STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K183">
+        <is>
+          <t xml:space="preserve">TURNERS FALLS</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N183">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O183">
+        <is>
+          <t xml:space="preserve">01376</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q183">
+        <is>
+          <t xml:space="preserve">617- 372-2681</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A184">
+        <is>
+          <t xml:space="preserve">AC000809</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B184">
+        <is>
+          <t xml:space="preserve">09/16/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C184">
+        <is>
+          <t xml:space="preserve">FIRST STOP SOLUTIONS, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G184">
+        <is>
+          <t xml:space="preserve">46 HYDE PARK CIRCLE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K184">
+        <is>
+          <t xml:space="preserve">UXBRIDGE</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N184">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O184">
+        <is>
+          <t xml:space="preserve">01569</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q184">
+        <is>
+          <t xml:space="preserve">781- 640-5001</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A185">
+        <is>
+          <t xml:space="preserve">AC1122</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B185">
+        <is>
+          <t xml:space="preserve">02/10/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C185">
+        <is>
+          <t xml:space="preserve">Prestige Abatement &amp; Construction LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G185">
+        <is>
+          <t xml:space="preserve">74 Echo Ridge dr </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K185">
+        <is>
+          <t xml:space="preserve">Vernon</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N185">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O185">
+        <is>
+          <t xml:space="preserve">06066</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q185">
+        <is>
+          <t xml:space="preserve">516- 246-0539</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A186">
+        <is>
+          <t xml:space="preserve">AC1101</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B186">
+        <is>
+          <t xml:space="preserve">08/15/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C186">
+        <is>
+          <t xml:space="preserve">FH ARC ABATEMENT LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G186">
+        <is>
+          <t xml:space="preserve">225 S 12TH ST </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K186">
+        <is>
+          <t xml:space="preserve">WACO</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N186">
+        <is>
+          <t xml:space="preserve">TX</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O186">
+        <is>
+          <t xml:space="preserve">76701</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q186">
+        <is>
+          <t xml:space="preserve">254- 755-6700</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A187">
+        <is>
+          <t xml:space="preserve">AC000133</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B187">
+        <is>
+          <t xml:space="preserve">11/07/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C187">
+        <is>
+          <t xml:space="preserve">ASBESTOS FREE, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G187">
+        <is>
+          <t xml:space="preserve">42 BROADWAY </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K187">
+        <is>
+          <t xml:space="preserve">WAKEFIELD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N187">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O187">
+        <is>
+          <t xml:space="preserve">01880</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q187">
+        <is>
+          <t xml:space="preserve">781- 245-4403</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A188">
+        <is>
+          <t xml:space="preserve">AC000549</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B188">
+        <is>
+          <t xml:space="preserve">12/22/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C188">
+        <is>
+          <t xml:space="preserve">THE S &amp; S ABATEMENT LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G188">
+        <is>
+          <t xml:space="preserve">3 BALLISTER STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K188">
+        <is>
+          <t xml:space="preserve">WAKEFIELD</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N188">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O188">
+        <is>
+          <t xml:space="preserve">01880</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q188">
+        <is>
+          <t xml:space="preserve">781- 245-4455</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A189">
+        <is>
+          <t xml:space="preserve">AC001038</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B189">
+        <is>
+          <t xml:space="preserve">12/04/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C189">
+        <is>
+          <t xml:space="preserve">SKANSKA USA CIVIL NORTHEAST INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G189">
+        <is>
+          <t xml:space="preserve">1365 MAIN STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K189">
+        <is>
+          <t xml:space="preserve">WALTHAM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N189">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O189">
+        <is>
+          <t xml:space="preserve">02451</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q189">
+        <is>
+          <t xml:space="preserve">617- 218-5900</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A190">
+        <is>
+          <t xml:space="preserve">AC000969</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B190">
+        <is>
+          <t xml:space="preserve">01/13/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C190">
+        <is>
+          <t xml:space="preserve">SORIANO ENVIRONMENTAL INC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G190">
+        <is>
+          <t xml:space="preserve">127 LINDEN STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K190">
+        <is>
+          <t xml:space="preserve">WALTHAM</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N190">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O190">
+        <is>
+          <t xml:space="preserve">02453</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q190">
+        <is>
+          <t xml:space="preserve">617- 319-1667</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A191">
+        <is>
+          <t xml:space="preserve">AC000636</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B191">
+        <is>
+          <t xml:space="preserve">06/06/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C191">
+        <is>
+          <t xml:space="preserve">GENERAL ENVIRONMENTAL SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G191">
+        <is>
+          <t xml:space="preserve">P.O. BOX 8233 </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K191">
+        <is>
+          <t xml:space="preserve">WARWICK</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N191">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O191">
+        <is>
+          <t xml:space="preserve">02888</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q191">
+        <is>
+          <t xml:space="preserve">401- 255-2923</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A192">
+        <is>
+          <t xml:space="preserve">AC000727</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B192">
+        <is>
+          <t xml:space="preserve">07/21/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C192">
+        <is>
+          <t xml:space="preserve">W P I CONSTRUCTION, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G192">
+        <is>
+          <t xml:space="preserve">2 CHECKERBERRY ISLAND </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K192">
+        <is>
+          <t xml:space="preserve">WEBSTER</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N192">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O192">
+        <is>
+          <t xml:space="preserve">01570</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q192">
+        <is>
+          <t xml:space="preserve">508- 612-4008</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A193">
+        <is>
+          <t xml:space="preserve">AC1149</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B193">
+        <is>
+          <t xml:space="preserve">09/15/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C193">
+        <is>
+          <t xml:space="preserve">Sullivan Environmental Services LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G193">
+        <is>
+          <t xml:space="preserve">11 Raymond Huntington Highway </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K193">
+        <is>
+          <t xml:space="preserve">West Boylston</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N193">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O193">
+        <is>
+          <t xml:space="preserve">01583</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q193">
+        <is>
+          <t xml:space="preserve">774- 696-4995</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A194">
+        <is>
+          <t xml:space="preserve">AC000925</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B194">
+        <is>
+          <t xml:space="preserve">07/16/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C194">
+        <is>
+          <t xml:space="preserve">VAREIKA CONSTRUCTION, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G194">
+        <is>
+          <t xml:space="preserve">219 WALNUT ST SUITE B</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K194">
+        <is>
+          <t xml:space="preserve">WEST BRIDGEWATER</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N194">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O194">
+        <is>
+          <t xml:space="preserve">02379</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q194">
+        <is>
+          <t xml:space="preserve">508- 583-3999</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A195">
+        <is>
+          <t xml:space="preserve">AC000326</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B195">
+        <is>
+          <t xml:space="preserve">07/17/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C195">
+        <is>
+          <t xml:space="preserve">A&amp;E ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G195">
+        <is>
+          <t xml:space="preserve">23 VILLAGE INN RD UNIT D</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K195">
+        <is>
+          <t xml:space="preserve">WESTMINSTER</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N195">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O195">
+        <is>
+          <t xml:space="preserve">01473</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q195">
+        <is>
+          <t xml:space="preserve">978- 466-1333</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A196">
+        <is>
+          <t xml:space="preserve">AC000943</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B196">
+        <is>
+          <t xml:space="preserve">04/02/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C196">
+        <is>
+          <t xml:space="preserve">ENVIRO CONTRACTING SOLUTIONS</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G196">
+        <is>
+          <t xml:space="preserve">26 BOUGEOIS TERRACE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K196">
+        <is>
+          <t xml:space="preserve">WESTMINSTER</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N196">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O196">
+        <is>
+          <t xml:space="preserve">01473</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q196">
+        <is>
+          <t xml:space="preserve">978- 407-4515</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A197">
+        <is>
+          <t xml:space="preserve">AC000977</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B197">
+        <is>
+          <t xml:space="preserve">07/28/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C197">
+        <is>
+          <t xml:space="preserve">CAPEWAY ROOFING SYSTEMS, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G197">
+        <is>
+          <t xml:space="preserve">664 SANFORD ROAD </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K197">
+        <is>
+          <t xml:space="preserve">WESTPORT</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N197">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O197">
+        <is>
+          <t xml:space="preserve">02790</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q197">
+        <is>
+          <t xml:space="preserve">508- 674-0800</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A198">
+        <is>
+          <t xml:space="preserve">AC000062</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B198">
+        <is>
+          <t xml:space="preserve">11/20/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C198">
+        <is>
+          <t xml:space="preserve">NEW ENGLAND ABATEMENT RESOURCES, INC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G198">
+        <is>
+          <t xml:space="preserve">387 UNIVERSITY AVE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K198">
+        <is>
+          <t xml:space="preserve">WESTWOOD</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N198">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O198">
+        <is>
+          <t xml:space="preserve">02090</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q198">
+        <is>
+          <t xml:space="preserve">781- 828-1812</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A199">
+        <is>
+          <t xml:space="preserve">AC1142</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B199">
+        <is>
+          <t xml:space="preserve">05/22/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C199">
+        <is>
+          <t xml:space="preserve">Mountaineer Growth LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G199">
+        <is>
+          <t xml:space="preserve">850 Washington Street </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K199">
+        <is>
+          <t xml:space="preserve">Weymouth</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N199">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O199">
+        <is>
+          <t xml:space="preserve">02189</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q199">
+        <is>
+          <t xml:space="preserve">774- 239-8414</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A200">
+        <is>
+          <t xml:space="preserve">AC000196</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B200">
+        <is>
+          <t xml:space="preserve">01/12/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C200">
+        <is>
+          <t xml:space="preserve">NEW ENGLAND SURFACE MAINTENANCE LLP</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G200">
+        <is>
+          <t xml:space="preserve">850 WASHINGTON STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K200">
+        <is>
+          <t xml:space="preserve">WEYMOUTH</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N200">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O200">
+        <is>
+          <t xml:space="preserve">02189-0000</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q200">
+        <is>
+          <t xml:space="preserve">781- 337-2117</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A201">
+        <is>
+          <t xml:space="preserve">AC000824</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B201">
+        <is>
+          <t xml:space="preserve">01/26/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C201">
+        <is>
+          <t xml:space="preserve">ATI RESTORATION, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G201">
+        <is>
+          <t xml:space="preserve">250 BALLARDVALE STREET SUITE 2</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K201">
+        <is>
+          <t xml:space="preserve">WILMINGTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N201">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O201">
+        <is>
+          <t xml:space="preserve">01887</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q201">
+        <is>
+          <t xml:space="preserve">714- 283-9990</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A202">
+        <is>
+          <t xml:space="preserve">AC000194</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B202">
+        <is>
+          <t xml:space="preserve">12/02/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C202">
+        <is>
+          <t xml:space="preserve">CATAMOUNT ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G202">
+        <is>
+          <t xml:space="preserve">15 CATAMOUNT LANE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K202">
+        <is>
+          <t xml:space="preserve">WILMINGTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N202">
+        <is>
+          <t xml:space="preserve">VT</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O202">
+        <is>
+          <t xml:space="preserve">05363</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q202">
+        <is>
+          <t xml:space="preserve">802- 464-2754</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A203">
+        <is>
+          <t xml:space="preserve">AC001070</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B203">
+        <is>
+          <t xml:space="preserve">11/12/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C203">
+        <is>
+          <t xml:space="preserve">APEX ABATEMENT AND DEMOLITION LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G203">
+        <is>
+          <t xml:space="preserve">8 WINCHESTER PLACE SUITE 204</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K203">
+        <is>
+          <t xml:space="preserve">WINCHESTER</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N203">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O203">
+        <is>
+          <t xml:space="preserve">01890</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q203">
+        <is>
+          <t xml:space="preserve">888- 818-2739</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A204">
+        <is>
+          <t xml:space="preserve">AC1125</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B204">
+        <is>
+          <t xml:space="preserve">07/10/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C204">
+        <is>
+          <t xml:space="preserve">Aplus Environmental, LLC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G204">
+        <is>
+          <t xml:space="preserve">16 Hayfield Lane </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K204">
+        <is>
+          <t xml:space="preserve">Windham</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N204">
+        <is>
+          <t xml:space="preserve">ME</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O204">
+        <is>
+          <t xml:space="preserve">04062</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q204">
+        <is>
+          <t xml:space="preserve">207- 808-9331</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A205">
+        <is>
+          <t xml:space="preserve">AC000791</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B205">
+        <is>
+          <t xml:space="preserve">12/09/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C205">
+        <is>
+          <t xml:space="preserve">ONE SOURCE ENVIRONMENTAL, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G205">
+        <is>
+          <t xml:space="preserve">112 RANGE ROAD </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K205">
+        <is>
+          <t xml:space="preserve">WINDHAM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N205">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O205">
+        <is>
+          <t xml:space="preserve">03087</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q205">
+        <is>
+          <t xml:space="preserve">603- 458-1482</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A206">
+        <is>
+          <t xml:space="preserve">AC1112</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B206">
+        <is>
+          <t xml:space="preserve">07/30/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C206">
+        <is>
+          <t xml:space="preserve">Unified Construction Group</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G206">
+        <is>
+          <t xml:space="preserve">760 MAIN ST </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K206">
+        <is>
+          <t xml:space="preserve">WLMINGTON</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N206">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O206">
+        <is>
+          <t xml:space="preserve">01887</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q206">
+        <is>
+          <t xml:space="preserve">781- 305-3173</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A207">
+        <is>
+          <t xml:space="preserve">AC1118</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B207">
+        <is>
+          <t xml:space="preserve">03/02/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C207">
+        <is>
+          <t xml:space="preserve">BluSky Restoration Contractors, LLC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G207">
+        <is>
+          <t xml:space="preserve">3-5 N MAPLE STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K207">
+        <is>
+          <t xml:space="preserve">WOBURN</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N207">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O207">
+        <is>
+          <t xml:space="preserve">01801</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q207">
+        <is>
+          <t xml:space="preserve">(56- 2) -6560</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A208">
+        <is>
+          <t xml:space="preserve">AC000754</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B208">
+        <is>
+          <t xml:space="preserve">03/30/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C208">
+        <is>
+          <t xml:space="preserve">CORE CONTRACTING SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G208">
+        <is>
+          <t xml:space="preserve">1 Presidential Way </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K208">
+        <is>
+          <t xml:space="preserve">WOBURN</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N208">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O208">
+        <is>
+          <t xml:space="preserve">01801</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q208">
+        <is>
+          <t xml:space="preserve">781- 721-4540</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A209">
+        <is>
+          <t xml:space="preserve">AC000112</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B209">
+        <is>
+          <t xml:space="preserve">08/13/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C209">
+        <is>
+          <t xml:space="preserve">DUDLEY SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G209">
+        <is>
+          <t xml:space="preserve">150L NEW BOSTON STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K209">
+        <is>
+          <t xml:space="preserve">WOBURN</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N209">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O209">
+        <is>
+          <t xml:space="preserve">01801</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q209">
+        <is>
+          <t xml:space="preserve">781- 270-2650</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A210">
+        <is>
+          <t xml:space="preserve">AC1103</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B210">
+        <is>
+          <t xml:space="preserve">06/06/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C210">
+        <is>
+          <t xml:space="preserve">Superior Environmental Services, LLC </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G210">
+        <is>
+          <t xml:space="preserve">31 Draper Street  </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K210">
+        <is>
+          <t xml:space="preserve">Woburn </t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N210">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O210">
+        <is>
+          <t xml:space="preserve">01801</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q210">
+        <is>
+          <t xml:space="preserve">781- -57-251 </t>
+        </is>
+      </c>
+    </row>
+    <row r="211" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A211">
+        <is>
+          <t xml:space="preserve">AC000864</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B211">
+        <is>
+          <t xml:space="preserve">12/16/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C211">
+        <is>
+          <t xml:space="preserve">ACME CONTRACTORS, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G211">
+        <is>
+          <t xml:space="preserve">7 BEECHES LANE SUITE A</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K211">
+        <is>
+          <t xml:space="preserve">WOODSTOCK</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N211">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O211">
+        <is>
+          <t xml:space="preserve">06281</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q211">
+        <is>
+          <t xml:space="preserve">860- 672-5133</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A212">
+        <is>
+          <t xml:space="preserve">AC001059</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B212">
+        <is>
+          <t xml:space="preserve">03/09/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C212">
+        <is>
+          <t xml:space="preserve">PRIME ABATEMENT SPECIALIST, LLC</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G212">
+        <is>
+          <t xml:space="preserve">811 PARK EAST DRIVE </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K212">
+        <is>
+          <t xml:space="preserve">WOONSOCKET</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N212">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O212">
+        <is>
+          <t xml:space="preserve">02895</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q212">
+        <is>
+          <t xml:space="preserve">401- 475-1966</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A213">
+        <is>
+          <t xml:space="preserve">AC000900</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B213">
+        <is>
+          <t xml:space="preserve">06/23/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C213">
+        <is>
+          <t xml:space="preserve">GREENWOOD INDUSTRIES, LLC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G213">
+        <is>
+          <t xml:space="preserve">640 LINCOLN STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K213">
+        <is>
+          <t xml:space="preserve">WORCESTER</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N213">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O213">
+        <is>
+          <t xml:space="preserve">01605</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q213">
+        <is>
+          <t xml:space="preserve">508- 865-4040</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A214">
+        <is>
+          <t xml:space="preserve">AC000136</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="B214">
+        <is>
+          <t xml:space="preserve">01/05/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C214">
+        <is>
+          <t xml:space="preserve">WINFIELD S. HANCOCK AND CO., INC.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G214">
+        <is>
+          <t xml:space="preserve">68 CHESTER STREET </t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="K214">
+        <is>
+          <t xml:space="preserve">WORCESTER</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="N214">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O214">
+        <is>
+          <t xml:space="preserve">01606</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="Q214">
+        <is>
+          <t xml:space="preserve">508- 595-9000</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" ht="17.95" customHeight="0">
+      <c s="14" t="inlineStr" r="A215">
+        <is>
+          <t xml:space="preserve">AC000722</t>
+        </is>
+      </c>
+      <c s="15" t="inlineStr" r="B215">
+        <is>
+          <t xml:space="preserve">03/19/2027</t>
+        </is>
+      </c>
+      <c s="15" t="inlineStr" r="C215">
+        <is>
+          <t xml:space="preserve">WRS ENVIRONMENTAL SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="16" t="str" r="D215"/>
+      <c s="16" t="str" r="E215"/>
+      <c s="16" t="str" r="F215"/>
+      <c s="15" t="inlineStr" r="G215">
+        <is>
+          <t xml:space="preserve">17 OLD DOCK ROAD </t>
+        </is>
+      </c>
+      <c s="16" t="str" r="H215"/>
+      <c s="16" t="str" r="I215"/>
+      <c s="16" t="str" r="J215"/>
+      <c s="15" t="inlineStr" r="K215">
+        <is>
+          <t xml:space="preserve">YAPHANK</t>
+        </is>
+      </c>
+      <c s="16" t="str" r="L215"/>
+      <c s="16" t="str" r="M215"/>
+      <c s="17" t="inlineStr" r="N215">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="15" t="inlineStr" r="O215">
+        <is>
+          <t xml:space="preserve">11980</t>
+        </is>
+      </c>
+      <c s="16" t="str" r="P215"/>
+      <c s="15" t="inlineStr" r="Q215">
+        <is>
+          <t xml:space="preserve">631- 924-8111</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:B4"/>
-[...1 lines deleted...]
-    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="A2:C4"/>
+    <mergeCell ref="E3:K3"/>
+    <mergeCell ref="H4:H5"/>
     <mergeCell ref="F7:I8"/>
-    <mergeCell ref="L7:M7"/>
-[...212 lines deleted...]
-    <mergeCell ref="I81:L81"/>
+    <mergeCell ref="M7:O7"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="G10:J10"/>
+    <mergeCell ref="K10:M10"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="G11:J11"/>
+    <mergeCell ref="K11:M11"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="C12:F12"/>
+    <mergeCell ref="G12:J12"/>
+    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="G13:J13"/>
+    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="C14:F14"/>
+    <mergeCell ref="G14:J14"/>
+    <mergeCell ref="K14:M14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="G15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="G16:J16"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="G17:J17"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="G18:J18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="G19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="C20:F20"/>
+    <mergeCell ref="G20:J20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="G21:J21"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="G22:J22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="C23:F23"/>
+    <mergeCell ref="G23:J23"/>
+    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="G24:J24"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="C25:F25"/>
+    <mergeCell ref="G25:J25"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="G26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="C27:F27"/>
+    <mergeCell ref="G27:J27"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="C28:F28"/>
+    <mergeCell ref="G28:J28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="C29:F29"/>
+    <mergeCell ref="G29:J29"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="C30:F30"/>
+    <mergeCell ref="G30:J30"/>
+    <mergeCell ref="K30:M30"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="C31:F31"/>
+    <mergeCell ref="G31:J31"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="C32:F32"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="C33:F33"/>
+    <mergeCell ref="G33:J33"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="C34:F34"/>
+    <mergeCell ref="G34:J34"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="C35:F35"/>
+    <mergeCell ref="G35:J35"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="G36:J36"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="C37:F37"/>
+    <mergeCell ref="G37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="C38:F38"/>
+    <mergeCell ref="G38:J38"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="O38:P38"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="G39:J39"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="O39:P39"/>
+    <mergeCell ref="C40:F40"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="G41:J41"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="C42:F42"/>
+    <mergeCell ref="G42:J42"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="C43:F43"/>
+    <mergeCell ref="G43:J43"/>
+    <mergeCell ref="K43:M43"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="C44:F44"/>
+    <mergeCell ref="G44:J44"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="O44:P44"/>
+    <mergeCell ref="C45:F45"/>
+    <mergeCell ref="G45:J45"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="C46:F46"/>
+    <mergeCell ref="G46:J46"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="O46:P46"/>
+    <mergeCell ref="C47:F47"/>
+    <mergeCell ref="G47:J47"/>
+    <mergeCell ref="K47:M47"/>
+    <mergeCell ref="O47:P47"/>
+    <mergeCell ref="C48:F48"/>
+    <mergeCell ref="G48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="O48:P48"/>
+    <mergeCell ref="C49:F49"/>
+    <mergeCell ref="G49:J49"/>
+    <mergeCell ref="K49:M49"/>
+    <mergeCell ref="O49:P49"/>
+    <mergeCell ref="C50:F50"/>
+    <mergeCell ref="G50:J50"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="O50:P50"/>
+    <mergeCell ref="C51:F51"/>
+    <mergeCell ref="G51:J51"/>
+    <mergeCell ref="K51:M51"/>
+    <mergeCell ref="O51:P51"/>
+    <mergeCell ref="C52:F52"/>
+    <mergeCell ref="G52:J52"/>
+    <mergeCell ref="K52:M52"/>
+    <mergeCell ref="O52:P52"/>
+    <mergeCell ref="C53:F53"/>
+    <mergeCell ref="G53:J53"/>
+    <mergeCell ref="K53:M53"/>
+    <mergeCell ref="O53:P53"/>
+    <mergeCell ref="C54:F54"/>
+    <mergeCell ref="G54:J54"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="O54:P54"/>
+    <mergeCell ref="C55:F55"/>
+    <mergeCell ref="G55:J55"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="O55:P55"/>
+    <mergeCell ref="C56:F56"/>
+    <mergeCell ref="G56:J56"/>
+    <mergeCell ref="K56:M56"/>
+    <mergeCell ref="O56:P56"/>
+    <mergeCell ref="C57:F57"/>
+    <mergeCell ref="G57:J57"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="O57:P57"/>
+    <mergeCell ref="C58:F58"/>
+    <mergeCell ref="G58:J58"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="O58:P58"/>
+    <mergeCell ref="C59:F59"/>
+    <mergeCell ref="G59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="C60:F60"/>
+    <mergeCell ref="G60:J60"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="O60:P60"/>
+    <mergeCell ref="C61:F61"/>
+    <mergeCell ref="G61:J61"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="O61:P61"/>
+    <mergeCell ref="C62:F62"/>
+    <mergeCell ref="G62:J62"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="O62:P62"/>
+    <mergeCell ref="C63:F63"/>
+    <mergeCell ref="G63:J63"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="O63:P63"/>
+    <mergeCell ref="C64:F64"/>
+    <mergeCell ref="G64:J64"/>
+    <mergeCell ref="K64:M64"/>
+    <mergeCell ref="O64:P64"/>
+    <mergeCell ref="C65:F65"/>
+    <mergeCell ref="G65:J65"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="O65:P65"/>
+    <mergeCell ref="C66:F66"/>
+    <mergeCell ref="G66:J66"/>
+    <mergeCell ref="K66:M66"/>
+    <mergeCell ref="O66:P66"/>
+    <mergeCell ref="C67:F67"/>
+    <mergeCell ref="G67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="O67:P67"/>
+    <mergeCell ref="C68:F68"/>
+    <mergeCell ref="G68:J68"/>
+    <mergeCell ref="K68:M68"/>
+    <mergeCell ref="O68:P68"/>
+    <mergeCell ref="C69:F69"/>
+    <mergeCell ref="G69:J69"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="O69:P69"/>
+    <mergeCell ref="C70:F70"/>
+    <mergeCell ref="G70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="O70:P70"/>
+    <mergeCell ref="C71:F71"/>
+    <mergeCell ref="G71:J71"/>
+    <mergeCell ref="K71:M71"/>
+    <mergeCell ref="O71:P71"/>
+    <mergeCell ref="C72:F72"/>
+    <mergeCell ref="G72:J72"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="O72:P72"/>
+    <mergeCell ref="C73:F73"/>
+    <mergeCell ref="G73:J73"/>
+    <mergeCell ref="K73:M73"/>
+    <mergeCell ref="O73:P73"/>
+    <mergeCell ref="C74:F74"/>
+    <mergeCell ref="G74:J74"/>
+    <mergeCell ref="K74:M74"/>
+    <mergeCell ref="O74:P74"/>
+    <mergeCell ref="C75:F75"/>
+    <mergeCell ref="G75:J75"/>
+    <mergeCell ref="K75:M75"/>
+    <mergeCell ref="O75:P75"/>
+    <mergeCell ref="C76:F76"/>
+    <mergeCell ref="G76:J76"/>
+    <mergeCell ref="K76:M76"/>
+    <mergeCell ref="O76:P76"/>
+    <mergeCell ref="C77:F77"/>
+    <mergeCell ref="G77:J77"/>
+    <mergeCell ref="K77:M77"/>
+    <mergeCell ref="O77:P77"/>
+    <mergeCell ref="C78:F78"/>
+    <mergeCell ref="G78:J78"/>
+    <mergeCell ref="K78:M78"/>
+    <mergeCell ref="O78:P78"/>
+    <mergeCell ref="C79:F79"/>
+    <mergeCell ref="G79:J79"/>
+    <mergeCell ref="K79:M79"/>
+    <mergeCell ref="O79:P79"/>
+    <mergeCell ref="C80:F80"/>
+    <mergeCell ref="G80:J80"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="O80:P80"/>
+    <mergeCell ref="C81:F81"/>
+    <mergeCell ref="G81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="O81:P81"/>
+    <mergeCell ref="C82:F82"/>
+    <mergeCell ref="G82:J82"/>
+    <mergeCell ref="K82:M82"/>
+    <mergeCell ref="O82:P82"/>
+    <mergeCell ref="C83:F83"/>
+    <mergeCell ref="G83:J83"/>
+    <mergeCell ref="K83:M83"/>
+    <mergeCell ref="O83:P83"/>
+    <mergeCell ref="C84:F84"/>
+    <mergeCell ref="G84:J84"/>
+    <mergeCell ref="K84:M84"/>
+    <mergeCell ref="O84:P84"/>
+    <mergeCell ref="C85:F85"/>
+    <mergeCell ref="G85:J85"/>
+    <mergeCell ref="K85:M85"/>
+    <mergeCell ref="O85:P85"/>
+    <mergeCell ref="C86:F86"/>
+    <mergeCell ref="G86:J86"/>
+    <mergeCell ref="K86:M86"/>
+    <mergeCell ref="O86:P86"/>
+    <mergeCell ref="C87:F87"/>
+    <mergeCell ref="G87:J87"/>
+    <mergeCell ref="K87:M87"/>
+    <mergeCell ref="O87:P87"/>
+    <mergeCell ref="C88:F88"/>
+    <mergeCell ref="G88:J88"/>
+    <mergeCell ref="K88:M88"/>
+    <mergeCell ref="O88:P88"/>
+    <mergeCell ref="C89:F89"/>
+    <mergeCell ref="G89:J89"/>
+    <mergeCell ref="K89:M89"/>
+    <mergeCell ref="O89:P89"/>
+    <mergeCell ref="C90:F90"/>
+    <mergeCell ref="G90:J90"/>
+    <mergeCell ref="K90:M90"/>
+    <mergeCell ref="O90:P90"/>
+    <mergeCell ref="C91:F91"/>
+    <mergeCell ref="G91:J91"/>
+    <mergeCell ref="K91:M91"/>
+    <mergeCell ref="O91:P91"/>
+    <mergeCell ref="C92:F92"/>
+    <mergeCell ref="G92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="O92:P92"/>
+    <mergeCell ref="C93:F93"/>
+    <mergeCell ref="G93:J93"/>
+    <mergeCell ref="K93:M93"/>
+    <mergeCell ref="O93:P93"/>
+    <mergeCell ref="C94:F94"/>
+    <mergeCell ref="G94:J94"/>
+    <mergeCell ref="K94:M94"/>
+    <mergeCell ref="O94:P94"/>
+    <mergeCell ref="C95:F95"/>
+    <mergeCell ref="G95:J95"/>
+    <mergeCell ref="K95:M95"/>
+    <mergeCell ref="O95:P95"/>
+    <mergeCell ref="C96:F96"/>
+    <mergeCell ref="G96:J96"/>
+    <mergeCell ref="K96:M96"/>
+    <mergeCell ref="O96:P96"/>
+    <mergeCell ref="C97:F97"/>
+    <mergeCell ref="G97:J97"/>
+    <mergeCell ref="K97:M97"/>
+    <mergeCell ref="O97:P97"/>
+    <mergeCell ref="C98:F98"/>
+    <mergeCell ref="G98:J98"/>
+    <mergeCell ref="K98:M98"/>
+    <mergeCell ref="O98:P98"/>
+    <mergeCell ref="C99:F99"/>
+    <mergeCell ref="G99:J99"/>
+    <mergeCell ref="K99:M99"/>
+    <mergeCell ref="O99:P99"/>
+    <mergeCell ref="C100:F100"/>
+    <mergeCell ref="G100:J100"/>
+    <mergeCell ref="K100:M100"/>
+    <mergeCell ref="O100:P100"/>
+    <mergeCell ref="C101:F101"/>
+    <mergeCell ref="G101:J101"/>
+    <mergeCell ref="K101:M101"/>
+    <mergeCell ref="O101:P101"/>
+    <mergeCell ref="C102:F102"/>
+    <mergeCell ref="G102:J102"/>
+    <mergeCell ref="K102:M102"/>
+    <mergeCell ref="O102:P102"/>
+    <mergeCell ref="C103:F103"/>
+    <mergeCell ref="G103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="O103:P103"/>
+    <mergeCell ref="C104:F104"/>
+    <mergeCell ref="G104:J104"/>
+    <mergeCell ref="K104:M104"/>
+    <mergeCell ref="O104:P104"/>
+    <mergeCell ref="C105:F105"/>
+    <mergeCell ref="G105:J105"/>
+    <mergeCell ref="K105:M105"/>
+    <mergeCell ref="O105:P105"/>
+    <mergeCell ref="C106:F106"/>
+    <mergeCell ref="G106:J106"/>
+    <mergeCell ref="K106:M106"/>
+    <mergeCell ref="O106:P106"/>
+    <mergeCell ref="C107:F107"/>
+    <mergeCell ref="G107:J107"/>
+    <mergeCell ref="K107:M107"/>
+    <mergeCell ref="O107:P107"/>
+    <mergeCell ref="C108:F108"/>
+    <mergeCell ref="G108:J108"/>
+    <mergeCell ref="K108:M108"/>
+    <mergeCell ref="O108:P108"/>
+    <mergeCell ref="C109:F109"/>
+    <mergeCell ref="G109:J109"/>
+    <mergeCell ref="K109:M109"/>
+    <mergeCell ref="O109:P109"/>
+    <mergeCell ref="C110:F110"/>
+    <mergeCell ref="G110:J110"/>
+    <mergeCell ref="K110:M110"/>
+    <mergeCell ref="O110:P110"/>
+    <mergeCell ref="C111:F111"/>
+    <mergeCell ref="G111:J111"/>
+    <mergeCell ref="K111:M111"/>
+    <mergeCell ref="O111:P111"/>
+    <mergeCell ref="C112:F112"/>
+    <mergeCell ref="G112:J112"/>
+    <mergeCell ref="K112:M112"/>
+    <mergeCell ref="O112:P112"/>
+    <mergeCell ref="C113:F113"/>
+    <mergeCell ref="G113:J113"/>
+    <mergeCell ref="K113:M113"/>
+    <mergeCell ref="O113:P113"/>
+    <mergeCell ref="C114:F114"/>
+    <mergeCell ref="G114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="O114:P114"/>
+    <mergeCell ref="C115:F115"/>
+    <mergeCell ref="G115:J115"/>
+    <mergeCell ref="K115:M115"/>
+    <mergeCell ref="O115:P115"/>
+    <mergeCell ref="C116:F116"/>
+    <mergeCell ref="G116:J116"/>
+    <mergeCell ref="K116:M116"/>
+    <mergeCell ref="O116:P116"/>
+    <mergeCell ref="C117:F117"/>
+    <mergeCell ref="G117:J117"/>
+    <mergeCell ref="K117:M117"/>
+    <mergeCell ref="O117:P117"/>
+    <mergeCell ref="C118:F118"/>
+    <mergeCell ref="G118:J118"/>
+    <mergeCell ref="K118:M118"/>
+    <mergeCell ref="O118:P118"/>
+    <mergeCell ref="C119:F119"/>
+    <mergeCell ref="G119:J119"/>
+    <mergeCell ref="K119:M119"/>
+    <mergeCell ref="O119:P119"/>
+    <mergeCell ref="C120:F120"/>
+    <mergeCell ref="G120:J120"/>
+    <mergeCell ref="K120:M120"/>
+    <mergeCell ref="O120:P120"/>
+    <mergeCell ref="C121:F121"/>
+    <mergeCell ref="G121:J121"/>
+    <mergeCell ref="K121:M121"/>
+    <mergeCell ref="O121:P121"/>
+    <mergeCell ref="C122:F122"/>
+    <mergeCell ref="G122:J122"/>
+    <mergeCell ref="K122:M122"/>
+    <mergeCell ref="O122:P122"/>
+    <mergeCell ref="C123:F123"/>
+    <mergeCell ref="G123:J123"/>
+    <mergeCell ref="K123:M123"/>
+    <mergeCell ref="O123:P123"/>
+    <mergeCell ref="C124:F124"/>
+    <mergeCell ref="G124:J124"/>
+    <mergeCell ref="K124:M124"/>
+    <mergeCell ref="O124:P124"/>
+    <mergeCell ref="C125:F125"/>
+    <mergeCell ref="G125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="O125:P125"/>
+    <mergeCell ref="C126:F126"/>
+    <mergeCell ref="G126:J126"/>
+    <mergeCell ref="K126:M126"/>
+    <mergeCell ref="O126:P126"/>
+    <mergeCell ref="C127:F127"/>
+    <mergeCell ref="G127:J127"/>
+    <mergeCell ref="K127:M127"/>
+    <mergeCell ref="O127:P127"/>
+    <mergeCell ref="C128:F128"/>
+    <mergeCell ref="G128:J128"/>
+    <mergeCell ref="K128:M128"/>
+    <mergeCell ref="O128:P128"/>
+    <mergeCell ref="C129:F129"/>
+    <mergeCell ref="G129:J129"/>
+    <mergeCell ref="K129:M129"/>
+    <mergeCell ref="O129:P129"/>
+    <mergeCell ref="C130:F130"/>
+    <mergeCell ref="G130:J130"/>
+    <mergeCell ref="K130:M130"/>
+    <mergeCell ref="O130:P130"/>
+    <mergeCell ref="C131:F131"/>
+    <mergeCell ref="G131:J131"/>
+    <mergeCell ref="K131:M131"/>
+    <mergeCell ref="O131:P131"/>
+    <mergeCell ref="C132:F132"/>
+    <mergeCell ref="G132:J132"/>
+    <mergeCell ref="K132:M132"/>
+    <mergeCell ref="O132:P132"/>
+    <mergeCell ref="C133:F133"/>
+    <mergeCell ref="G133:J133"/>
+    <mergeCell ref="K133:M133"/>
+    <mergeCell ref="O133:P133"/>
+    <mergeCell ref="C134:F134"/>
+    <mergeCell ref="G134:J134"/>
+    <mergeCell ref="K134:M134"/>
+    <mergeCell ref="O134:P134"/>
+    <mergeCell ref="C135:F135"/>
+    <mergeCell ref="G135:J135"/>
+    <mergeCell ref="K135:M135"/>
+    <mergeCell ref="O135:P135"/>
+    <mergeCell ref="C136:F136"/>
+    <mergeCell ref="G136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="O136:P136"/>
+    <mergeCell ref="C137:F137"/>
+    <mergeCell ref="G137:J137"/>
+    <mergeCell ref="K137:M137"/>
+    <mergeCell ref="O137:P137"/>
+    <mergeCell ref="C138:F138"/>
+    <mergeCell ref="G138:J138"/>
+    <mergeCell ref="K138:M138"/>
+    <mergeCell ref="O138:P138"/>
+    <mergeCell ref="C139:F139"/>
+    <mergeCell ref="G139:J139"/>
+    <mergeCell ref="K139:M139"/>
+    <mergeCell ref="O139:P139"/>
+    <mergeCell ref="C140:F140"/>
+    <mergeCell ref="G140:J140"/>
+    <mergeCell ref="K140:M140"/>
+    <mergeCell ref="O140:P140"/>
+    <mergeCell ref="C141:F141"/>
+    <mergeCell ref="G141:J141"/>
+    <mergeCell ref="K141:M141"/>
+    <mergeCell ref="O141:P141"/>
+    <mergeCell ref="C142:F142"/>
+    <mergeCell ref="G142:J142"/>
+    <mergeCell ref="K142:M142"/>
+    <mergeCell ref="O142:P142"/>
+    <mergeCell ref="C143:F143"/>
+    <mergeCell ref="G143:J143"/>
+    <mergeCell ref="K143:M143"/>
+    <mergeCell ref="O143:P143"/>
+    <mergeCell ref="C144:F144"/>
+    <mergeCell ref="G144:J144"/>
+    <mergeCell ref="K144:M144"/>
+    <mergeCell ref="O144:P144"/>
+    <mergeCell ref="C145:F145"/>
+    <mergeCell ref="G145:J145"/>
+    <mergeCell ref="K145:M145"/>
+    <mergeCell ref="O145:P145"/>
+    <mergeCell ref="C146:F146"/>
+    <mergeCell ref="G146:J146"/>
+    <mergeCell ref="K146:M146"/>
+    <mergeCell ref="O146:P146"/>
+    <mergeCell ref="C147:F147"/>
+    <mergeCell ref="G147:J147"/>
+    <mergeCell ref="K147:M147"/>
+    <mergeCell ref="O147:P147"/>
+    <mergeCell ref="C148:F148"/>
+    <mergeCell ref="G148:J148"/>
+    <mergeCell ref="K148:M148"/>
+    <mergeCell ref="O148:P148"/>
+    <mergeCell ref="C149:F149"/>
+    <mergeCell ref="G149:J149"/>
+    <mergeCell ref="K149:M149"/>
+    <mergeCell ref="O149:P149"/>
+    <mergeCell ref="C150:F150"/>
+    <mergeCell ref="G150:J150"/>
+    <mergeCell ref="K150:M150"/>
+    <mergeCell ref="O150:P150"/>
+    <mergeCell ref="C151:F151"/>
+    <mergeCell ref="G151:J151"/>
+    <mergeCell ref="K151:M151"/>
+    <mergeCell ref="O151:P151"/>
+    <mergeCell ref="C152:F152"/>
+    <mergeCell ref="G152:J152"/>
+    <mergeCell ref="K152:M152"/>
+    <mergeCell ref="O152:P152"/>
+    <mergeCell ref="C153:F153"/>
+    <mergeCell ref="G153:J153"/>
+    <mergeCell ref="K153:M153"/>
+    <mergeCell ref="O153:P153"/>
+    <mergeCell ref="C154:F154"/>
+    <mergeCell ref="G154:J154"/>
+    <mergeCell ref="K154:M154"/>
+    <mergeCell ref="O154:P154"/>
+    <mergeCell ref="C155:F155"/>
+    <mergeCell ref="G155:J155"/>
+    <mergeCell ref="K155:M155"/>
+    <mergeCell ref="O155:P155"/>
+    <mergeCell ref="C156:F156"/>
+    <mergeCell ref="G156:J156"/>
+    <mergeCell ref="K156:M156"/>
+    <mergeCell ref="O156:P156"/>
+    <mergeCell ref="C157:F157"/>
+    <mergeCell ref="G157:J157"/>
+    <mergeCell ref="K157:M157"/>
+    <mergeCell ref="O157:P157"/>
+    <mergeCell ref="C158:F158"/>
+    <mergeCell ref="G158:J158"/>
+    <mergeCell ref="K158:M158"/>
+    <mergeCell ref="O158:P158"/>
+    <mergeCell ref="C159:F159"/>
+    <mergeCell ref="G159:J159"/>
+    <mergeCell ref="K159:M159"/>
+    <mergeCell ref="O159:P159"/>
+    <mergeCell ref="C160:F160"/>
+    <mergeCell ref="G160:J160"/>
+    <mergeCell ref="K160:M160"/>
+    <mergeCell ref="O160:P160"/>
+    <mergeCell ref="C161:F161"/>
+    <mergeCell ref="G161:J161"/>
+    <mergeCell ref="K161:M161"/>
+    <mergeCell ref="O161:P161"/>
+    <mergeCell ref="C162:F162"/>
+    <mergeCell ref="G162:J162"/>
+    <mergeCell ref="K162:M162"/>
+    <mergeCell ref="O162:P162"/>
+    <mergeCell ref="C163:F163"/>
+    <mergeCell ref="G163:J163"/>
+    <mergeCell ref="K163:M163"/>
+    <mergeCell ref="O163:P163"/>
+    <mergeCell ref="C164:F164"/>
+    <mergeCell ref="G164:J164"/>
+    <mergeCell ref="K164:M164"/>
+    <mergeCell ref="O164:P164"/>
+    <mergeCell ref="C165:F165"/>
+    <mergeCell ref="G165:J165"/>
+    <mergeCell ref="K165:M165"/>
+    <mergeCell ref="O165:P165"/>
+    <mergeCell ref="C166:F166"/>
+    <mergeCell ref="G166:J166"/>
+    <mergeCell ref="K166:M166"/>
+    <mergeCell ref="O166:P166"/>
+    <mergeCell ref="C167:F167"/>
+    <mergeCell ref="G167:J167"/>
+    <mergeCell ref="K167:M167"/>
+    <mergeCell ref="O167:P167"/>
+    <mergeCell ref="C168:F168"/>
+    <mergeCell ref="G168:J168"/>
+    <mergeCell ref="K168:M168"/>
+    <mergeCell ref="O168:P168"/>
+    <mergeCell ref="C169:F169"/>
+    <mergeCell ref="G169:J169"/>
+    <mergeCell ref="K169:M169"/>
+    <mergeCell ref="O169:P169"/>
+    <mergeCell ref="C170:F170"/>
+    <mergeCell ref="G170:J170"/>
+    <mergeCell ref="K170:M170"/>
+    <mergeCell ref="O170:P170"/>
+    <mergeCell ref="C171:F171"/>
+    <mergeCell ref="G171:J171"/>
+    <mergeCell ref="K171:M171"/>
+    <mergeCell ref="O171:P171"/>
+    <mergeCell ref="C172:F172"/>
+    <mergeCell ref="G172:J172"/>
+    <mergeCell ref="K172:M172"/>
+    <mergeCell ref="O172:P172"/>
+    <mergeCell ref="C173:F173"/>
+    <mergeCell ref="G173:J173"/>
+    <mergeCell ref="K173:M173"/>
+    <mergeCell ref="O173:P173"/>
+    <mergeCell ref="C174:F174"/>
+    <mergeCell ref="G174:J174"/>
+    <mergeCell ref="K174:M174"/>
+    <mergeCell ref="O174:P174"/>
+    <mergeCell ref="C175:F175"/>
+    <mergeCell ref="G175:J175"/>
+    <mergeCell ref="K175:M175"/>
+    <mergeCell ref="O175:P175"/>
+    <mergeCell ref="C176:F176"/>
+    <mergeCell ref="G176:J176"/>
+    <mergeCell ref="K176:M176"/>
+    <mergeCell ref="O176:P176"/>
+    <mergeCell ref="C177:F177"/>
+    <mergeCell ref="G177:J177"/>
+    <mergeCell ref="K177:M177"/>
+    <mergeCell ref="O177:P177"/>
+    <mergeCell ref="C178:F178"/>
+    <mergeCell ref="G178:J178"/>
+    <mergeCell ref="K178:M178"/>
+    <mergeCell ref="O178:P178"/>
+    <mergeCell ref="C179:F179"/>
+    <mergeCell ref="G179:J179"/>
+    <mergeCell ref="K179:M179"/>
+    <mergeCell ref="O179:P179"/>
+    <mergeCell ref="C180:F180"/>
+    <mergeCell ref="G180:J180"/>
+    <mergeCell ref="K180:M180"/>
+    <mergeCell ref="O180:P180"/>
+    <mergeCell ref="C181:F181"/>
+    <mergeCell ref="G181:J181"/>
+    <mergeCell ref="K181:M181"/>
+    <mergeCell ref="O181:P181"/>
+    <mergeCell ref="C182:F182"/>
+    <mergeCell ref="G182:J182"/>
+    <mergeCell ref="K182:M182"/>
+    <mergeCell ref="O182:P182"/>
+    <mergeCell ref="C183:F183"/>
+    <mergeCell ref="G183:J183"/>
+    <mergeCell ref="K183:M183"/>
+    <mergeCell ref="O183:P183"/>
+    <mergeCell ref="C184:F184"/>
+    <mergeCell ref="G184:J184"/>
+    <mergeCell ref="K184:M184"/>
+    <mergeCell ref="O184:P184"/>
+    <mergeCell ref="C185:F185"/>
+    <mergeCell ref="G185:J185"/>
+    <mergeCell ref="K185:M185"/>
+    <mergeCell ref="O185:P185"/>
+    <mergeCell ref="C186:F186"/>
+    <mergeCell ref="G186:J186"/>
+    <mergeCell ref="K186:M186"/>
+    <mergeCell ref="O186:P186"/>
+    <mergeCell ref="C187:F187"/>
+    <mergeCell ref="G187:J187"/>
+    <mergeCell ref="K187:M187"/>
+    <mergeCell ref="O187:P187"/>
+    <mergeCell ref="C188:F188"/>
+    <mergeCell ref="G188:J188"/>
+    <mergeCell ref="K188:M188"/>
+    <mergeCell ref="O188:P188"/>
+    <mergeCell ref="C189:F189"/>
+    <mergeCell ref="G189:J189"/>
+    <mergeCell ref="K189:M189"/>
+    <mergeCell ref="O189:P189"/>
+    <mergeCell ref="C190:F190"/>
+    <mergeCell ref="G190:J190"/>
+    <mergeCell ref="K190:M190"/>
+    <mergeCell ref="O190:P190"/>
+    <mergeCell ref="C191:F191"/>
+    <mergeCell ref="G191:J191"/>
+    <mergeCell ref="K191:M191"/>
+    <mergeCell ref="O191:P191"/>
+    <mergeCell ref="C192:F192"/>
+    <mergeCell ref="G192:J192"/>
+    <mergeCell ref="K192:M192"/>
+    <mergeCell ref="O192:P192"/>
+    <mergeCell ref="C193:F193"/>
+    <mergeCell ref="G193:J193"/>
+    <mergeCell ref="K193:M193"/>
+    <mergeCell ref="O193:P193"/>
+    <mergeCell ref="C194:F194"/>
+    <mergeCell ref="G194:J194"/>
+    <mergeCell ref="K194:M194"/>
+    <mergeCell ref="O194:P194"/>
+    <mergeCell ref="C195:F195"/>
+    <mergeCell ref="G195:J195"/>
+    <mergeCell ref="K195:M195"/>
+    <mergeCell ref="O195:P195"/>
+    <mergeCell ref="C196:F196"/>
+    <mergeCell ref="G196:J196"/>
+    <mergeCell ref="K196:M196"/>
+    <mergeCell ref="O196:P196"/>
+    <mergeCell ref="C197:F197"/>
+    <mergeCell ref="G197:J197"/>
+    <mergeCell ref="K197:M197"/>
+    <mergeCell ref="O197:P197"/>
+    <mergeCell ref="C198:F198"/>
+    <mergeCell ref="G198:J198"/>
+    <mergeCell ref="K198:M198"/>
+    <mergeCell ref="O198:P198"/>
+    <mergeCell ref="C199:F199"/>
+    <mergeCell ref="G199:J199"/>
+    <mergeCell ref="K199:M199"/>
+    <mergeCell ref="O199:P199"/>
+    <mergeCell ref="C200:F200"/>
+    <mergeCell ref="G200:J200"/>
+    <mergeCell ref="K200:M200"/>
+    <mergeCell ref="O200:P200"/>
+    <mergeCell ref="C201:F201"/>
+    <mergeCell ref="G201:J201"/>
+    <mergeCell ref="K201:M201"/>
+    <mergeCell ref="O201:P201"/>
+    <mergeCell ref="C202:F202"/>
+    <mergeCell ref="G202:J202"/>
+    <mergeCell ref="K202:M202"/>
+    <mergeCell ref="O202:P202"/>
+    <mergeCell ref="C203:F203"/>
+    <mergeCell ref="G203:J203"/>
+    <mergeCell ref="K203:M203"/>
+    <mergeCell ref="O203:P203"/>
+    <mergeCell ref="C204:F204"/>
+    <mergeCell ref="G204:J204"/>
+    <mergeCell ref="K204:M204"/>
+    <mergeCell ref="O204:P204"/>
+    <mergeCell ref="C205:F205"/>
+    <mergeCell ref="G205:J205"/>
+    <mergeCell ref="K205:M205"/>
+    <mergeCell ref="O205:P205"/>
+    <mergeCell ref="C206:F206"/>
+    <mergeCell ref="G206:J206"/>
+    <mergeCell ref="K206:M206"/>
+    <mergeCell ref="O206:P206"/>
+    <mergeCell ref="C207:F207"/>
+    <mergeCell ref="G207:J207"/>
+    <mergeCell ref="K207:M207"/>
+    <mergeCell ref="O207:P207"/>
+    <mergeCell ref="C208:F208"/>
+    <mergeCell ref="G208:J208"/>
+    <mergeCell ref="K208:M208"/>
+    <mergeCell ref="O208:P208"/>
+    <mergeCell ref="C209:F209"/>
+    <mergeCell ref="G209:J209"/>
+    <mergeCell ref="K209:M209"/>
+    <mergeCell ref="O209:P209"/>
+    <mergeCell ref="C210:F210"/>
+    <mergeCell ref="G210:J210"/>
+    <mergeCell ref="K210:M210"/>
+    <mergeCell ref="O210:P210"/>
+    <mergeCell ref="C211:F211"/>
+    <mergeCell ref="G211:J211"/>
+    <mergeCell ref="K211:M211"/>
+    <mergeCell ref="O211:P211"/>
+    <mergeCell ref="C212:F212"/>
+    <mergeCell ref="G212:J212"/>
+    <mergeCell ref="K212:M212"/>
+    <mergeCell ref="O212:P212"/>
+    <mergeCell ref="C213:F213"/>
+    <mergeCell ref="G213:J213"/>
+    <mergeCell ref="K213:M213"/>
+    <mergeCell ref="O213:P213"/>
+    <mergeCell ref="C214:F214"/>
+    <mergeCell ref="G214:J214"/>
+    <mergeCell ref="K214:M214"/>
+    <mergeCell ref="O214:P214"/>
+    <mergeCell ref="C215:F215"/>
+    <mergeCell ref="G215:J215"/>
+    <mergeCell ref="K215:M215"/>
+    <mergeCell ref="O215:P215"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.50207992125984" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The certification information of the above-listed asbestos analytical labs is updated monthly. While most labs renew their certification on or before the expiration date of the certification, DLS recommends that you call our office at (617</oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">