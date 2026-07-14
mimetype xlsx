--- v3 (2026-05-16)
+++ v4 (2026-07-14)
@@ -176,60 +176,60 @@
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="2">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="2">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="2">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="2">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="2">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="2">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
       <rgbColor rgb="00ADD8E6"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -375,88 +375,88 @@
     <row r="4" ht="3.3" customHeight="1">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/01/2026</t>
+            <t xml:space="preserve">07/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="14.7" customHeight="0"/>
     <row r="6" ht="1" customHeight="1"/>
     <row r="7" ht="14.95" customHeight="0">
       <c s="3" t="inlineStr" r="F7">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Company Name</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="M7">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">205</t>
+            <t xml:space="preserve">200</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" ht="5" customHeight="0"/>
     <row r="9" ht="5.05" customHeight="1"/>
     <row r="10" ht="18" customHeight="0">
       <c s="5" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve">License #</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="B10">
         <is>
           <t xml:space="preserve">Expire Date</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">Business Name</t>
         </is>
       </c>
       <c s="6" t="str" r="D10"/>
       <c s="6" t="str" r="E10"/>
       <c s="6" t="str" r="F10"/>
@@ -473,2900 +473,2900 @@
           <t xml:space="preserve">City/Town</t>
         </is>
       </c>
       <c s="6" t="str" r="L10"/>
       <c s="6" t="str" r="M10"/>
       <c s="7" t="inlineStr" r="N10">
         <is>
           <t xml:space="preserve">State</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="O10">
         <is>
           <t xml:space="preserve">Zip</t>
         </is>
       </c>
       <c s="6" t="str" r="P10"/>
       <c s="5" t="inlineStr" r="Q10">
         <is>
           <t xml:space="preserve">Phone</t>
         </is>
       </c>
     </row>
     <row r="11" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A11">
         <is>
-          <t xml:space="preserve">AC1141</t>
+          <t xml:space="preserve">AC1128</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B11">
         <is>
-          <t xml:space="preserve">04/27/2027</t>
+          <t xml:space="preserve">06/02/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C11">
         <is>
-          <t xml:space="preserve">Atlantic Bay Environmental, INC</t>
+          <t xml:space="preserve">I.D.G Environmental Services LLC </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G11">
         <is>
-          <t xml:space="preserve">100 Hano Street </t>
+          <t xml:space="preserve">99 SOUTH MAIN STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K11">
         <is>
-          <t xml:space="preserve">Allston</t>
+          <t xml:space="preserve">ACUSHNET</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N11">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O11">
         <is>
-          <t xml:space="preserve">02134</t>
+          <t xml:space="preserve">02743</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q11">
         <is>
-          <t xml:space="preserve">617- 824-4986</t>
+          <t xml:space="preserve">774- 719-3311</t>
         </is>
       </c>
     </row>
     <row r="12" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A12">
         <is>
-          <t xml:space="preserve">AC1152</t>
+          <t xml:space="preserve">AC1141</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B12">
         <is>
-          <t xml:space="preserve">10/27/2026</t>
+          <t xml:space="preserve">04/27/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C12">
         <is>
-          <t xml:space="preserve">Paragon Construction Group, LLC.</t>
+          <t xml:space="preserve">Atlantic Bay Environmental, INC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G12">
         <is>
-          <t xml:space="preserve">100 HANO STREET, SUITE 10 </t>
+          <t xml:space="preserve">100 Hano Street </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K12">
         <is>
-          <t xml:space="preserve">ALLSTON</t>
+          <t xml:space="preserve">Allston</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N12">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O12">
         <is>
           <t xml:space="preserve">02134</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q12">
         <is>
-          <t xml:space="preserve">617- 293-4355</t>
+          <t xml:space="preserve">617- 824-4986</t>
         </is>
       </c>
     </row>
     <row r="13" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A13">
         <is>
-          <t xml:space="preserve">AC001043</t>
+          <t xml:space="preserve">AC1152</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B13">
         <is>
-          <t xml:space="preserve">08/29/2026</t>
+          <t xml:space="preserve">10/27/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C13">
         <is>
-          <t xml:space="preserve">RELIABLE ENVIRONMENTAL LLC</t>
+          <t xml:space="preserve">Paragon Construction Group, LLC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G13">
         <is>
-          <t xml:space="preserve">1323 SOUTH ST </t>
+          <t xml:space="preserve">100 HANO STREET, SUITE 10 </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K13">
         <is>
-          <t xml:space="preserve">ANDOVER</t>
+          <t xml:space="preserve">ALLSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N13">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O13">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">02134</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q13">
         <is>
-          <t xml:space="preserve">978- 509-9754</t>
+          <t xml:space="preserve">617- 293-4355</t>
         </is>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A14">
         <is>
-          <t xml:space="preserve">AC000964</t>
+          <t xml:space="preserve">AC001043</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B14">
         <is>
-          <t xml:space="preserve">10/03/2026</t>
+          <t xml:space="preserve">08/29/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C14">
         <is>
-          <t xml:space="preserve">ACM GROUP, INC. DBA ACM DEMO GROUP</t>
+          <t xml:space="preserve">RELIABLE ENVIRONMENTAL LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G14">
         <is>
-          <t xml:space="preserve">2 INDUSTRIAL WAY </t>
+          <t xml:space="preserve">114 TEWKSBURY ST.   </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K14">
         <is>
-          <t xml:space="preserve">ATKINSON</t>
+          <t xml:space="preserve">ANDOVER</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N14">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O14">
         <is>
-          <t xml:space="preserve">03811</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q14">
         <is>
-          <t xml:space="preserve">603- 319-1270</t>
+          <t xml:space="preserve">978- 509-9754</t>
         </is>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A15">
         <is>
-          <t xml:space="preserve">AC000193</t>
+          <t xml:space="preserve">AC000964</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B15">
         <is>
-          <t xml:space="preserve">01/08/2027</t>
+          <t xml:space="preserve">10/03/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C15">
         <is>
-          <t xml:space="preserve">COMMERCIAL ENERGY MANAGEMENT, INC.</t>
+          <t xml:space="preserve">ACM GROUP, INC. DBA ACM DEMO GROUP</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G15">
         <is>
-          <t xml:space="preserve">200 PROSPECT STREET </t>
+          <t xml:space="preserve">2 INDUSTRIAL WAY </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K15">
         <is>
-          <t xml:space="preserve">AUBURN</t>
+          <t xml:space="preserve">ATKINSON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N15">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O15">
         <is>
-          <t xml:space="preserve">01501</t>
+          <t xml:space="preserve">03811</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q15">
         <is>
-          <t xml:space="preserve">508- 752-1322</t>
+          <t xml:space="preserve">603- 319-1270</t>
         </is>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A16">
         <is>
-          <t xml:space="preserve">AC001079</t>
+          <t xml:space="preserve">AC000193</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B16">
         <is>
-          <t xml:space="preserve">03/23/2027</t>
+          <t xml:space="preserve">01/08/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C16">
         <is>
-          <t xml:space="preserve">INTERNATIONAL ASBESTOS REMOVAL, INC.</t>
+          <t xml:space="preserve">COMMERCIAL ENERGY MANAGEMENT, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G16">
         <is>
-          <t xml:space="preserve">119 COOPER STREET </t>
+          <t xml:space="preserve">200 PROSPECT STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K16">
         <is>
-          <t xml:space="preserve">BABYLON</t>
+          <t xml:space="preserve">AUBURN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N16">
         <is>
-          <t xml:space="preserve">NY</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O16">
         <is>
-          <t xml:space="preserve">11702</t>
+          <t xml:space="preserve">01501</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q16">
         <is>
-          <t xml:space="preserve">718- 335-0304</t>
+          <t xml:space="preserve">508- 752-1322</t>
         </is>
       </c>
     </row>
     <row r="17" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A17">
         <is>
-          <t xml:space="preserve">AC001069</t>
+          <t xml:space="preserve">AC1136</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B17">
         <is>
-          <t xml:space="preserve">11/13/2026</t>
+          <t xml:space="preserve">06/04/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C17">
         <is>
-          <t xml:space="preserve">GREEN SITE SERVICES GROUP, INC.</t>
+          <t xml:space="preserve">Titus General Contracting</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G17">
         <is>
-          <t xml:space="preserve">24 WILLIAMS WAY </t>
+          <t xml:space="preserve">13 Hill St  </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K17">
         <is>
-          <t xml:space="preserve">BELLINGHAM</t>
+          <t xml:space="preserve">Auburn</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N17">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O17">
         <is>
-          <t xml:space="preserve">02019</t>
+          <t xml:space="preserve">01501</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q17">
         <is>
-          <t xml:space="preserve">508- 966-2020</t>
+          <t xml:space="preserve">774- 696-7697</t>
         </is>
       </c>
     </row>
     <row r="18" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A18">
         <is>
-          <t xml:space="preserve">AC000939</t>
+          <t xml:space="preserve">AC001079</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B18">
         <is>
-          <t xml:space="preserve">07/28/2026</t>
+          <t xml:space="preserve">03/23/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C18">
         <is>
-          <t xml:space="preserve">JAMES W. FLETT CO., INC.</t>
+          <t xml:space="preserve">INTERNATIONAL ASBESTOS REMOVAL, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G18">
         <is>
-          <t xml:space="preserve">800 PLEASANT STREET </t>
+          <t xml:space="preserve">119 COOPER STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K18">
         <is>
-          <t xml:space="preserve">BELMONT</t>
+          <t xml:space="preserve">BABYLON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N18">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NY</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O18">
         <is>
-          <t xml:space="preserve">02478</t>
+          <t xml:space="preserve">11702</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q18">
         <is>
-          <t xml:space="preserve">617- 484-8500</t>
+          <t xml:space="preserve">718- 335-0304</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A19">
         <is>
-          <t xml:space="preserve">AC000992</t>
+          <t xml:space="preserve">AC001069</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B19">
         <is>
-          <t xml:space="preserve">04/09/2027</t>
+          <t xml:space="preserve">11/13/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C19">
         <is>
-          <t xml:space="preserve">A &amp; S CONSTRUCTION AND DEMOLITION, CO.</t>
+          <t xml:space="preserve">GREEN SITE SERVICES GROUP, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G19">
         <is>
-          <t xml:space="preserve">4 LORNA ROAD </t>
+          <t xml:space="preserve">24 WILLIAMS WAY </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K19">
         <is>
-          <t xml:space="preserve">BOSTON</t>
+          <t xml:space="preserve">BELLINGHAM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N19">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O19">
         <is>
-          <t xml:space="preserve">02126</t>
+          <t xml:space="preserve">02019</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q19">
         <is>
-          <t xml:space="preserve">617- 799-4955</t>
+          <t xml:space="preserve">508- 966-2020</t>
         </is>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A20">
         <is>
-          <t xml:space="preserve">AC001052</t>
+          <t xml:space="preserve">AC000939</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B20">
         <is>
-          <t xml:space="preserve">04/14/2027</t>
+          <t xml:space="preserve">07/28/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C20">
         <is>
-          <t xml:space="preserve">ALL CLEAN ENVIRONMENTAL SERVICES, INC.</t>
+          <t xml:space="preserve">JAMES W. FLETT CO., INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G20">
         <is>
-          <t xml:space="preserve">1052 RIVER STREET </t>
+          <t xml:space="preserve">800 PLEASANT STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K20">
         <is>
-          <t xml:space="preserve">BOSTON</t>
+          <t xml:space="preserve">BELMONT</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N20">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O20">
         <is>
-          <t xml:space="preserve">02136</t>
+          <t xml:space="preserve">02478</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q20">
         <is>
-          <t xml:space="preserve">330- 697-5887</t>
+          <t xml:space="preserve">617- 484-8500</t>
         </is>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A21">
         <is>
-          <t xml:space="preserve">AC000877</t>
+          <t xml:space="preserve">AC000620</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B21">
         <is>
-          <t xml:space="preserve">02/13/2027</t>
+          <t xml:space="preserve">05/13/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C21">
         <is>
-          <t xml:space="preserve">CHARTER CONTRACTING COMPANY, LLC</t>
+          <t xml:space="preserve">BRANDENBURG INDUSTRIAL SERVICE COMPANY</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G21">
         <is>
-          <t xml:space="preserve">500 HARRISON AVE SUITE 4R</t>
+          <t xml:space="preserve">2217 SPILLMAN DRIVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K21">
         <is>
-          <t xml:space="preserve">BOSTON</t>
+          <t xml:space="preserve">BETHLEHEM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N21">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">PA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O21">
         <is>
-          <t xml:space="preserve">02118</t>
+          <t xml:space="preserve">180151982</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q21">
         <is>
-          <t xml:space="preserve">857- 246-6836</t>
+          <t xml:space="preserve">610- 317-5394</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A22">
         <is>
-          <t xml:space="preserve">AC000749</t>
+          <t xml:space="preserve">AC000992</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B22">
         <is>
-          <t xml:space="preserve">05/13/2026</t>
+          <t xml:space="preserve">04/09/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C22">
         <is>
-          <t xml:space="preserve">ENVIROGREEN, L.L.C.</t>
+          <t xml:space="preserve">A &amp; S CONSTRUCTION AND DEMOLITION, CO.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G22">
         <is>
-          <t xml:space="preserve">81 CHESTNUT AVE </t>
+          <t xml:space="preserve">4 LORNA ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K22">
         <is>
           <t xml:space="preserve">BOSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N22">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O22">
         <is>
-          <t xml:space="preserve">02130</t>
+          <t xml:space="preserve">02126</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q22">
         <is>
-          <t xml:space="preserve">857- 891-3842</t>
+          <t xml:space="preserve">617- 799-4955</t>
         </is>
       </c>
     </row>
     <row r="23" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A23">
         <is>
-          <t xml:space="preserve">AC001058</t>
+          <t xml:space="preserve">AC001052</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B23">
         <is>
-          <t xml:space="preserve">01/13/2027</t>
+          <t xml:space="preserve">04/14/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C23">
         <is>
-          <t xml:space="preserve">GREEN ENVIRONMENTAL CONTRACTORS, INC.</t>
+          <t xml:space="preserve">ALL CLEAN ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G23">
         <is>
-          <t xml:space="preserve">48 COFFEY STREET #9A</t>
+          <t xml:space="preserve">1052 RIVER STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K23">
         <is>
           <t xml:space="preserve">BOSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N23">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O23">
         <is>
-          <t xml:space="preserve">02122</t>
+          <t xml:space="preserve">02136</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q23">
         <is>
-          <t xml:space="preserve">781- 871-8278</t>
+          <t xml:space="preserve">330- 697-5887</t>
         </is>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A24">
         <is>
-          <t xml:space="preserve">AC000759</t>
+          <t xml:space="preserve">AC000877</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B24">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <t xml:space="preserve">02/13/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C24">
         <is>
-          <t xml:space="preserve">ARCADIS U.S., INC.</t>
+          <t xml:space="preserve">CHARTER CONTRACTING COMPANY, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G24">
         <is>
-          <t xml:space="preserve">25 BRAINTREE HILL OFFICE PARK SUITE 200</t>
+          <t xml:space="preserve">500 HARRISON AVE SUITE 4R</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K24">
         <is>
-          <t xml:space="preserve">BRAINTREE</t>
+          <t xml:space="preserve">BOSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N24">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O24">
         <is>
-          <t xml:space="preserve">02184</t>
+          <t xml:space="preserve">02118</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q24">
         <is>
-          <t xml:space="preserve">781- 849-0189</t>
+          <t xml:space="preserve">857- 246-6836</t>
         </is>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A25">
         <is>
-          <t xml:space="preserve">AC1116</t>
+          <t xml:space="preserve">AC000749</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B25">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <t xml:space="preserve">05/08/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C25">
         <is>
-          <t xml:space="preserve">J J Alison Corporation</t>
+          <t xml:space="preserve">ENVIROGREEN, L.L.C.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G25">
         <is>
-          <t xml:space="preserve">45 Burrill Ave </t>
+          <t xml:space="preserve">81 CHESTNUT AVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K25">
         <is>
-          <t xml:space="preserve">Bridgewater</t>
+          <t xml:space="preserve">BOSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N25">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O25">
         <is>
-          <t xml:space="preserve">02324</t>
+          <t xml:space="preserve">02130</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q25">
         <is>
-          <t xml:space="preserve">774- 517-0781</t>
+          <t xml:space="preserve">857- 891-3842</t>
         </is>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A26">
         <is>
-          <t xml:space="preserve">AC000819</t>
+          <t xml:space="preserve">AC001058</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B26">
         <is>
-          <t xml:space="preserve">08/12/2026</t>
+          <t xml:space="preserve">01/13/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C26">
         <is>
-          <t xml:space="preserve">WELCH ENVIRONMENTAL CORP.</t>
+          <t xml:space="preserve">GREEN ENVIRONMENTAL CONTRACTORS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G26">
         <is>
-          <t xml:space="preserve">35 ELECTRIC AVENUE </t>
+          <t xml:space="preserve">48 COFFEY STREET #9A</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K26">
         <is>
-          <t xml:space="preserve">BRIGHTON</t>
+          <t xml:space="preserve">BOSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N26">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O26">
         <is>
-          <t xml:space="preserve">02135</t>
+          <t xml:space="preserve">02122</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q26">
         <is>
-          <t xml:space="preserve">617- 254-7550</t>
+          <t xml:space="preserve">781- 871-8278</t>
         </is>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A27">
         <is>
-          <t xml:space="preserve">AC000503</t>
+          <t xml:space="preserve">AC000759</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B27">
         <is>
-          <t xml:space="preserve">01/21/2027</t>
+          <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C27">
         <is>
-          <t xml:space="preserve">BRISTOL ENVIRONMENTAL, LLC</t>
+          <t xml:space="preserve">ARCADIS U.S., INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G27">
         <is>
-          <t xml:space="preserve">1123 BEAVER STREET </t>
+          <t xml:space="preserve">25 BRAINTREE HILL OFFICE PARK SUITE 200</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K27">
         <is>
-          <t xml:space="preserve">BRISTOL</t>
+          <t xml:space="preserve">BRAINTREE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N27">
         <is>
-          <t xml:space="preserve">PA</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O27">
         <is>
-          <t xml:space="preserve">19007</t>
+          <t xml:space="preserve">02184</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q27">
         <is>
-          <t xml:space="preserve">215- 788-6040</t>
+          <t xml:space="preserve">781- 849-0189</t>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A28">
         <is>
-          <t xml:space="preserve">AC000842</t>
+          <t xml:space="preserve">AC1116</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B28">
         <is>
-          <t xml:space="preserve">04/03/2027</t>
+          <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C28">
         <is>
-          <t xml:space="preserve">J. DERENZO CO.</t>
+          <t xml:space="preserve">J J Alison Corporation</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G28">
         <is>
-          <t xml:space="preserve">338 HOWARD STREET </t>
+          <t xml:space="preserve">45 Burrill Ave </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K28">
         <is>
-          <t xml:space="preserve">BROCKTON</t>
+          <t xml:space="preserve">Bridgewater</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N28">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O28">
         <is>
-          <t xml:space="preserve">02302</t>
+          <t xml:space="preserve">02324</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q28">
         <is>
-          <t xml:space="preserve">508- 427-6441</t>
+          <t xml:space="preserve">774- 517-0781</t>
         </is>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A29">
         <is>
-          <t xml:space="preserve">AC000822</t>
+          <t xml:space="preserve">AC000819</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B29">
         <is>
-          <t xml:space="preserve">11/04/2026</t>
+          <t xml:space="preserve">08/12/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C29">
         <is>
-          <t xml:space="preserve">JDC DEMO &amp; ABATEMENT, LLC</t>
+          <t xml:space="preserve">WELCH ENVIRONMENTAL CORP.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G29">
         <is>
-          <t xml:space="preserve">338 HOWARD STREET </t>
+          <t xml:space="preserve">35 ELECTRIC AVENUE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K29">
         <is>
-          <t xml:space="preserve">BROCKTON</t>
+          <t xml:space="preserve">BRIGHTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N29">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O29">
         <is>
-          <t xml:space="preserve">02302</t>
+          <t xml:space="preserve">02135</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q29">
         <is>
-          <t xml:space="preserve">508- 897-8007</t>
+          <t xml:space="preserve">617- 254-7550</t>
         </is>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A30">
         <is>
-          <t xml:space="preserve">AC1156</t>
+          <t xml:space="preserve">AC000503</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B30">
         <is>
-          <t xml:space="preserve">03/09/2027</t>
+          <t xml:space="preserve">01/21/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C30">
         <is>
-          <t xml:space="preserve">Michels Pipeline, Inc.</t>
+          <t xml:space="preserve">BRISTOL ENVIRONMENTAL, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G30">
         <is>
-          <t xml:space="preserve">817 Main Street P.O. Box 128 </t>
+          <t xml:space="preserve">1123 BEAVER STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K30">
         <is>
-          <t xml:space="preserve">Brownsville</t>
+          <t xml:space="preserve">BRISTOL</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N30">
         <is>
-          <t xml:space="preserve">WI</t>
+          <t xml:space="preserve">PA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O30">
         <is>
-          <t xml:space="preserve">53006</t>
+          <t xml:space="preserve">19007</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q30">
         <is>
-          <t xml:space="preserve">660- 322-2088</t>
+          <t xml:space="preserve">215- 788-6040</t>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A31">
         <is>
-          <t xml:space="preserve">AC000959</t>
+          <t xml:space="preserve">AC000842</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B31">
         <is>
-          <t xml:space="preserve">07/07/2026</t>
+          <t xml:space="preserve">04/03/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C31">
         <is>
-          <t xml:space="preserve">ALPINE ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">J. DERENZO CO.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G31">
         <is>
-          <t xml:space="preserve">275 BILLERICA ROAD SUITE 2B</t>
+          <t xml:space="preserve">338 HOWARD STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K31">
         <is>
-          <t xml:space="preserve">CHELMSFORD</t>
+          <t xml:space="preserve">BROCKTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N31">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O31">
         <is>
-          <t xml:space="preserve">01824</t>
+          <t xml:space="preserve">02302</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q31">
         <is>
-          <t xml:space="preserve">978- 250-2740</t>
+          <t xml:space="preserve">508- 427-6441</t>
         </is>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A32">
         <is>
-          <t xml:space="preserve">AC1099</t>
+          <t xml:space="preserve">AC000822</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B32">
         <is>
-          <t xml:space="preserve">05/27/2026</t>
+          <t xml:space="preserve">11/04/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C32">
         <is>
-          <t xml:space="preserve">Morneault Environmental LLC</t>
+          <t xml:space="preserve">JDC DEMO &amp; ABATEMENT, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G32">
         <is>
-          <t xml:space="preserve">108 Middlesex St </t>
+          <t xml:space="preserve">338 HOWARD STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K32">
         <is>
-          <t xml:space="preserve">Chelmsford</t>
+          <t xml:space="preserve">BROCKTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N32">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O32">
         <is>
-          <t xml:space="preserve">01863</t>
+          <t xml:space="preserve">02302</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q32">
         <is>
-          <t xml:space="preserve">978- 404-1467</t>
+          <t xml:space="preserve">508- 897-8007</t>
         </is>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A33">
         <is>
-          <t xml:space="preserve">AC001077</t>
+          <t xml:space="preserve">AC1156</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B33">
         <is>
-          <t xml:space="preserve">03/20/2027</t>
+          <t xml:space="preserve">03/09/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C33">
         <is>
-          <t xml:space="preserve">REYES ENVIRONMENTAL LLC</t>
+          <t xml:space="preserve">Michels Pipeline, Inc.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G33">
         <is>
-          <t xml:space="preserve">106 GARFIELD AVE #2</t>
+          <t xml:space="preserve">817 Main Street P.O. Box 128 </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K33">
         <is>
-          <t xml:space="preserve">CHELSEA</t>
+          <t xml:space="preserve">Brownsville</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N33">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">WI</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O33">
         <is>
-          <t xml:space="preserve">02150</t>
+          <t xml:space="preserve">53006</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q33">
         <is>
-          <t xml:space="preserve">857- 326-8374</t>
+          <t xml:space="preserve">660- 322-2088</t>
         </is>
       </c>
     </row>
     <row r="34" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A34">
         <is>
-          <t xml:space="preserve">AC001082</t>
+          <t xml:space="preserve">AC000959</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B34">
         <is>
-          <t xml:space="preserve">05/21/2026</t>
+          <t xml:space="preserve">07/07/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C34">
         <is>
-          <t xml:space="preserve">CHARPS, LLC</t>
+          <t xml:space="preserve">ALPINE ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G34">
         <is>
-          <t xml:space="preserve">453 TOWER STREET NW </t>
+          <t xml:space="preserve">275 BILLERICA ROAD SUITE 2B</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K34">
         <is>
-          <t xml:space="preserve">CLEARBROOK</t>
+          <t xml:space="preserve">CHELMSFORD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N34">
         <is>
-          <t xml:space="preserve">MN</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O34">
         <is>
-          <t xml:space="preserve">56634</t>
+          <t xml:space="preserve">01824</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q34">
         <is>
-          <t xml:space="preserve">218- 776-3080</t>
+          <t xml:space="preserve">978- 250-2740</t>
         </is>
       </c>
     </row>
     <row r="35" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A35">
         <is>
-          <t xml:space="preserve">AC1143</t>
+          <t xml:space="preserve">AC1099</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B35">
         <is>
-          <t xml:space="preserve">06/01/2026</t>
+          <t xml:space="preserve">06/16/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C35">
         <is>
-          <t xml:space="preserve">C&amp;M LLC dba Alliance Restoration</t>
+          <t xml:space="preserve">Morneault Environmental LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G35">
         <is>
-          <t xml:space="preserve">2158 Plainfield Pike </t>
+          <t xml:space="preserve">108 Middlesex St </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K35">
         <is>
-          <t xml:space="preserve">Cranston</t>
+          <t xml:space="preserve">Chelmsford</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N35">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O35">
         <is>
-          <t xml:space="preserve">02921</t>
+          <t xml:space="preserve">01863</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q35">
         <is>
-          <t xml:space="preserve">401- 437-9111</t>
+          <t xml:space="preserve">978- 404-1467</t>
         </is>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A36">
         <is>
-          <t xml:space="preserve">AC001050</t>
+          <t xml:space="preserve">AC001077</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B36">
         <is>
-          <t xml:space="preserve">01/20/2027</t>
+          <t xml:space="preserve">03/20/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C36">
         <is>
-          <t xml:space="preserve">PASQUAZZI BROS, INC.</t>
+          <t xml:space="preserve">REYES ENVIRONMENTAL LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G36">
         <is>
-          <t xml:space="preserve">464 DYER AVE </t>
+          <t xml:space="preserve">106 GARFIELD AVE #2</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K36">
         <is>
-          <t xml:space="preserve">CRANSTON</t>
+          <t xml:space="preserve">CHELSEA</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N36">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O36">
         <is>
-          <t xml:space="preserve">02920</t>
+          <t xml:space="preserve">02150</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q36">
         <is>
-          <t xml:space="preserve">401- 942-2250</t>
+          <t xml:space="preserve">857- 326-8374</t>
         </is>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A37">
         <is>
-          <t xml:space="preserve">AC000241</t>
+          <t xml:space="preserve">AC001050</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B37">
         <is>
-          <t xml:space="preserve">10/17/2026</t>
+          <t xml:space="preserve">01/20/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C37">
         <is>
-          <t xml:space="preserve">PETER GREIFER ENTERPRISES, INC.</t>
+          <t xml:space="preserve">PASQUAZZI BROS, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G37">
         <is>
-          <t xml:space="preserve">780 RESERVOIR AVE. SUITE 194</t>
+          <t xml:space="preserve">464 DYER AVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K37">
         <is>
           <t xml:space="preserve">CRANSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N37">
         <is>
           <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O37">
         <is>
-          <t xml:space="preserve">02910</t>
+          <t xml:space="preserve">02920</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q37">
         <is>
-          <t xml:space="preserve">401- 946-4506</t>
+          <t xml:space="preserve">401- 942-2250</t>
         </is>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A38">
         <is>
-          <t xml:space="preserve">AC000353</t>
+          <t xml:space="preserve">AC000241</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B38">
         <is>
-          <t xml:space="preserve">06/06/2026</t>
+          <t xml:space="preserve">10/17/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C38">
         <is>
-          <t xml:space="preserve">SITECON CORP., INC.</t>
+          <t xml:space="preserve">PETER GREIFER ENTERPRISES, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G38">
         <is>
-          <t xml:space="preserve">1430 CRANSTON STREET SUITE A</t>
+          <t xml:space="preserve">780 RESERVOIR AVE. SUITE 194</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K38">
         <is>
           <t xml:space="preserve">CRANSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N38">
         <is>
           <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O38">
         <is>
-          <t xml:space="preserve">02920</t>
+          <t xml:space="preserve">02910</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q38">
         <is>
-          <t xml:space="preserve">401- 944-2335</t>
+          <t xml:space="preserve">401- 946-4506</t>
         </is>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve">AC001063</t>
+          <t xml:space="preserve">AC000353</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B39">
         <is>
-          <t xml:space="preserve">01/07/2027</t>
+          <t xml:space="preserve">06/03/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C39">
         <is>
-          <t xml:space="preserve">FIRST CHOICE DEMOLITION LLC</t>
+          <t xml:space="preserve">SITECON CORP., INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G39">
         <is>
-          <t xml:space="preserve">230 INDEPENDENCE WAY SUITE 1053</t>
+          <t xml:space="preserve">1430 CRANSTON STREET SUITE A</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K39">
         <is>
-          <t xml:space="preserve">DANVERS</t>
+          <t xml:space="preserve">CRANSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N39">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O39">
         <is>
-          <t xml:space="preserve">01923</t>
+          <t xml:space="preserve">02920</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q39">
         <is>
-          <t xml:space="preserve">978- 382-3256</t>
+          <t xml:space="preserve">401- 944-2335</t>
         </is>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve">AC000867</t>
+          <t xml:space="preserve">AC001063</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B40">
         <is>
-          <t xml:space="preserve">04/17/2027</t>
+          <t xml:space="preserve">01/07/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C40">
         <is>
-          <t xml:space="preserve">BASCOM ENVIRONMENTAL CO</t>
+          <t xml:space="preserve">FIRST CHOICE DEMOLITION LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G40">
         <is>
-          <t xml:space="preserve">554 WASHINGTON STREET STE 240683</t>
+          <t xml:space="preserve">230 INDEPENDENCE WAY SUITE 1053</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K40">
         <is>
-          <t xml:space="preserve">DORCHESTER</t>
+          <t xml:space="preserve">DANVERS</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N40">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O40">
         <is>
-          <t xml:space="preserve">02124</t>
+          <t xml:space="preserve">01923</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q40">
         <is>
-          <t xml:space="preserve">617- 282-9500</t>
+          <t xml:space="preserve">978- 382-3256</t>
         </is>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve">AC001001</t>
+          <t xml:space="preserve">AC1097</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B41">
         <is>
-          <t xml:space="preserve">03/11/2027</t>
+          <t xml:space="preserve">06/02/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C41">
         <is>
-          <t xml:space="preserve">GILBERT &amp; BECKER CO, INC.</t>
+          <t xml:space="preserve">EC INTERIORS LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G41">
         <is>
-          <t xml:space="preserve">16-24 CLAPP STREET </t>
+          <t xml:space="preserve">818 REED RD  </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K41">
         <is>
-          <t xml:space="preserve">DORCHESTER</t>
+          <t xml:space="preserve">DARTMOUTH</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N41">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O41">
         <is>
-          <t xml:space="preserve">02125</t>
+          <t xml:space="preserve">02747</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q41">
         <is>
-          <t xml:space="preserve">617- 265-4343</t>
+          <t xml:space="preserve">516- 499-2441</t>
         </is>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve">AC000887</t>
+          <t xml:space="preserve">AC000867</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B42">
         <is>
-          <t xml:space="preserve">06/30/2026</t>
+          <t xml:space="preserve">04/17/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C42">
         <is>
-          <t xml:space="preserve">ALBANESE BROTHERS, INC.</t>
+          <t xml:space="preserve">BASCOM ENVIRONMENTAL CO</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G42">
         <is>
-          <t xml:space="preserve">28 LOON HILL ROAD </t>
+          <t xml:space="preserve">554 WASHINGTON STREET STE 240683</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K42">
         <is>
-          <t xml:space="preserve">DRACUT</t>
+          <t xml:space="preserve">DORCHESTER</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N42">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O42">
         <is>
-          <t xml:space="preserve">01826</t>
+          <t xml:space="preserve">02124</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q42">
         <is>
-          <t xml:space="preserve">978- 459-8850</t>
+          <t xml:space="preserve">617- 282-9500</t>
         </is>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve">AC001056</t>
+          <t xml:space="preserve">AC001001</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B43">
         <is>
-          <t xml:space="preserve">08/25/2026</t>
+          <t xml:space="preserve">03/11/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C43">
         <is>
-          <t xml:space="preserve">M.D.M. ENGINEERING COMPANY, INC.</t>
+          <t xml:space="preserve">GILBERT &amp; BECKER CO, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G43">
         <is>
-          <t xml:space="preserve">51 SAWMILL ROAD </t>
+          <t xml:space="preserve">16-24 CLAPP STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K43">
         <is>
-          <t xml:space="preserve">DUDLEY</t>
+          <t xml:space="preserve">DORCHESTER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N43">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O43">
         <is>
-          <t xml:space="preserve">01571</t>
+          <t xml:space="preserve">02125</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q43">
         <is>
-          <t xml:space="preserve">774- 230-0734</t>
+          <t xml:space="preserve">617- 265-4343</t>
         </is>
       </c>
     </row>
     <row r="44" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A44">
         <is>
-          <t xml:space="preserve">AC000973</t>
+          <t xml:space="preserve">AC001056</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B44">
         <is>
-          <t xml:space="preserve">03/25/2027</t>
+          <t xml:space="preserve">08/25/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C44">
         <is>
-          <t xml:space="preserve">ANGELINA'S ENVIRONMENTAL SERVICES CORPORATION</t>
+          <t xml:space="preserve">M.D.M. ENGINEERING COMPANY, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G44">
         <is>
-          <t xml:space="preserve">65 WEST EAGLE STREET </t>
+          <t xml:space="preserve">51 SAWMILL ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K44">
         <is>
-          <t xml:space="preserve">EAST BOSTON</t>
+          <t xml:space="preserve">DUDLEY</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N44">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O44">
         <is>
-          <t xml:space="preserve">02128</t>
+          <t xml:space="preserve">01571</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q44">
         <is>
-          <t xml:space="preserve">857- 350-2975</t>
+          <t xml:space="preserve">774- 230-0734</t>
         </is>
       </c>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve">AC000950</t>
+          <t xml:space="preserve">AC000973</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B45">
         <is>
-          <t xml:space="preserve">10/27/2026</t>
+          <t xml:space="preserve">03/25/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C45">
         <is>
-          <t xml:space="preserve">EMERALD ENVIRONMENTAL SERVICES</t>
+          <t xml:space="preserve">ANGELINA'S ENVIRONMENTAL SERVICES CORPORATION</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G45">
         <is>
-          <t xml:space="preserve">100 PARIS STREET #3</t>
+          <t xml:space="preserve">65 WEST EAGLE STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K45">
         <is>
           <t xml:space="preserve">EAST BOSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N45">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O45">
         <is>
           <t xml:space="preserve">02128</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q45">
         <is>
-          <t xml:space="preserve">617- 785-4225</t>
+          <t xml:space="preserve">857- 350-2975</t>
         </is>
       </c>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve">AC001068</t>
+          <t xml:space="preserve">AC000950</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B46">
         <is>
-          <t xml:space="preserve">06/02/2026</t>
+          <t xml:space="preserve">10/27/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C46">
         <is>
-          <t xml:space="preserve">ADVANCED ABATEMENT SOLUTIONS LLC</t>
+          <t xml:space="preserve">EMERALD ENVIRONMENTAL SERVICES</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G46">
         <is>
-          <t xml:space="preserve">707 FORBES STREET </t>
+          <t xml:space="preserve">100 PARIS STREET #3</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K46">
         <is>
-          <t xml:space="preserve">EAST HARTFORD</t>
+          <t xml:space="preserve">EAST BOSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N46">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O46">
         <is>
-          <t xml:space="preserve">06118</t>
+          <t xml:space="preserve">02128</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q46">
         <is>
-          <t xml:space="preserve">516- 246-0539</t>
+          <t xml:space="preserve">617- 785-4225</t>
         </is>
       </c>
     </row>
     <row r="47" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A47">
         <is>
-          <t xml:space="preserve">AC000997</t>
+          <t xml:space="preserve">AC000254</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B47">
         <is>
-          <t xml:space="preserve">06/18/2026</t>
+          <t xml:space="preserve">01/15/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C47">
         <is>
-          <t xml:space="preserve">F&amp;E FRONTIER ENVIRONMENTAL LLC</t>
+          <t xml:space="preserve">ABIDE, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G47">
         <is>
-          <t xml:space="preserve">22 JUNE STREET </t>
+          <t xml:space="preserve">483 SHAKER ROAD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K47">
         <is>
-          <t xml:space="preserve">EAST HARTFORD</t>
+          <t xml:space="preserve">EAST LONGMEADOW</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N47">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O47">
         <is>
-          <t xml:space="preserve">06095</t>
+          <t xml:space="preserve">01028</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q47">
         <is>
-          <t xml:space="preserve">860- 938-2578</t>
+          <t xml:space="preserve">413- 525-0644</t>
         </is>
       </c>
     </row>
     <row r="48" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A48">
         <is>
-          <t xml:space="preserve">AC000254</t>
+          <t xml:space="preserve">AC000024</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B48">
         <is>
-          <t xml:space="preserve">01/15/2027</t>
+          <t xml:space="preserve">08/11/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C48">
         <is>
-          <t xml:space="preserve">ABIDE, LLC</t>
+          <t xml:space="preserve">BESTECH, INC. OF CONNECTICUT</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G48">
         <is>
-          <t xml:space="preserve">483 SHAKER ROAD </t>
+          <t xml:space="preserve">25 PINNEY STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K48">
         <is>
-          <t xml:space="preserve">EAST LONGMEADOW</t>
+          <t xml:space="preserve">ELLINGTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N48">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O48">
         <is>
-          <t xml:space="preserve">01028</t>
+          <t xml:space="preserve">06029</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q48">
         <is>
-          <t xml:space="preserve">413- 525-0644</t>
+          <t xml:space="preserve">860- 896-1000</t>
         </is>
       </c>
     </row>
     <row r="49" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A49">
         <is>
-          <t xml:space="preserve">AC000024</t>
+          <t xml:space="preserve">AC000510</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B49">
         <is>
-          <t xml:space="preserve">08/11/2026</t>
+          <t xml:space="preserve">05/11/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C49">
         <is>
-          <t xml:space="preserve">BESTECH, INC. OF CONNECTICUT</t>
+          <t xml:space="preserve">ENVIROVANTAGE, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G49">
         <is>
-          <t xml:space="preserve">25 PINNEY STREET </t>
+          <t xml:space="preserve">629 CALEF HIGHWAY </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K49">
         <is>
-          <t xml:space="preserve">ELLINGTON</t>
+          <t xml:space="preserve">EPPING</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N49">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O49">
         <is>
-          <t xml:space="preserve">06029</t>
+          <t xml:space="preserve">03042</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q49">
         <is>
-          <t xml:space="preserve">860- 896-1000</t>
+          <t xml:space="preserve">603- 679-9682</t>
         </is>
       </c>
     </row>
     <row r="50" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A50">
         <is>
-          <t xml:space="preserve">AC000510</t>
+          <t xml:space="preserve">AC001067</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B50">
         <is>
-          <t xml:space="preserve">05/20/2026</t>
+          <t xml:space="preserve">09/25/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C50">
         <is>
-          <t xml:space="preserve">ENVIROVANTAGE, INC.</t>
+          <t xml:space="preserve">DENZEL ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G50">
         <is>
-          <t xml:space="preserve">629 CALEF HIGHWAY </t>
+          <t xml:space="preserve">128 SPRING STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K50">
         <is>
-          <t xml:space="preserve">EPPING</t>
+          <t xml:space="preserve">EVERETT</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N50">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O50">
         <is>
-          <t xml:space="preserve">03042</t>
+          <t xml:space="preserve">02149</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q50">
         <is>
-          <t xml:space="preserve">603- 679-9682</t>
+          <t xml:space="preserve">781- 869-0362</t>
         </is>
       </c>
     </row>
     <row r="51" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A51">
         <is>
-          <t xml:space="preserve">AC000461</t>
+          <t xml:space="preserve">AC000097</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B51">
         <is>
-          <t xml:space="preserve">05/20/2026</t>
+          <t xml:space="preserve">07/14/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C51">
         <is>
-          <t xml:space="preserve">MCCONNELL ENTERPRISES, INC.</t>
+          <t xml:space="preserve">NORTHSTAR CONTRACTING GROUP</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G51">
         <is>
-          <t xml:space="preserve">10 ICE HOUSE LANE </t>
+          <t xml:space="preserve">401 S SECOND ST </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K51">
         <is>
-          <t xml:space="preserve">ESSEX</t>
+          <t xml:space="preserve">EVERETT</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N51">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O51">
         <is>
-          <t xml:space="preserve">01929</t>
+          <t xml:space="preserve">02149</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q51">
         <is>
-          <t xml:space="preserve">978- 768-6078</t>
+          <t xml:space="preserve">409- 474-2082</t>
         </is>
       </c>
     </row>
     <row r="52" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A52">
         <is>
-          <t xml:space="preserve">AC001067</t>
+          <t xml:space="preserve">AC1147</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B52">
         <is>
-          <t xml:space="preserve">09/25/2026</t>
+          <t xml:space="preserve">06/30/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C52">
         <is>
-          <t xml:space="preserve">DENZEL ENVIRONMENTAL SERVICES, INC.</t>
+          <t xml:space="preserve">Remediation Holdings, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G52">
         <is>
-          <t xml:space="preserve">128 SPRING STREET </t>
+          <t xml:space="preserve">6 NORMAN STREET PO BOX 474 WRENTHAM. MA 02093 FOR MAIL </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K52">
         <is>
           <t xml:space="preserve">EVERETT</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N52">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O52">
         <is>
           <t xml:space="preserve">02149</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q52">
         <is>
-          <t xml:space="preserve">781- 869-0362</t>
+          <t xml:space="preserve">443- 822-8520</t>
         </is>
       </c>
     </row>
     <row r="53" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A53">
         <is>
-          <t xml:space="preserve">AC000097</t>
+          <t xml:space="preserve">AC000763</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B53">
         <is>
-          <t xml:space="preserve">07/14/2026</t>
+          <t xml:space="preserve">03/24/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C53">
         <is>
-          <t xml:space="preserve">NORTHSTAR CONTRACTING GROUP</t>
+          <t xml:space="preserve">PRISM RESPONSE, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G53">
         <is>
-          <t xml:space="preserve">401 S SECOND ST </t>
+          <t xml:space="preserve">4000 TRIANGLE LANE SUITE 160</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K53">
         <is>
-          <t xml:space="preserve">EVERETT</t>
+          <t xml:space="preserve">EXPORT</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N53">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">PA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O53">
         <is>
-          <t xml:space="preserve">02149</t>
+          <t xml:space="preserve">15632</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q53">
         <is>
-          <t xml:space="preserve">409- 474-2082</t>
+          <t xml:space="preserve">724- 325-3330</t>
         </is>
       </c>
     </row>
     <row r="54" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A54">
         <is>
-          <t xml:space="preserve">AC1147</t>
+          <t xml:space="preserve">AC001062</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B54">
         <is>
-          <t xml:space="preserve">07/18/2026</t>
+          <t xml:space="preserve">01/27/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C54">
         <is>
-          <t xml:space="preserve">Remediation Holdings, LLC</t>
+          <t xml:space="preserve">SPECTRUM ENVIRONMENTAL, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G54">
         <is>
-          <t xml:space="preserve">6 NORMAN STREET PO BOX 474 WRENTHAM. MA 02093 FOR MAIL </t>
+          <t xml:space="preserve">4000 TRIANGLE LANE SUITE 160</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K54">
         <is>
-          <t xml:space="preserve">EVERETT</t>
+          <t xml:space="preserve">EXPORT</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N54">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">PA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O54">
         <is>
-          <t xml:space="preserve">02149</t>
+          <t xml:space="preserve">15632</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q54">
         <is>
-          <t xml:space="preserve">443- 822-8520</t>
+          <t xml:space="preserve">724- 325-3330</t>
         </is>
       </c>
     </row>
     <row r="55" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A55">
         <is>
-          <t xml:space="preserve">AC000763</t>
+          <t xml:space="preserve">AC000738</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B55">
         <is>
-          <t xml:space="preserve">03/24/2027</t>
+          <t xml:space="preserve">09/29/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C55">
         <is>
-          <t xml:space="preserve">PRISM RESPONSE, LLC</t>
+          <t xml:space="preserve">ENVIRONMENTAL RESTORATION, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G55">
         <is>
-          <t xml:space="preserve">4000 TRIANGLE LANE SUITE 160</t>
+          <t xml:space="preserve">1666 FABICK DRIVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K55">
         <is>
-          <t xml:space="preserve">EXPORT</t>
+          <t xml:space="preserve">FENTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N55">
         <is>
-          <t xml:space="preserve">PA</t>
+          <t xml:space="preserve">MO</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O55">
         <is>
-          <t xml:space="preserve">15632</t>
+          <t xml:space="preserve">63026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q55">
         <is>
-          <t xml:space="preserve">724- 325-3330</t>
+          <t xml:space="preserve">636- 227-7477</t>
         </is>
       </c>
     </row>
     <row r="56" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A56">
         <is>
-          <t xml:space="preserve">AC001062</t>
+          <t xml:space="preserve">AC000459</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B56">
         <is>
-          <t xml:space="preserve">01/27/2027</t>
+          <t xml:space="preserve">03/30/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C56">
         <is>
-          <t xml:space="preserve">SPECTRUM ENVIRONMENTAL, LLC</t>
+          <t xml:space="preserve">ECONOMIC ENVIRO TECHS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G56">
         <is>
-          <t xml:space="preserve">4000 TRIANGLE LANE SUITE 160</t>
+          <t xml:space="preserve">38 INTERVALE RD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K56">
         <is>
-          <t xml:space="preserve">EXPORT</t>
+          <t xml:space="preserve">FITCHBURG</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N56">
         <is>
-          <t xml:space="preserve">PA</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O56">
         <is>
-          <t xml:space="preserve">15632</t>
+          <t xml:space="preserve">01420</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q56">
         <is>
-          <t xml:space="preserve">724- 325-3330</t>
+          <t xml:space="preserve">978- 348-1118</t>
         </is>
       </c>
     </row>
     <row r="57" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A57">
         <is>
-          <t xml:space="preserve">AC000738</t>
+          <t xml:space="preserve">AC1160</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B57">
         <is>
-          <t xml:space="preserve">09/29/2026</t>
+          <t xml:space="preserve">03/31/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C57">
         <is>
-          <t xml:space="preserve">ENVIRONMENTAL RESTORATION, LLC</t>
+          <t xml:space="preserve">J&amp;J Safety Environmental LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G57">
         <is>
-          <t xml:space="preserve">1666 FABICK DRIVE </t>
+          <t xml:space="preserve">66 Myrtle Avenue  </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K57">
         <is>
-          <t xml:space="preserve">FENTON</t>
+          <t xml:space="preserve">Fitchburg </t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N57">
         <is>
-          <t xml:space="preserve">MO</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O57">
         <is>
-          <t xml:space="preserve">63026</t>
+          <t xml:space="preserve">01420</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q57">
         <is>
-          <t xml:space="preserve">636- 227-7477</t>
+          <t xml:space="preserve">978- 870-4596</t>
         </is>
       </c>
     </row>
     <row r="58" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A58">
         <is>
-          <t xml:space="preserve">AC000459</t>
+          <t xml:space="preserve">AC000884</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B58">
         <is>
-          <t xml:space="preserve">03/30/2027</t>
+          <t xml:space="preserve">02/03/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C58">
         <is>
-          <t xml:space="preserve">ECONOMIC ENVIRO TECHS, INC.</t>
+          <t xml:space="preserve">BANNER ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G58">
         <is>
-          <t xml:space="preserve">38 INTERVALE RD </t>
+          <t xml:space="preserve">31 HAYWARD STREET SUITE 2A-205</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K58">
         <is>
-          <t xml:space="preserve">FITCHBURG</t>
+          <t xml:space="preserve">FRANKLIN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N58">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O58">
         <is>
-          <t xml:space="preserve">01420</t>
+          <t xml:space="preserve">02038</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q58">
         <is>
-          <t xml:space="preserve">978- 348-1118</t>
+          <t xml:space="preserve">781- 934-6873</t>
         </is>
       </c>
     </row>
     <row r="59" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A59">
         <is>
-          <t xml:space="preserve">AC1160</t>
+          <t xml:space="preserve">AC1150</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B59">
         <is>
-          <t xml:space="preserve">03/31/2027</t>
+          <t xml:space="preserve">09/17/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C59">
         <is>
-          <t xml:space="preserve">J&amp;J Safety Environmental LLC</t>
+          <t xml:space="preserve">GUARDIAN ABATEMENT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G59">
         <is>
-          <t xml:space="preserve">66 Myrtle Avenue  </t>
+          <t xml:space="preserve">852 UPPER UNION STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K59">
         <is>
-          <t xml:space="preserve">Fitchburg </t>
+          <t xml:space="preserve">FRANKLIN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N59">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O59">
         <is>
-          <t xml:space="preserve">01420</t>
+          <t xml:space="preserve">02038</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q59">
         <is>
-          <t xml:space="preserve">978- 870-4596</t>
+          <t xml:space="preserve">508- -45-6400</t>
         </is>
       </c>
     </row>
     <row r="60" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A60">
         <is>
           <t xml:space="preserve">AC000490</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B60">
         <is>
-          <t xml:space="preserve">06/23/2026</t>
+          <t xml:space="preserve">05/28/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C60">
         <is>
-          <t xml:space="preserve">ATLANTIC CONTRACTING &amp; SPECIALTIES, LLC</t>
+          <t xml:space="preserve">Irex Atlantic Contracting LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G60">
         <is>
           <t xml:space="preserve">25 KENWOOD CIRCLE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K60">
         <is>
           <t xml:space="preserve">FRANKLIN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N60">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O60">
         <is>
           <t xml:space="preserve">02038</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q60">
         <is>
           <t xml:space="preserve">717- 399-5238</t>
         </is>
       </c>
     </row>
     <row r="61" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A61">
         <is>
-          <t xml:space="preserve">AC000884</t>
+          <t xml:space="preserve">AC001078</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B61">
         <is>
-          <t xml:space="preserve">02/03/2027</t>
+          <t xml:space="preserve">04/27/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C61">
         <is>
-          <t xml:space="preserve">BANNER ENVIRONMENTAL SERVICES, INC.</t>
+          <t xml:space="preserve">Champion Specialty Services, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G61">
         <is>
-          <t xml:space="preserve">31 HAYWARD STREET SUITE 2A-205</t>
+          <t xml:space="preserve">130 SW 22 STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K61">
         <is>
-          <t xml:space="preserve">FRANKLIN</t>
+          <t xml:space="preserve">FT. LAUDERDALE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N61">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">FL</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O61">
         <is>
-          <t xml:space="preserve">02038</t>
+          <t xml:space="preserve">33315</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q61">
         <is>
-          <t xml:space="preserve">781- 934-6873</t>
+          <t xml:space="preserve">954- 462-9079</t>
         </is>
       </c>
     </row>
     <row r="62" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A62">
         <is>
-          <t xml:space="preserve">AC1150</t>
+          <t xml:space="preserve">AC1133</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B62">
         <is>
-          <t xml:space="preserve">09/17/2026</t>
+          <t xml:space="preserve">01/14/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C62">
         <is>
-          <t xml:space="preserve">GUARDIAN ABATEMENT</t>
+          <t xml:space="preserve">Prestige Builders &amp; Contractors LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G62">
         <is>
-          <t xml:space="preserve">852 UPPER UNION STREET </t>
+          <t xml:space="preserve">PO Box 1141 </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K62">
         <is>
-          <t xml:space="preserve">FRANKLIN</t>
+          <t xml:space="preserve">Gardner</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N62">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O62">
         <is>
-          <t xml:space="preserve">02038</t>
+          <t xml:space="preserve">01440</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q62">
         <is>
-          <t xml:space="preserve">508- 889-9325</t>
+          <t xml:space="preserve">978- 320-9228</t>
         </is>
       </c>
     </row>
     <row r="63" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A63">
         <is>
-          <t xml:space="preserve">AC001078</t>
+          <t xml:space="preserve">AC001011</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B63">
         <is>
-          <t xml:space="preserve">04/27/2027</t>
+          <t xml:space="preserve">04/03/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C63">
         <is>
-          <t xml:space="preserve">Champion Specialty Services, LLC</t>
+          <t xml:space="preserve">ATLANTIC ABATEMENT CORPORATION</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G63">
         <is>
-          <t xml:space="preserve">130 SW 22 STREET </t>
+          <t xml:space="preserve">15 LARK INDUSTRIAL DRIVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K63">
         <is>
-          <t xml:space="preserve">FT. LAUDERDALE</t>
+          <t xml:space="preserve">GREENVILLE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N63">
         <is>
-          <t xml:space="preserve">FL</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O63">
         <is>
-          <t xml:space="preserve">33315</t>
+          <t xml:space="preserve">02828</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q63">
         <is>
-          <t xml:space="preserve">954- 462-9079</t>
+          <t xml:space="preserve">401- 351-9050</t>
         </is>
       </c>
     </row>
     <row r="64" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A64">
         <is>
-          <t xml:space="preserve">AC1133</t>
+          <t xml:space="preserve">AC000258</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B64">
         <is>
-          <t xml:space="preserve">01/14/2027</t>
+          <t xml:space="preserve">05/07/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C64">
         <is>
-          <t xml:space="preserve">Prestige Builders &amp; Contractors LLC</t>
+          <t xml:space="preserve">ENVIRONMENTAL RESTORATIONS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G64">
         <is>
-          <t xml:space="preserve">PO Box 1141 </t>
+          <t xml:space="preserve">16 HAZEL DRIVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K64">
         <is>
-          <t xml:space="preserve">Gardner</t>
+          <t xml:space="preserve">HAMPSTEAD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N64">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O64">
         <is>
-          <t xml:space="preserve">01440</t>
+          <t xml:space="preserve">03841</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q64">
         <is>
-          <t xml:space="preserve">978- 320-9228</t>
+          <t xml:space="preserve">603- 329-6101</t>
         </is>
       </c>
     </row>
     <row r="65" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A65">
         <is>
-          <t xml:space="preserve">AC001011</t>
+          <t xml:space="preserve">AC000812</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B65">
         <is>
-          <t xml:space="preserve">04/03/2027</t>
+          <t xml:space="preserve">10/21/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C65">
         <is>
-          <t xml:space="preserve">ATLANTIC ABATEMENT CORPORATION</t>
+          <t xml:space="preserve">GIBSON ROOFS INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G65">
         <is>
-          <t xml:space="preserve">15 LARK INDUSTRIAL DRIVE </t>
+          <t xml:space="preserve">369 WINTER STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K65">
         <is>
-          <t xml:space="preserve">GREENVILLE</t>
+          <t xml:space="preserve">HANOVER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N65">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O65">
         <is>
-          <t xml:space="preserve">02828</t>
+          <t xml:space="preserve">02339</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q65">
         <is>
-          <t xml:space="preserve">401- 351-9050</t>
+          <t xml:space="preserve">781- 826-6344</t>
         </is>
       </c>
     </row>
     <row r="66" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A66">
         <is>
-          <t xml:space="preserve">AC000258</t>
+          <t xml:space="preserve">AC1113</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B66">
         <is>
-          <t xml:space="preserve">05/06/2026</t>
+          <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C66">
         <is>
-          <t xml:space="preserve">ENVIRONMENTAL RESTORATIONS, INC.</t>
+          <t xml:space="preserve">Federal Property Maintenance Corp.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G66">
         <is>
-          <t xml:space="preserve">16 HAZEL DRIVE </t>
+          <t xml:space="preserve">40 Crystal Street </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K66">
         <is>
-          <t xml:space="preserve">HAMPSTEAD</t>
+          <t xml:space="preserve">Harrison</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N66">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">NY</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O66">
         <is>
-          <t xml:space="preserve">03841</t>
+          <t xml:space="preserve">10528</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q66">
         <is>
-          <t xml:space="preserve">603- 329-6101</t>
+          <t xml:space="preserve">914- -49-4416</t>
         </is>
       </c>
     </row>
     <row r="67" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A67">
         <is>
-          <t xml:space="preserve">AC000812</t>
+          <t xml:space="preserve">AC000856</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B67">
         <is>
           <t xml:space="preserve">10/21/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C67">
         <is>
-          <t xml:space="preserve">GIBSON ROOFS INC.</t>
+          <t xml:space="preserve">GLOBAL COMPASS INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G67">
         <is>
-          <t xml:space="preserve">369 WINTER STREET </t>
+          <t xml:space="preserve">750 MAIN STREET SUITE 100</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K67">
         <is>
-          <t xml:space="preserve">HANOVER</t>
+          <t xml:space="preserve">HARTFORD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N67">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O67">
         <is>
-          <t xml:space="preserve">02339</t>
+          <t xml:space="preserve">06103</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q67">
         <is>
-          <t xml:space="preserve">781- 826-6344</t>
+          <t xml:space="preserve">413- 244-9624</t>
         </is>
       </c>
     </row>
     <row r="68" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A68">
         <is>
-          <t xml:space="preserve">AC1113</t>
+          <t xml:space="preserve">AC000971</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B68">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <t xml:space="preserve">02/25/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C68">
         <is>
-          <t xml:space="preserve">Federal Property Maintenance Corp.</t>
+          <t xml:space="preserve">E &amp; F ENVIRONMENTAL CORPORATION</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G68">
         <is>
-          <t xml:space="preserve">40 Crystal Street </t>
+          <t xml:space="preserve">411 RIVER STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K68">
         <is>
-          <t xml:space="preserve">Harrison</t>
+          <t xml:space="preserve">HAVERHILL</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N68">
         <is>
-          <t xml:space="preserve">NY</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O68">
         <is>
-          <t xml:space="preserve">10528</t>
+          <t xml:space="preserve">01832</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q68">
         <is>
-          <t xml:space="preserve">914- -49-4416</t>
+          <t xml:space="preserve">603- 974-2503</t>
         </is>
       </c>
     </row>
     <row r="69" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A69">
         <is>
-          <t xml:space="preserve">AC000856</t>
+          <t xml:space="preserve">AC000129</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B69">
         <is>
-          <t xml:space="preserve">10/21/2026</t>
+          <t xml:space="preserve">12/16/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C69">
         <is>
-          <t xml:space="preserve">GLOBAL COMPASS INC.</t>
+          <t xml:space="preserve">SEN CAM, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G69">
         <is>
-          <t xml:space="preserve">750 MAIN STREET SUITE 100</t>
+          <t xml:space="preserve">741 SOUTH MAIN STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K69">
         <is>
-          <t xml:space="preserve">HARTFORD</t>
+          <t xml:space="preserve">HAVERHILL</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N69">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O69">
         <is>
-          <t xml:space="preserve">06103</t>
+          <t xml:space="preserve">01835</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q69">
         <is>
-          <t xml:space="preserve">413- 244-9624</t>
+          <t xml:space="preserve">978- 683-7767</t>
         </is>
       </c>
     </row>
     <row r="70" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A70">
         <is>
-          <t xml:space="preserve">AC000971</t>
+          <t xml:space="preserve">AC000972</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B70">
         <is>
-          <t xml:space="preserve">02/25/2027</t>
+          <t xml:space="preserve">02/17/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C70">
         <is>
-          <t xml:space="preserve">E &amp; F ENVIRONMENTAL CORPORATION</t>
+          <t xml:space="preserve">ASBESTOS PRO SERVICES LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G70">
         <is>
-          <t xml:space="preserve">411 RIVER STREET </t>
+          <t xml:space="preserve">260 CENTRE STREET UNIT B</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K70">
         <is>
-          <t xml:space="preserve">HAVERHILL</t>
+          <t xml:space="preserve">HOLBROOK</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N70">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O70">
         <is>
-          <t xml:space="preserve">01832</t>
+          <t xml:space="preserve">02343</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q70">
         <is>
-          <t xml:space="preserve">603- 974-2503</t>
+          <t xml:space="preserve">617- 249-6097</t>
         </is>
       </c>
     </row>
     <row r="71" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A71">
         <is>
-          <t xml:space="preserve">AC000129</t>
+          <t xml:space="preserve">AC001041</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B71">
         <is>
-          <t xml:space="preserve">12/16/2026</t>
+          <t xml:space="preserve">12/04/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C71">
         <is>
-          <t xml:space="preserve">SEN CAM, INC.</t>
+          <t xml:space="preserve">ALL-STAR ABATEMENT INC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G71">
         <is>
-          <t xml:space="preserve">741 SOUTH MAIN STREET </t>
+          <t xml:space="preserve">18 CANAL STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K71">
         <is>
-          <t xml:space="preserve">HAVERHILL</t>
+          <t xml:space="preserve">HOLYOKE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N71">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O71">
         <is>
-          <t xml:space="preserve">01835</t>
+          <t xml:space="preserve">01040</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q71">
         <is>
-          <t xml:space="preserve">978- 683-7767</t>
+          <t xml:space="preserve">413- 314-0825</t>
         </is>
       </c>
     </row>
     <row r="72" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A72">
         <is>
-          <t xml:space="preserve">AC000972</t>
+          <t xml:space="preserve">AC000639</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B72">
         <is>
-          <t xml:space="preserve">02/17/2027</t>
+          <t xml:space="preserve">10/17/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C72">
         <is>
-          <t xml:space="preserve">ASBESTOS PRO SERVICES LLC</t>
+          <t xml:space="preserve">AMERICAN ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G72">
         <is>
-          <t xml:space="preserve">260 CENTRE STREET UNIT B</t>
+          <t xml:space="preserve">18 CANAL STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K72">
         <is>
-          <t xml:space="preserve">HOLBROOK</t>
+          <t xml:space="preserve">HOLYOKE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N72">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O72">
         <is>
-          <t xml:space="preserve">02343</t>
+          <t xml:space="preserve">01040</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q72">
         <is>
-          <t xml:space="preserve">617- 249-6097</t>
+          <t xml:space="preserve">413- 322-7190</t>
         </is>
       </c>
     </row>
     <row r="73" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A73">
         <is>
-          <t xml:space="preserve">AC001041</t>
+          <t xml:space="preserve">AC1130</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B73">
         <is>
-          <t xml:space="preserve">12/04/2026</t>
+          <t xml:space="preserve">07/30/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C73">
         <is>
-          <t xml:space="preserve">ALL-STAR ABATEMENT INC</t>
+          <t xml:space="preserve">Elite Group Services LLC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G73">
         <is>
-          <t xml:space="preserve">18 CANAL STREET </t>
+          <t xml:space="preserve">35 N East Street </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K73">
         <is>
-          <t xml:space="preserve">HOLYOKE</t>
+          <t xml:space="preserve">Holyoke</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N73">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O73">
         <is>
           <t xml:space="preserve">01040</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q73">
         <is>
-          <t xml:space="preserve">413- 314-0825</t>
+          <t xml:space="preserve">413- 386-1853</t>
         </is>
       </c>
     </row>
     <row r="74" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A74">
         <is>
-          <t xml:space="preserve">AC000639</t>
+          <t xml:space="preserve">AC1148</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B74">
         <is>
-          <t xml:space="preserve">10/17/2026</t>
+          <t xml:space="preserve">09/08/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C74">
         <is>
-          <t xml:space="preserve">AMERICAN ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">Cotton Commercial USA, Inc.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G74">
         <is>
-          <t xml:space="preserve">18 CANAL STREET </t>
+          <t xml:space="preserve">840 W Sam Houston Pkwy N Suite 225 </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K74">
         <is>
-          <t xml:space="preserve">HOLYOKE</t>
+          <t xml:space="preserve">HOUSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N74">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">TX</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O74">
         <is>
-          <t xml:space="preserve">01040</t>
+          <t xml:space="preserve">77024</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q74">
         <is>
-          <t xml:space="preserve">413- 322-7190</t>
+          <t xml:space="preserve">877- -90-0493</t>
         </is>
       </c>
     </row>
     <row r="75" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A75">
         <is>
-          <t xml:space="preserve">AC1130</t>
+          <t xml:space="preserve">AC000910</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B75">
         <is>
-          <t xml:space="preserve">07/30/2026</t>
+          <t xml:space="preserve">03/04/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C75">
         <is>
-          <t xml:space="preserve">Elite Group Services LLC.</t>
+          <t xml:space="preserve">R G ENVIRONMENTAL SERVICES, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G75">
         <is>
-          <t xml:space="preserve">35 N East Street </t>
+          <t xml:space="preserve">3 POND STREET SUITE 1</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K75">
         <is>
-          <t xml:space="preserve">Holyoke</t>
+          <t xml:space="preserve">HYDE PARK</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N75">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O75">
         <is>
-          <t xml:space="preserve">01040</t>
+          <t xml:space="preserve">02136</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q75">
         <is>
-          <t xml:space="preserve">413- 386-1853</t>
+          <t xml:space="preserve">617- 233-3019</t>
         </is>
       </c>
     </row>
     <row r="76" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A76">
         <is>
-          <t xml:space="preserve">AC1148</t>
+          <t xml:space="preserve">AC1140</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B76">
         <is>
-          <t xml:space="preserve">09/08/2026</t>
+          <t xml:space="preserve">06/05/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C76">
         <is>
-          <t xml:space="preserve">Cotton Commercial USA, Inc.</t>
+          <t xml:space="preserve">Precision Environmental Company</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G76">
         <is>
-          <t xml:space="preserve">840 W Sam Houston Pkwy N Suite 225 </t>
+          <t xml:space="preserve">5500 Old Brecksville Road </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K76">
         <is>
-          <t xml:space="preserve">HOUSTON</t>
+          <t xml:space="preserve">Independence</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N76">
         <is>
-          <t xml:space="preserve">TX</t>
+          <t xml:space="preserve">OH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O76">
         <is>
-          <t xml:space="preserve">77024</t>
+          <t xml:space="preserve">44131</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q76">
         <is>
-          <t xml:space="preserve">877- -90-0493</t>
+          <t xml:space="preserve">216- -64-6040</t>
         </is>
       </c>
     </row>
     <row r="77" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A77">
         <is>
-          <t xml:space="preserve">AC000910</t>
+          <t xml:space="preserve">AC000209</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B77">
         <is>
-          <t xml:space="preserve">03/04/2027</t>
+          <t xml:space="preserve">02/20/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C77">
         <is>
-          <t xml:space="preserve">R G ENVIRONMENTAL SERVICES, LLC</t>
+          <t xml:space="preserve">A.A. ASBESTOS ABATEMENT CO., INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G77">
         <is>
-          <t xml:space="preserve">3 POND STREET SUITE 1</t>
+          <t xml:space="preserve">R-1307 HARTFORD AVENUE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K77">
         <is>
-          <t xml:space="preserve">HYDE PARK</t>
+          <t xml:space="preserve">JOHNSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N77">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O77">
         <is>
-          <t xml:space="preserve">02136</t>
+          <t xml:space="preserve">02919-</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q77">
         <is>
-          <t xml:space="preserve">617- 233-3019</t>
+          <t xml:space="preserve">401- 351-1188</t>
         </is>
       </c>
     </row>
     <row r="78" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A78">
         <is>
-          <t xml:space="preserve">AC000209</t>
+          <t xml:space="preserve">AC1104</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B78">
         <is>
-          <t xml:space="preserve">02/20/2027</t>
+          <t xml:space="preserve">05/26/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C78">
         <is>
-          <t xml:space="preserve">A.A. ASBESTOS ABATEMENT CO., INC.</t>
+          <t xml:space="preserve">Bilray Corporation </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G78">
         <is>
-          <t xml:space="preserve">R-1307 HARTFORD AVENUE </t>
+          <t xml:space="preserve">73 Mill Street  </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K78">
         <is>
-          <t xml:space="preserve">JOHNSTON</t>
+          <t xml:space="preserve">Johnston </t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N78">
         <is>
           <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O78">
         <is>
-          <t xml:space="preserve">02919-</t>
+          <t xml:space="preserve">02904</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q78">
         <is>
-          <t xml:space="preserve">401- 351-1188</t>
+          <t xml:space="preserve">401- -83-8895</t>
         </is>
       </c>
     </row>
     <row r="79" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A79">
         <is>
           <t xml:space="preserve">AC000837</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B79">
         <is>
           <t xml:space="preserve">03/30/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C79">
         <is>
           <t xml:space="preserve">J.R. VINAGRO CORPORATION</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G79">
         <is>
           <t xml:space="preserve">2208 PLAINFIELD PIKE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K79">
@@ -3502,51 +3502,51 @@
       </c>
       <c s="13" t="inlineStr" r="N82">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O82">
         <is>
           <t xml:space="preserve">02364</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q82">
         <is>
           <t xml:space="preserve">781- 588-9661</t>
         </is>
       </c>
     </row>
     <row r="83" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A83">
         <is>
           <t xml:space="preserve">AC000670</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B83">
         <is>
-          <t xml:space="preserve">06/17/2026</t>
+          <t xml:space="preserve">05/27/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C83">
         <is>
           <t xml:space="preserve">CLASSIC ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G83">
         <is>
           <t xml:space="preserve">112 WADE ROAD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K83">
         <is>
           <t xml:space="preserve">LATHAM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N83">
         <is>
           <t xml:space="preserve">NY</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O83">
         <is>
           <t xml:space="preserve">12110</t>
@@ -3581,5559 +3581,5349 @@
       </c>
       <c s="12" t="inlineStr" r="K84">
         <is>
           <t xml:space="preserve">Latham</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N84">
         <is>
           <t xml:space="preserve">NY</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O84">
         <is>
           <t xml:space="preserve">12110</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q84">
         <is>
           <t xml:space="preserve">518- -37-1554</t>
         </is>
       </c>
     </row>
     <row r="85" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A85">
         <is>
-          <t xml:space="preserve">AC000700</t>
+          <t xml:space="preserve">AC001021</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B85">
         <is>
-          <t xml:space="preserve">06/20/2026</t>
+          <t xml:space="preserve">08/18/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C85">
         <is>
-          <t xml:space="preserve">A&amp;J DEMOLITION SERVICES CORPORATION</t>
+          <t xml:space="preserve">ACQUA ENVIRONMENTAL LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G85">
         <is>
-          <t xml:space="preserve">599 CANAL STREET 5TH FLOOR</t>
+          <t xml:space="preserve">48 OAKWOOD AVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K85">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N85">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O85">
         <is>
-          <t xml:space="preserve">01840</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q85">
         <is>
-          <t xml:space="preserve">978- 327-5070</t>
+          <t xml:space="preserve">978- 735-5541</t>
         </is>
       </c>
     </row>
     <row r="86" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A86">
         <is>
-          <t xml:space="preserve">AC001021</t>
+          <t xml:space="preserve">AC001065</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B86">
         <is>
-          <t xml:space="preserve">08/18/2026</t>
+          <t xml:space="preserve">05/06/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C86">
         <is>
-          <t xml:space="preserve">ACQUA ENVIRONMENTAL LLC</t>
+          <t xml:space="preserve">AKA PROPERTY RESTORATION CORP</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G86">
         <is>
-          <t xml:space="preserve">48 OAKWOOD AVE </t>
+          <t xml:space="preserve">85 BAY STATE RD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K86">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N86">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O86">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">01843</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q86">
         <is>
-          <t xml:space="preserve">978- 735-5541</t>
+          <t xml:space="preserve">978- 605-3088</t>
         </is>
       </c>
     </row>
     <row r="87" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A87">
         <is>
-          <t xml:space="preserve">AC001065</t>
+          <t xml:space="preserve">AC000737</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B87">
         <is>
-          <t xml:space="preserve">05/05/2026</t>
+          <t xml:space="preserve">01/07/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C87">
         <is>
-          <t xml:space="preserve">AKA PROPERTY RESTORATION CORP</t>
+          <t xml:space="preserve">ENVIRO STAFFING SOLUTIONS DBA JACKSON TRAINING SCHOOL</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G87">
         <is>
-          <t xml:space="preserve">85 BAY STATE RD </t>
+          <t xml:space="preserve">184 JACKSON STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K87">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N87">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O87">
         <is>
-          <t xml:space="preserve">01843</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q87">
         <is>
-          <t xml:space="preserve">978- 605-3088</t>
+          <t xml:space="preserve">978- 794-7807</t>
         </is>
       </c>
     </row>
     <row r="88" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A88">
         <is>
-          <t xml:space="preserve">AC000737</t>
+          <t xml:space="preserve">AC1096</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B88">
         <is>
-          <t xml:space="preserve">01/07/2027</t>
+          <t xml:space="preserve">04/28/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C88">
         <is>
-          <t xml:space="preserve">ENVIRO STAFFING SOLUTIONS DBA JACKSON TRAINING SCHOOL</t>
+          <t xml:space="preserve">EV ABATEMENT INC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G88">
         <is>
-          <t xml:space="preserve">184 JACKSON STREET </t>
+          <t xml:space="preserve">35 LORING ST </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K88">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N88">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O88">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">01843</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q88">
         <is>
-          <t xml:space="preserve">978- 794-7807</t>
+          <t xml:space="preserve">978- -73-0186</t>
         </is>
       </c>
     </row>
     <row r="89" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A89">
         <is>
-          <t xml:space="preserve">AC1096</t>
+          <t xml:space="preserve">AC000724</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B89">
         <is>
-          <t xml:space="preserve">04/28/2027</t>
+          <t xml:space="preserve">11/05/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C89">
         <is>
-          <t xml:space="preserve">EV ABATEMENT INC</t>
+          <t xml:space="preserve">GREENLEAF ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G89">
         <is>
-          <t xml:space="preserve">35 LORING ST </t>
+          <t xml:space="preserve">49 BLANCHARD STREET SUITE 200</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K89">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N89">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O89">
         <is>
           <t xml:space="preserve">01843</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q89">
         <is>
-          <t xml:space="preserve">978- -73-0186</t>
+          <t xml:space="preserve">978- 685-8367</t>
         </is>
       </c>
     </row>
     <row r="90" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A90">
         <is>
-          <t xml:space="preserve">AC000724</t>
+          <t xml:space="preserve">AC1111</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B90">
         <is>
-          <t xml:space="preserve">11/05/2026</t>
+          <t xml:space="preserve">02/10/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C90">
         <is>
-          <t xml:space="preserve">GREENLEAF ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">JM Demolition Corp </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G90">
         <is>
-          <t xml:space="preserve">49 BLANCHARD STREET SUITE 200</t>
+          <t xml:space="preserve">599 Canal Street Suite 6 E 9 </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K90">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
+          <t xml:space="preserve">Lawrence </t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N90">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O90">
         <is>
-          <t xml:space="preserve">01843</t>
+          <t xml:space="preserve">01840</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q90">
         <is>
-          <t xml:space="preserve">978- 685-8367</t>
+          <t xml:space="preserve">978- 907-0259</t>
         </is>
       </c>
     </row>
     <row r="91" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A91">
         <is>
-          <t xml:space="preserve">AC1111</t>
+          <t xml:space="preserve">AC000890</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B91">
         <is>
-          <t xml:space="preserve">02/10/2027</t>
+          <t xml:space="preserve">05/28/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C91">
         <is>
-          <t xml:space="preserve">JM Demolition Corp </t>
+          <t xml:space="preserve">MERRIMACK ENVIRONMENTAL SOLUTION CORP</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G91">
         <is>
-          <t xml:space="preserve">599 Canal Street Suite 6 E 9 </t>
+          <t xml:space="preserve">599 CANAL STREET 6 W  SUITE 9</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K91">
         <is>
-          <t xml:space="preserve">Lawrence </t>
+          <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N91">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O91">
         <is>
-          <t xml:space="preserve">01840</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q91">
         <is>
-          <t xml:space="preserve">978- 907-0259</t>
+          <t xml:space="preserve">978- 685-0111</t>
         </is>
       </c>
     </row>
     <row r="92" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A92">
         <is>
-          <t xml:space="preserve">AC000890</t>
+          <t xml:space="preserve">AC001010</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B92">
         <is>
-          <t xml:space="preserve">05/22/2026</t>
+          <t xml:space="preserve">02/09/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C92">
         <is>
-          <t xml:space="preserve">MERRIMACK ENVIRONMENTAL SOLUTION CORP</t>
+          <t xml:space="preserve">NG ENVIRONMENTAL CONTRACTORS INC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G92">
         <is>
-          <t xml:space="preserve">599 CANAL STREET 6 W  SUITE 9</t>
+          <t xml:space="preserve">9 OSGOOD STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K92">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N92">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O92">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">01843</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q92">
         <is>
-          <t xml:space="preserve">978- 685-0111</t>
+          <t xml:space="preserve">978- 794-7922</t>
         </is>
       </c>
     </row>
     <row r="93" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A93">
         <is>
-          <t xml:space="preserve">AC1145</t>
+          <t xml:space="preserve">AC001016</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B93">
         <is>
-          <t xml:space="preserve">06/23/2026</t>
+          <t xml:space="preserve">10/08/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C93">
         <is>
-          <t xml:space="preserve">Micro Environmental</t>
+          <t xml:space="preserve">NORTH ENVIRONMENTAL ABATEMENT INC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G93">
         <is>
-          <t xml:space="preserve">9 Osgood St Suite 11 </t>
+          <t xml:space="preserve">0 BROADWAY STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K93">
         <is>
-          <t xml:space="preserve">Lawrence</t>
+          <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N93">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O93">
         <is>
-          <t xml:space="preserve">01843</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q93">
         <is>
-          <t xml:space="preserve">207- 550-5979</t>
+          <t xml:space="preserve">619- 595-1024</t>
         </is>
       </c>
     </row>
     <row r="94" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A94">
         <is>
-          <t xml:space="preserve">AC001010</t>
+          <t xml:space="preserve">AC1131</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B94">
         <is>
-          <t xml:space="preserve">02/09/2027</t>
+          <t xml:space="preserve">09/16/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C94">
         <is>
-          <t xml:space="preserve">NG ENVIRONMENTAL CONTRACTORS INC</t>
+          <t xml:space="preserve">North Lawrence Contracting, LLC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G94">
         <is>
-          <t xml:space="preserve">9 OSGOOD STREET </t>
+          <t xml:space="preserve">15 Union St., Entrance H, Suite G28 </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K94">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
+          <t xml:space="preserve">Lawrence</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N94">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O94">
         <is>
-          <t xml:space="preserve">01843</t>
+          <t xml:space="preserve">01840</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q94">
         <is>
-          <t xml:space="preserve">978- 794-7922</t>
+          <t xml:space="preserve">978- 435-4955</t>
         </is>
       </c>
     </row>
     <row r="95" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A95">
         <is>
-          <t xml:space="preserve">AC001016</t>
+          <t xml:space="preserve">AC000669</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B95">
         <is>
-          <t xml:space="preserve">10/08/2026</t>
+          <t xml:space="preserve">06/05/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C95">
         <is>
-          <t xml:space="preserve">NORTH ENVIRONMENTAL ABATEMENT INC</t>
+          <t xml:space="preserve">PREMIER ABATEMENT &amp; LABOR SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G95">
         <is>
-          <t xml:space="preserve">0 BROADWAY STREET </t>
+          <t xml:space="preserve">172 MARSTON STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K95">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N95">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O95">
         <is>
           <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q95">
         <is>
-          <t xml:space="preserve">619- 595-1024</t>
+          <t xml:space="preserve">978- 376-3107</t>
         </is>
       </c>
     </row>
     <row r="96" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A96">
         <is>
-          <t xml:space="preserve">AC1131</t>
+          <t xml:space="preserve">AC000865</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B96">
         <is>
-          <t xml:space="preserve">09/16/2026</t>
+          <t xml:space="preserve">08/11/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C96">
         <is>
-          <t xml:space="preserve">North Lawrence Contracting, LLC.</t>
+          <t xml:space="preserve">RAY SERVICES, INC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G96">
         <is>
-          <t xml:space="preserve">15 Union St., Entrance H, Suite G28 </t>
+          <t xml:space="preserve">530 BROADWAY ST. 4TH FLOOR</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K96">
         <is>
-          <t xml:space="preserve">Lawrence</t>
+          <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N96">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O96">
         <is>
-          <t xml:space="preserve">01840</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q96">
         <is>
-          <t xml:space="preserve">978- 435-4955</t>
+          <t xml:space="preserve">978- 305-7644</t>
         </is>
       </c>
     </row>
     <row r="97" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A97">
         <is>
-          <t xml:space="preserve">AC000669</t>
+          <t xml:space="preserve">AC001084</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B97">
         <is>
-          <t xml:space="preserve">06/30/2026</t>
+          <t xml:space="preserve">09/04/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C97">
         <is>
-          <t xml:space="preserve">PREMIER ABATEMENT &amp; LABOR SERVICES, INC.</t>
+          <t xml:space="preserve">SOLUTION ENVIRONMENTAL CLEANING, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G97">
         <is>
-          <t xml:space="preserve">172 MARSTON STREET </t>
+          <t xml:space="preserve">62 CONGRESS STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K97">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N97">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O97">
         <is>
           <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q97">
         <is>
-          <t xml:space="preserve">978- 376-3107</t>
+          <t xml:space="preserve">978- 994-8734</t>
         </is>
       </c>
     </row>
     <row r="98" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A98">
         <is>
-          <t xml:space="preserve">AC000865</t>
+          <t xml:space="preserve">AC001030</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B98">
         <is>
-          <t xml:space="preserve">08/11/2026</t>
+          <t xml:space="preserve">05/29/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C98">
         <is>
-          <t xml:space="preserve">RAY SERVICES, INC</t>
+          <t xml:space="preserve">SYNERGY CONTRACTING, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G98">
         <is>
-          <t xml:space="preserve">530 BROADWAY ST. 4TH FLOOR</t>
+          <t xml:space="preserve">0 FARLEY STREET UNIT 2</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K98">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N98">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O98">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">01843</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q98">
         <is>
-          <t xml:space="preserve">978- 305-7644</t>
+          <t xml:space="preserve">978- 307-2200</t>
         </is>
       </c>
     </row>
     <row r="99" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A99">
         <is>
-          <t xml:space="preserve">AC001084</t>
+          <t xml:space="preserve">AC001022</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B99">
         <is>
-          <t xml:space="preserve">09/04/2026</t>
+          <t xml:space="preserve">04/22/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C99">
         <is>
-          <t xml:space="preserve">SOLUTION ENVIRONMENTAL CLEANING, INC.</t>
+          <t xml:space="preserve">D&amp;R ENVIRONMENTAL SERVICES, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G99">
         <is>
-          <t xml:space="preserve">62 CONGRESS STREET </t>
+          <t xml:space="preserve">107 UNION STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K99">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
+          <t xml:space="preserve">LEOMINSTER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N99">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O99">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">01453</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q99">
         <is>
-          <t xml:space="preserve">978- 994-8734</t>
+          <t xml:space="preserve">978- 534-5448</t>
         </is>
       </c>
     </row>
     <row r="100" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A100">
         <is>
-          <t xml:space="preserve">AC001022</t>
+          <t xml:space="preserve">AC000751</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B100">
         <is>
-          <t xml:space="preserve">04/22/2027</t>
+          <t xml:space="preserve">05/11/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C100">
         <is>
-          <t xml:space="preserve">D&amp;R ENVIRONMENTAL SERVICES, LLC</t>
+          <t xml:space="preserve">ROCKWELL ROOFING, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G100">
         <is>
-          <t xml:space="preserve">107 UNION STREET </t>
+          <t xml:space="preserve">44 POND STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K100">
         <is>
           <t xml:space="preserve">LEOMINSTER</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N100">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O100">
         <is>
           <t xml:space="preserve">01453</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q100">
         <is>
-          <t xml:space="preserve">978- 534-5448</t>
+          <t xml:space="preserve">978- 537-7825</t>
         </is>
       </c>
     </row>
     <row r="101" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A101">
         <is>
-          <t xml:space="preserve">AC000885</t>
+          <t xml:space="preserve">AC1161</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B101">
         <is>
-          <t xml:space="preserve">05/27/2026</t>
+          <t xml:space="preserve">05/28/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C101">
         <is>
-          <t xml:space="preserve">F A ENVIRONMENTAL RESOURCES LLC</t>
+          <t xml:space="preserve">Allstates Contractor</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G101">
         <is>
-          <t xml:space="preserve">52 TROLLEY CAR LANE </t>
+          <t xml:space="preserve">522 Princeton Blvd. </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K101">
         <is>
-          <t xml:space="preserve">LONDONDERRY</t>
+          <t xml:space="preserve">Lowell</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N101">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O101">
         <is>
-          <t xml:space="preserve">03053</t>
+          <t xml:space="preserve">01851</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q101">
         <is>
-          <t xml:space="preserve">978- 390-0101</t>
+          <t xml:space="preserve">978- -42-4723</t>
         </is>
       </c>
     </row>
     <row r="102" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A102">
         <is>
-          <t xml:space="preserve">AC001045</t>
+          <t xml:space="preserve">AC000955</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B102">
         <is>
-          <t xml:space="preserve">05/14/2026</t>
+          <t xml:space="preserve">09/24/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C102">
         <is>
-          <t xml:space="preserve">ALLSTATE CONTRACTING</t>
+          <t xml:space="preserve">KN ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G102">
         <is>
-          <t xml:space="preserve">55 HARVARD STREET </t>
+          <t xml:space="preserve">21 WEST ADAMS STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K102">
         <is>
           <t xml:space="preserve">LOWELL</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N102">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O102">
         <is>
           <t xml:space="preserve">01851</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q102">
         <is>
-          <t xml:space="preserve">978- 423-4723</t>
+          <t xml:space="preserve">617- 905-1332</t>
         </is>
       </c>
     </row>
     <row r="103" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A103">
         <is>
-          <t xml:space="preserve">AC000955</t>
+          <t xml:space="preserve">AC000568</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B103">
         <is>
-          <t xml:space="preserve">09/24/2026</t>
+          <t xml:space="preserve">09/11/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C103">
         <is>
-          <t xml:space="preserve">KN ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">MILL CITY ENVIRONMENTAL CORPORATION</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G103">
         <is>
-          <t xml:space="preserve">21 WEST ADAMS STREET </t>
+          <t xml:space="preserve">116 JOHN STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K103">
         <is>
           <t xml:space="preserve">LOWELL</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N103">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O103">
         <is>
-          <t xml:space="preserve">01851</t>
+          <t xml:space="preserve">01852</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q103">
         <is>
-          <t xml:space="preserve">617- 905-1332</t>
+          <t xml:space="preserve">978- 654-6741</t>
         </is>
       </c>
     </row>
     <row r="104" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A104">
         <is>
-          <t xml:space="preserve">AC000568</t>
+          <t xml:space="preserve">AC000497</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B104">
         <is>
-          <t xml:space="preserve">09/11/2026</t>
+          <t xml:space="preserve">02/20/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C104">
         <is>
-          <t xml:space="preserve">MILL CITY ENVIRONMENTAL CORPORATION</t>
+          <t xml:space="preserve">S&amp;R Corporation</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G104">
         <is>
-          <t xml:space="preserve">116 JOHN STREET </t>
+          <t xml:space="preserve">706 Broadway Street </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K104">
         <is>
-          <t xml:space="preserve">LOWELL</t>
+          <t xml:space="preserve">Lowell</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N104">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O104">
         <is>
-          <t xml:space="preserve">01852</t>
+          <t xml:space="preserve">01854</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q104">
         <is>
-          <t xml:space="preserve">978- 654-6741</t>
+          <t xml:space="preserve">978- 441-2000</t>
         </is>
       </c>
     </row>
     <row r="105" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A105">
         <is>
-          <t xml:space="preserve">AC000497</t>
+          <t xml:space="preserve">AC000652</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B105">
         <is>
-          <t xml:space="preserve">02/20/2027</t>
+          <t xml:space="preserve">07/14/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C105">
         <is>
-          <t xml:space="preserve">S&amp;R Corporation</t>
+          <t xml:space="preserve">SRS CONTRACTORS, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G105">
         <is>
-          <t xml:space="preserve">706 Broadway Street </t>
+          <t xml:space="preserve">153 WINTHROP AVENUE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K105">
         <is>
-          <t xml:space="preserve">Lowell</t>
+          <t xml:space="preserve">LOWELL</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N105">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O105">
         <is>
-          <t xml:space="preserve">01854</t>
+          <t xml:space="preserve">01851</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q105">
         <is>
-          <t xml:space="preserve">978- 441-2000</t>
+          <t xml:space="preserve">978- 455-0249</t>
         </is>
       </c>
     </row>
     <row r="106" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A106">
         <is>
-          <t xml:space="preserve">AC000652</t>
+          <t xml:space="preserve">AC000725</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B106">
         <is>
-          <t xml:space="preserve">07/14/2026</t>
+          <t xml:space="preserve">08/04/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C106">
         <is>
-          <t xml:space="preserve">SRS CONTRACTORS, INC.</t>
+          <t xml:space="preserve">BALTAZAR CONTRACTORS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G106">
         <is>
-          <t xml:space="preserve">153 WINTHROP AVENUE </t>
+          <t xml:space="preserve">83 CARMELINAS CIRCLE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K106">
         <is>
-          <t xml:space="preserve">LOWELL</t>
+          <t xml:space="preserve">LUDLOW</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N106">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O106">
         <is>
-          <t xml:space="preserve">01851</t>
+          <t xml:space="preserve">01056</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q106">
         <is>
-          <t xml:space="preserve">978- 455-0249</t>
+          <t xml:space="preserve">413- 583-6160</t>
         </is>
       </c>
     </row>
     <row r="107" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A107">
         <is>
-          <t xml:space="preserve">AC000725</t>
+          <t xml:space="preserve">AC000695</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B107">
         <is>
-          <t xml:space="preserve">08/04/2026</t>
+          <t xml:space="preserve">01/29/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C107">
         <is>
-          <t xml:space="preserve">BALTAZAR CONTRACTORS, INC.</t>
+          <t xml:space="preserve">COMPASS RESTORATION SERVICES, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G107">
         <is>
-          <t xml:space="preserve">83 CARMELINAS CIRCLE </t>
+          <t xml:space="preserve">1020 EAST STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K107">
         <is>
           <t xml:space="preserve">LUDLOW</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N107">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O107">
         <is>
           <t xml:space="preserve">01056</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q107">
         <is>
-          <t xml:space="preserve">413- 583-6160</t>
+          <t xml:space="preserve">413- 583-7919</t>
         </is>
       </c>
     </row>
     <row r="108" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A108">
         <is>
-          <t xml:space="preserve">AC000695</t>
+          <t xml:space="preserve">AC1158</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B108">
         <is>
-          <t xml:space="preserve">01/29/2027</t>
+          <t xml:space="preserve">03/25/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C108">
         <is>
-          <t xml:space="preserve">COMPASS RESTORATION SERVICES, LLC</t>
+          <t xml:space="preserve">Complete Services &amp; Junk Removal LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G108">
         <is>
-          <t xml:space="preserve">1020 EAST STREET </t>
+          <t xml:space="preserve">12 Moody Street </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K108">
         <is>
           <t xml:space="preserve">LUDLOW</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N108">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O108">
         <is>
           <t xml:space="preserve">01056</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q108">
         <is>
-          <t xml:space="preserve">413- 583-7919</t>
+          <t xml:space="preserve">413- -88-7771</t>
         </is>
       </c>
     </row>
     <row r="109" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A109">
         <is>
-          <t xml:space="preserve">AC1158</t>
+          <t xml:space="preserve">AC000820</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B109">
         <is>
-          <t xml:space="preserve">03/25/2027</t>
+          <t xml:space="preserve">09/17/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C109">
         <is>
-          <t xml:space="preserve">Complete Services &amp; Junk Removal LLC</t>
+          <t xml:space="preserve">Top Notch Abatement LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G109">
         <is>
-          <t xml:space="preserve">12 Moody Street </t>
+          <t xml:space="preserve">1087 Center St </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K109">
         <is>
-          <t xml:space="preserve">LUDLOW</t>
+          <t xml:space="preserve">Ludlow</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N109">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O109">
         <is>
           <t xml:space="preserve">01056</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q109">
         <is>
-          <t xml:space="preserve">413- -88-7771</t>
+          <t xml:space="preserve">413- 283-9252</t>
         </is>
       </c>
     </row>
     <row r="110" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A110">
         <is>
-          <t xml:space="preserve">AC000820</t>
+          <t xml:space="preserve">AC000915</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B110">
         <is>
-          <t xml:space="preserve">09/17/2026</t>
+          <t xml:space="preserve">06/09/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C110">
         <is>
-          <t xml:space="preserve">Top Notch Abatement LLC</t>
+          <t xml:space="preserve">KYLE R. BLOOD - GENERAL CONTRACTING &amp; ENVIRONMENTAL REMEDIATION</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G110">
         <is>
-          <t xml:space="preserve">1087 Center St </t>
+          <t xml:space="preserve">1387 MASSACHUSETTS AVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K110">
         <is>
-          <t xml:space="preserve">Ludlow</t>
+          <t xml:space="preserve">LUNENBURG</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N110">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O110">
         <is>
-          <t xml:space="preserve">01056</t>
+          <t xml:space="preserve">01462</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q110">
         <is>
-          <t xml:space="preserve">413- 283-9252</t>
+          <t xml:space="preserve">978- 833-1018</t>
         </is>
       </c>
     </row>
     <row r="111" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A111">
         <is>
-          <t xml:space="preserve">AC000915</t>
+          <t xml:space="preserve">AC000199</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B111">
         <is>
-          <t xml:space="preserve">05/07/2026</t>
+          <t xml:space="preserve">02/11/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C111">
         <is>
-          <t xml:space="preserve">KYLE R. BLOOD - GENERAL CONTRACTING &amp; ENVIRONMENTAL REMEDIATION</t>
+          <t xml:space="preserve">ALLSTATE ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G111">
         <is>
-          <t xml:space="preserve">1387 MASSACHUSETTS AVE </t>
+          <t xml:space="preserve">94 BEAVER AVENUE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K111">
         <is>
-          <t xml:space="preserve">LUNENBURG</t>
+          <t xml:space="preserve">LYNNFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N111">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O111">
         <is>
-          <t xml:space="preserve">01462</t>
+          <t xml:space="preserve">01940</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q111">
         <is>
-          <t xml:space="preserve">978- 833-1018</t>
+          <t xml:space="preserve">781- 334-4647</t>
         </is>
       </c>
     </row>
     <row r="112" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A112">
         <is>
-          <t xml:space="preserve">AC000199</t>
+          <t xml:space="preserve">AC000774</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B112">
         <is>
-          <t xml:space="preserve">02/11/2027</t>
+          <t xml:space="preserve">08/01/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C112">
         <is>
-          <t xml:space="preserve">ALLSTATE ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">IMPRESAIR ENVIRONMENTAL CORPORATION</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G112">
         <is>
-          <t xml:space="preserve">94 BEAVER AVENUE </t>
+          <t xml:space="preserve">439 FERRY STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K112">
         <is>
-          <t xml:space="preserve">LYNNFIELD</t>
+          <t xml:space="preserve">MALDEN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N112">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O112">
         <is>
-          <t xml:space="preserve">01940</t>
+          <t xml:space="preserve">02148</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q112">
         <is>
-          <t xml:space="preserve">781- 334-4647</t>
+          <t xml:space="preserve">617- 625-7106</t>
         </is>
       </c>
     </row>
     <row r="113" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A113">
         <is>
-          <t xml:space="preserve">AC000774</t>
+          <t xml:space="preserve">AC1157</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B113">
         <is>
-          <t xml:space="preserve">08/01/2026</t>
+          <t xml:space="preserve">03/24/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C113">
         <is>
-          <t xml:space="preserve">IMPRESAIR ENVIRONMENTAL CORPORATION</t>
+          <t xml:space="preserve">Ecoshield Solutions, LLC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G113">
         <is>
-          <t xml:space="preserve">439 FERRY STREET </t>
+          <t xml:space="preserve">425 Candia Rd </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K113">
         <is>
-          <t xml:space="preserve">MALDEN</t>
+          <t xml:space="preserve">Manchester</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N113">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O113">
         <is>
-          <t xml:space="preserve">02148</t>
+          <t xml:space="preserve">03109</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q113">
         <is>
-          <t xml:space="preserve">617- 625-7106</t>
+          <t xml:space="preserve">603- 867-3304</t>
         </is>
       </c>
     </row>
     <row r="114" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A114">
         <is>
-          <t xml:space="preserve">AC1157</t>
+          <t xml:space="preserve">AC000983</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B114">
         <is>
-          <t xml:space="preserve">03/24/2027</t>
+          <t xml:space="preserve">03/10/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C114">
         <is>
-          <t xml:space="preserve">Ecoshield Solutions, LLC.</t>
+          <t xml:space="preserve">ANCHOR ENVIRONMENTAL SERVICES LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G114">
         <is>
-          <t xml:space="preserve">425 Candia Rd </t>
+          <t xml:space="preserve">113 TOWNE WAY </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K114">
         <is>
-          <t xml:space="preserve">Manchester</t>
+          <t xml:space="preserve">MARSHFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N114">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O114">
         <is>
-          <t xml:space="preserve">03109</t>
+          <t xml:space="preserve">02050</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q114">
         <is>
-          <t xml:space="preserve">603- 867-3304</t>
+          <t xml:space="preserve">407- 590-9855</t>
         </is>
       </c>
     </row>
     <row r="115" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A115">
         <is>
-          <t xml:space="preserve">AC000983</t>
+          <t xml:space="preserve">AC000852</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B115">
         <is>
-          <t xml:space="preserve">03/10/2027</t>
+          <t xml:space="preserve">12/16/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C115">
         <is>
-          <t xml:space="preserve">ANCHOR ENVIRONMENTAL SERVICES LLC</t>
+          <t xml:space="preserve">ADVANCE DEMOLITION L.L.C.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G115">
         <is>
-          <t xml:space="preserve">113 TOWNE WAY </t>
+          <t xml:space="preserve">604 PROSPECT STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K115">
         <is>
-          <t xml:space="preserve">MARSHFIELD</t>
+          <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N115">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O115">
         <is>
-          <t xml:space="preserve">02050</t>
+          <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q115">
         <is>
-          <t xml:space="preserve">407- 590-9855</t>
+          <t xml:space="preserve">978- 994-5086</t>
         </is>
       </c>
     </row>
     <row r="116" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A116">
         <is>
-          <t xml:space="preserve">AC000852</t>
+          <t xml:space="preserve">AC001093</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B116">
         <is>
-          <t xml:space="preserve">12/16/2026</t>
+          <t xml:space="preserve">12/22/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C116">
         <is>
-          <t xml:space="preserve">ADVANCE DEMOLITION L.L.C.</t>
+          <t xml:space="preserve">BUDGET ABATEMENT LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G116">
         <is>
-          <t xml:space="preserve">604 PROSPECT STREET </t>
+          <t xml:space="preserve">76 HAMPSHIRE STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K116">
         <is>
           <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N116">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O116">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q116">
         <is>
-          <t xml:space="preserve">978- 994-5086</t>
+          <t xml:space="preserve">978- 606-4476</t>
         </is>
       </c>
     </row>
     <row r="117" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A117">
         <is>
-          <t xml:space="preserve">AC001093</t>
+          <t xml:space="preserve">AC001061</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B117">
         <is>
-          <t xml:space="preserve">12/22/2026</t>
+          <t xml:space="preserve">08/08/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C117">
         <is>
-          <t xml:space="preserve">BUDGET ABATEMENT LLC</t>
+          <t xml:space="preserve">FJC STAFFING LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G117">
         <is>
-          <t xml:space="preserve">76 HAMPSHIRE STREET </t>
+          <t xml:space="preserve">213 BROADWAY UNIT 7</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K117">
         <is>
           <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N117">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O117">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q117">
         <is>
-          <t xml:space="preserve">978- 606-4476</t>
+          <t xml:space="preserve">978- 655-3623</t>
         </is>
       </c>
     </row>
     <row r="118" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A118">
         <is>
-          <t xml:space="preserve">AC001061</t>
+          <t xml:space="preserve">AC000793</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B118">
         <is>
-          <t xml:space="preserve">08/08/2026</t>
+          <t xml:space="preserve">12/22/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C118">
         <is>
-          <t xml:space="preserve">FJC STAFFING LLC</t>
+          <t xml:space="preserve">GOLDEN GATES SERVICES, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G118">
         <is>
-          <t xml:space="preserve">213 BROADWAY UNIT 7</t>
+          <t xml:space="preserve">22 WOODLAND CIRCLE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K118">
         <is>
           <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N118">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O118">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q118">
         <is>
-          <t xml:space="preserve">978- 655-3623</t>
+          <t xml:space="preserve">781- 962-9801</t>
         </is>
       </c>
     </row>
     <row r="119" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A119">
         <is>
-          <t xml:space="preserve">AC000793</t>
+          <t xml:space="preserve">AC1100</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B119">
         <is>
-          <t xml:space="preserve">12/22/2026</t>
+          <t xml:space="preserve">10/15/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C119">
         <is>
-          <t xml:space="preserve">GOLDEN GATES SERVICES, INC.</t>
+          <t xml:space="preserve">J&amp;A Environmental Services LLC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G119">
         <is>
-          <t xml:space="preserve">22 WOODLAND CIRCLE </t>
+          <t xml:space="preserve">562 Prospect St </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K119">
         <is>
-          <t xml:space="preserve">METHUEN</t>
+          <t xml:space="preserve">Methuen</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N119">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O119">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q119">
         <is>
-          <t xml:space="preserve">781- 962-9801</t>
+          <t xml:space="preserve">978- 397-4310</t>
         </is>
       </c>
     </row>
     <row r="120" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A120">
         <is>
-          <t xml:space="preserve">AC1100</t>
+          <t xml:space="preserve">AC1154</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B120">
         <is>
-          <t xml:space="preserve">10/15/2026</t>
+          <t xml:space="preserve">01/29/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C120">
         <is>
-          <t xml:space="preserve">J&amp;A Environmental Services LLC.</t>
+          <t xml:space="preserve">My Promise Land, Inc.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G120">
         <is>
-          <t xml:space="preserve">562 Prospect St </t>
+          <t xml:space="preserve">176 East Street </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K120">
         <is>
           <t xml:space="preserve">Methuen</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N120">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O120">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q120">
         <is>
-          <t xml:space="preserve">978- 397-4310</t>
+          <t xml:space="preserve">978- 327-9699</t>
         </is>
       </c>
     </row>
     <row r="121" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A121">
         <is>
-          <t xml:space="preserve">AC1154</t>
+          <t xml:space="preserve">AC000909</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B121">
         <is>
-          <t xml:space="preserve">01/29/2027</t>
+          <t xml:space="preserve">02/18/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C121">
         <is>
-          <t xml:space="preserve">My Promise Land, Inc.</t>
+          <t xml:space="preserve">PRESTIGE ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G121">
         <is>
-          <t xml:space="preserve">176 East Street </t>
+          <t xml:space="preserve">55 CHASE STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K121">
         <is>
-          <t xml:space="preserve">Methuen</t>
+          <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N121">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O121">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q121">
         <is>
-          <t xml:space="preserve">978- 327-9699</t>
+          <t xml:space="preserve">978- 655-1960</t>
         </is>
       </c>
     </row>
     <row r="122" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A122">
         <is>
-          <t xml:space="preserve">AC000909</t>
+          <t xml:space="preserve">AC001089</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B122">
         <is>
-          <t xml:space="preserve">02/18/2027</t>
+          <t xml:space="preserve">10/29/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C122">
         <is>
-          <t xml:space="preserve">PRESTIGE ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">SHALOM ENIVIRONMENTAL SERVICES INC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G122">
         <is>
-          <t xml:space="preserve">55 CHASE STREET </t>
+          <t xml:space="preserve">54 LIPPOLD STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K122">
         <is>
           <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N122">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O122">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q122">
         <is>
-          <t xml:space="preserve">978- 655-1960</t>
+          <t xml:space="preserve">978- 608-3377</t>
         </is>
       </c>
     </row>
     <row r="123" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A123">
         <is>
-          <t xml:space="preserve">AC001089</t>
+          <t xml:space="preserve">AC000427</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B123">
         <is>
-          <t xml:space="preserve">10/29/2026</t>
+          <t xml:space="preserve">03/04/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C123">
         <is>
-          <t xml:space="preserve">SHALOM ENIVIRONMENTAL SERVICES INC</t>
+          <t xml:space="preserve">THE AULSON CO., INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G123">
         <is>
-          <t xml:space="preserve">54 LIPPOLD STREET </t>
+          <t xml:space="preserve">49 DANTON DRIVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K123">
         <is>
           <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N123">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O123">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q123">
         <is>
-          <t xml:space="preserve">978- 608-3377</t>
+          <t xml:space="preserve">978- 975-4500</t>
         </is>
       </c>
     </row>
     <row r="124" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A124">
         <is>
-          <t xml:space="preserve">AC000427</t>
+          <t xml:space="preserve">AC001034</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B124">
         <is>
-          <t xml:space="preserve">03/04/2027</t>
+          <t xml:space="preserve">11/25/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C124">
         <is>
-          <t xml:space="preserve">THE AULSON CO., INC.</t>
+          <t xml:space="preserve">COSTELLO DISMANTLING COMPANY, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G124">
         <is>
-          <t xml:space="preserve">49 DANTON DRIVE </t>
+          <t xml:space="preserve">699 WAREHAM STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K124">
         <is>
-          <t xml:space="preserve">METHUEN</t>
+          <t xml:space="preserve">MIDDLEBORO</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N124">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O124">
         <is>
-          <t xml:space="preserve">01844</t>
+          <t xml:space="preserve">02346</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q124">
         <is>
-          <t xml:space="preserve">978- 975-4500</t>
+          <t xml:space="preserve">508- 291-2324</t>
         </is>
       </c>
     </row>
     <row r="125" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A125">
         <is>
-          <t xml:space="preserve">AC001039</t>
+          <t xml:space="preserve">AC000847</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B125">
         <is>
-          <t xml:space="preserve">06/26/2026</t>
+          <t xml:space="preserve">08/18/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C125">
         <is>
-          <t xml:space="preserve">ZNS CONSTRUCTION SERVICES INC</t>
+          <t xml:space="preserve">KRONENBERGER &amp; SONS RESTORATION, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G125">
         <is>
-          <t xml:space="preserve">15 GROVE STREET </t>
+          <t xml:space="preserve">175 INDUSTRIAL PARK ROAD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K125">
         <is>
-          <t xml:space="preserve">METHUEN</t>
+          <t xml:space="preserve">MIDDLETOWN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N125">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O125">
         <is>
-          <t xml:space="preserve">01844</t>
+          <t xml:space="preserve">06457</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q125">
         <is>
-          <t xml:space="preserve">978- 807-4498</t>
+          <t xml:space="preserve">860- 347-4600</t>
         </is>
       </c>
     </row>
     <row r="126" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A126">
         <is>
-          <t xml:space="preserve">AC001034</t>
+          <t xml:space="preserve">AC000937</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B126">
         <is>
-          <t xml:space="preserve">11/25/2026</t>
+          <t xml:space="preserve">01/26/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C126">
         <is>
-          <t xml:space="preserve">COSTELLO DISMANTLING COMPANY, INC.</t>
+          <t xml:space="preserve">HOUZPITAL, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G126">
         <is>
-          <t xml:space="preserve">699 WAREHAM STREET </t>
+          <t xml:space="preserve">411 JOHN DOWNEY DRIVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K126">
         <is>
-          <t xml:space="preserve">MIDDLEBORO</t>
+          <t xml:space="preserve">NEW BRITAIN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N126">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O126">
         <is>
-          <t xml:space="preserve">02346</t>
+          <t xml:space="preserve">06051</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q126">
         <is>
-          <t xml:space="preserve">508- 291-2324</t>
+          <t xml:space="preserve">860- 426-1975</t>
         </is>
       </c>
     </row>
     <row r="127" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A127">
         <is>
-          <t xml:space="preserve">AC000412</t>
+          <t xml:space="preserve">AC000752</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B127">
         <is>
-          <t xml:space="preserve">06/27/2026</t>
+          <t xml:space="preserve">03/09/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C127">
         <is>
-          <t xml:space="preserve">ENVIRONMENTAL RESPONSE SERVICES, INCORPORATED</t>
+          <t xml:space="preserve">TRIDENT ENVIRONMENTAL GROUP, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G127">
         <is>
-          <t xml:space="preserve">98 CAMBRIDGE STREET </t>
+          <t xml:space="preserve">15 SHIRE DRIVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K127">
         <is>
-          <t xml:space="preserve">MIDDLEBORO</t>
+          <t xml:space="preserve">NORFOLK</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N127">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O127">
         <is>
-          <t xml:space="preserve">02346</t>
+          <t xml:space="preserve">02056</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q127">
         <is>
-          <t xml:space="preserve">508- 998-6229</t>
+          <t xml:space="preserve">508- 229-3545</t>
         </is>
       </c>
     </row>
     <row r="128" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A128">
         <is>
-          <t xml:space="preserve">AC000847</t>
+          <t xml:space="preserve">AC001072</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B128">
         <is>
-          <t xml:space="preserve">08/18/2026</t>
+          <t xml:space="preserve">12/22/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C128">
         <is>
-          <t xml:space="preserve">KRONENBERGER &amp; SONS RESTORATION, LLC</t>
+          <t xml:space="preserve">HAZARDOUS PRO LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G128">
         <is>
-          <t xml:space="preserve">175 INDUSTRIAL PARK ROAD </t>
+          <t xml:space="preserve">10 BERRY STREET UNIT 1101</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K128">
         <is>
-          <t xml:space="preserve">MIDDLETOWN</t>
+          <t xml:space="preserve">NORTH ANDOVER</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N128">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O128">
         <is>
-          <t xml:space="preserve">06457</t>
+          <t xml:space="preserve">01845</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q128">
         <is>
-          <t xml:space="preserve">860- 347-4600</t>
+          <t xml:space="preserve">978- 397-8867</t>
         </is>
       </c>
     </row>
     <row r="129" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A129">
         <is>
-          <t xml:space="preserve">AC1128</t>
+          <t xml:space="preserve">AC001028</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B129">
         <is>
-          <t xml:space="preserve">06/11/2026</t>
+          <t xml:space="preserve">10/17/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C129">
         <is>
-          <t xml:space="preserve">I.D.G Environmental Services LLC </t>
+          <t xml:space="preserve">MACE CONTRACTING, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G129">
         <is>
-          <t xml:space="preserve">151 bullock street  </t>
+          <t xml:space="preserve">1404 BASSWOOD CIRCLE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K129">
         <is>
-          <t xml:space="preserve">New Bedford </t>
+          <t xml:space="preserve">NORTH ANDOVER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N129">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O129">
         <is>
-          <t xml:space="preserve">02740</t>
+          <t xml:space="preserve">01845</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q129">
         <is>
-          <t xml:space="preserve">774- 719-3311</t>
+          <t xml:space="preserve">617- 777-2908</t>
         </is>
       </c>
     </row>
     <row r="130" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A130">
         <is>
-          <t xml:space="preserve">AC000937</t>
+          <t xml:space="preserve">AC1123</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B130">
         <is>
-          <t xml:space="preserve">01/26/2027</t>
+          <t xml:space="preserve">04/13/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C130">
         <is>
-          <t xml:space="preserve">HOUZPITAL, LLC</t>
+          <t xml:space="preserve">Femme works solutions llc</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G130">
         <is>
-          <t xml:space="preserve">411 JOHN DOWNEY DRIVE </t>
+          <t xml:space="preserve">213 sutton st </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K130">
         <is>
-          <t xml:space="preserve">NEW BRITAIN</t>
+          <t xml:space="preserve">north andover, ma</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N130">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O130">
         <is>
-          <t xml:space="preserve">06051</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q130">
         <is>
-          <t xml:space="preserve">860- 426-1975</t>
+          <t xml:space="preserve">857- 869-0457</t>
         </is>
       </c>
     </row>
     <row r="131" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A131">
         <is>
-          <t xml:space="preserve">AC000752</t>
+          <t xml:space="preserve">AC000934</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B131">
         <is>
-          <t xml:space="preserve">03/09/2027</t>
+          <t xml:space="preserve">08/08/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C131">
         <is>
-          <t xml:space="preserve">TRIDENT ENVIRONMENTAL GROUP, LLC</t>
+          <t xml:space="preserve">W. L. FRENCH EXCAVATING CORP.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G131">
         <is>
-          <t xml:space="preserve">15 SHIRE DRIVE </t>
+          <t xml:space="preserve">14 STERLING ROAD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K131">
         <is>
-          <t xml:space="preserve">NORFOLK</t>
+          <t xml:space="preserve">NORTH BILLERICA</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N131">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O131">
         <is>
-          <t xml:space="preserve">02056</t>
+          <t xml:space="preserve">01862</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q131">
         <is>
-          <t xml:space="preserve">508- 229-3545</t>
+          <t xml:space="preserve">978- 600-2118</t>
         </is>
       </c>
     </row>
     <row r="132" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A132">
         <is>
-          <t xml:space="preserve">AC001072</t>
+          <t xml:space="preserve">AC000607</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B132">
         <is>
-          <t xml:space="preserve">12/22/2026</t>
+          <t xml:space="preserve">10/14/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C132">
         <is>
-          <t xml:space="preserve">HAZARDOUS PRO LLC</t>
+          <t xml:space="preserve">WALSH ENVIRONMENTAL SERVICES</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G132">
         <is>
-          <t xml:space="preserve">10 BERRY STREET UNIT 1101</t>
+          <t xml:space="preserve">17 CIDER MILL ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K132">
         <is>
-          <t xml:space="preserve">NORTH ANDOVER</t>
+          <t xml:space="preserve">NORTH BROOKFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N132">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O132">
         <is>
-          <t xml:space="preserve">01845</t>
+          <t xml:space="preserve">01535</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q132">
         <is>
-          <t xml:space="preserve">978- 397-8867</t>
+          <t xml:space="preserve">774- 696-3849</t>
         </is>
       </c>
     </row>
     <row r="133" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A133">
         <is>
-          <t xml:space="preserve">AC001028</t>
+          <t xml:space="preserve">AC001086</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B133">
         <is>
-          <t xml:space="preserve">10/17/2026</t>
+          <t xml:space="preserve">05/14/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C133">
         <is>
-          <t xml:space="preserve">MACE CONTRACTING, INC.</t>
+          <t xml:space="preserve">MOUNT CARMEL CONSTRUCTION LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G133">
         <is>
-          <t xml:space="preserve">1404 BASSWOOD CIRCLE </t>
+          <t xml:space="preserve">370 STATE STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K133">
         <is>
-          <t xml:space="preserve">NORTH ANDOVER</t>
+          <t xml:space="preserve">NORTH HAVEN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N133">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O133">
         <is>
-          <t xml:space="preserve">01845</t>
+          <t xml:space="preserve">06473</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q133">
         <is>
-          <t xml:space="preserve">617- 777-2908</t>
+          <t xml:space="preserve">203- 234-8488</t>
         </is>
       </c>
     </row>
     <row r="134" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A134">
         <is>
-          <t xml:space="preserve">AC1123</t>
+          <t xml:space="preserve">AC000686</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B134">
         <is>
-          <t xml:space="preserve">04/13/2027</t>
+          <t xml:space="preserve">04/03/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C134">
         <is>
-          <t xml:space="preserve">Femme works solutions llc</t>
+          <t xml:space="preserve">RELIABLE ROOFING AND SHEET METAL, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G134">
         <is>
-          <t xml:space="preserve">213 sutton st </t>
+          <t xml:space="preserve">290 VANDERBILT AVE SUITE 4</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K134">
         <is>
-          <t xml:space="preserve">north andover, ma</t>
+          <t xml:space="preserve">NORWOOD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N134">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O134">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">02062</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q134">
         <is>
-          <t xml:space="preserve">857- 869-0457</t>
+          <t xml:space="preserve">508- 628-5562</t>
         </is>
       </c>
     </row>
     <row r="135" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A135">
         <is>
-          <t xml:space="preserve">AC000934</t>
+          <t xml:space="preserve">AC000761</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B135">
         <is>
-          <t xml:space="preserve">08/08/2026</t>
+          <t xml:space="preserve">03/25/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C135">
         <is>
-          <t xml:space="preserve">W. L. FRENCH EXCAVATING CORP.</t>
+          <t xml:space="preserve">SMI DEMOLITION, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G135">
         <is>
-          <t xml:space="preserve">14 STERLING ROAD </t>
+          <t xml:space="preserve">823 PLEASANT STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K135">
         <is>
-          <t xml:space="preserve">NORTH BILLERICA</t>
+          <t xml:space="preserve">NORWOOD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N135">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O135">
         <is>
-          <t xml:space="preserve">01862</t>
+          <t xml:space="preserve">02062</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q135">
         <is>
-          <t xml:space="preserve">978- 600-2118</t>
+          <t xml:space="preserve">781- 769-5376</t>
         </is>
       </c>
     </row>
     <row r="136" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A136">
         <is>
-          <t xml:space="preserve">AC000607</t>
+          <t xml:space="preserve">AC001090</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B136">
         <is>
-          <t xml:space="preserve">10/14/2026</t>
+          <t xml:space="preserve">09/26/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C136">
         <is>
-          <t xml:space="preserve">WALSH ENVIRONMENTAL SERVICES</t>
+          <t xml:space="preserve">ACTION ENVIRONMENTAL CORP.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G136">
         <is>
-          <t xml:space="preserve">17 CIDER MILL ROAD </t>
+          <t xml:space="preserve">235 OLD WEBSTER ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K136">
         <is>
-          <t xml:space="preserve">NORTH BROOKFIELD</t>
+          <t xml:space="preserve">OXFORD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N136">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O136">
         <is>
-          <t xml:space="preserve">01535</t>
+          <t xml:space="preserve">01540</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q136">
         <is>
-          <t xml:space="preserve">774- 696-3849</t>
+          <t xml:space="preserve">508- 752-4964</t>
         </is>
       </c>
     </row>
     <row r="137" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A137">
         <is>
-          <t xml:space="preserve">AC001086</t>
+          <t xml:space="preserve">AC001083</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B137">
         <is>
-          <t xml:space="preserve">05/15/2026</t>
+          <t xml:space="preserve">03/23/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C137">
         <is>
-          <t xml:space="preserve">MOUNT CARMEL CONSTRUCTION LLC</t>
+          <t xml:space="preserve">A&amp;D ENVIRONMENTAL SPECIALISTS, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G137">
         <is>
-          <t xml:space="preserve">370 STATE STREET </t>
+          <t xml:space="preserve">96 LYNN STREET 1ST FLOOR</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K137">
         <is>
-          <t xml:space="preserve">NORTH HAVEN</t>
+          <t xml:space="preserve">PEABODY</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N137">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O137">
         <is>
-          <t xml:space="preserve">06473</t>
+          <t xml:space="preserve">01960</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q137">
         <is>
-          <t xml:space="preserve">203- 234-8488</t>
+          <t xml:space="preserve">781- 521-8748</t>
         </is>
       </c>
     </row>
     <row r="138" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A138">
         <is>
-          <t xml:space="preserve">AC000686</t>
+          <t xml:space="preserve">AC001035</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B138">
         <is>
-          <t xml:space="preserve">04/03/2027</t>
+          <t xml:space="preserve">01/21/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C138">
         <is>
-          <t xml:space="preserve">RELIABLE ROOFING AND SHEET METAL, LLC</t>
+          <t xml:space="preserve">ADVANCED ABATEMENT &amp; INSULATION, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G138">
         <is>
-          <t xml:space="preserve">290 VANDERBILT AVE SUITE 4</t>
+          <t xml:space="preserve">20 PLYMOUTH ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K138">
         <is>
-          <t xml:space="preserve">NORWOOD</t>
+          <t xml:space="preserve">PEABODY</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N138">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O138">
         <is>
-          <t xml:space="preserve">02062</t>
+          <t xml:space="preserve">01960</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q138">
         <is>
-          <t xml:space="preserve">508- 628-5562</t>
+          <t xml:space="preserve">617- 834-5238</t>
         </is>
       </c>
     </row>
     <row r="139" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A139">
         <is>
-          <t xml:space="preserve">AC000761</t>
+          <t xml:space="preserve">AC000502</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B139">
         <is>
-          <t xml:space="preserve">03/25/2027</t>
+          <t xml:space="preserve">04/14/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C139">
         <is>
-          <t xml:space="preserve">SMI DEMOLITION, INC.</t>
+          <t xml:space="preserve">BARILE ENVIRONMENTAL, INC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G139">
         <is>
-          <t xml:space="preserve">823 PLEASANT STREET </t>
+          <t xml:space="preserve">78 PLASTICS AVENUE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K139">
         <is>
-          <t xml:space="preserve">NORWOOD</t>
+          <t xml:space="preserve">PITTSFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N139">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O139">
         <is>
-          <t xml:space="preserve">02062</t>
+          <t xml:space="preserve">01201</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q139">
         <is>
-          <t xml:space="preserve">781- 769-5376</t>
+          <t xml:space="preserve">413- 443-0480</t>
         </is>
       </c>
     </row>
     <row r="140" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A140">
         <is>
-          <t xml:space="preserve">AC001090</t>
+          <t xml:space="preserve">AC1159</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B140">
         <is>
-          <t xml:space="preserve">09/26/2026</t>
+          <t xml:space="preserve">03/25/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C140">
         <is>
-          <t xml:space="preserve">ACTION ENVIRONMENTAL CORP.</t>
+          <t xml:space="preserve">Greenzone Solutions LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G140">
         <is>
-          <t xml:space="preserve">235 OLD WEBSTER ROAD </t>
+          <t xml:space="preserve">82 Wendell ave suite 100 </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K140">
         <is>
-          <t xml:space="preserve">OXFORD</t>
+          <t xml:space="preserve">pittsfield</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N140">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O140">
         <is>
-          <t xml:space="preserve">01540</t>
+          <t xml:space="preserve">01201</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q140">
         <is>
-          <t xml:space="preserve">508- 752-4964</t>
+          <t xml:space="preserve">978- 620-6402</t>
         </is>
       </c>
     </row>
     <row r="141" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A141">
         <is>
-          <t xml:space="preserve">AC001083</t>
+          <t xml:space="preserve">AC000981</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B141">
         <is>
-          <t xml:space="preserve">03/23/2027</t>
+          <t xml:space="preserve">07/30/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C141">
         <is>
-          <t xml:space="preserve">A&amp;D ENVIRONMENTAL SPECIALISTS, LLC</t>
+          <t xml:space="preserve">J.H. MAXYMILLIAN, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G141">
         <is>
-          <t xml:space="preserve">96 LYNN STREET 1ST FLOOR</t>
+          <t xml:space="preserve">1801 EAST STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K141">
         <is>
-          <t xml:space="preserve">PEABODY</t>
+          <t xml:space="preserve">PITTSFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N141">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O141">
         <is>
-          <t xml:space="preserve">01960</t>
+          <t xml:space="preserve">01201</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q141">
         <is>
-          <t xml:space="preserve">781- 521-8748</t>
+          <t xml:space="preserve">413- 499-3050</t>
         </is>
       </c>
     </row>
     <row r="142" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A142">
         <is>
-          <t xml:space="preserve">AC001035</t>
+          <t xml:space="preserve">AC000476</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B142">
         <is>
-          <t xml:space="preserve">01/21/2027</t>
+          <t xml:space="preserve">12/09/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C142">
         <is>
-          <t xml:space="preserve">ADVANCED ABATEMENT &amp; INSULATION, INC.</t>
+          <t xml:space="preserve">ULTIMATE ABATEMENT COMPANY, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G142">
         <is>
-          <t xml:space="preserve">20 PLYMOUTH ROAD </t>
+          <t xml:space="preserve">34 MOUNTAIN STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K142">
         <is>
-          <t xml:space="preserve">PEABODY</t>
+          <t xml:space="preserve">PLAINFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N142">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O142">
         <is>
-          <t xml:space="preserve">01960</t>
+          <t xml:space="preserve">01070</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q142">
         <is>
-          <t xml:space="preserve">617- 834-5238</t>
+          <t xml:space="preserve">413- 246-0472</t>
         </is>
       </c>
     </row>
     <row r="143" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A143">
         <is>
-          <t xml:space="preserve">AC000502</t>
+          <t xml:space="preserve">AC000331</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B143">
         <is>
-          <t xml:space="preserve">04/14/2027</t>
+          <t xml:space="preserve">10/08/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C143">
         <is>
-          <t xml:space="preserve">BARILE ENVIRONMENTAL, INC</t>
+          <t xml:space="preserve">ALL STATE ABATEMENT PROFESSIONALS, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G143">
         <is>
-          <t xml:space="preserve">78 PLASTICS AVENUE </t>
+          <t xml:space="preserve">4 WILDER DRIVE SUITE 12</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K143">
         <is>
-          <t xml:space="preserve">PITTSFIELD</t>
+          <t xml:space="preserve">PLAISTOW</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N143">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O143">
         <is>
-          <t xml:space="preserve">01201</t>
+          <t xml:space="preserve">03865</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q143">
         <is>
-          <t xml:space="preserve">413- 443-0480</t>
+          <t xml:space="preserve">603- 378-0600</t>
         </is>
       </c>
     </row>
     <row r="144" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A144">
         <is>
-          <t xml:space="preserve">AC1159</t>
+          <t xml:space="preserve">AC1117</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B144">
         <is>
-          <t xml:space="preserve">03/25/2027</t>
+          <t xml:space="preserve">01/12/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C144">
         <is>
-          <t xml:space="preserve">Greenzone Solutions LLC</t>
+          <t xml:space="preserve">Warrior Abatement Services</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G144">
         <is>
-          <t xml:space="preserve">82 Wendell ave suite 100 </t>
+          <t xml:space="preserve">1100 Old Turnpike RD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K144">
         <is>
-          <t xml:space="preserve">pittsfield</t>
+          <t xml:space="preserve">Plantsville</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N144">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O144">
         <is>
-          <t xml:space="preserve">01201</t>
+          <t xml:space="preserve">06479</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q144">
         <is>
-          <t xml:space="preserve">978- 620-6402</t>
+          <t xml:space="preserve">860- 846-0771</t>
         </is>
       </c>
     </row>
     <row r="145" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A145">
         <is>
-          <t xml:space="preserve">AC000981</t>
+          <t xml:space="preserve">AC000601</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B145">
         <is>
-          <t xml:space="preserve">07/30/2026</t>
+          <t xml:space="preserve">10/07/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C145">
         <is>
-          <t xml:space="preserve">J.H. MAXYMILLIAN, INC.</t>
+          <t xml:space="preserve">A-D &amp; T ENTERPRISE, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G145">
         <is>
-          <t xml:space="preserve">1801 EAST STREET </t>
+          <t xml:space="preserve">8 WINTERBERRY WAY </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K145">
         <is>
-          <t xml:space="preserve">PITTSFIELD</t>
+          <t xml:space="preserve">PLYMOUTH</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N145">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O145">
         <is>
-          <t xml:space="preserve">01201</t>
+          <t xml:space="preserve">02360</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q145">
         <is>
-          <t xml:space="preserve">413- 499-3050</t>
+          <t xml:space="preserve">508- 850-9713</t>
         </is>
       </c>
     </row>
     <row r="146" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A146">
         <is>
-          <t xml:space="preserve">AC000476</t>
+          <t xml:space="preserve">AC000904</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B146">
         <is>
-          <t xml:space="preserve">12/09/2026</t>
+          <t xml:space="preserve">12/26/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C146">
         <is>
-          <t xml:space="preserve">ULTIMATE ABATEMENT COMPANY, INC.</t>
+          <t xml:space="preserve">AMERICAN CONSTRUCTION TRADES CORPORATION</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G146">
         <is>
-          <t xml:space="preserve">34 MOUNTAIN STREET </t>
+          <t xml:space="preserve">167 STELLA STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K146">
         <is>
-          <t xml:space="preserve">PLAINFIELD</t>
+          <t xml:space="preserve">PROVIDENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N146">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O146">
         <is>
-          <t xml:space="preserve">01070</t>
+          <t xml:space="preserve">02909</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q146">
         <is>
-          <t xml:space="preserve">413- 246-0472</t>
+          <t xml:space="preserve">401- 639-4361</t>
         </is>
       </c>
     </row>
     <row r="147" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A147">
         <is>
-          <t xml:space="preserve">AC000331</t>
+          <t xml:space="preserve">AC000790</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B147">
         <is>
-          <t xml:space="preserve">10/08/2026</t>
+          <t xml:space="preserve">10/28/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C147">
         <is>
-          <t xml:space="preserve">ALL STATE ABATEMENT PROFESSIONALS, INC.</t>
+          <t xml:space="preserve">KARMA ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G147">
         <is>
-          <t xml:space="preserve">4 WILDER DRIVE SUITE 12</t>
+          <t xml:space="preserve">40 WILLIARD STREET SUITE 202</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K147">
         <is>
-          <t xml:space="preserve">PLAISTOW</t>
+          <t xml:space="preserve">QUINCY</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N147">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O147">
         <is>
-          <t xml:space="preserve">03865</t>
+          <t xml:space="preserve">02169</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q147">
         <is>
-          <t xml:space="preserve">603- 378-0600</t>
+          <t xml:space="preserve">617- 405-4807</t>
         </is>
       </c>
     </row>
     <row r="148" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A148">
         <is>
-          <t xml:space="preserve">AC1117</t>
+          <t xml:space="preserve">AC000735</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B148">
         <is>
-          <t xml:space="preserve">01/12/2027</t>
+          <t xml:space="preserve">08/26/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C148">
         <is>
-          <t xml:space="preserve">Warrior Abatement Services</t>
+          <t xml:space="preserve">AFFORDABLE ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G148">
         <is>
-          <t xml:space="preserve">1100 Old Turnpike RD </t>
+          <t xml:space="preserve">571 S. MAIN STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K148">
         <is>
-          <t xml:space="preserve">Plantsville</t>
+          <t xml:space="preserve">RANDOLPH</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N148">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O148">
         <is>
-          <t xml:space="preserve">06479</t>
+          <t xml:space="preserve">02368</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q148">
         <is>
-          <t xml:space="preserve">860- 846-0771</t>
+          <t xml:space="preserve">781- 267-4325</t>
         </is>
       </c>
     </row>
     <row r="149" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A149">
         <is>
-          <t xml:space="preserve">AC000601</t>
+          <t xml:space="preserve">AC000701</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B149">
         <is>
-          <t xml:space="preserve">10/07/2026</t>
+          <t xml:space="preserve">07/09/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C149">
         <is>
-          <t xml:space="preserve">A-D &amp; T ENTERPRISE, INC.</t>
+          <t xml:space="preserve">MORAN ENVIRONMENTAL RECOVERY, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G149">
         <is>
-          <t xml:space="preserve">8 WINTERBERRY WAY </t>
+          <t xml:space="preserve">75D YORK AVENUE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K149">
         <is>
-          <t xml:space="preserve">PLYMOUTH</t>
+          <t xml:space="preserve">RANDOLPH</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N149">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O149">
         <is>
-          <t xml:space="preserve">02360</t>
+          <t xml:space="preserve">02368</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q149">
         <is>
-          <t xml:space="preserve">508- 850-9713</t>
+          <t xml:space="preserve">781- 815-1100</t>
         </is>
       </c>
     </row>
     <row r="150" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A150">
         <is>
-          <t xml:space="preserve">AC1144</t>
+          <t xml:space="preserve">AC1151</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B150">
         <is>
-          <t xml:space="preserve">06/11/2026</t>
+          <t xml:space="preserve">10/03/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C150">
         <is>
-          <t xml:space="preserve">RED Technologies, LLC </t>
+          <t xml:space="preserve">Rescue Environemtal</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G150">
         <is>
-          <t xml:space="preserve">173 Pickering St.  </t>
+          <t xml:space="preserve">836 N Main St </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K150">
         <is>
-          <t xml:space="preserve">Portland </t>
+          <t xml:space="preserve">Raynham</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N150">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O150">
         <is>
-          <t xml:space="preserve">06480</t>
+          <t xml:space="preserve">02767</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q150">
         <is>
-          <t xml:space="preserve">860- -34-1022</t>
+          <t xml:space="preserve">774- 504-1361</t>
         </is>
       </c>
     </row>
     <row r="151" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A151">
         <is>
-          <t xml:space="preserve">AC000904</t>
+          <t xml:space="preserve">AC001088</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B151">
         <is>
-          <t xml:space="preserve">12/26/2026</t>
+          <t xml:space="preserve">08/21/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C151">
         <is>
-          <t xml:space="preserve">AMERICAN CONSTRUCTION TRADES CORPORATION</t>
+          <t xml:space="preserve">SPRING HILL ENVIRONMENTAL CORP</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G151">
         <is>
-          <t xml:space="preserve">167 STELLA STREET </t>
+          <t xml:space="preserve">12 PEMBERTON STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K151">
         <is>
-          <t xml:space="preserve">PROVIDENCE</t>
+          <t xml:space="preserve">REVER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N151">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O151">
         <is>
-          <t xml:space="preserve">02909</t>
+          <t xml:space="preserve">02151</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q151">
         <is>
-          <t xml:space="preserve">401- 639-4361</t>
+          <t xml:space="preserve">857- 207-9955</t>
         </is>
       </c>
     </row>
     <row r="152" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A152">
         <is>
-          <t xml:space="preserve">AC000790</t>
+          <t xml:space="preserve">AC1126</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B152">
         <is>
-          <t xml:space="preserve">10/28/2026</t>
+          <t xml:space="preserve">10/06/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C152">
         <is>
-          <t xml:space="preserve">KARMA ENVIRONMENTAL SERVICES, INC.</t>
+          <t xml:space="preserve">Asbestos Lead and Mold Environmental Services</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G152">
         <is>
-          <t xml:space="preserve">40 WILLIARD STREET SUITE 202</t>
+          <t xml:space="preserve">55 Cushman Ave </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K152">
         <is>
-          <t xml:space="preserve">QUINCY</t>
+          <t xml:space="preserve">Revere</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N152">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O152">
         <is>
-          <t xml:space="preserve">02169</t>
+          <t xml:space="preserve">02151</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q152">
         <is>
-          <t xml:space="preserve">617- 405-4807</t>
+          <t xml:space="preserve">781- 733-2496</t>
         </is>
       </c>
     </row>
     <row r="153" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A153">
         <is>
-          <t xml:space="preserve">AC000735</t>
+          <t xml:space="preserve">AC000447</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B153">
         <is>
-          <t xml:space="preserve">08/26/2026</t>
+          <t xml:space="preserve">05/28/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C153">
         <is>
-          <t xml:space="preserve">AFFORDABLE ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">NORTH SHORE ENVIRONMENTAL SERVICES INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G153">
         <is>
-          <t xml:space="preserve">571 S. MAIN STREET </t>
+          <t xml:space="preserve">505 WASHINGTON AVENUE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K153">
         <is>
-          <t xml:space="preserve">RANDOLPH</t>
+          <t xml:space="preserve">REVERE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N153">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O153">
         <is>
-          <t xml:space="preserve">02368</t>
+          <t xml:space="preserve">02151</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q153">
         <is>
-          <t xml:space="preserve">781- 267-4325</t>
+          <t xml:space="preserve">781- 485-1621</t>
         </is>
       </c>
     </row>
     <row r="154" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A154">
         <is>
-          <t xml:space="preserve">AC000701</t>
+          <t xml:space="preserve">AC000688</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B154">
         <is>
-          <t xml:space="preserve">07/09/2026</t>
+          <t xml:space="preserve">02/20/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C154">
         <is>
-          <t xml:space="preserve">MORAN ENVIRONMENTAL RECOVERY, LLC</t>
+          <t xml:space="preserve">GREEN ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G154">
         <is>
-          <t xml:space="preserve">75D YORK AVENUE </t>
+          <t xml:space="preserve">296 WEYMOUTH STREET UNIT C</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K154">
         <is>
-          <t xml:space="preserve">RANDOLPH</t>
+          <t xml:space="preserve">ROCKLAND</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N154">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O154">
         <is>
-          <t xml:space="preserve">02368</t>
+          <t xml:space="preserve">02370</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q154">
         <is>
-          <t xml:space="preserve">781- 815-1100</t>
+          <t xml:space="preserve">617- 479-0550</t>
         </is>
       </c>
     </row>
     <row r="155" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A155">
         <is>
-          <t xml:space="preserve">AC1151</t>
+          <t xml:space="preserve">AC000392</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B155">
         <is>
-          <t xml:space="preserve">10/03/2026</t>
+          <t xml:space="preserve">02/17/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C155">
         <is>
-          <t xml:space="preserve">Rescue Environemtal</t>
+          <t xml:space="preserve">Northstar Demolition and Remediation Inc dba Northeast Remediation</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G155">
         <is>
-          <t xml:space="preserve">836 N Main St </t>
+          <t xml:space="preserve">174 Newburyport Turnpike # 304,  </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K155">
         <is>
-          <t xml:space="preserve">Raynham</t>
+          <t xml:space="preserve">Rowley</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N155">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O155">
         <is>
-          <t xml:space="preserve">02767</t>
+          <t xml:space="preserve">01969</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q155">
         <is>
-          <t xml:space="preserve">774- 504-1361</t>
+          <t xml:space="preserve">409- 886-3959</t>
         </is>
       </c>
     </row>
     <row r="156" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A156">
         <is>
-          <t xml:space="preserve">AC001088</t>
+          <t xml:space="preserve">AC000197</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B156">
         <is>
-          <t xml:space="preserve">08/21/2026</t>
+          <t xml:space="preserve">01/21/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C156">
         <is>
-          <t xml:space="preserve">SPRING HILL ENVIRONMENTAL CORP</t>
+          <t xml:space="preserve">A-BEST ABATEMENT, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G156">
         <is>
-          <t xml:space="preserve">12 PEMBERTON STREET </t>
+          <t xml:space="preserve">24 KEEWAYDIN DRIVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K156">
         <is>
-          <t xml:space="preserve">REVER</t>
+          <t xml:space="preserve">SALEM</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N156">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O156">
         <is>
-          <t xml:space="preserve">02151</t>
+          <t xml:space="preserve">03079-</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q156">
         <is>
-          <t xml:space="preserve">857- 207-9955</t>
+          <t xml:space="preserve">603- 893-4696</t>
         </is>
       </c>
     </row>
     <row r="157" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A157">
         <is>
-          <t xml:space="preserve">AC1126</t>
+          <t xml:space="preserve">AC000868</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B157">
         <is>
-          <t xml:space="preserve">10/06/2026</t>
+          <t xml:space="preserve">05/08/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C157">
         <is>
-          <t xml:space="preserve">Asbestos Lead and Mold Environmental Services</t>
+          <t xml:space="preserve">ADEP GROUP, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G157">
         <is>
-          <t xml:space="preserve">55 Cushman Ave </t>
+          <t xml:space="preserve">300 MAIN STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K157">
         <is>
-          <t xml:space="preserve">Revere</t>
+          <t xml:space="preserve">SALEM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N157">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O157">
         <is>
-          <t xml:space="preserve">02151</t>
+          <t xml:space="preserve">03079</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q157">
         <is>
-          <t xml:space="preserve">781- 733-2496</t>
+          <t xml:space="preserve">603- 239-3005</t>
         </is>
       </c>
     </row>
     <row r="158" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A158">
         <is>
-          <t xml:space="preserve">AC000447</t>
+          <t xml:space="preserve">AC000932</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B158">
         <is>
-          <t xml:space="preserve">05/28/2026</t>
+          <t xml:space="preserve">09/11/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C158">
         <is>
-          <t xml:space="preserve">NORTH SHORE ENVIRONMENTAL SERVICES INC.</t>
+          <t xml:space="preserve">ATI Env of Salem NH, LLC dba Omni Environmental</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G158">
         <is>
-          <t xml:space="preserve">505 WASHINGTON AVENUE </t>
+          <t xml:space="preserve">5-7 DELAWARE DRIVE SUITE #4</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K158">
         <is>
-          <t xml:space="preserve">REVERE</t>
+          <t xml:space="preserve">SALEM</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N158">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O158">
         <is>
-          <t xml:space="preserve">02151</t>
+          <t xml:space="preserve">03079</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q158">
         <is>
-          <t xml:space="preserve">781- 485-1621</t>
+          <t xml:space="preserve">603- 458-2060</t>
         </is>
       </c>
     </row>
     <row r="159" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A159">
         <is>
-          <t xml:space="preserve">AC000688</t>
+          <t xml:space="preserve">AC000952</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B159">
         <is>
-          <t xml:space="preserve">02/20/2027</t>
+          <t xml:space="preserve">08/08/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C159">
         <is>
-          <t xml:space="preserve">GREEN ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">BATISTA ENVIRONMENTAL TECH LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G159">
         <is>
-          <t xml:space="preserve">296 WEYMOUTH STREET UNIT C</t>
+          <t xml:space="preserve">4 RAYMOND AVE UNIT 8</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K159">
         <is>
-          <t xml:space="preserve">ROCKLAND</t>
+          <t xml:space="preserve">SALEM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N159">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O159">
         <is>
-          <t xml:space="preserve">02370</t>
+          <t xml:space="preserve">03079</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q159">
         <is>
-          <t xml:space="preserve">617- 479-0550</t>
+          <t xml:space="preserve">603- 458-2359</t>
         </is>
       </c>
     </row>
     <row r="160" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A160">
         <is>
-          <t xml:space="preserve">AC000392</t>
+          <t xml:space="preserve">AC000916</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B160">
         <is>
-          <t xml:space="preserve">02/17/2027</t>
+          <t xml:space="preserve">01/15/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C160">
         <is>
-          <t xml:space="preserve">Northstar Demolition and Remediation Inc dba Northeast Remediation</t>
+          <t xml:space="preserve">SELECT DEMO SERVICES, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G160">
         <is>
-          <t xml:space="preserve">174 Newburyport Turnpike # 304,  </t>
+          <t xml:space="preserve">40 LOWELL ROAD BUILDING 2</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K160">
         <is>
-          <t xml:space="preserve">Rowley</t>
+          <t xml:space="preserve">SALEM</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N160">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O160">
         <is>
-          <t xml:space="preserve">01969</t>
+          <t xml:space="preserve">03079</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q160">
         <is>
-          <t xml:space="preserve">409- 886-3959</t>
+          <t xml:space="preserve">603- 386-0391</t>
         </is>
       </c>
     </row>
     <row r="161" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A161">
         <is>
-          <t xml:space="preserve">AC000197</t>
+          <t xml:space="preserve">AC000768</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B161">
         <is>
-          <t xml:space="preserve">01/21/2027</t>
+          <t xml:space="preserve">12/31/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C161">
         <is>
-          <t xml:space="preserve">A-BEST ABATEMENT, INC.</t>
+          <t xml:space="preserve">ATLANTIC COAST DISMANTLING, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G161">
         <is>
-          <t xml:space="preserve">24 KEEWAYDIN DRIVE </t>
+          <t xml:space="preserve">63 SALEM TURNPIKE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K161">
         <is>
-          <t xml:space="preserve">SALEM</t>
+          <t xml:space="preserve">SAUGUS</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N161">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O161">
         <is>
-          <t xml:space="preserve">03079-</t>
+          <t xml:space="preserve">01906</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q161">
         <is>
-          <t xml:space="preserve">603- 893-4696</t>
+          <t xml:space="preserve">617- 884-7700</t>
         </is>
       </c>
     </row>
     <row r="162" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A162">
         <is>
-          <t xml:space="preserve">AC000868</t>
+          <t xml:space="preserve">AC000511</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B162">
         <is>
-          <t xml:space="preserve">05/15/2026</t>
+          <t xml:space="preserve">05/07/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C162">
         <is>
-          <t xml:space="preserve">ADEP GROUP, INC.</t>
+          <t xml:space="preserve">NATIONAL ABATEMENT, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G162">
         <is>
-          <t xml:space="preserve">300 MAIN STREET </t>
+          <t xml:space="preserve">98 LINCOLN AVE. </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K162">
         <is>
-          <t xml:space="preserve">SALEM</t>
+          <t xml:space="preserve">SAUGUS</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N162">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O162">
         <is>
-          <t xml:space="preserve">03079</t>
+          <t xml:space="preserve">01906</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q162">
         <is>
-          <t xml:space="preserve">603- 239-3005</t>
+          <t xml:space="preserve">781- 589-3161</t>
         </is>
       </c>
     </row>
     <row r="163" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A163">
         <is>
-          <t xml:space="preserve">AC000932</t>
+          <t xml:space="preserve">AC1155</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B163">
         <is>
-          <t xml:space="preserve">09/11/2026</t>
+          <t xml:space="preserve">02/12/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C163">
         <is>
-          <t xml:space="preserve">ATI Env of Salem NH, LLC dba Omni Environmental</t>
+          <t xml:space="preserve">Martin Environmental Services Inc.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G163">
         <is>
-          <t xml:space="preserve">5-7 DELAWARE DRIVE SUITE #4</t>
+          <t xml:space="preserve">1710 Erie Boulevard </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K163">
         <is>
-          <t xml:space="preserve">SALEM</t>
+          <t xml:space="preserve">Schenectady</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N163">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">NY</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O163">
         <is>
-          <t xml:space="preserve">03079</t>
+          <t xml:space="preserve">12308</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q163">
         <is>
-          <t xml:space="preserve">603- 458-2060</t>
+          <t xml:space="preserve">518- 888-5196</t>
         </is>
       </c>
     </row>
     <row r="164" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A164">
         <is>
-          <t xml:space="preserve">AC000952</t>
+          <t xml:space="preserve">AC000640</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B164">
         <is>
-          <t xml:space="preserve">08/08/2026</t>
+          <t xml:space="preserve">06/20/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C164">
         <is>
-          <t xml:space="preserve">BATISTA ENVIRONMENTAL TECH LLC</t>
+          <t xml:space="preserve">ACME ABATEMENT CONTRACTOR, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G164">
         <is>
-          <t xml:space="preserve">4 RAYMOND AVE UNIT 8</t>
+          <t xml:space="preserve">52 FULLER STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K164">
         <is>
-          <t xml:space="preserve">SALEM</t>
+          <t xml:space="preserve">SEEKONK</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N164">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O164">
         <is>
-          <t xml:space="preserve">03079</t>
+          <t xml:space="preserve">02771</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q164">
         <is>
-          <t xml:space="preserve">603- 458-2359</t>
+          <t xml:space="preserve">508- 336-5551</t>
         </is>
       </c>
     </row>
     <row r="165" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A165">
         <is>
-          <t xml:space="preserve">AC000916</t>
+          <t xml:space="preserve">AC000096</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B165">
         <is>
-          <t xml:space="preserve">01/15/2027</t>
+          <t xml:space="preserve">08/15/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C165">
         <is>
-          <t xml:space="preserve">SELECT DEMO SERVICES, LLC</t>
+          <t xml:space="preserve">YANKEE FIBER CONTROL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G165">
         <is>
-          <t xml:space="preserve">40 LOWELL ROAD BUILDING 2</t>
+          <t xml:space="preserve">50 INDUSTRIAL WAY </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K165">
         <is>
-          <t xml:space="preserve">SALEM</t>
+          <t xml:space="preserve">SEEKONK</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N165">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O165">
         <is>
-          <t xml:space="preserve">03079</t>
+          <t xml:space="preserve">02771</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q165">
         <is>
-          <t xml:space="preserve">603- 386-0391</t>
+          <t xml:space="preserve">508- 343-5115</t>
         </is>
       </c>
     </row>
     <row r="166" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A166">
         <is>
-          <t xml:space="preserve">AC000768</t>
+          <t xml:space="preserve">AC1153</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B166">
         <is>
-          <t xml:space="preserve">12/31/2026</t>
+          <t xml:space="preserve">01/21/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C166">
         <is>
-          <t xml:space="preserve">ATLANTIC COAST DISMANTLING, LLC</t>
+          <t xml:space="preserve">A+ Asbestos and Environmental Services LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G166">
         <is>
-          <t xml:space="preserve">63 SALEM TURNPIKE </t>
+          <t xml:space="preserve">35 Mt Vernon </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K166">
         <is>
-          <t xml:space="preserve">SAUGUS</t>
+          <t xml:space="preserve">Somerville</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N166">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O166">
         <is>
-          <t xml:space="preserve">01906</t>
+          <t xml:space="preserve">02145</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q166">
         <is>
-          <t xml:space="preserve">617- 884-7700</t>
+          <t xml:space="preserve">857- 251-0126</t>
         </is>
       </c>
     </row>
     <row r="167" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A167">
         <is>
-          <t xml:space="preserve">AC000511</t>
+          <t xml:space="preserve">AC000898</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B167">
         <is>
-          <t xml:space="preserve">05/05/2026</t>
+          <t xml:space="preserve">08/11/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C167">
         <is>
-          <t xml:space="preserve">NATIONAL ABATEMENT, INC.</t>
+          <t xml:space="preserve">ASSOCIATED BUILDING WRECKERS, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G167">
         <is>
-          <t xml:space="preserve">98 LINCOLN AVE. </t>
+          <t xml:space="preserve">352 ALBANY STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K167">
         <is>
-          <t xml:space="preserve">SAUGUS</t>
+          <t xml:space="preserve">SPRINGFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N167">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O167">
         <is>
-          <t xml:space="preserve">01906</t>
+          <t xml:space="preserve">01105</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q167">
         <is>
-          <t xml:space="preserve">781- 589-3161</t>
+          <t xml:space="preserve">413- 732-3179</t>
         </is>
       </c>
     </row>
     <row r="168" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A168">
         <is>
-          <t xml:space="preserve">AC1155</t>
+          <t xml:space="preserve">AC000021</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B168">
         <is>
-          <t xml:space="preserve">02/12/2027</t>
+          <t xml:space="preserve">10/27/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C168">
         <is>
-          <t xml:space="preserve">Martin Environmental Services Inc.</t>
+          <t xml:space="preserve">BAYSTATE CONTRACTING SERVICES, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G168">
         <is>
-          <t xml:space="preserve">1710 Erie Boulevard </t>
+          <t xml:space="preserve">352 ALBANY STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K168">
         <is>
-          <t xml:space="preserve">Schenectady</t>
+          <t xml:space="preserve">SPRINGFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N168">
         <is>
-          <t xml:space="preserve">NY</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O168">
         <is>
-          <t xml:space="preserve">12308</t>
+          <t xml:space="preserve">01105</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q168">
         <is>
-          <t xml:space="preserve">518- 888-5196</t>
+          <t xml:space="preserve">413- 732-3179</t>
         </is>
       </c>
     </row>
     <row r="169" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A169">
         <is>
-          <t xml:space="preserve">AC000640</t>
+          <t xml:space="preserve">AC000419</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B169">
         <is>
-          <t xml:space="preserve">06/20/2026</t>
+          <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C169">
         <is>
-          <t xml:space="preserve">ACME ABATEMENT CONTRACTOR, INC.</t>
+          <t xml:space="preserve">BAYSTATE HOME GUARD, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G169">
         <is>
-          <t xml:space="preserve">52 FULLER STREET </t>
+          <t xml:space="preserve">38 DAWES STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K169">
         <is>
-          <t xml:space="preserve">SEEKONK</t>
+          <t xml:space="preserve">SPRINGFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N169">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O169">
         <is>
-          <t xml:space="preserve">02771</t>
+          <t xml:space="preserve">01109</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q169">
         <is>
-          <t xml:space="preserve">508- 336-5551</t>
+          <t xml:space="preserve">413- 746-3300</t>
         </is>
       </c>
     </row>
     <row r="170" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A170">
         <is>
-          <t xml:space="preserve">AC000096</t>
+          <t xml:space="preserve">AC1124</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B170">
         <is>
-          <t xml:space="preserve">08/15/2026</t>
+          <t xml:space="preserve">09/25/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C170">
         <is>
-          <t xml:space="preserve">YANKEE FIBER CONTROL, INC.</t>
+          <t xml:space="preserve">Dads Abatement</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G170">
         <is>
-          <t xml:space="preserve">50 INDUSTRIAL WAY </t>
+          <t xml:space="preserve">392 walnut st </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K170">
         <is>
-          <t xml:space="preserve">SEEKONK</t>
+          <t xml:space="preserve">SPRINGFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N170">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O170">
         <is>
-          <t xml:space="preserve">02771</t>
+          <t xml:space="preserve">01105</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q170">
         <is>
-          <t xml:space="preserve">508- 343-5115</t>
+          <t xml:space="preserve">978- 420-9726</t>
         </is>
       </c>
     </row>
     <row r="171" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A171">
         <is>
-          <t xml:space="preserve">AC1153</t>
+          <t xml:space="preserve">AC000935</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B171">
         <is>
-          <t xml:space="preserve">01/21/2027</t>
+          <t xml:space="preserve">09/26/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C171">
         <is>
-          <t xml:space="preserve">A+ Asbestos and Environmental Services LLC</t>
+          <t xml:space="preserve">SPRINGFIELD ABATEMENT, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G171">
         <is>
-          <t xml:space="preserve">35 Mt Vernon </t>
+          <t xml:space="preserve">47 WAREHOUSE STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K171">
         <is>
-          <t xml:space="preserve">Somerville</t>
+          <t xml:space="preserve">SPRINGFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N171">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O171">
         <is>
-          <t xml:space="preserve">02145</t>
+          <t xml:space="preserve">01118</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q171">
         <is>
-          <t xml:space="preserve">857- 251-0126</t>
+          <t xml:space="preserve">413- 734-6172</t>
         </is>
       </c>
     </row>
     <row r="172" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A172">
         <is>
-          <t xml:space="preserve">AC000898</t>
+          <t xml:space="preserve">AC000456</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B172">
         <is>
-          <t xml:space="preserve">08/11/2026</t>
+          <t xml:space="preserve">08/07/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C172">
         <is>
-          <t xml:space="preserve">ASSOCIATED BUILDING WRECKERS, INC.</t>
+          <t xml:space="preserve">TITAN ROOFING, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G172">
         <is>
-          <t xml:space="preserve">352 ALBANY STREET </t>
+          <t xml:space="preserve">200 TAPLEY STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K172">
         <is>
           <t xml:space="preserve">SPRINGFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N172">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O172">
         <is>
-          <t xml:space="preserve">01105</t>
+          <t xml:space="preserve">01104</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q172">
         <is>
-          <t xml:space="preserve">413- 732-3179</t>
+          <t xml:space="preserve">413- 536-1624</t>
         </is>
       </c>
     </row>
     <row r="173" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A173">
         <is>
-          <t xml:space="preserve">AC000021</t>
+          <t xml:space="preserve">AC001009</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B173">
         <is>
-          <t xml:space="preserve">10/27/2026</t>
+          <t xml:space="preserve">04/10/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C173">
         <is>
-          <t xml:space="preserve">BAYSTATE CONTRACTING SERVICES, INC.</t>
+          <t xml:space="preserve">PJC ENVIRONMENTAL INC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G173">
         <is>
-          <t xml:space="preserve">352 ALBANY STREET </t>
+          <t xml:space="preserve">1122 BUCKLEY RD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K173">
         <is>
-          <t xml:space="preserve">SPRINGFIELD</t>
+          <t xml:space="preserve">STOUGHTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N173">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O173">
         <is>
-          <t xml:space="preserve">01105</t>
+          <t xml:space="preserve">02072</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q173">
         <is>
-          <t xml:space="preserve">413- 732-3179</t>
+          <t xml:space="preserve">508- 631-9050</t>
         </is>
       </c>
     </row>
     <row r="174" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A174">
         <is>
-          <t xml:space="preserve">AC000419</t>
+          <t xml:space="preserve">AC000930</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B174">
         <is>
           <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C174">
         <is>
-          <t xml:space="preserve">BAYSTATE HOME GUARD, INC.</t>
+          <t xml:space="preserve">JACKSON RYAN CONSTRUCTION SERVICES, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G174">
         <is>
-          <t xml:space="preserve">38 DAWES STREET </t>
+          <t xml:space="preserve">1200 HALLADAY AVE WEST </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K174">
         <is>
-          <t xml:space="preserve">SPRINGFIELD</t>
+          <t xml:space="preserve">SUFFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N174">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O174">
         <is>
-          <t xml:space="preserve">01109</t>
+          <t xml:space="preserve">06078</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q174">
         <is>
-          <t xml:space="preserve">413- 746-3300</t>
+          <t xml:space="preserve">860- 729-2923</t>
         </is>
       </c>
     </row>
     <row r="175" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A175">
         <is>
-          <t xml:space="preserve">AC1124</t>
+          <t xml:space="preserve">AC000775</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B175">
         <is>
-          <t xml:space="preserve">09/25/2026</t>
+          <t xml:space="preserve">06/22/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C175">
         <is>
-          <t xml:space="preserve">Dads Abatement</t>
+          <t xml:space="preserve">STRATEGIC ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G175">
         <is>
-          <t xml:space="preserve">392 walnut st </t>
+          <t xml:space="preserve">362 PUTNAM HILL ROAD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K175">
         <is>
-          <t xml:space="preserve">SPRINGFIELD</t>
+          <t xml:space="preserve">SUTTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N175">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O175">
         <is>
-          <t xml:space="preserve">01105</t>
+          <t xml:space="preserve">01590</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q175">
         <is>
-          <t xml:space="preserve">978- 420-9726</t>
+          <t xml:space="preserve">508- 757-7782</t>
         </is>
       </c>
     </row>
     <row r="176" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A176">
         <is>
-          <t xml:space="preserve">AC000935</t>
+          <t xml:space="preserve">AC001080</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B176">
         <is>
-          <t xml:space="preserve">09/26/2026</t>
+          <t xml:space="preserve">04/03/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C176">
         <is>
-          <t xml:space="preserve">SPRINGFIELD ABATEMENT, INC.</t>
+          <t xml:space="preserve">ALOHIM CONSTRUCTION &amp; ENVIRONMENTAL INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G176">
         <is>
-          <t xml:space="preserve">47 WAREHOUSE STREET </t>
+          <t xml:space="preserve">165 WINTHROP STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K176">
         <is>
-          <t xml:space="preserve">SPRINGFIELD</t>
+          <t xml:space="preserve">TAUNTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N176">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O176">
         <is>
-          <t xml:space="preserve">01118</t>
+          <t xml:space="preserve">02780</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q176">
         <is>
-          <t xml:space="preserve">413- 734-6172</t>
+          <t xml:space="preserve">857- 236-5660</t>
         </is>
       </c>
     </row>
     <row r="177" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A177">
         <is>
-          <t xml:space="preserve">AC000456</t>
+          <t xml:space="preserve">AC000162</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B177">
         <is>
-          <t xml:space="preserve">08/07/2026</t>
+          <t xml:space="preserve">01/21/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C177">
         <is>
-          <t xml:space="preserve">TITAN ROOFING, INC.</t>
+          <t xml:space="preserve">BRUNSWICK CONSTRUCTION CO., INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G177">
         <is>
-          <t xml:space="preserve">200 TAPLEY STREET </t>
+          <t xml:space="preserve">599 SECOND AVENUE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K177">
         <is>
-          <t xml:space="preserve">SPRINGFIELD</t>
+          <t xml:space="preserve">TROY</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N177">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NY</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O177">
         <is>
-          <t xml:space="preserve">01104</t>
+          <t xml:space="preserve">12182-</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q177">
         <is>
-          <t xml:space="preserve">413- 536-1624</t>
+          <t xml:space="preserve">518- 235-0810</t>
         </is>
       </c>
     </row>
     <row r="178" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A178">
         <is>
-          <t xml:space="preserve">AC001009</t>
+          <t xml:space="preserve">AC001017</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B178">
         <is>
-          <t xml:space="preserve">04/10/2027</t>
+          <t xml:space="preserve">12/19/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C178">
         <is>
-          <t xml:space="preserve">PJC ENVIRONMENTAL INC</t>
+          <t xml:space="preserve">REMITIGREEN, L.L.C.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G178">
         <is>
-          <t xml:space="preserve">1122 BUCKLEY RD </t>
+          <t xml:space="preserve">177 L STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K178">
         <is>
-          <t xml:space="preserve">STOUGHTON</t>
+          <t xml:space="preserve">TURNERS FALLS</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N178">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O178">
         <is>
-          <t xml:space="preserve">02072</t>
+          <t xml:space="preserve">01376</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q178">
         <is>
-          <t xml:space="preserve">508- 631-9050</t>
+          <t xml:space="preserve">617- 372-2681</t>
         </is>
       </c>
     </row>
     <row r="179" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A179">
         <is>
-          <t xml:space="preserve">AC000930</t>
+          <t xml:space="preserve">AC000809</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B179">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <t xml:space="preserve">09/16/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C179">
         <is>
-          <t xml:space="preserve">JACKSON RYAN CONSTRUCTION SERVICES, INC.</t>
+          <t xml:space="preserve">FIRST STOP SOLUTIONS, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G179">
         <is>
-          <t xml:space="preserve">1200 HALLADAY AVE WEST </t>
+          <t xml:space="preserve">46 HYDE PARK CIRCLE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K179">
         <is>
-          <t xml:space="preserve">SUFFIELD</t>
+          <t xml:space="preserve">UXBRIDGE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N179">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O179">
         <is>
-          <t xml:space="preserve">06078</t>
+          <t xml:space="preserve">01569</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q179">
         <is>
-          <t xml:space="preserve">860- 729-2923</t>
+          <t xml:space="preserve">781- 640-5001</t>
         </is>
       </c>
     </row>
     <row r="180" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A180">
         <is>
-          <t xml:space="preserve">AC000775</t>
+          <t xml:space="preserve">AC1122</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B180">
         <is>
-          <t xml:space="preserve">06/20/2026</t>
+          <t xml:space="preserve">02/10/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C180">
         <is>
-          <t xml:space="preserve">STRATEGIC ENVIRONMENTAL SERVICES, INC.</t>
+          <t xml:space="preserve">Prestige Abatement &amp; Construction LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G180">
         <is>
-          <t xml:space="preserve">362 PUTNAM HILL ROAD </t>
+          <t xml:space="preserve">74 Echo Ridge dr </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K180">
         <is>
-          <t xml:space="preserve">SUTTON</t>
+          <t xml:space="preserve">Vernon</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N180">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O180">
         <is>
-          <t xml:space="preserve">01590</t>
+          <t xml:space="preserve">06066</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q180">
         <is>
-          <t xml:space="preserve">508- 757-7782</t>
+          <t xml:space="preserve">516- 246-0539</t>
         </is>
       </c>
     </row>
     <row r="181" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A181">
         <is>
-          <t xml:space="preserve">AC001080</t>
+          <t xml:space="preserve">AC1101</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B181">
         <is>
-          <t xml:space="preserve">04/03/2027</t>
+          <t xml:space="preserve">08/15/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C181">
         <is>
-          <t xml:space="preserve">ALOHIM CONSTRUCTION &amp; ENVIRONMENTAL INC.</t>
+          <t xml:space="preserve">FH ARC ABATEMENT LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G181">
         <is>
-          <t xml:space="preserve">165 WINTHROP STREET </t>
+          <t xml:space="preserve">225 S 12TH ST </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K181">
         <is>
-          <t xml:space="preserve">TAUNTON</t>
+          <t xml:space="preserve">WACO</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N181">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">TX</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O181">
         <is>
-          <t xml:space="preserve">02780</t>
+          <t xml:space="preserve">76701</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q181">
         <is>
-          <t xml:space="preserve">857- 236-5660</t>
+          <t xml:space="preserve">254- 755-6700</t>
         </is>
       </c>
     </row>
     <row r="182" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A182">
         <is>
-          <t xml:space="preserve">AC000162</t>
+          <t xml:space="preserve">AC000133</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B182">
         <is>
-          <t xml:space="preserve">01/21/2027</t>
+          <t xml:space="preserve">11/07/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C182">
         <is>
-          <t xml:space="preserve">BRUNSWICK CONSTRUCTION CO., INC.</t>
+          <t xml:space="preserve">ASBESTOS FREE, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G182">
         <is>
-          <t xml:space="preserve">599 SECOND AVENUE </t>
+          <t xml:space="preserve">42 BROADWAY </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K182">
         <is>
-          <t xml:space="preserve">TROY</t>
+          <t xml:space="preserve">WAKEFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N182">
         <is>
-          <t xml:space="preserve">NY</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O182">
         <is>
-          <t xml:space="preserve">12182-</t>
+          <t xml:space="preserve">01880</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q182">
         <is>
-          <t xml:space="preserve">518- 235-0810</t>
+          <t xml:space="preserve">781- 245-4403</t>
         </is>
       </c>
     </row>
     <row r="183" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A183">
         <is>
-          <t xml:space="preserve">AC001017</t>
+          <t xml:space="preserve">AC000549</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B183">
         <is>
-          <t xml:space="preserve">12/19/2026</t>
+          <t xml:space="preserve">12/22/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C183">
         <is>
-          <t xml:space="preserve">REMITIGREEN, L.L.C.</t>
+          <t xml:space="preserve">THE S &amp; S ABATEMENT LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G183">
         <is>
-          <t xml:space="preserve">177 L STREET </t>
+          <t xml:space="preserve">3 BALLISTER STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K183">
         <is>
-          <t xml:space="preserve">TURNERS FALLS</t>
+          <t xml:space="preserve">WAKEFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N183">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O183">
         <is>
-          <t xml:space="preserve">01376</t>
+          <t xml:space="preserve">01880</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q183">
         <is>
-          <t xml:space="preserve">617- 372-2681</t>
+          <t xml:space="preserve">781- 245-4455</t>
         </is>
       </c>
     </row>
     <row r="184" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A184">
         <is>
-          <t xml:space="preserve">AC000809</t>
+          <t xml:space="preserve">AC001038</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B184">
         <is>
-          <t xml:space="preserve">09/16/2026</t>
+          <t xml:space="preserve">12/04/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C184">
         <is>
-          <t xml:space="preserve">FIRST STOP SOLUTIONS, INC.</t>
+          <t xml:space="preserve">SKANSKA USA CIVIL NORTHEAST INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G184">
         <is>
-          <t xml:space="preserve">46 HYDE PARK CIRCLE </t>
+          <t xml:space="preserve">1365 MAIN STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K184">
         <is>
-          <t xml:space="preserve">UXBRIDGE</t>
+          <t xml:space="preserve">WALTHAM</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N184">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O184">
         <is>
-          <t xml:space="preserve">01569</t>
+          <t xml:space="preserve">02451</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q184">
         <is>
-          <t xml:space="preserve">781- 640-5001</t>
+          <t xml:space="preserve">617- 218-5900</t>
         </is>
       </c>
     </row>
     <row r="185" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A185">
         <is>
-          <t xml:space="preserve">AC1122</t>
+          <t xml:space="preserve">AC000969</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B185">
         <is>
-          <t xml:space="preserve">02/10/2027</t>
+          <t xml:space="preserve">01/13/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C185">
         <is>
-          <t xml:space="preserve">Prestige Abatement &amp; Construction LLC</t>
+          <t xml:space="preserve">SORIANO ENVIRONMENTAL INC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G185">
         <is>
-          <t xml:space="preserve">74 Echo Ridge dr </t>
+          <t xml:space="preserve">127 LINDEN STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K185">
         <is>
-          <t xml:space="preserve">Vernon</t>
+          <t xml:space="preserve">WALTHAM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N185">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O185">
         <is>
-          <t xml:space="preserve">06066</t>
+          <t xml:space="preserve">02453</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q185">
         <is>
-          <t xml:space="preserve">516- 246-0539</t>
+          <t xml:space="preserve">617- 319-1667</t>
         </is>
       </c>
     </row>
     <row r="186" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A186">
         <is>
-          <t xml:space="preserve">AC1101</t>
+          <t xml:space="preserve">AC000636</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B186">
         <is>
-          <t xml:space="preserve">08/15/2026</t>
+          <t xml:space="preserve">06/17/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C186">
         <is>
-          <t xml:space="preserve">FH ARC ABATEMENT LLC</t>
+          <t xml:space="preserve">GENERAL ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G186">
         <is>
-          <t xml:space="preserve">225 S 12TH ST </t>
+          <t xml:space="preserve">P.O. BOX 8233 </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K186">
         <is>
-          <t xml:space="preserve">WACO</t>
+          <t xml:space="preserve">WARWICK</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N186">
         <is>
-          <t xml:space="preserve">TX</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O186">
         <is>
-          <t xml:space="preserve">76701</t>
+          <t xml:space="preserve">02888</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q186">
         <is>
-          <t xml:space="preserve">254- 755-6700</t>
+          <t xml:space="preserve">401- 255-2923</t>
         </is>
       </c>
     </row>
     <row r="187" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A187">
         <is>
-          <t xml:space="preserve">AC000133</t>
+          <t xml:space="preserve">AC000727</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B187">
         <is>
-          <t xml:space="preserve">11/07/2026</t>
+          <t xml:space="preserve">07/21/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C187">
         <is>
-          <t xml:space="preserve">ASBESTOS FREE, INC.</t>
+          <t xml:space="preserve">W P I CONSTRUCTION, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G187">
         <is>
-          <t xml:space="preserve">42 BROADWAY </t>
+          <t xml:space="preserve">2 CHECKERBERRY ISLAND </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K187">
         <is>
-          <t xml:space="preserve">WAKEFIELD</t>
+          <t xml:space="preserve">WEBSTER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N187">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O187">
         <is>
-          <t xml:space="preserve">01880</t>
+          <t xml:space="preserve">01570</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q187">
         <is>
-          <t xml:space="preserve">781- 245-4403</t>
+          <t xml:space="preserve">508- 612-4008</t>
         </is>
       </c>
     </row>
     <row r="188" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A188">
         <is>
-          <t xml:space="preserve">AC000549</t>
+          <t xml:space="preserve">AC1149</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B188">
         <is>
-          <t xml:space="preserve">12/22/2026</t>
+          <t xml:space="preserve">09/15/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C188">
         <is>
-          <t xml:space="preserve">THE S &amp; S ABATEMENT LLC</t>
+          <t xml:space="preserve">Sullivan Environmental Services LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G188">
         <is>
-          <t xml:space="preserve">3 BALLISTER STREET </t>
+          <t xml:space="preserve">11 Raymond Huntington Highway </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K188">
         <is>
-          <t xml:space="preserve">WAKEFIELD</t>
+          <t xml:space="preserve">West Boylston</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N188">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O188">
         <is>
-          <t xml:space="preserve">01880</t>
+          <t xml:space="preserve">01583</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q188">
         <is>
-          <t xml:space="preserve">781- 245-4455</t>
+          <t xml:space="preserve">774- 696-4995</t>
         </is>
       </c>
     </row>
     <row r="189" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A189">
         <is>
-          <t xml:space="preserve">AC001038</t>
+          <t xml:space="preserve">AC000925</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B189">
         <is>
-          <t xml:space="preserve">12/04/2026</t>
+          <t xml:space="preserve">07/16/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C189">
         <is>
-          <t xml:space="preserve">SKANSKA USA CIVIL NORTHEAST INC.</t>
+          <t xml:space="preserve">VAREIKA CONSTRUCTION, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G189">
         <is>
-          <t xml:space="preserve">1365 MAIN STREET </t>
+          <t xml:space="preserve">219 WALNUT ST SUITE B</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K189">
         <is>
-          <t xml:space="preserve">WALTHAM</t>
+          <t xml:space="preserve">WEST BRIDGEWATER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N189">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O189">
         <is>
-          <t xml:space="preserve">02451</t>
+          <t xml:space="preserve">02379</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q189">
         <is>
-          <t xml:space="preserve">617- 218-5900</t>
+          <t xml:space="preserve">508- 583-3999</t>
         </is>
       </c>
     </row>
     <row r="190" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A190">
         <is>
-          <t xml:space="preserve">AC000969</t>
+          <t xml:space="preserve">AC000132</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B190">
         <is>
-          <t xml:space="preserve">01/13/2027</t>
+          <t xml:space="preserve">06/01/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C190">
         <is>
-          <t xml:space="preserve">SORIANO ENVIRONMENTAL INC</t>
+          <t xml:space="preserve">HAZ-PROS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G190">
         <is>
-          <t xml:space="preserve">127 LINDEN STREET </t>
+          <t xml:space="preserve">125A BROOK STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K190">
         <is>
-          <t xml:space="preserve">WALTHAM</t>
+          <t xml:space="preserve">WEST HARTFORD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N190">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O190">
         <is>
-          <t xml:space="preserve">02453</t>
+          <t xml:space="preserve">06110</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q190">
         <is>
-          <t xml:space="preserve">617- 319-1667</t>
+          <t xml:space="preserve">860- 232-2225</t>
         </is>
       </c>
     </row>
     <row r="191" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A191">
         <is>
-          <t xml:space="preserve">AC000636</t>
+          <t xml:space="preserve">AC001036</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B191">
         <is>
-          <t xml:space="preserve">06/06/2026</t>
+          <t xml:space="preserve">05/04/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C191">
         <is>
-          <t xml:space="preserve">GENERAL ENVIRONMENTAL SERVICES, INC.</t>
+          <t xml:space="preserve">WESTERN MASS DEMOLITION CORP.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G191">
         <is>
-          <t xml:space="preserve">P.O. BOX 8233 </t>
+          <t xml:space="preserve">1029 NORTH ROAD SUITE 12</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K191">
         <is>
-          <t xml:space="preserve">WARWICK</t>
+          <t xml:space="preserve">WESTFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N191">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O191">
         <is>
-          <t xml:space="preserve">02888</t>
+          <t xml:space="preserve">01085</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q191">
         <is>
-          <t xml:space="preserve">401- 255-2923</t>
+          <t xml:space="preserve">413- 579-5254</t>
         </is>
       </c>
     </row>
     <row r="192" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A192">
         <is>
-          <t xml:space="preserve">AC000727</t>
+          <t xml:space="preserve">AC000326</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B192">
         <is>
-          <t xml:space="preserve">07/21/2026</t>
+          <t xml:space="preserve">07/17/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C192">
         <is>
-          <t xml:space="preserve">W P I CONSTRUCTION, INC.</t>
+          <t xml:space="preserve">A&amp;E ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G192">
         <is>
-          <t xml:space="preserve">2 CHECKERBERRY ISLAND </t>
+          <t xml:space="preserve">23 VILLAGE INN RD UNIT D</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K192">
         <is>
-          <t xml:space="preserve">WEBSTER</t>
+          <t xml:space="preserve">WESTMINSTER</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N192">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O192">
         <is>
-          <t xml:space="preserve">01570</t>
+          <t xml:space="preserve">01473</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q192">
         <is>
-          <t xml:space="preserve">508- 612-4008</t>
+          <t xml:space="preserve">978- 466-1333</t>
         </is>
       </c>
     </row>
     <row r="193" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A193">
         <is>
-          <t xml:space="preserve">AC1149</t>
+          <t xml:space="preserve">AC000943</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B193">
         <is>
-          <t xml:space="preserve">09/15/2026</t>
+          <t xml:space="preserve">04/02/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C193">
         <is>
-          <t xml:space="preserve">Sullivan Environmental Services LLC</t>
+          <t xml:space="preserve">ENVIRO CONTRACTING SOLUTIONS</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G193">
         <is>
-          <t xml:space="preserve">11 Raymond Huntington Highway </t>
+          <t xml:space="preserve">26 BOUGEOIS TERRACE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K193">
         <is>
-          <t xml:space="preserve">West Boylston</t>
+          <t xml:space="preserve">WESTMINSTER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N193">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O193">
         <is>
-          <t xml:space="preserve">01583</t>
+          <t xml:space="preserve">01473</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q193">
         <is>
-          <t xml:space="preserve">774- 696-4995</t>
+          <t xml:space="preserve">978- 407-4515</t>
         </is>
       </c>
     </row>
     <row r="194" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A194">
         <is>
-          <t xml:space="preserve">AC000925</t>
+          <t xml:space="preserve">AC000977</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B194">
         <is>
-          <t xml:space="preserve">07/16/2026</t>
+          <t xml:space="preserve">07/28/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C194">
         <is>
-          <t xml:space="preserve">VAREIKA CONSTRUCTION, INC.</t>
+          <t xml:space="preserve">CAPEWAY ROOFING SYSTEMS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G194">
         <is>
-          <t xml:space="preserve">219 WALNUT ST SUITE B</t>
+          <t xml:space="preserve">664 SANFORD ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K194">
         <is>
-          <t xml:space="preserve">WEST BRIDGEWATER</t>
+          <t xml:space="preserve">WESTPORT</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N194">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O194">
         <is>
-          <t xml:space="preserve">02379</t>
+          <t xml:space="preserve">02790</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q194">
         <is>
-          <t xml:space="preserve">508- 583-3999</t>
+          <t xml:space="preserve">508- 674-0800</t>
         </is>
       </c>
     </row>
     <row r="195" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A195">
         <is>
-          <t xml:space="preserve">AC000326</t>
+          <t xml:space="preserve">AC000062</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B195">
         <is>
-          <t xml:space="preserve">07/17/2026</t>
+          <t xml:space="preserve">11/20/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C195">
         <is>
-          <t xml:space="preserve">A&amp;E ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">NEW ENGLAND ABATEMENT RESOURCES, INC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G195">
         <is>
-          <t xml:space="preserve">23 VILLAGE INN RD UNIT D</t>
+          <t xml:space="preserve">387 UNIVERSITY AVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K195">
         <is>
-          <t xml:space="preserve">WESTMINSTER</t>
+          <t xml:space="preserve">WESTWOOD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N195">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O195">
         <is>
-          <t xml:space="preserve">01473</t>
+          <t xml:space="preserve">02090</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q195">
         <is>
-          <t xml:space="preserve">978- 466-1333</t>
+          <t xml:space="preserve">781- 828-1812</t>
         </is>
       </c>
     </row>
     <row r="196" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A196">
         <is>
-          <t xml:space="preserve">AC000943</t>
+          <t xml:space="preserve">AC000196</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B196">
         <is>
-          <t xml:space="preserve">04/02/2027</t>
+          <t xml:space="preserve">01/12/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C196">
         <is>
-          <t xml:space="preserve">ENVIRO CONTRACTING SOLUTIONS</t>
+          <t xml:space="preserve">NEW ENGLAND SURFACE MAINTENANCE LLP</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G196">
         <is>
-          <t xml:space="preserve">26 BOUGEOIS TERRACE </t>
+          <t xml:space="preserve">850 WASHINGTON STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K196">
         <is>
-          <t xml:space="preserve">WESTMINSTER</t>
+          <t xml:space="preserve">WEYMOUTH</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N196">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O196">
         <is>
-          <t xml:space="preserve">01473</t>
+          <t xml:space="preserve">02189-0000</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q196">
         <is>
-          <t xml:space="preserve">978- 407-4515</t>
+          <t xml:space="preserve">781- 337-2117</t>
         </is>
       </c>
     </row>
     <row r="197" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A197">
         <is>
-          <t xml:space="preserve">AC000977</t>
+          <t xml:space="preserve">AC000824</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B197">
         <is>
-          <t xml:space="preserve">07/28/2026</t>
+          <t xml:space="preserve">01/26/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C197">
         <is>
-          <t xml:space="preserve">CAPEWAY ROOFING SYSTEMS, INC.</t>
+          <t xml:space="preserve">ATI RESTORATION, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G197">
         <is>
-          <t xml:space="preserve">664 SANFORD ROAD </t>
+          <t xml:space="preserve">250 BALLARDVALE STREET SUITE 2</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K197">
         <is>
-          <t xml:space="preserve">WESTPORT</t>
+          <t xml:space="preserve">WILMINGTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N197">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O197">
         <is>
-          <t xml:space="preserve">02790</t>
+          <t xml:space="preserve">01887</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q197">
         <is>
-          <t xml:space="preserve">508- 674-0800</t>
+          <t xml:space="preserve">714- 283-9990</t>
         </is>
       </c>
     </row>
     <row r="198" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A198">
         <is>
-          <t xml:space="preserve">AC000062</t>
+          <t xml:space="preserve">AC000194</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B198">
         <is>
-          <t xml:space="preserve">11/20/2026</t>
+          <t xml:space="preserve">12/02/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C198">
         <is>
-          <t xml:space="preserve">NEW ENGLAND ABATEMENT RESOURCES, INC</t>
+          <t xml:space="preserve">CATAMOUNT ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G198">
         <is>
-          <t xml:space="preserve">387 UNIVERSITY AVE </t>
+          <t xml:space="preserve">15 CATAMOUNT LANE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K198">
         <is>
-          <t xml:space="preserve">WESTWOOD</t>
+          <t xml:space="preserve">WILMINGTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N198">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">VT</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O198">
         <is>
-          <t xml:space="preserve">02090</t>
+          <t xml:space="preserve">05363</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q198">
         <is>
-          <t xml:space="preserve">781- 828-1812</t>
+          <t xml:space="preserve">802- 464-2754</t>
         </is>
       </c>
     </row>
     <row r="199" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A199">
         <is>
-          <t xml:space="preserve">AC1142</t>
+          <t xml:space="preserve">AC001070</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B199">
         <is>
-          <t xml:space="preserve">05/22/2026</t>
+          <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C199">
         <is>
-          <t xml:space="preserve">Mountaineer Growth LLC</t>
+          <t xml:space="preserve">APEX ABATEMENT AND DEMOLITION LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G199">
         <is>
-          <t xml:space="preserve">850 Washington Street </t>
+          <t xml:space="preserve">8 WINCHESTER PLACE SUITE 204</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K199">
         <is>
-          <t xml:space="preserve">Weymouth</t>
+          <t xml:space="preserve">WINCHESTER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N199">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O199">
         <is>
-          <t xml:space="preserve">02189</t>
+          <t xml:space="preserve">01890</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q199">
         <is>
-          <t xml:space="preserve">774- 239-8414</t>
+          <t xml:space="preserve">888- 818-2739</t>
         </is>
       </c>
     </row>
     <row r="200" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A200">
         <is>
-          <t xml:space="preserve">AC000196</t>
+          <t xml:space="preserve">AC1125</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B200">
         <is>
-          <t xml:space="preserve">01/12/2027</t>
+          <t xml:space="preserve">07/10/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C200">
         <is>
-          <t xml:space="preserve">NEW ENGLAND SURFACE MAINTENANCE LLP</t>
+          <t xml:space="preserve">Aplus Environmental, LLC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G200">
         <is>
-          <t xml:space="preserve">850 WASHINGTON STREET </t>
+          <t xml:space="preserve">16 Hayfield Lane </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K200">
         <is>
-          <t xml:space="preserve">WEYMOUTH</t>
+          <t xml:space="preserve">Windham</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N200">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">ME</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O200">
         <is>
-          <t xml:space="preserve">02189-0000</t>
+          <t xml:space="preserve">04062</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q200">
         <is>
-          <t xml:space="preserve">781- 337-2117</t>
+          <t xml:space="preserve">207- 808-9331</t>
         </is>
       </c>
     </row>
     <row r="201" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A201">
         <is>
-          <t xml:space="preserve">AC000824</t>
+          <t xml:space="preserve">AC000791</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B201">
         <is>
-          <t xml:space="preserve">01/26/2027</t>
+          <t xml:space="preserve">12/09/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C201">
         <is>
-          <t xml:space="preserve">ATI RESTORATION, LLC</t>
+          <t xml:space="preserve">ONE SOURCE ENVIRONMENTAL, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G201">
         <is>
-          <t xml:space="preserve">250 BALLARDVALE STREET SUITE 2</t>
+          <t xml:space="preserve">112 RANGE ROAD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K201">
         <is>
-          <t xml:space="preserve">WILMINGTON</t>
+          <t xml:space="preserve">WINDHAM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N201">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O201">
         <is>
-          <t xml:space="preserve">01887</t>
+          <t xml:space="preserve">03087</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q201">
         <is>
-          <t xml:space="preserve">714- 283-9990</t>
+          <t xml:space="preserve">603- 458-1482</t>
         </is>
       </c>
     </row>
     <row r="202" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A202">
         <is>
-          <t xml:space="preserve">AC000194</t>
+          <t xml:space="preserve">AC1112</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B202">
         <is>
-          <t xml:space="preserve">12/02/2026</t>
+          <t xml:space="preserve">07/30/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C202">
         <is>
-          <t xml:space="preserve">CATAMOUNT ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">Unified Construction Group</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G202">
         <is>
-          <t xml:space="preserve">15 CATAMOUNT LANE </t>
+          <t xml:space="preserve">760 MAIN ST </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K202">
         <is>
-          <t xml:space="preserve">WILMINGTON</t>
+          <t xml:space="preserve">WLMINGTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N202">
         <is>
-          <t xml:space="preserve">VT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O202">
         <is>
-          <t xml:space="preserve">05363</t>
+          <t xml:space="preserve">01887</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q202">
         <is>
-          <t xml:space="preserve">802- 464-2754</t>
+          <t xml:space="preserve">781- 305-3173</t>
         </is>
       </c>
     </row>
     <row r="203" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A203">
         <is>
-          <t xml:space="preserve">AC001070</t>
+          <t xml:space="preserve">AC1118</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B203">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <t xml:space="preserve">03/02/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C203">
         <is>
-          <t xml:space="preserve">APEX ABATEMENT AND DEMOLITION LLC</t>
+          <t xml:space="preserve">BluSky Restoration Contractors, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G203">
         <is>
-          <t xml:space="preserve">8 WINCHESTER PLACE SUITE 204</t>
+          <t xml:space="preserve">3-5 N MAPLE STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K203">
         <is>
-          <t xml:space="preserve">WINCHESTER</t>
+          <t xml:space="preserve">WOBURN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N203">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O203">
         <is>
-          <t xml:space="preserve">01890</t>
+          <t xml:space="preserve">01801</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q203">
         <is>
-          <t xml:space="preserve">888- 818-2739</t>
+          <t xml:space="preserve">(56- 2) -6560</t>
         </is>
       </c>
     </row>
     <row r="204" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A204">
         <is>
-          <t xml:space="preserve">AC1125</t>
+          <t xml:space="preserve">AC000754</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B204">
         <is>
-          <t xml:space="preserve">07/10/2026</t>
+          <t xml:space="preserve">03/30/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C204">
         <is>
-          <t xml:space="preserve">Aplus Environmental, LLC.</t>
+          <t xml:space="preserve">CORE CONTRACTING SERVICES, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G204">
         <is>
-          <t xml:space="preserve">16 Hayfield Lane </t>
+          <t xml:space="preserve">1 Presidential Way </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K204">
         <is>
-          <t xml:space="preserve">Windham</t>
+          <t xml:space="preserve">WOBURN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N204">
         <is>
-          <t xml:space="preserve">ME</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O204">
         <is>
-          <t xml:space="preserve">04062</t>
+          <t xml:space="preserve">01801</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q204">
         <is>
-          <t xml:space="preserve">207- 808-9331</t>
+          <t xml:space="preserve">781- 721-4540</t>
         </is>
       </c>
     </row>
     <row r="205" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A205">
         <is>
-          <t xml:space="preserve">AC000791</t>
+          <t xml:space="preserve">AC000112</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B205">
         <is>
-          <t xml:space="preserve">12/09/2026</t>
+          <t xml:space="preserve">08/13/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C205">
         <is>
-          <t xml:space="preserve">ONE SOURCE ENVIRONMENTAL, LLC</t>
+          <t xml:space="preserve">DUDLEY SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G205">
         <is>
-          <t xml:space="preserve">112 RANGE ROAD </t>
+          <t xml:space="preserve">150L NEW BOSTON STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K205">
         <is>
-          <t xml:space="preserve">WINDHAM</t>
+          <t xml:space="preserve">WOBURN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N205">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O205">
         <is>
-          <t xml:space="preserve">03087</t>
+          <t xml:space="preserve">01801</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q205">
         <is>
-          <t xml:space="preserve">603- 458-1482</t>
+          <t xml:space="preserve">781- 270-2650</t>
         </is>
       </c>
     </row>
     <row r="206" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A206">
         <is>
-          <t xml:space="preserve">AC1112</t>
+          <t xml:space="preserve">AC1103</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B206">
         <is>
-          <t xml:space="preserve">07/30/2026</t>
+          <t xml:space="preserve">05/21/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C206">
         <is>
-          <t xml:space="preserve">Unified Construction Group</t>
+          <t xml:space="preserve">Superior Environmental Services, LLC </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G206">
         <is>
-          <t xml:space="preserve">760 MAIN ST </t>
+          <t xml:space="preserve">31 Draper Street  </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K206">
         <is>
-          <t xml:space="preserve">WLMINGTON</t>
+          <t xml:space="preserve">Woburn </t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N206">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O206">
         <is>
-          <t xml:space="preserve">01887</t>
+          <t xml:space="preserve">01801</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q206">
         <is>
-          <t xml:space="preserve">781- 305-3173</t>
+          <t xml:space="preserve">781- -57-251 </t>
         </is>
       </c>
     </row>
     <row r="207" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A207">
         <is>
-          <t xml:space="preserve">AC1118</t>
+          <t xml:space="preserve">AC000864</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B207">
         <is>
-          <t xml:space="preserve">03/02/2027</t>
+          <t xml:space="preserve">12/16/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C207">
         <is>
-          <t xml:space="preserve">BluSky Restoration Contractors, LLC</t>
+          <t xml:space="preserve">ACME CONTRACTORS, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G207">
         <is>
-          <t xml:space="preserve">3-5 N MAPLE STREET </t>
+          <t xml:space="preserve">7 BEECHES LANE SUITE A</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K207">
         <is>
-          <t xml:space="preserve">WOBURN</t>
+          <t xml:space="preserve">WOODSTOCK</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N207">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O207">
         <is>
-          <t xml:space="preserve">01801</t>
+          <t xml:space="preserve">06281</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q207">
         <is>
-          <t xml:space="preserve">(56- 2) -6560</t>
+          <t xml:space="preserve">860- 672-5133</t>
         </is>
       </c>
     </row>
     <row r="208" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A208">
         <is>
-          <t xml:space="preserve">AC000754</t>
+          <t xml:space="preserve">AC001059</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B208">
         <is>
-          <t xml:space="preserve">03/30/2027</t>
+          <t xml:space="preserve">03/09/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C208">
         <is>
-          <t xml:space="preserve">CORE CONTRACTING SERVICES, INC.</t>
+          <t xml:space="preserve">PRIME ABATEMENT SPECIALIST, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G208">
         <is>
-          <t xml:space="preserve">1 Presidential Way </t>
+          <t xml:space="preserve">811 PARK EAST DRIVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K208">
         <is>
-          <t xml:space="preserve">WOBURN</t>
+          <t xml:space="preserve">WOONSOCKET</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N208">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O208">
         <is>
-          <t xml:space="preserve">01801</t>
+          <t xml:space="preserve">02895</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q208">
         <is>
-          <t xml:space="preserve">781- 721-4540</t>
+          <t xml:space="preserve">401- 475-1966</t>
         </is>
       </c>
     </row>
     <row r="209" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A209">
         <is>
-          <t xml:space="preserve">AC000112</t>
+          <t xml:space="preserve">AC000136</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B209">
         <is>
-          <t xml:space="preserve">08/13/2026</t>
+          <t xml:space="preserve">01/05/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C209">
         <is>
-          <t xml:space="preserve">DUDLEY SERVICES, INC.</t>
+          <t xml:space="preserve">WINFIELD S. HANCOCK AND CO., INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G209">
         <is>
-          <t xml:space="preserve">150L NEW BOSTON STREET </t>
+          <t xml:space="preserve">68 CHESTER STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K209">
         <is>
-          <t xml:space="preserve">WOBURN</t>
+          <t xml:space="preserve">WORCESTER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N209">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O209">
         <is>
-          <t xml:space="preserve">01801</t>
+          <t xml:space="preserve">01606</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q209">
         <is>
-          <t xml:space="preserve">781- 270-2650</t>
-[...208 lines deleted...]
-        <is>
           <t xml:space="preserve">508- 595-9000</t>
         </is>
       </c>
     </row>
-    <row r="215" ht="17.95" customHeight="0">
-      <c s="14" t="inlineStr" r="A215">
+    <row r="210" ht="17.95" customHeight="0">
+      <c s="14" t="inlineStr" r="A210">
         <is>
           <t xml:space="preserve">AC000722</t>
         </is>
       </c>
-      <c s="15" t="inlineStr" r="B215">
+      <c s="15" t="inlineStr" r="B210">
         <is>
           <t xml:space="preserve">03/19/2027</t>
         </is>
       </c>
-      <c s="15" t="inlineStr" r="C215">
+      <c s="15" t="inlineStr" r="C210">
         <is>
           <t xml:space="preserve">WRS ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
-      <c s="16" t="str" r="D215"/>
-[...2 lines deleted...]
-      <c s="15" t="inlineStr" r="G215">
+      <c s="16" t="str" r="D210"/>
+      <c s="16" t="str" r="E210"/>
+      <c s="16" t="str" r="F210"/>
+      <c s="15" t="inlineStr" r="G210">
         <is>
           <t xml:space="preserve">17 OLD DOCK ROAD </t>
         </is>
       </c>
-      <c s="16" t="str" r="H215"/>
-[...2 lines deleted...]
-      <c s="15" t="inlineStr" r="K215">
+      <c s="16" t="str" r="H210"/>
+      <c s="16" t="str" r="I210"/>
+      <c s="16" t="str" r="J210"/>
+      <c s="15" t="inlineStr" r="K210">
         <is>
           <t xml:space="preserve">YAPHANK</t>
         </is>
       </c>
-      <c s="16" t="str" r="L215"/>
-[...1 lines deleted...]
-      <c s="17" t="inlineStr" r="N215">
+      <c s="16" t="str" r="L210"/>
+      <c s="16" t="str" r="M210"/>
+      <c s="17" t="inlineStr" r="N210">
         <is>
           <t xml:space="preserve">NY</t>
         </is>
       </c>
-      <c s="15" t="inlineStr" r="O215">
+      <c s="15" t="inlineStr" r="O210">
         <is>
           <t xml:space="preserve">11980</t>
         </is>
       </c>
-      <c s="16" t="str" r="P215"/>
-      <c s="15" t="inlineStr" r="Q215">
+      <c s="16" t="str" r="P210"/>
+      <c s="15" t="inlineStr" r="Q210">
         <is>
           <t xml:space="preserve">631- 924-8111</t>
         </is>
       </c>
     </row>
-    <row r="216" ht="0.05" customHeight="1"/>
+    <row r="211" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C4"/>
     <mergeCell ref="E3:K3"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="F7:I8"/>
     <mergeCell ref="M7:O7"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="G10:J10"/>
     <mergeCell ref="K10:M10"/>
     <mergeCell ref="O10:P10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="G11:J11"/>
     <mergeCell ref="K11:M11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="G12:J12"/>
     <mergeCell ref="K12:M12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="G13:J13"/>
     <mergeCell ref="K13:M13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="G14:J14"/>
@@ -9901,70 +9691,50 @@
     <mergeCell ref="O204:P204"/>
     <mergeCell ref="C205:F205"/>
     <mergeCell ref="G205:J205"/>
     <mergeCell ref="K205:M205"/>
     <mergeCell ref="O205:P205"/>
     <mergeCell ref="C206:F206"/>
     <mergeCell ref="G206:J206"/>
     <mergeCell ref="K206:M206"/>
     <mergeCell ref="O206:P206"/>
     <mergeCell ref="C207:F207"/>
     <mergeCell ref="G207:J207"/>
     <mergeCell ref="K207:M207"/>
     <mergeCell ref="O207:P207"/>
     <mergeCell ref="C208:F208"/>
     <mergeCell ref="G208:J208"/>
     <mergeCell ref="K208:M208"/>
     <mergeCell ref="O208:P208"/>
     <mergeCell ref="C209:F209"/>
     <mergeCell ref="G209:J209"/>
     <mergeCell ref="K209:M209"/>
     <mergeCell ref="O209:P209"/>
     <mergeCell ref="C210:F210"/>
     <mergeCell ref="G210:J210"/>
     <mergeCell ref="K210:M210"/>
     <mergeCell ref="O210:P210"/>
-    <mergeCell ref="C211:F211"/>
-[...18 lines deleted...]
-    <mergeCell ref="O215:P215"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.50207992125984" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The certification information of the above-listed asbestos analytical labs is updated monthly. While most labs renew their certification on or before the expiration date of the certification, DLS recommends that you call our office at (617</oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">