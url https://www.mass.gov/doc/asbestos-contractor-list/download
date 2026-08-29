--- v4 (2026-07-14)
+++ v5 (2026-08-29)
@@ -176,60 +176,60 @@
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="2">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="2">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="2">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="2">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="2">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="2">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
       <rgbColor rgb="00ADD8E6"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -375,88 +375,88 @@
     <row r="4" ht="3.3" customHeight="1">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">07/01/2026</t>
+            <t xml:space="preserve">08/03/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="14.7" customHeight="0"/>
     <row r="6" ht="1" customHeight="1"/>
     <row r="7" ht="14.95" customHeight="0">
       <c s="3" t="inlineStr" r="F7">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Company Name</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="M7">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">200</t>
+            <t xml:space="preserve">201</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" ht="5" customHeight="0"/>
     <row r="9" ht="5.05" customHeight="1"/>
     <row r="10" ht="18" customHeight="0">
       <c s="5" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve">License #</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="B10">
         <is>
           <t xml:space="preserve">Expire Date</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">Business Name</t>
         </is>
       </c>
       <c s="6" t="str" r="D10"/>
       <c s="6" t="str" r="E10"/>
       <c s="6" t="str" r="F10"/>
@@ -851,1052 +851,1052 @@
       </c>
       <c s="9" t="inlineStr" r="K19">
         <is>
           <t xml:space="preserve">BELLINGHAM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N19">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O19">
         <is>
           <t xml:space="preserve">02019</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q19">
         <is>
           <t xml:space="preserve">508- 966-2020</t>
         </is>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A20">
         <is>
-          <t xml:space="preserve">AC000939</t>
+          <t xml:space="preserve">AC000620</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B20">
         <is>
-          <t xml:space="preserve">07/28/2026</t>
+          <t xml:space="preserve">05/13/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C20">
         <is>
-          <t xml:space="preserve">JAMES W. FLETT CO., INC.</t>
+          <t xml:space="preserve">BRANDENBURG INDUSTRIAL SERVICE COMPANY</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G20">
         <is>
-          <t xml:space="preserve">800 PLEASANT STREET </t>
+          <t xml:space="preserve">2217 SPILLMAN DRIVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K20">
         <is>
-          <t xml:space="preserve">BELMONT</t>
+          <t xml:space="preserve">BETHLEHEM</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N20">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">PA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O20">
         <is>
-          <t xml:space="preserve">02478</t>
+          <t xml:space="preserve">180151982</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q20">
         <is>
-          <t xml:space="preserve">617- 484-8500</t>
+          <t xml:space="preserve">610- 317-5394</t>
         </is>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A21">
         <is>
-          <t xml:space="preserve">AC000620</t>
+          <t xml:space="preserve">AC000992</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B21">
         <is>
-          <t xml:space="preserve">05/13/2027</t>
+          <t xml:space="preserve">04/09/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C21">
         <is>
-          <t xml:space="preserve">BRANDENBURG INDUSTRIAL SERVICE COMPANY</t>
+          <t xml:space="preserve">A &amp; S CONSTRUCTION AND DEMOLITION, CO.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G21">
         <is>
-          <t xml:space="preserve">2217 SPILLMAN DRIVE </t>
+          <t xml:space="preserve">4 LORNA ROAD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K21">
         <is>
-          <t xml:space="preserve">BETHLEHEM</t>
+          <t xml:space="preserve">BOSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N21">
         <is>
-          <t xml:space="preserve">PA</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O21">
         <is>
-          <t xml:space="preserve">180151982</t>
+          <t xml:space="preserve">02126</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q21">
         <is>
-          <t xml:space="preserve">610- 317-5394</t>
+          <t xml:space="preserve">617- 799-4955</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A22">
         <is>
-          <t xml:space="preserve">AC000992</t>
+          <t xml:space="preserve">AC001052</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B22">
         <is>
-          <t xml:space="preserve">04/09/2027</t>
+          <t xml:space="preserve">04/14/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C22">
         <is>
-          <t xml:space="preserve">A &amp; S CONSTRUCTION AND DEMOLITION, CO.</t>
+          <t xml:space="preserve">ALL CLEAN ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G22">
         <is>
-          <t xml:space="preserve">4 LORNA ROAD </t>
+          <t xml:space="preserve">1052 RIVER STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K22">
         <is>
           <t xml:space="preserve">BOSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N22">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O22">
         <is>
-          <t xml:space="preserve">02126</t>
+          <t xml:space="preserve">02136</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q22">
         <is>
-          <t xml:space="preserve">617- 799-4955</t>
+          <t xml:space="preserve">330- 697-5887</t>
         </is>
       </c>
     </row>
     <row r="23" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A23">
         <is>
-          <t xml:space="preserve">AC001052</t>
+          <t xml:space="preserve">AC000877</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B23">
         <is>
-          <t xml:space="preserve">04/14/2027</t>
+          <t xml:space="preserve">02/13/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C23">
         <is>
-          <t xml:space="preserve">ALL CLEAN ENVIRONMENTAL SERVICES, INC.</t>
+          <t xml:space="preserve">CHARTER CONTRACTING COMPANY, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G23">
         <is>
-          <t xml:space="preserve">1052 RIVER STREET </t>
+          <t xml:space="preserve">500 HARRISON AVE SUITE 4R</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K23">
         <is>
           <t xml:space="preserve">BOSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N23">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O23">
         <is>
-          <t xml:space="preserve">02136</t>
+          <t xml:space="preserve">02118</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q23">
         <is>
-          <t xml:space="preserve">330- 697-5887</t>
+          <t xml:space="preserve">857- 246-6836</t>
         </is>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A24">
         <is>
-          <t xml:space="preserve">AC000877</t>
+          <t xml:space="preserve">AC000749</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B24">
         <is>
-          <t xml:space="preserve">02/13/2027</t>
+          <t xml:space="preserve">05/08/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C24">
         <is>
-          <t xml:space="preserve">CHARTER CONTRACTING COMPANY, LLC</t>
+          <t xml:space="preserve">ENVIROGREEN, L.L.C.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G24">
         <is>
-          <t xml:space="preserve">500 HARRISON AVE SUITE 4R</t>
+          <t xml:space="preserve">81 CHESTNUT AVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K24">
         <is>
           <t xml:space="preserve">BOSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N24">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O24">
         <is>
-          <t xml:space="preserve">02118</t>
+          <t xml:space="preserve">02130</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q24">
         <is>
-          <t xml:space="preserve">857- 246-6836</t>
+          <t xml:space="preserve">857- 891-3842</t>
         </is>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A25">
         <is>
-          <t xml:space="preserve">AC000749</t>
+          <t xml:space="preserve">AC001058</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B25">
         <is>
-          <t xml:space="preserve">05/08/2027</t>
+          <t xml:space="preserve">01/13/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C25">
         <is>
-          <t xml:space="preserve">ENVIROGREEN, L.L.C.</t>
+          <t xml:space="preserve">GREEN ENVIRONMENTAL CONTRACTORS, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G25">
         <is>
-          <t xml:space="preserve">81 CHESTNUT AVE </t>
+          <t xml:space="preserve">48 COFFEY STREET #9A</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K25">
         <is>
           <t xml:space="preserve">BOSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N25">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O25">
         <is>
-          <t xml:space="preserve">02130</t>
+          <t xml:space="preserve">02122</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q25">
         <is>
-          <t xml:space="preserve">857- 891-3842</t>
+          <t xml:space="preserve">781- 871-8278</t>
         </is>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A26">
         <is>
-          <t xml:space="preserve">AC001058</t>
+          <t xml:space="preserve">AC000759</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B26">
         <is>
-          <t xml:space="preserve">01/13/2027</t>
+          <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C26">
         <is>
-          <t xml:space="preserve">GREEN ENVIRONMENTAL CONTRACTORS, INC.</t>
+          <t xml:space="preserve">ARCADIS U.S., INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G26">
         <is>
-          <t xml:space="preserve">48 COFFEY STREET #9A</t>
+          <t xml:space="preserve">25 BRAINTREE HILL OFFICE PARK SUITE 200</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K26">
         <is>
-          <t xml:space="preserve">BOSTON</t>
+          <t xml:space="preserve">BRAINTREE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N26">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O26">
         <is>
-          <t xml:space="preserve">02122</t>
+          <t xml:space="preserve">02184</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q26">
         <is>
-          <t xml:space="preserve">781- 871-8278</t>
+          <t xml:space="preserve">781- 849-0189</t>
         </is>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A27">
         <is>
-          <t xml:space="preserve">AC000759</t>
+          <t xml:space="preserve">AC1116</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B27">
         <is>
           <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C27">
         <is>
-          <t xml:space="preserve">ARCADIS U.S., INC.</t>
+          <t xml:space="preserve">J J Alison Corporation</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G27">
         <is>
-          <t xml:space="preserve">25 BRAINTREE HILL OFFICE PARK SUITE 200</t>
+          <t xml:space="preserve">45 Burrill Ave </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K27">
         <is>
-          <t xml:space="preserve">BRAINTREE</t>
+          <t xml:space="preserve">Bridgewater</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N27">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O27">
         <is>
-          <t xml:space="preserve">02184</t>
+          <t xml:space="preserve">02324</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q27">
         <is>
-          <t xml:space="preserve">781- 849-0189</t>
+          <t xml:space="preserve">774- 517-0781</t>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A28">
         <is>
-          <t xml:space="preserve">AC1116</t>
+          <t xml:space="preserve">AC000819</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B28">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <t xml:space="preserve">07/27/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C28">
         <is>
-          <t xml:space="preserve">J J Alison Corporation</t>
+          <t xml:space="preserve">WELCH ENVIRONMENTAL CORP.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G28">
         <is>
-          <t xml:space="preserve">45 Burrill Ave </t>
+          <t xml:space="preserve">35 ELECTRIC AVENUE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K28">
         <is>
-          <t xml:space="preserve">Bridgewater</t>
+          <t xml:space="preserve">BRIGHTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N28">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O28">
         <is>
-          <t xml:space="preserve">02324</t>
+          <t xml:space="preserve">02135</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q28">
         <is>
-          <t xml:space="preserve">774- 517-0781</t>
+          <t xml:space="preserve">617- 254-7550</t>
         </is>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A29">
         <is>
-          <t xml:space="preserve">AC000819</t>
+          <t xml:space="preserve">AC000503</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B29">
         <is>
-          <t xml:space="preserve">08/12/2026</t>
+          <t xml:space="preserve">01/21/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C29">
         <is>
-          <t xml:space="preserve">WELCH ENVIRONMENTAL CORP.</t>
+          <t xml:space="preserve">BRISTOL ENVIRONMENTAL, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G29">
         <is>
-          <t xml:space="preserve">35 ELECTRIC AVENUE </t>
+          <t xml:space="preserve">1123 BEAVER STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K29">
         <is>
-          <t xml:space="preserve">BRIGHTON</t>
+          <t xml:space="preserve">BRISTOL</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N29">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">PA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O29">
         <is>
-          <t xml:space="preserve">02135</t>
+          <t xml:space="preserve">19007</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q29">
         <is>
-          <t xml:space="preserve">617- 254-7550</t>
+          <t xml:space="preserve">215- 788-6040</t>
         </is>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A30">
         <is>
-          <t xml:space="preserve">AC000503</t>
+          <t xml:space="preserve">AC000842</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B30">
         <is>
-          <t xml:space="preserve">01/21/2027</t>
+          <t xml:space="preserve">04/03/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C30">
         <is>
-          <t xml:space="preserve">BRISTOL ENVIRONMENTAL, LLC</t>
+          <t xml:space="preserve">J. DERENZO CO.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G30">
         <is>
-          <t xml:space="preserve">1123 BEAVER STREET </t>
+          <t xml:space="preserve">338 HOWARD STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K30">
         <is>
-          <t xml:space="preserve">BRISTOL</t>
+          <t xml:space="preserve">BROCKTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N30">
         <is>
-          <t xml:space="preserve">PA</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O30">
         <is>
-          <t xml:space="preserve">19007</t>
+          <t xml:space="preserve">02302</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q30">
         <is>
-          <t xml:space="preserve">215- 788-6040</t>
+          <t xml:space="preserve">508- 427-6441</t>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A31">
         <is>
-          <t xml:space="preserve">AC000842</t>
+          <t xml:space="preserve">AC000822</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B31">
         <is>
-          <t xml:space="preserve">04/03/2027</t>
+          <t xml:space="preserve">11/04/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C31">
         <is>
-          <t xml:space="preserve">J. DERENZO CO.</t>
+          <t xml:space="preserve">JDC DEMO &amp; ABATEMENT, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G31">
         <is>
           <t xml:space="preserve">338 HOWARD STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K31">
         <is>
           <t xml:space="preserve">BROCKTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N31">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O31">
         <is>
           <t xml:space="preserve">02302</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q31">
         <is>
-          <t xml:space="preserve">508- 427-6441</t>
+          <t xml:space="preserve">508- 897-8007</t>
         </is>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A32">
         <is>
-          <t xml:space="preserve">AC000822</t>
+          <t xml:space="preserve">AC1156</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B32">
         <is>
-          <t xml:space="preserve">11/04/2026</t>
+          <t xml:space="preserve">03/09/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C32">
         <is>
-          <t xml:space="preserve">JDC DEMO &amp; ABATEMENT, LLC</t>
+          <t xml:space="preserve">Michels Pipeline, Inc.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G32">
         <is>
-          <t xml:space="preserve">338 HOWARD STREET </t>
+          <t xml:space="preserve">817 Main Street P.O. Box 128 </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K32">
         <is>
-          <t xml:space="preserve">BROCKTON</t>
+          <t xml:space="preserve">Brownsville</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N32">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">WI</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O32">
         <is>
-          <t xml:space="preserve">02302</t>
+          <t xml:space="preserve">53006</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q32">
         <is>
-          <t xml:space="preserve">508- 897-8007</t>
+          <t xml:space="preserve">660- 322-2088</t>
         </is>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A33">
         <is>
-          <t xml:space="preserve">AC1156</t>
+          <t xml:space="preserve">AC000959</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B33">
         <is>
-          <t xml:space="preserve">03/09/2027</t>
+          <t xml:space="preserve">07/07/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C33">
         <is>
-          <t xml:space="preserve">Michels Pipeline, Inc.</t>
+          <t xml:space="preserve">ALPINE ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G33">
         <is>
-          <t xml:space="preserve">817 Main Street P.O. Box 128 </t>
+          <t xml:space="preserve">275 BILLERICA ROAD SUITE 2B</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K33">
         <is>
-          <t xml:space="preserve">Brownsville</t>
+          <t xml:space="preserve">CHELMSFORD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N33">
         <is>
-          <t xml:space="preserve">WI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O33">
         <is>
-          <t xml:space="preserve">53006</t>
+          <t xml:space="preserve">01824</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q33">
         <is>
-          <t xml:space="preserve">660- 322-2088</t>
+          <t xml:space="preserve">978- 250-2740</t>
         </is>
       </c>
     </row>
     <row r="34" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A34">
         <is>
-          <t xml:space="preserve">AC000959</t>
+          <t xml:space="preserve">AC1099</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B34">
         <is>
-          <t xml:space="preserve">07/07/2027</t>
+          <t xml:space="preserve">06/16/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C34">
         <is>
-          <t xml:space="preserve">ALPINE ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">Morneault Environmental LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G34">
         <is>
-          <t xml:space="preserve">275 BILLERICA ROAD SUITE 2B</t>
+          <t xml:space="preserve">108 Middlesex St </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K34">
         <is>
-          <t xml:space="preserve">CHELMSFORD</t>
+          <t xml:space="preserve">Chelmsford</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N34">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O34">
         <is>
-          <t xml:space="preserve">01824</t>
+          <t xml:space="preserve">01863</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q34">
         <is>
-          <t xml:space="preserve">978- 250-2740</t>
+          <t xml:space="preserve">978- 404-1467</t>
         </is>
       </c>
     </row>
     <row r="35" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A35">
         <is>
-          <t xml:space="preserve">AC1099</t>
+          <t xml:space="preserve">AC001077</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B35">
         <is>
-          <t xml:space="preserve">06/16/2027</t>
+          <t xml:space="preserve">03/20/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C35">
         <is>
-          <t xml:space="preserve">Morneault Environmental LLC</t>
+          <t xml:space="preserve">REYES ENVIRONMENTAL LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G35">
         <is>
-          <t xml:space="preserve">108 Middlesex St </t>
+          <t xml:space="preserve">106 GARFIELD AVE #2</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K35">
         <is>
-          <t xml:space="preserve">Chelmsford</t>
+          <t xml:space="preserve">CHELSEA</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N35">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O35">
         <is>
-          <t xml:space="preserve">01863</t>
+          <t xml:space="preserve">02150</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q35">
         <is>
-          <t xml:space="preserve">978- 404-1467</t>
+          <t xml:space="preserve">857- 326-8374</t>
         </is>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A36">
         <is>
-          <t xml:space="preserve">AC001077</t>
+          <t xml:space="preserve">AC001050</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B36">
         <is>
-          <t xml:space="preserve">03/20/2027</t>
+          <t xml:space="preserve">01/20/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C36">
         <is>
-          <t xml:space="preserve">REYES ENVIRONMENTAL LLC</t>
+          <t xml:space="preserve">PASQUAZZI BROS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G36">
         <is>
-          <t xml:space="preserve">106 GARFIELD AVE #2</t>
+          <t xml:space="preserve">464 DYER AVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K36">
         <is>
-          <t xml:space="preserve">CHELSEA</t>
+          <t xml:space="preserve">CRANSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N36">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O36">
         <is>
-          <t xml:space="preserve">02150</t>
+          <t xml:space="preserve">02920</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q36">
         <is>
-          <t xml:space="preserve">857- 326-8374</t>
+          <t xml:space="preserve">401- 942-2250</t>
         </is>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A37">
         <is>
-          <t xml:space="preserve">AC001050</t>
+          <t xml:space="preserve">AC000241</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B37">
         <is>
-          <t xml:space="preserve">01/20/2027</t>
+          <t xml:space="preserve">10/17/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C37">
         <is>
-          <t xml:space="preserve">PASQUAZZI BROS, INC.</t>
+          <t xml:space="preserve">PETER GREIFER ENTERPRISES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G37">
         <is>
-          <t xml:space="preserve">464 DYER AVE </t>
+          <t xml:space="preserve">780 RESERVOIR AVE. SUITE 194</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K37">
         <is>
           <t xml:space="preserve">CRANSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N37">
         <is>
           <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O37">
         <is>
-          <t xml:space="preserve">02920</t>
+          <t xml:space="preserve">02910</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q37">
         <is>
-          <t xml:space="preserve">401- 942-2250</t>
+          <t xml:space="preserve">401- 946-4506</t>
         </is>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A38">
         <is>
-          <t xml:space="preserve">AC000241</t>
+          <t xml:space="preserve">AC000353</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B38">
         <is>
-          <t xml:space="preserve">10/17/2026</t>
+          <t xml:space="preserve">06/03/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C38">
         <is>
-          <t xml:space="preserve">PETER GREIFER ENTERPRISES, INC.</t>
+          <t xml:space="preserve">SITECON CORP., INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G38">
         <is>
-          <t xml:space="preserve">780 RESERVOIR AVE. SUITE 194</t>
+          <t xml:space="preserve">1430 CRANSTON STREET SUITE A</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K38">
         <is>
           <t xml:space="preserve">CRANSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N38">
         <is>
           <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O38">
         <is>
-          <t xml:space="preserve">02910</t>
+          <t xml:space="preserve">02920</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q38">
         <is>
-          <t xml:space="preserve">401- 946-4506</t>
+          <t xml:space="preserve">401- 944-2335</t>
         </is>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve">AC000353</t>
+          <t xml:space="preserve">AC001063</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B39">
         <is>
-          <t xml:space="preserve">06/03/2027</t>
+          <t xml:space="preserve">01/07/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C39">
         <is>
-          <t xml:space="preserve">SITECON CORP., INC.</t>
+          <t xml:space="preserve">FIRST CHOICE DEMOLITION LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G39">
         <is>
-          <t xml:space="preserve">1430 CRANSTON STREET SUITE A</t>
+          <t xml:space="preserve">230 INDEPENDENCE WAY SUITE 1053</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K39">
         <is>
-          <t xml:space="preserve">CRANSTON</t>
+          <t xml:space="preserve">DANVERS</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N39">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O39">
         <is>
-          <t xml:space="preserve">02920</t>
+          <t xml:space="preserve">01923</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q39">
         <is>
-          <t xml:space="preserve">401- 944-2335</t>
+          <t xml:space="preserve">978- 382-3256</t>
         </is>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve">AC001063</t>
+          <t xml:space="preserve">AC1097</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B40">
         <is>
-          <t xml:space="preserve">01/07/2027</t>
+          <t xml:space="preserve">06/02/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C40">
         <is>
-          <t xml:space="preserve">FIRST CHOICE DEMOLITION LLC</t>
+          <t xml:space="preserve">EC INTERIORS LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G40">
         <is>
-          <t xml:space="preserve">230 INDEPENDENCE WAY SUITE 1053</t>
+          <t xml:space="preserve">818 REED RD  </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K40">
         <is>
-          <t xml:space="preserve">DANVERS</t>
+          <t xml:space="preserve">DARTMOUTH</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N40">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O40">
         <is>
-          <t xml:space="preserve">01923</t>
+          <t xml:space="preserve">02747</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q40">
         <is>
-          <t xml:space="preserve">978- 382-3256</t>
+          <t xml:space="preserve">516- 499-2441</t>
         </is>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve">AC1097</t>
+          <t xml:space="preserve">AC000867</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B41">
         <is>
-          <t xml:space="preserve">06/02/2027</t>
+          <t xml:space="preserve">04/17/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C41">
         <is>
-          <t xml:space="preserve">EC INTERIORS LLC</t>
+          <t xml:space="preserve">BASCOM ENVIRONMENTAL CO</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G41">
         <is>
-          <t xml:space="preserve">818 REED RD  </t>
+          <t xml:space="preserve">554 WASHINGTON STREET STE 240683</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K41">
         <is>
-          <t xml:space="preserve">DARTMOUTH</t>
+          <t xml:space="preserve">DORCHESTER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N41">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O41">
         <is>
-          <t xml:space="preserve">02747</t>
+          <t xml:space="preserve">02124</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q41">
         <is>
-          <t xml:space="preserve">516- 499-2441</t>
+          <t xml:space="preserve">617- 282-9500</t>
         </is>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve">AC000867</t>
+          <t xml:space="preserve">AC001001</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B42">
         <is>
-          <t xml:space="preserve">04/17/2027</t>
+          <t xml:space="preserve">03/11/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C42">
         <is>
-          <t xml:space="preserve">BASCOM ENVIRONMENTAL CO</t>
+          <t xml:space="preserve">GILBERT &amp; BECKER CO, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G42">
         <is>
-          <t xml:space="preserve">554 WASHINGTON STREET STE 240683</t>
+          <t xml:space="preserve">16-24 CLAPP STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K42">
         <is>
           <t xml:space="preserve">DORCHESTER</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N42">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O42">
         <is>
-          <t xml:space="preserve">02124</t>
+          <t xml:space="preserve">02125</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q42">
         <is>
-          <t xml:space="preserve">617- 282-9500</t>
+          <t xml:space="preserve">617- 265-4343</t>
         </is>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve">AC001001</t>
+          <t xml:space="preserve">AC000887</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B43">
         <is>
-          <t xml:space="preserve">03/11/2027</t>
+          <t xml:space="preserve">07/14/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C43">
         <is>
-          <t xml:space="preserve">GILBERT &amp; BECKER CO, INC.</t>
+          <t xml:space="preserve">ALBANESE BROTHERS, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G43">
         <is>
-          <t xml:space="preserve">16-24 CLAPP STREET </t>
+          <t xml:space="preserve">28 LOON HILL ROAD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K43">
         <is>
-          <t xml:space="preserve">DORCHESTER</t>
+          <t xml:space="preserve">DRACUT</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N43">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O43">
         <is>
-          <t xml:space="preserve">02125</t>
+          <t xml:space="preserve">01826</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q43">
         <is>
-          <t xml:space="preserve">617- 265-4343</t>
+          <t xml:space="preserve">978- 459-8850</t>
         </is>
       </c>
     </row>
     <row r="44" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve">AC001056</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B44">
         <is>
           <t xml:space="preserve">08/25/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C44">
         <is>
           <t xml:space="preserve">M.D.M. ENGINEERING COMPANY, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G44">
         <is>
           <t xml:space="preserve">51 SAWMILL ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K44">
@@ -1985,6260 +1985,6260 @@
       </c>
       <c s="12" t="inlineStr" r="K46">
         <is>
           <t xml:space="preserve">EAST BOSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N46">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O46">
         <is>
           <t xml:space="preserve">02128</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q46">
         <is>
           <t xml:space="preserve">617- 785-4225</t>
         </is>
       </c>
     </row>
     <row r="47" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A47">
         <is>
-          <t xml:space="preserve">AC000254</t>
+          <t xml:space="preserve">AC001068</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B47">
         <is>
-          <t xml:space="preserve">01/15/2027</t>
+          <t xml:space="preserve">07/29/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C47">
         <is>
-          <t xml:space="preserve">ABIDE, LLC</t>
+          <t xml:space="preserve">ADVANCED ABATEMENT SOLUTIONS LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G47">
         <is>
-          <t xml:space="preserve">483 SHAKER ROAD </t>
+          <t xml:space="preserve">707 FORBES STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K47">
         <is>
-          <t xml:space="preserve">EAST LONGMEADOW</t>
+          <t xml:space="preserve">EAST HARTFORD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N47">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O47">
         <is>
-          <t xml:space="preserve">01028</t>
+          <t xml:space="preserve">06118</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q47">
         <is>
-          <t xml:space="preserve">413- 525-0644</t>
+          <t xml:space="preserve">516- 246-0539</t>
         </is>
       </c>
     </row>
     <row r="48" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A48">
         <is>
-          <t xml:space="preserve">AC000024</t>
+          <t xml:space="preserve">AC000254</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B48">
         <is>
-          <t xml:space="preserve">08/11/2026</t>
+          <t xml:space="preserve">01/15/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C48">
         <is>
-          <t xml:space="preserve">BESTECH, INC. OF CONNECTICUT</t>
+          <t xml:space="preserve">ABIDE, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G48">
         <is>
-          <t xml:space="preserve">25 PINNEY STREET </t>
+          <t xml:space="preserve">483 SHAKER ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K48">
         <is>
-          <t xml:space="preserve">ELLINGTON</t>
+          <t xml:space="preserve">EAST LONGMEADOW</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N48">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O48">
         <is>
-          <t xml:space="preserve">06029</t>
+          <t xml:space="preserve">01028</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q48">
         <is>
-          <t xml:space="preserve">860- 896-1000</t>
+          <t xml:space="preserve">413- 525-0644</t>
         </is>
       </c>
     </row>
     <row r="49" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A49">
         <is>
-          <t xml:space="preserve">AC000510</t>
+          <t xml:space="preserve">AC000024</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B49">
         <is>
-          <t xml:space="preserve">05/11/2027</t>
+          <t xml:space="preserve">08/11/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C49">
         <is>
-          <t xml:space="preserve">ENVIROVANTAGE, INC.</t>
+          <t xml:space="preserve">BESTECH, INC. OF CONNECTICUT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G49">
         <is>
-          <t xml:space="preserve">629 CALEF HIGHWAY </t>
+          <t xml:space="preserve">25 PINNEY STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K49">
         <is>
-          <t xml:space="preserve">EPPING</t>
+          <t xml:space="preserve">ELLINGTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N49">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O49">
         <is>
-          <t xml:space="preserve">03042</t>
+          <t xml:space="preserve">06029</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q49">
         <is>
-          <t xml:space="preserve">603- 679-9682</t>
+          <t xml:space="preserve">860- 896-1000</t>
         </is>
       </c>
     </row>
     <row r="50" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A50">
         <is>
-          <t xml:space="preserve">AC001067</t>
+          <t xml:space="preserve">AC000510</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B50">
         <is>
-          <t xml:space="preserve">09/25/2026</t>
+          <t xml:space="preserve">05/11/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C50">
         <is>
-          <t xml:space="preserve">DENZEL ENVIRONMENTAL SERVICES, INC.</t>
+          <t xml:space="preserve">ENVIROVANTAGE, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G50">
         <is>
-          <t xml:space="preserve">128 SPRING STREET </t>
+          <t xml:space="preserve">629 CALEF HIGHWAY </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K50">
         <is>
-          <t xml:space="preserve">EVERETT</t>
+          <t xml:space="preserve">EPPING</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N50">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O50">
         <is>
-          <t xml:space="preserve">02149</t>
+          <t xml:space="preserve">03042</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q50">
         <is>
-          <t xml:space="preserve">781- 869-0362</t>
+          <t xml:space="preserve">603- 679-9682</t>
         </is>
       </c>
     </row>
     <row r="51" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A51">
         <is>
-          <t xml:space="preserve">AC000097</t>
+          <t xml:space="preserve">AC001067</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B51">
         <is>
-          <t xml:space="preserve">07/14/2026</t>
+          <t xml:space="preserve">09/25/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C51">
         <is>
-          <t xml:space="preserve">NORTHSTAR CONTRACTING GROUP</t>
+          <t xml:space="preserve">DENZEL ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G51">
         <is>
-          <t xml:space="preserve">401 S SECOND ST </t>
+          <t xml:space="preserve">128 SPRING STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K51">
         <is>
           <t xml:space="preserve">EVERETT</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N51">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O51">
         <is>
           <t xml:space="preserve">02149</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q51">
         <is>
-          <t xml:space="preserve">409- 474-2082</t>
+          <t xml:space="preserve">781- 869-0362</t>
         </is>
       </c>
     </row>
     <row r="52" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A52">
         <is>
-          <t xml:space="preserve">AC1147</t>
+          <t xml:space="preserve">AC000097</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B52">
         <is>
-          <t xml:space="preserve">06/30/2027</t>
+          <t xml:space="preserve">07/15/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C52">
         <is>
-          <t xml:space="preserve">Remediation Holdings, LLC</t>
+          <t xml:space="preserve">NORTHSTAR CONTRACTING GROUP</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G52">
         <is>
-          <t xml:space="preserve">6 NORMAN STREET PO BOX 474 WRENTHAM. MA 02093 FOR MAIL </t>
+          <t xml:space="preserve">401 S SECOND ST </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K52">
         <is>
           <t xml:space="preserve">EVERETT</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N52">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O52">
         <is>
           <t xml:space="preserve">02149</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q52">
         <is>
-          <t xml:space="preserve">443- 822-8520</t>
+          <t xml:space="preserve">409- 474-2082</t>
         </is>
       </c>
     </row>
     <row r="53" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A53">
         <is>
-          <t xml:space="preserve">AC000763</t>
+          <t xml:space="preserve">AC1147</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B53">
         <is>
-          <t xml:space="preserve">03/24/2027</t>
+          <t xml:space="preserve">06/30/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C53">
         <is>
-          <t xml:space="preserve">PRISM RESPONSE, LLC</t>
+          <t xml:space="preserve">Remediation Holdings, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G53">
         <is>
-          <t xml:space="preserve">4000 TRIANGLE LANE SUITE 160</t>
+          <t xml:space="preserve">6 NORMAN STREET PO BOX 474 WRENTHAM. MA 02093 FOR MAIL </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K53">
         <is>
-          <t xml:space="preserve">EXPORT</t>
+          <t xml:space="preserve">EVERETT</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N53">
         <is>
-          <t xml:space="preserve">PA</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O53">
         <is>
-          <t xml:space="preserve">15632</t>
+          <t xml:space="preserve">02149</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q53">
         <is>
-          <t xml:space="preserve">724- 325-3330</t>
+          <t xml:space="preserve">781- 812-8531</t>
         </is>
       </c>
     </row>
     <row r="54" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A54">
         <is>
-          <t xml:space="preserve">AC001062</t>
+          <t xml:space="preserve">AC000763</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B54">
         <is>
-          <t xml:space="preserve">01/27/2027</t>
+          <t xml:space="preserve">03/24/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C54">
         <is>
-          <t xml:space="preserve">SPECTRUM ENVIRONMENTAL, LLC</t>
+          <t xml:space="preserve">PRISM RESPONSE, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G54">
         <is>
           <t xml:space="preserve">4000 TRIANGLE LANE SUITE 160</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K54">
         <is>
           <t xml:space="preserve">EXPORT</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N54">
         <is>
           <t xml:space="preserve">PA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O54">
         <is>
           <t xml:space="preserve">15632</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q54">
         <is>
           <t xml:space="preserve">724- 325-3330</t>
         </is>
       </c>
     </row>
     <row r="55" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A55">
         <is>
-          <t xml:space="preserve">AC000738</t>
+          <t xml:space="preserve">AC001062</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B55">
         <is>
-          <t xml:space="preserve">09/29/2026</t>
+          <t xml:space="preserve">01/27/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C55">
         <is>
-          <t xml:space="preserve">ENVIRONMENTAL RESTORATION, LLC</t>
+          <t xml:space="preserve">SPECTRUM ENVIRONMENTAL, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G55">
         <is>
-          <t xml:space="preserve">1666 FABICK DRIVE </t>
+          <t xml:space="preserve">4000 TRIANGLE LANE SUITE 160</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K55">
         <is>
-          <t xml:space="preserve">FENTON</t>
+          <t xml:space="preserve">EXPORT</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N55">
         <is>
-          <t xml:space="preserve">MO</t>
+          <t xml:space="preserve">PA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O55">
         <is>
-          <t xml:space="preserve">63026</t>
+          <t xml:space="preserve">15632</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q55">
         <is>
-          <t xml:space="preserve">636- 227-7477</t>
+          <t xml:space="preserve">724- 325-3330</t>
         </is>
       </c>
     </row>
     <row r="56" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A56">
         <is>
-          <t xml:space="preserve">AC000459</t>
+          <t xml:space="preserve">AC000738</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B56">
         <is>
-          <t xml:space="preserve">03/30/2027</t>
+          <t xml:space="preserve">09/29/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C56">
         <is>
-          <t xml:space="preserve">ECONOMIC ENVIRO TECHS, INC.</t>
+          <t xml:space="preserve">ENVIRONMENTAL RESTORATION, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G56">
         <is>
-          <t xml:space="preserve">38 INTERVALE RD </t>
+          <t xml:space="preserve">1666 FABICK DRIVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K56">
         <is>
-          <t xml:space="preserve">FITCHBURG</t>
+          <t xml:space="preserve">FENTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N56">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">MO</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O56">
         <is>
-          <t xml:space="preserve">01420</t>
+          <t xml:space="preserve">63026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q56">
         <is>
-          <t xml:space="preserve">978- 348-1118</t>
+          <t xml:space="preserve">636- 227-7477</t>
         </is>
       </c>
     </row>
     <row r="57" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A57">
         <is>
-          <t xml:space="preserve">AC1160</t>
+          <t xml:space="preserve">AC000459</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B57">
         <is>
-          <t xml:space="preserve">03/31/2027</t>
+          <t xml:space="preserve">03/30/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C57">
         <is>
-          <t xml:space="preserve">J&amp;J Safety Environmental LLC</t>
+          <t xml:space="preserve">ECONOMIC ENVIRO TECHS, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G57">
         <is>
-          <t xml:space="preserve">66 Myrtle Avenue  </t>
+          <t xml:space="preserve">38 INTERVALE RD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K57">
         <is>
-          <t xml:space="preserve">Fitchburg </t>
+          <t xml:space="preserve">FITCHBURG</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N57">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O57">
         <is>
           <t xml:space="preserve">01420</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q57">
         <is>
-          <t xml:space="preserve">978- 870-4596</t>
+          <t xml:space="preserve">978- 348-1118</t>
         </is>
       </c>
     </row>
     <row r="58" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A58">
         <is>
-          <t xml:space="preserve">AC000884</t>
+          <t xml:space="preserve">AC1160</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B58">
         <is>
-          <t xml:space="preserve">02/03/2027</t>
+          <t xml:space="preserve">03/31/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C58">
         <is>
-          <t xml:space="preserve">BANNER ENVIRONMENTAL SERVICES, INC.</t>
+          <t xml:space="preserve">J&amp;J Safety Environmental LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G58">
         <is>
-          <t xml:space="preserve">31 HAYWARD STREET SUITE 2A-205</t>
+          <t xml:space="preserve">66 Myrtle Avenue  </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K58">
         <is>
-          <t xml:space="preserve">FRANKLIN</t>
+          <t xml:space="preserve">Fitchburg </t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N58">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O58">
         <is>
-          <t xml:space="preserve">02038</t>
+          <t xml:space="preserve">01420</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q58">
         <is>
-          <t xml:space="preserve">781- 934-6873</t>
+          <t xml:space="preserve">978- 870-4596</t>
         </is>
       </c>
     </row>
     <row r="59" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A59">
         <is>
-          <t xml:space="preserve">AC1150</t>
+          <t xml:space="preserve">AC000884</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B59">
         <is>
-          <t xml:space="preserve">09/17/2026</t>
+          <t xml:space="preserve">02/03/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C59">
         <is>
-          <t xml:space="preserve">GUARDIAN ABATEMENT</t>
+          <t xml:space="preserve">BANNER ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G59">
         <is>
-          <t xml:space="preserve">852 UPPER UNION STREET </t>
+          <t xml:space="preserve">31 HAYWARD STREET SUITE 2A-205</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K59">
         <is>
           <t xml:space="preserve">FRANKLIN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N59">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O59">
         <is>
           <t xml:space="preserve">02038</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q59">
         <is>
-          <t xml:space="preserve">508- -45-6400</t>
+          <t xml:space="preserve">781- 934-6873</t>
         </is>
       </c>
     </row>
     <row r="60" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A60">
         <is>
-          <t xml:space="preserve">AC000490</t>
+          <t xml:space="preserve">AC1150</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B60">
         <is>
-          <t xml:space="preserve">05/28/2027</t>
+          <t xml:space="preserve">09/17/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C60">
         <is>
-          <t xml:space="preserve">Irex Atlantic Contracting LLC</t>
+          <t xml:space="preserve">GUARDIAN ABATEMENT</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G60">
         <is>
-          <t xml:space="preserve">25 KENWOOD CIRCLE </t>
+          <t xml:space="preserve">852 UPPER UNION STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K60">
         <is>
           <t xml:space="preserve">FRANKLIN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N60">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O60">
         <is>
           <t xml:space="preserve">02038</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q60">
         <is>
-          <t xml:space="preserve">717- 399-5238</t>
+          <t xml:space="preserve">508- -45-6400</t>
         </is>
       </c>
     </row>
     <row r="61" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A61">
         <is>
-          <t xml:space="preserve">AC001078</t>
+          <t xml:space="preserve">AC000490</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B61">
         <is>
-          <t xml:space="preserve">04/27/2027</t>
+          <t xml:space="preserve">05/28/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C61">
         <is>
-          <t xml:space="preserve">Champion Specialty Services, LLC</t>
+          <t xml:space="preserve">Irex Atlantic Contracting LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G61">
         <is>
-          <t xml:space="preserve">130 SW 22 STREET </t>
+          <t xml:space="preserve">25 KENWOOD CIRCLE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K61">
         <is>
-          <t xml:space="preserve">FT. LAUDERDALE</t>
+          <t xml:space="preserve">FRANKLIN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N61">
         <is>
-          <t xml:space="preserve">FL</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O61">
         <is>
-          <t xml:space="preserve">33315</t>
+          <t xml:space="preserve">02038</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q61">
         <is>
-          <t xml:space="preserve">954- 462-9079</t>
+          <t xml:space="preserve">717- 399-5238</t>
         </is>
       </c>
     </row>
     <row r="62" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A62">
         <is>
-          <t xml:space="preserve">AC1133</t>
+          <t xml:space="preserve">AC001078</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B62">
         <is>
-          <t xml:space="preserve">01/14/2027</t>
+          <t xml:space="preserve">04/27/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C62">
         <is>
-          <t xml:space="preserve">Prestige Builders &amp; Contractors LLC</t>
+          <t xml:space="preserve">Champion Specialty Services, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G62">
         <is>
-          <t xml:space="preserve">PO Box 1141 </t>
+          <t xml:space="preserve">130 SW 22 STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K62">
         <is>
-          <t xml:space="preserve">Gardner</t>
+          <t xml:space="preserve">FT. LAUDERDALE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N62">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">FL</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O62">
         <is>
-          <t xml:space="preserve">01440</t>
+          <t xml:space="preserve">33315</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q62">
         <is>
-          <t xml:space="preserve">978- 320-9228</t>
+          <t xml:space="preserve">954- 462-9079</t>
         </is>
       </c>
     </row>
     <row r="63" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A63">
         <is>
-          <t xml:space="preserve">AC001011</t>
+          <t xml:space="preserve">AC1133</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B63">
         <is>
-          <t xml:space="preserve">04/03/2027</t>
+          <t xml:space="preserve">01/14/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C63">
         <is>
-          <t xml:space="preserve">ATLANTIC ABATEMENT CORPORATION</t>
+          <t xml:space="preserve">Prestige Builders &amp; Contractors LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G63">
         <is>
-          <t xml:space="preserve">15 LARK INDUSTRIAL DRIVE </t>
+          <t xml:space="preserve">PO Box 1141 </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K63">
         <is>
-          <t xml:space="preserve">GREENVILLE</t>
+          <t xml:space="preserve">Gardner</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N63">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O63">
         <is>
-          <t xml:space="preserve">02828</t>
+          <t xml:space="preserve">01440</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q63">
         <is>
-          <t xml:space="preserve">401- 351-9050</t>
+          <t xml:space="preserve">978- 320-9228</t>
         </is>
       </c>
     </row>
     <row r="64" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A64">
         <is>
-          <t xml:space="preserve">AC000258</t>
+          <t xml:space="preserve">AC1137</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B64">
         <is>
-          <t xml:space="preserve">05/07/2027</t>
+          <t xml:space="preserve">07/03/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C64">
         <is>
-          <t xml:space="preserve">ENVIRONMENTAL RESTORATIONS, INC.</t>
+          <t xml:space="preserve">Asbestos Abatement LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G64">
         <is>
-          <t xml:space="preserve">16 HAZEL DRIVE </t>
+          <t xml:space="preserve">254 ridgewood ave </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K64">
         <is>
-          <t xml:space="preserve">HAMPSTEAD</t>
+          <t xml:space="preserve">glen ridge</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N64">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">NJ</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O64">
         <is>
-          <t xml:space="preserve">03841</t>
+          <t xml:space="preserve">07028</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q64">
         <is>
-          <t xml:space="preserve">603- 329-6101</t>
+          <t xml:space="preserve">917- 387-7704</t>
         </is>
       </c>
     </row>
     <row r="65" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A65">
         <is>
-          <t xml:space="preserve">AC000812</t>
+          <t xml:space="preserve">AC001011</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B65">
         <is>
-          <t xml:space="preserve">10/21/2026</t>
+          <t xml:space="preserve">04/03/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C65">
         <is>
-          <t xml:space="preserve">GIBSON ROOFS INC.</t>
+          <t xml:space="preserve">ATLANTIC ABATEMENT CORPORATION</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G65">
         <is>
-          <t xml:space="preserve">369 WINTER STREET </t>
+          <t xml:space="preserve">15 LARK INDUSTRIAL DRIVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K65">
         <is>
-          <t xml:space="preserve">HANOVER</t>
+          <t xml:space="preserve">GREENVILLE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N65">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O65">
         <is>
-          <t xml:space="preserve">02339</t>
+          <t xml:space="preserve">02828</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q65">
         <is>
-          <t xml:space="preserve">781- 826-6344</t>
+          <t xml:space="preserve">401- 351-9050</t>
         </is>
       </c>
     </row>
     <row r="66" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A66">
         <is>
-          <t xml:space="preserve">AC1113</t>
+          <t xml:space="preserve">AC000258</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B66">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <t xml:space="preserve">05/07/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C66">
         <is>
-          <t xml:space="preserve">Federal Property Maintenance Corp.</t>
+          <t xml:space="preserve">ENVIRONMENTAL RESTORATIONS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G66">
         <is>
-          <t xml:space="preserve">40 Crystal Street </t>
+          <t xml:space="preserve">16 HAZEL DRIVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K66">
         <is>
-          <t xml:space="preserve">Harrison</t>
+          <t xml:space="preserve">HAMPSTEAD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N66">
         <is>
-          <t xml:space="preserve">NY</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O66">
         <is>
-          <t xml:space="preserve">10528</t>
+          <t xml:space="preserve">03841</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q66">
         <is>
-          <t xml:space="preserve">914- -49-4416</t>
+          <t xml:space="preserve">603- 329-6101</t>
         </is>
       </c>
     </row>
     <row r="67" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A67">
         <is>
-          <t xml:space="preserve">AC000856</t>
+          <t xml:space="preserve">AC000812</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B67">
         <is>
           <t xml:space="preserve">10/21/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C67">
         <is>
-          <t xml:space="preserve">GLOBAL COMPASS INC.</t>
+          <t xml:space="preserve">GIBSON ROOFS INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G67">
         <is>
-          <t xml:space="preserve">750 MAIN STREET SUITE 100</t>
+          <t xml:space="preserve">369 WINTER STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K67">
         <is>
-          <t xml:space="preserve">HARTFORD</t>
+          <t xml:space="preserve">HANOVER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N67">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O67">
         <is>
-          <t xml:space="preserve">06103</t>
+          <t xml:space="preserve">02339</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q67">
         <is>
-          <t xml:space="preserve">413- 244-9624</t>
+          <t xml:space="preserve">781- 826-6344</t>
         </is>
       </c>
     </row>
     <row r="68" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A68">
         <is>
-          <t xml:space="preserve">AC000971</t>
+          <t xml:space="preserve">AC1113</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B68">
         <is>
-          <t xml:space="preserve">02/25/2027</t>
+          <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C68">
         <is>
-          <t xml:space="preserve">E &amp; F ENVIRONMENTAL CORPORATION</t>
+          <t xml:space="preserve">Federal Property Maintenance Corp.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G68">
         <is>
-          <t xml:space="preserve">411 RIVER STREET </t>
+          <t xml:space="preserve">40 Crystal Street </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K68">
         <is>
-          <t xml:space="preserve">HAVERHILL</t>
+          <t xml:space="preserve">Harrison</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N68">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NY</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O68">
         <is>
-          <t xml:space="preserve">01832</t>
+          <t xml:space="preserve">10528</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q68">
         <is>
-          <t xml:space="preserve">603- 974-2503</t>
+          <t xml:space="preserve">914- -49-4416</t>
         </is>
       </c>
     </row>
     <row r="69" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A69">
         <is>
-          <t xml:space="preserve">AC000129</t>
+          <t xml:space="preserve">AC000856</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B69">
         <is>
-          <t xml:space="preserve">12/16/2026</t>
+          <t xml:space="preserve">10/21/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C69">
         <is>
-          <t xml:space="preserve">SEN CAM, INC.</t>
+          <t xml:space="preserve">GLOBAL COMPASS INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G69">
         <is>
-          <t xml:space="preserve">741 SOUTH MAIN STREET </t>
+          <t xml:space="preserve">750 MAIN STREET SUITE 100</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K69">
         <is>
-          <t xml:space="preserve">HAVERHILL</t>
+          <t xml:space="preserve">HARTFORD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N69">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O69">
         <is>
-          <t xml:space="preserve">01835</t>
+          <t xml:space="preserve">06103</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q69">
         <is>
-          <t xml:space="preserve">978- 683-7767</t>
+          <t xml:space="preserve">413- 244-9624</t>
         </is>
       </c>
     </row>
     <row r="70" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A70">
         <is>
-          <t xml:space="preserve">AC000972</t>
+          <t xml:space="preserve">AC000971</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B70">
         <is>
-          <t xml:space="preserve">02/17/2027</t>
+          <t xml:space="preserve">02/25/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C70">
         <is>
-          <t xml:space="preserve">ASBESTOS PRO SERVICES LLC</t>
+          <t xml:space="preserve">E &amp; F ENVIRONMENTAL CORPORATION</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G70">
         <is>
-          <t xml:space="preserve">260 CENTRE STREET UNIT B</t>
+          <t xml:space="preserve">411 RIVER STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K70">
         <is>
-          <t xml:space="preserve">HOLBROOK</t>
+          <t xml:space="preserve">HAVERHILL</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N70">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O70">
         <is>
-          <t xml:space="preserve">02343</t>
+          <t xml:space="preserve">01832</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q70">
         <is>
-          <t xml:space="preserve">617- 249-6097</t>
+          <t xml:space="preserve">603- 974-2503</t>
         </is>
       </c>
     </row>
     <row r="71" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A71">
         <is>
-          <t xml:space="preserve">AC001041</t>
+          <t xml:space="preserve">AC000129</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B71">
         <is>
-          <t xml:space="preserve">12/04/2026</t>
+          <t xml:space="preserve">12/16/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C71">
         <is>
-          <t xml:space="preserve">ALL-STAR ABATEMENT INC</t>
+          <t xml:space="preserve">SEN CAM, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G71">
         <is>
-          <t xml:space="preserve">18 CANAL STREET </t>
+          <t xml:space="preserve">741 SOUTH MAIN STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K71">
         <is>
-          <t xml:space="preserve">HOLYOKE</t>
+          <t xml:space="preserve">HAVERHILL</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N71">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O71">
         <is>
-          <t xml:space="preserve">01040</t>
+          <t xml:space="preserve">01835</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q71">
         <is>
-          <t xml:space="preserve">413- 314-0825</t>
+          <t xml:space="preserve">978- 683-7767</t>
         </is>
       </c>
     </row>
     <row r="72" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A72">
         <is>
-          <t xml:space="preserve">AC000639</t>
+          <t xml:space="preserve">AC1162</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B72">
         <is>
-          <t xml:space="preserve">10/17/2026</t>
+          <t xml:space="preserve">07/01/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C72">
         <is>
-          <t xml:space="preserve">AMERICAN ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">Summer Environmental Cleaning</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G72">
         <is>
-          <t xml:space="preserve">18 CANAL STREET </t>
+          <t xml:space="preserve">10 Westland terrace </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K72">
         <is>
-          <t xml:space="preserve">HOLYOKE</t>
+          <t xml:space="preserve">Haverhill</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N72">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O72">
         <is>
-          <t xml:space="preserve">01040</t>
+          <t xml:space="preserve">01830</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q72">
         <is>
-          <t xml:space="preserve">413- 322-7190</t>
+          <t xml:space="preserve">978- 337-3863</t>
         </is>
       </c>
     </row>
     <row r="73" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A73">
         <is>
-          <t xml:space="preserve">AC1130</t>
+          <t xml:space="preserve">AC000972</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B73">
         <is>
-          <t xml:space="preserve">07/30/2026</t>
+          <t xml:space="preserve">02/17/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C73">
         <is>
-          <t xml:space="preserve">Elite Group Services LLC.</t>
+          <t xml:space="preserve">ASBESTOS PRO SERVICES LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G73">
         <is>
-          <t xml:space="preserve">35 N East Street </t>
+          <t xml:space="preserve">260 CENTRE STREET UNIT B</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K73">
         <is>
-          <t xml:space="preserve">Holyoke</t>
+          <t xml:space="preserve">HOLBROOK</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N73">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O73">
         <is>
-          <t xml:space="preserve">01040</t>
+          <t xml:space="preserve">02343</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q73">
         <is>
-          <t xml:space="preserve">413- 386-1853</t>
+          <t xml:space="preserve">617- 249-6097</t>
         </is>
       </c>
     </row>
     <row r="74" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A74">
         <is>
-          <t xml:space="preserve">AC1148</t>
+          <t xml:space="preserve">AC001041</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B74">
         <is>
-          <t xml:space="preserve">09/08/2026</t>
+          <t xml:space="preserve">12/04/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C74">
         <is>
-          <t xml:space="preserve">Cotton Commercial USA, Inc.</t>
+          <t xml:space="preserve">ALL-STAR ABATEMENT INC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G74">
         <is>
-          <t xml:space="preserve">840 W Sam Houston Pkwy N Suite 225 </t>
+          <t xml:space="preserve">18 CANAL STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K74">
         <is>
-          <t xml:space="preserve">HOUSTON</t>
+          <t xml:space="preserve">HOLYOKE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N74">
         <is>
-          <t xml:space="preserve">TX</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O74">
         <is>
-          <t xml:space="preserve">77024</t>
+          <t xml:space="preserve">01040</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q74">
         <is>
-          <t xml:space="preserve">877- -90-0493</t>
+          <t xml:space="preserve">413- 314-0825</t>
         </is>
       </c>
     </row>
     <row r="75" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A75">
         <is>
-          <t xml:space="preserve">AC000910</t>
+          <t xml:space="preserve">AC000639</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B75">
         <is>
-          <t xml:space="preserve">03/04/2027</t>
+          <t xml:space="preserve">10/17/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C75">
         <is>
-          <t xml:space="preserve">R G ENVIRONMENTAL SERVICES, LLC</t>
+          <t xml:space="preserve">AMERICAN ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G75">
         <is>
-          <t xml:space="preserve">3 POND STREET SUITE 1</t>
+          <t xml:space="preserve">18 CANAL STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K75">
         <is>
-          <t xml:space="preserve">HYDE PARK</t>
+          <t xml:space="preserve">HOLYOKE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N75">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O75">
         <is>
-          <t xml:space="preserve">02136</t>
+          <t xml:space="preserve">01040</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q75">
         <is>
-          <t xml:space="preserve">617- 233-3019</t>
+          <t xml:space="preserve">413- 322-7190</t>
         </is>
       </c>
     </row>
     <row r="76" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A76">
         <is>
-          <t xml:space="preserve">AC1140</t>
+          <t xml:space="preserve">AC1148</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B76">
         <is>
-          <t xml:space="preserve">06/05/2027</t>
+          <t xml:space="preserve">09/08/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C76">
         <is>
-          <t xml:space="preserve">Precision Environmental Company</t>
+          <t xml:space="preserve">Cotton Commercial USA, Inc.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G76">
         <is>
-          <t xml:space="preserve">5500 Old Brecksville Road </t>
+          <t xml:space="preserve">840 W Sam Houston Pkwy N Suite 225 </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K76">
         <is>
-          <t xml:space="preserve">Independence</t>
+          <t xml:space="preserve">HOUSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N76">
         <is>
-          <t xml:space="preserve">OH</t>
+          <t xml:space="preserve">TX</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O76">
         <is>
-          <t xml:space="preserve">44131</t>
+          <t xml:space="preserve">77024</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q76">
         <is>
-          <t xml:space="preserve">216- -64-6040</t>
+          <t xml:space="preserve">877- -90-0493</t>
         </is>
       </c>
     </row>
     <row r="77" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A77">
         <is>
-          <t xml:space="preserve">AC000209</t>
+          <t xml:space="preserve">AC000910</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B77">
         <is>
-          <t xml:space="preserve">02/20/2027</t>
+          <t xml:space="preserve">03/04/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C77">
         <is>
-          <t xml:space="preserve">A.A. ASBESTOS ABATEMENT CO., INC.</t>
+          <t xml:space="preserve">R G ENVIRONMENTAL SERVICES, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G77">
         <is>
-          <t xml:space="preserve">R-1307 HARTFORD AVENUE </t>
+          <t xml:space="preserve">3 POND STREET SUITE 1</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K77">
         <is>
-          <t xml:space="preserve">JOHNSTON</t>
+          <t xml:space="preserve">HYDE PARK</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N77">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O77">
         <is>
-          <t xml:space="preserve">02919-</t>
+          <t xml:space="preserve">02136</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q77">
         <is>
-          <t xml:space="preserve">401- 351-1188</t>
+          <t xml:space="preserve">617- 233-3019</t>
         </is>
       </c>
     </row>
     <row r="78" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A78">
         <is>
-          <t xml:space="preserve">AC1104</t>
+          <t xml:space="preserve">AC1140</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B78">
         <is>
-          <t xml:space="preserve">05/26/2027</t>
+          <t xml:space="preserve">06/05/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C78">
         <is>
-          <t xml:space="preserve">Bilray Corporation </t>
+          <t xml:space="preserve">Precision Environmental Company</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G78">
         <is>
-          <t xml:space="preserve">73 Mill Street  </t>
+          <t xml:space="preserve">5500 Old Brecksville Road </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K78">
         <is>
-          <t xml:space="preserve">Johnston </t>
+          <t xml:space="preserve">Independence</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N78">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">OH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O78">
         <is>
-          <t xml:space="preserve">02904</t>
+          <t xml:space="preserve">44131</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q78">
         <is>
-          <t xml:space="preserve">401- -83-8895</t>
+          <t xml:space="preserve">216- -64-6040</t>
         </is>
       </c>
     </row>
     <row r="79" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A79">
         <is>
-          <t xml:space="preserve">AC000837</t>
+          <t xml:space="preserve">AC000209</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B79">
         <is>
-          <t xml:space="preserve">03/30/2027</t>
+          <t xml:space="preserve">02/20/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C79">
         <is>
-          <t xml:space="preserve">J.R. VINAGRO CORPORATION</t>
+          <t xml:space="preserve">A.A. ASBESTOS ABATEMENT CO., INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G79">
         <is>
-          <t xml:space="preserve">2208 PLAINFIELD PIKE </t>
+          <t xml:space="preserve">R-1307 HARTFORD AVENUE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K79">
         <is>
           <t xml:space="preserve">JOHNSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N79">
         <is>
           <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O79">
         <is>
-          <t xml:space="preserve">02919</t>
+          <t xml:space="preserve">02919-</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q79">
         <is>
-          <t xml:space="preserve">401- 943-7100</t>
+          <t xml:space="preserve">401- 351-1188</t>
         </is>
       </c>
     </row>
     <row r="80" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A80">
         <is>
-          <t xml:space="preserve">AC1127</t>
+          <t xml:space="preserve">AC1104</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B80">
         <is>
-          <t xml:space="preserve">04/10/2027</t>
+          <t xml:space="preserve">05/26/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C80">
         <is>
-          <t xml:space="preserve">ABS Environmental, LLC</t>
+          <t xml:space="preserve">Bilray Corporation </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G80">
         <is>
-          <t xml:space="preserve">34 Route 125, Unit 6 </t>
+          <t xml:space="preserve">73 Mill Street  </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K80">
         <is>
-          <t xml:space="preserve">Kingston</t>
+          <t xml:space="preserve">Johnston </t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N80">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O80">
         <is>
-          <t xml:space="preserve">03848</t>
+          <t xml:space="preserve">02904</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q80">
         <is>
-          <t xml:space="preserve">603- 893-0380</t>
+          <t xml:space="preserve">401- -83-8895</t>
         </is>
       </c>
     </row>
     <row r="81" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A81">
         <is>
-          <t xml:space="preserve">AC000584</t>
+          <t xml:space="preserve">AC000837</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B81">
         <is>
-          <t xml:space="preserve">09/08/2026</t>
+          <t xml:space="preserve">03/30/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C81">
         <is>
-          <t xml:space="preserve">ACCOLADE ENVIRONMENTAL CONTRACTING, CORP.</t>
+          <t xml:space="preserve">J.R. VINAGRO CORPORATION</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G81">
         <is>
-          <t xml:space="preserve">2 NASON LANE </t>
+          <t xml:space="preserve">2208 PLAINFIELD PIKE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K81">
         <is>
-          <t xml:space="preserve">KINGSTON</t>
+          <t xml:space="preserve">JOHNSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N81">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O81">
         <is>
-          <t xml:space="preserve">03848</t>
+          <t xml:space="preserve">02919</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q81">
         <is>
-          <t xml:space="preserve">603- 608-6545</t>
+          <t xml:space="preserve">401- 943-7100</t>
         </is>
       </c>
     </row>
     <row r="82" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A82">
         <is>
-          <t xml:space="preserve">AC001053</t>
+          <t xml:space="preserve">AC1127</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B82">
         <is>
-          <t xml:space="preserve">01/12/2027</t>
+          <t xml:space="preserve">04/10/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C82">
         <is>
-          <t xml:space="preserve">ALLIED ENVIRONMENTAL LLC</t>
+          <t xml:space="preserve">ABS Environmental, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G82">
         <is>
-          <t xml:space="preserve">14 BROOK STREET </t>
+          <t xml:space="preserve">34 Route 125, Unit 6 </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K82">
         <is>
-          <t xml:space="preserve">KINGSTON</t>
+          <t xml:space="preserve">Kingston</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N82">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O82">
         <is>
-          <t xml:space="preserve">02364</t>
+          <t xml:space="preserve">03848</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q82">
         <is>
-          <t xml:space="preserve">781- 588-9661</t>
+          <t xml:space="preserve">603- 893-0380</t>
         </is>
       </c>
     </row>
     <row r="83" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A83">
         <is>
-          <t xml:space="preserve">AC000670</t>
+          <t xml:space="preserve">AC000584</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B83">
         <is>
-          <t xml:space="preserve">05/27/2027</t>
+          <t xml:space="preserve">09/08/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C83">
         <is>
-          <t xml:space="preserve">CLASSIC ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">ACCOLADE ENVIRONMENTAL CONTRACTING, CORP.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G83">
         <is>
-          <t xml:space="preserve">112 WADE ROAD </t>
+          <t xml:space="preserve">2 NASON LANE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K83">
         <is>
-          <t xml:space="preserve">LATHAM</t>
+          <t xml:space="preserve">KINGSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N83">
         <is>
-          <t xml:space="preserve">NY</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O83">
         <is>
-          <t xml:space="preserve">12110</t>
+          <t xml:space="preserve">03848</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q83">
         <is>
-          <t xml:space="preserve">518- 591-0234</t>
+          <t xml:space="preserve">603- 608-6545</t>
         </is>
       </c>
     </row>
     <row r="84" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A84">
         <is>
-          <t xml:space="preserve">AC1146</t>
+          <t xml:space="preserve">AC001053</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B84">
         <is>
-          <t xml:space="preserve">07/14/2026</t>
+          <t xml:space="preserve">01/12/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C84">
         <is>
-          <t xml:space="preserve">Weber Enterprise, LLC</t>
+          <t xml:space="preserve">ALLIED ENVIRONMENTAL LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G84">
         <is>
-          <t xml:space="preserve">112 Wade Road </t>
+          <t xml:space="preserve">14 BROOK STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K84">
         <is>
-          <t xml:space="preserve">Latham</t>
+          <t xml:space="preserve">KINGSTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N84">
         <is>
-          <t xml:space="preserve">NY</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O84">
         <is>
-          <t xml:space="preserve">12110</t>
+          <t xml:space="preserve">02364</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q84">
         <is>
-          <t xml:space="preserve">518- -37-1554</t>
+          <t xml:space="preserve">781- 588-9661</t>
         </is>
       </c>
     </row>
     <row r="85" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A85">
         <is>
-          <t xml:space="preserve">AC001021</t>
+          <t xml:space="preserve">AC000670</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B85">
         <is>
-          <t xml:space="preserve">08/18/2026</t>
+          <t xml:space="preserve">05/27/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C85">
         <is>
-          <t xml:space="preserve">ACQUA ENVIRONMENTAL LLC</t>
+          <t xml:space="preserve">CLASSIC ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G85">
         <is>
-          <t xml:space="preserve">48 OAKWOOD AVE </t>
+          <t xml:space="preserve">112 WADE ROAD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K85">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
+          <t xml:space="preserve">LATHAM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N85">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NY</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O85">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">12110</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q85">
         <is>
-          <t xml:space="preserve">978- 735-5541</t>
+          <t xml:space="preserve">518- 591-0234</t>
         </is>
       </c>
     </row>
     <row r="86" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A86">
         <is>
-          <t xml:space="preserve">AC001065</t>
+          <t xml:space="preserve">AC001021</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B86">
         <is>
-          <t xml:space="preserve">05/06/2027</t>
+          <t xml:space="preserve">08/18/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C86">
         <is>
-          <t xml:space="preserve">AKA PROPERTY RESTORATION CORP</t>
+          <t xml:space="preserve">ACQUA ENVIRONMENTAL LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G86">
         <is>
-          <t xml:space="preserve">85 BAY STATE RD </t>
+          <t xml:space="preserve">48 OAKWOOD AVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K86">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N86">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O86">
         <is>
-          <t xml:space="preserve">01843</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q86">
         <is>
-          <t xml:space="preserve">978- 605-3088</t>
+          <t xml:space="preserve">978- 735-5541</t>
         </is>
       </c>
     </row>
     <row r="87" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A87">
         <is>
-          <t xml:space="preserve">AC000737</t>
+          <t xml:space="preserve">AC001065</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B87">
         <is>
-          <t xml:space="preserve">01/07/2027</t>
+          <t xml:space="preserve">05/06/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C87">
         <is>
-          <t xml:space="preserve">ENVIRO STAFFING SOLUTIONS DBA JACKSON TRAINING SCHOOL</t>
+          <t xml:space="preserve">AKA PROPERTY RESTORATION CORP</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G87">
         <is>
-          <t xml:space="preserve">184 JACKSON STREET </t>
+          <t xml:space="preserve">85 BAY STATE RD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K87">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N87">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O87">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">01843</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q87">
         <is>
-          <t xml:space="preserve">978- 794-7807</t>
+          <t xml:space="preserve">978- 605-3088</t>
         </is>
       </c>
     </row>
     <row r="88" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A88">
         <is>
-          <t xml:space="preserve">AC1096</t>
+          <t xml:space="preserve">AC000737</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B88">
         <is>
-          <t xml:space="preserve">04/28/2027</t>
+          <t xml:space="preserve">01/07/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C88">
         <is>
-          <t xml:space="preserve">EV ABATEMENT INC</t>
+          <t xml:space="preserve">ENVIRO STAFFING SOLUTIONS DBA JACKSON TRAINING SCHOOL</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G88">
         <is>
-          <t xml:space="preserve">35 LORING ST </t>
+          <t xml:space="preserve">184 JACKSON STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K88">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N88">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O88">
         <is>
-          <t xml:space="preserve">01843</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q88">
         <is>
-          <t xml:space="preserve">978- -73-0186</t>
+          <t xml:space="preserve">978- 794-7807</t>
         </is>
       </c>
     </row>
     <row r="89" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A89">
         <is>
-          <t xml:space="preserve">AC000724</t>
+          <t xml:space="preserve">AC1096</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B89">
         <is>
-          <t xml:space="preserve">11/05/2026</t>
+          <t xml:space="preserve">04/28/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C89">
         <is>
-          <t xml:space="preserve">GREENLEAF ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">EV ABATEMENT INC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G89">
         <is>
-          <t xml:space="preserve">49 BLANCHARD STREET SUITE 200</t>
+          <t xml:space="preserve">35 LORING ST </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K89">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N89">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O89">
         <is>
           <t xml:space="preserve">01843</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q89">
         <is>
-          <t xml:space="preserve">978- 685-8367</t>
+          <t xml:space="preserve">978- -73-0186</t>
         </is>
       </c>
     </row>
     <row r="90" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A90">
         <is>
-          <t xml:space="preserve">AC1111</t>
+          <t xml:space="preserve">AC000724</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B90">
         <is>
-          <t xml:space="preserve">02/10/2027</t>
+          <t xml:space="preserve">11/05/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C90">
         <is>
-          <t xml:space="preserve">JM Demolition Corp </t>
+          <t xml:space="preserve">GREENLEAF ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G90">
         <is>
-          <t xml:space="preserve">599 Canal Street Suite 6 E 9 </t>
+          <t xml:space="preserve">49 BLANCHARD STREET SUITE 200</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K90">
         <is>
-          <t xml:space="preserve">Lawrence </t>
+          <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N90">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O90">
         <is>
-          <t xml:space="preserve">01840</t>
+          <t xml:space="preserve">01843</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q90">
         <is>
-          <t xml:space="preserve">978- 907-0259</t>
+          <t xml:space="preserve">978- 685-8367</t>
         </is>
       </c>
     </row>
     <row r="91" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A91">
         <is>
-          <t xml:space="preserve">AC000890</t>
+          <t xml:space="preserve">AC1111</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B91">
         <is>
-          <t xml:space="preserve">05/28/2027</t>
+          <t xml:space="preserve">02/10/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C91">
         <is>
-          <t xml:space="preserve">MERRIMACK ENVIRONMENTAL SOLUTION CORP</t>
+          <t xml:space="preserve">JM Demolition Corp </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G91">
         <is>
-          <t xml:space="preserve">599 CANAL STREET 6 W  SUITE 9</t>
+          <t xml:space="preserve">599 Canal Street Suite 6 E 9 </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K91">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
+          <t xml:space="preserve">Lawrence </t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N91">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O91">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">01840</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q91">
         <is>
-          <t xml:space="preserve">978- 685-0111</t>
+          <t xml:space="preserve">978- 907-0259</t>
         </is>
       </c>
     </row>
     <row r="92" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A92">
         <is>
-          <t xml:space="preserve">AC001010</t>
+          <t xml:space="preserve">AC000890</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B92">
         <is>
-          <t xml:space="preserve">02/09/2027</t>
+          <t xml:space="preserve">05/28/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C92">
         <is>
-          <t xml:space="preserve">NG ENVIRONMENTAL CONTRACTORS INC</t>
+          <t xml:space="preserve">MERRIMACK ENVIRONMENTAL SOLUTION CORP</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G92">
         <is>
-          <t xml:space="preserve">9 OSGOOD STREET </t>
+          <t xml:space="preserve">599 CANAL STREET 6 W  SUITE 9</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K92">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N92">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O92">
         <is>
-          <t xml:space="preserve">01843</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q92">
         <is>
-          <t xml:space="preserve">978- 794-7922</t>
+          <t xml:space="preserve">978- 685-0111</t>
         </is>
       </c>
     </row>
     <row r="93" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A93">
         <is>
-          <t xml:space="preserve">AC001016</t>
+          <t xml:space="preserve">AC1145</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B93">
         <is>
-          <t xml:space="preserve">10/08/2026</t>
+          <t xml:space="preserve">07/10/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C93">
         <is>
-          <t xml:space="preserve">NORTH ENVIRONMENTAL ABATEMENT INC</t>
+          <t xml:space="preserve">Micro Environmental</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G93">
         <is>
-          <t xml:space="preserve">0 BROADWAY STREET </t>
+          <t xml:space="preserve">9 Osgood St Suite 11 </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K93">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
+          <t xml:space="preserve">Lawrence</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N93">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O93">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">01843</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q93">
         <is>
-          <t xml:space="preserve">619- 595-1024</t>
+          <t xml:space="preserve">508- 849-1018</t>
         </is>
       </c>
     </row>
     <row r="94" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A94">
         <is>
-          <t xml:space="preserve">AC1131</t>
+          <t xml:space="preserve">AC001010</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B94">
         <is>
-          <t xml:space="preserve">09/16/2026</t>
+          <t xml:space="preserve">02/09/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C94">
         <is>
-          <t xml:space="preserve">North Lawrence Contracting, LLC.</t>
+          <t xml:space="preserve">NG ENVIRONMENTAL CONTRACTORS INC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G94">
         <is>
-          <t xml:space="preserve">15 Union St., Entrance H, Suite G28 </t>
+          <t xml:space="preserve">9 OSGOOD STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K94">
         <is>
-          <t xml:space="preserve">Lawrence</t>
+          <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N94">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O94">
         <is>
-          <t xml:space="preserve">01840</t>
+          <t xml:space="preserve">01843</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q94">
         <is>
-          <t xml:space="preserve">978- 435-4955</t>
+          <t xml:space="preserve">978- 794-7922</t>
         </is>
       </c>
     </row>
     <row r="95" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A95">
         <is>
-          <t xml:space="preserve">AC000669</t>
+          <t xml:space="preserve">AC001016</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B95">
         <is>
-          <t xml:space="preserve">06/05/2027</t>
+          <t xml:space="preserve">10/08/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C95">
         <is>
-          <t xml:space="preserve">PREMIER ABATEMENT &amp; LABOR SERVICES, INC.</t>
+          <t xml:space="preserve">NORTH ENVIRONMENTAL ABATEMENT INC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G95">
         <is>
-          <t xml:space="preserve">172 MARSTON STREET </t>
+          <t xml:space="preserve">0 BROADWAY STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K95">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N95">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O95">
         <is>
           <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q95">
         <is>
-          <t xml:space="preserve">978- 376-3107</t>
+          <t xml:space="preserve">619- 595-1024</t>
         </is>
       </c>
     </row>
     <row r="96" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A96">
         <is>
-          <t xml:space="preserve">AC000865</t>
+          <t xml:space="preserve">AC1131</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B96">
         <is>
-          <t xml:space="preserve">08/11/2026</t>
+          <t xml:space="preserve">09/16/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C96">
         <is>
-          <t xml:space="preserve">RAY SERVICES, INC</t>
+          <t xml:space="preserve">North Lawrence Contracting, LLC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G96">
         <is>
-          <t xml:space="preserve">530 BROADWAY ST. 4TH FLOOR</t>
+          <t xml:space="preserve">15 Union St., Entrance H, Suite G28 </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K96">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
+          <t xml:space="preserve">Lawrence</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N96">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O96">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">01840</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q96">
         <is>
-          <t xml:space="preserve">978- 305-7644</t>
+          <t xml:space="preserve">978- 435-4955</t>
         </is>
       </c>
     </row>
     <row r="97" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A97">
         <is>
-          <t xml:space="preserve">AC001084</t>
+          <t xml:space="preserve">AC000669</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B97">
         <is>
-          <t xml:space="preserve">09/04/2026</t>
+          <t xml:space="preserve">06/05/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C97">
         <is>
-          <t xml:space="preserve">SOLUTION ENVIRONMENTAL CLEANING, INC.</t>
+          <t xml:space="preserve">PREMIER ABATEMENT &amp; LABOR SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G97">
         <is>
-          <t xml:space="preserve">62 CONGRESS STREET </t>
+          <t xml:space="preserve">172 MARSTON STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K97">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N97">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O97">
         <is>
           <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q97">
         <is>
-          <t xml:space="preserve">978- 994-8734</t>
+          <t xml:space="preserve">978- 376-3107</t>
         </is>
       </c>
     </row>
     <row r="98" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A98">
         <is>
-          <t xml:space="preserve">AC001030</t>
+          <t xml:space="preserve">AC000865</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B98">
         <is>
-          <t xml:space="preserve">05/29/2027</t>
+          <t xml:space="preserve">08/11/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C98">
         <is>
-          <t xml:space="preserve">SYNERGY CONTRACTING, INC.</t>
+          <t xml:space="preserve">RAY SERVICES, INC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G98">
         <is>
-          <t xml:space="preserve">0 FARLEY STREET UNIT 2</t>
+          <t xml:space="preserve">530 BROADWAY ST. 4TH FLOOR</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K98">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N98">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O98">
         <is>
-          <t xml:space="preserve">01843</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q98">
         <is>
-          <t xml:space="preserve">978- 307-2200</t>
+          <t xml:space="preserve">978- 305-7644</t>
         </is>
       </c>
     </row>
     <row r="99" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A99">
         <is>
-          <t xml:space="preserve">AC001022</t>
+          <t xml:space="preserve">AC001084</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B99">
         <is>
-          <t xml:space="preserve">04/22/2027</t>
+          <t xml:space="preserve">09/04/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C99">
         <is>
-          <t xml:space="preserve">D&amp;R ENVIRONMENTAL SERVICES, LLC</t>
+          <t xml:space="preserve">SOLUTION ENVIRONMENTAL CLEANING, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G99">
         <is>
-          <t xml:space="preserve">107 UNION STREET </t>
+          <t xml:space="preserve">62 CONGRESS STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K99">
         <is>
-          <t xml:space="preserve">LEOMINSTER</t>
+          <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N99">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O99">
         <is>
-          <t xml:space="preserve">01453</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q99">
         <is>
-          <t xml:space="preserve">978- 534-5448</t>
+          <t xml:space="preserve">978- 994-8734</t>
         </is>
       </c>
     </row>
     <row r="100" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A100">
         <is>
-          <t xml:space="preserve">AC000751</t>
+          <t xml:space="preserve">AC001030</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B100">
         <is>
-          <t xml:space="preserve">05/11/2027</t>
+          <t xml:space="preserve">05/29/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C100">
         <is>
-          <t xml:space="preserve">ROCKWELL ROOFING, INC.</t>
+          <t xml:space="preserve">SYNERGY CONTRACTING, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G100">
         <is>
-          <t xml:space="preserve">44 POND STREET </t>
+          <t xml:space="preserve">0 FARLEY STREET UNIT 2</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K100">
         <is>
-          <t xml:space="preserve">LEOMINSTER</t>
+          <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N100">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O100">
         <is>
-          <t xml:space="preserve">01453</t>
+          <t xml:space="preserve">01843</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q100">
         <is>
-          <t xml:space="preserve">978- 537-7825</t>
+          <t xml:space="preserve">978- 307-2200</t>
         </is>
       </c>
     </row>
     <row r="101" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A101">
         <is>
-          <t xml:space="preserve">AC1161</t>
+          <t xml:space="preserve">AC001022</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B101">
         <is>
-          <t xml:space="preserve">05/28/2027</t>
+          <t xml:space="preserve">04/22/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C101">
         <is>
-          <t xml:space="preserve">Allstates Contractor</t>
+          <t xml:space="preserve">D&amp;R ENVIRONMENTAL SERVICES, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G101">
         <is>
-          <t xml:space="preserve">522 Princeton Blvd. </t>
+          <t xml:space="preserve">107 UNION STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K101">
         <is>
-          <t xml:space="preserve">Lowell</t>
+          <t xml:space="preserve">LEOMINSTER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N101">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O101">
         <is>
-          <t xml:space="preserve">01851</t>
+          <t xml:space="preserve">01453</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q101">
         <is>
-          <t xml:space="preserve">978- -42-4723</t>
+          <t xml:space="preserve">978- 534-5448</t>
         </is>
       </c>
     </row>
     <row r="102" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A102">
         <is>
-          <t xml:space="preserve">AC000955</t>
+          <t xml:space="preserve">AC000751</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B102">
         <is>
-          <t xml:space="preserve">09/24/2026</t>
+          <t xml:space="preserve">05/11/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C102">
         <is>
-          <t xml:space="preserve">KN ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">ROCKWELL ROOFING, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G102">
         <is>
-          <t xml:space="preserve">21 WEST ADAMS STREET </t>
+          <t xml:space="preserve">44 POND STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K102">
         <is>
-          <t xml:space="preserve">LOWELL</t>
+          <t xml:space="preserve">LEOMINSTER</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N102">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O102">
         <is>
-          <t xml:space="preserve">01851</t>
+          <t xml:space="preserve">01453</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q102">
         <is>
-          <t xml:space="preserve">617- 905-1332</t>
+          <t xml:space="preserve">978- 537-7825</t>
         </is>
       </c>
     </row>
     <row r="103" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A103">
         <is>
-          <t xml:space="preserve">AC000568</t>
+          <t xml:space="preserve">AC1161</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B103">
         <is>
-          <t xml:space="preserve">09/11/2026</t>
+          <t xml:space="preserve">05/28/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C103">
         <is>
-          <t xml:space="preserve">MILL CITY ENVIRONMENTAL CORPORATION</t>
+          <t xml:space="preserve">Allstates Contractor</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G103">
         <is>
-          <t xml:space="preserve">116 JOHN STREET </t>
+          <t xml:space="preserve">522 Princeton Blvd. </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K103">
         <is>
-          <t xml:space="preserve">LOWELL</t>
+          <t xml:space="preserve">Lowell</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N103">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O103">
         <is>
-          <t xml:space="preserve">01852</t>
+          <t xml:space="preserve">01851</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q103">
         <is>
-          <t xml:space="preserve">978- 654-6741</t>
+          <t xml:space="preserve">978- -42-4723</t>
         </is>
       </c>
     </row>
     <row r="104" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A104">
         <is>
-          <t xml:space="preserve">AC000497</t>
+          <t xml:space="preserve">AC000955</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B104">
         <is>
-          <t xml:space="preserve">02/20/2027</t>
+          <t xml:space="preserve">09/24/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C104">
         <is>
-          <t xml:space="preserve">S&amp;R Corporation</t>
+          <t xml:space="preserve">KN ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G104">
         <is>
-          <t xml:space="preserve">706 Broadway Street </t>
+          <t xml:space="preserve">21 WEST ADAMS STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K104">
         <is>
-          <t xml:space="preserve">Lowell</t>
+          <t xml:space="preserve">LOWELL</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N104">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O104">
         <is>
-          <t xml:space="preserve">01854</t>
+          <t xml:space="preserve">01851</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q104">
         <is>
-          <t xml:space="preserve">978- 441-2000</t>
+          <t xml:space="preserve">617- 905-1332</t>
         </is>
       </c>
     </row>
     <row r="105" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A105">
         <is>
-          <t xml:space="preserve">AC000652</t>
+          <t xml:space="preserve">AC000568</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B105">
         <is>
-          <t xml:space="preserve">07/14/2026</t>
+          <t xml:space="preserve">09/11/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C105">
         <is>
-          <t xml:space="preserve">SRS CONTRACTORS, INC.</t>
+          <t xml:space="preserve">MILL CITY ENVIRONMENTAL CORPORATION</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G105">
         <is>
-          <t xml:space="preserve">153 WINTHROP AVENUE </t>
+          <t xml:space="preserve">116 JOHN STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K105">
         <is>
           <t xml:space="preserve">LOWELL</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N105">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O105">
         <is>
-          <t xml:space="preserve">01851</t>
+          <t xml:space="preserve">01852</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q105">
         <is>
-          <t xml:space="preserve">978- 455-0249</t>
+          <t xml:space="preserve">978- 654-6741</t>
         </is>
       </c>
     </row>
     <row r="106" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A106">
         <is>
-          <t xml:space="preserve">AC000725</t>
+          <t xml:space="preserve">AC000497</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B106">
         <is>
-          <t xml:space="preserve">08/04/2026</t>
+          <t xml:space="preserve">02/20/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C106">
         <is>
-          <t xml:space="preserve">BALTAZAR CONTRACTORS, INC.</t>
+          <t xml:space="preserve">S&amp;R Corporation</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G106">
         <is>
-          <t xml:space="preserve">83 CARMELINAS CIRCLE </t>
+          <t xml:space="preserve">706 Broadway Street </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K106">
         <is>
-          <t xml:space="preserve">LUDLOW</t>
+          <t xml:space="preserve">Lowell</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N106">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O106">
         <is>
-          <t xml:space="preserve">01056</t>
+          <t xml:space="preserve">01854</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q106">
         <is>
-          <t xml:space="preserve">413- 583-6160</t>
+          <t xml:space="preserve">978- 441-2000</t>
         </is>
       </c>
     </row>
     <row r="107" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A107">
         <is>
-          <t xml:space="preserve">AC000695</t>
+          <t xml:space="preserve">AC000652</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B107">
         <is>
-          <t xml:space="preserve">01/29/2027</t>
+          <t xml:space="preserve">07/31/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C107">
         <is>
-          <t xml:space="preserve">COMPASS RESTORATION SERVICES, LLC</t>
+          <t xml:space="preserve">SRS CONTRACTORS, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G107">
         <is>
-          <t xml:space="preserve">1020 EAST STREET </t>
+          <t xml:space="preserve">153 WINTHROP AVENUE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K107">
         <is>
-          <t xml:space="preserve">LUDLOW</t>
+          <t xml:space="preserve">LOWELL</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N107">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O107">
         <is>
-          <t xml:space="preserve">01056</t>
+          <t xml:space="preserve">01851</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q107">
         <is>
-          <t xml:space="preserve">413- 583-7919</t>
+          <t xml:space="preserve">978- 455-0249</t>
         </is>
       </c>
     </row>
     <row r="108" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A108">
         <is>
-          <t xml:space="preserve">AC1158</t>
+          <t xml:space="preserve">AC000725</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B108">
         <is>
-          <t xml:space="preserve">03/25/2027</t>
+          <t xml:space="preserve">07/15/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C108">
         <is>
-          <t xml:space="preserve">Complete Services &amp; Junk Removal LLC</t>
+          <t xml:space="preserve">BALTAZAR CONTRACTORS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G108">
         <is>
-          <t xml:space="preserve">12 Moody Street </t>
+          <t xml:space="preserve">83 CARMELINAS CIRCLE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K108">
         <is>
           <t xml:space="preserve">LUDLOW</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N108">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O108">
         <is>
           <t xml:space="preserve">01056</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q108">
         <is>
-          <t xml:space="preserve">413- -88-7771</t>
+          <t xml:space="preserve">413- 583-6160</t>
         </is>
       </c>
     </row>
     <row r="109" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A109">
         <is>
-          <t xml:space="preserve">AC000820</t>
+          <t xml:space="preserve">AC000695</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B109">
         <is>
-          <t xml:space="preserve">09/17/2026</t>
+          <t xml:space="preserve">01/29/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C109">
         <is>
-          <t xml:space="preserve">Top Notch Abatement LLC</t>
+          <t xml:space="preserve">COMPASS RESTORATION SERVICES, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G109">
         <is>
-          <t xml:space="preserve">1087 Center St </t>
+          <t xml:space="preserve">1020 EAST STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K109">
         <is>
-          <t xml:space="preserve">Ludlow</t>
+          <t xml:space="preserve">LUDLOW</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N109">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O109">
         <is>
           <t xml:space="preserve">01056</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q109">
         <is>
-          <t xml:space="preserve">413- 283-9252</t>
+          <t xml:space="preserve">413- 583-7919</t>
         </is>
       </c>
     </row>
     <row r="110" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A110">
         <is>
-          <t xml:space="preserve">AC000915</t>
+          <t xml:space="preserve">AC1158</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B110">
         <is>
-          <t xml:space="preserve">06/09/2027</t>
+          <t xml:space="preserve">03/25/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C110">
         <is>
-          <t xml:space="preserve">KYLE R. BLOOD - GENERAL CONTRACTING &amp; ENVIRONMENTAL REMEDIATION</t>
+          <t xml:space="preserve">Complete Services &amp; Junk Removal LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G110">
         <is>
-          <t xml:space="preserve">1387 MASSACHUSETTS AVE </t>
+          <t xml:space="preserve">12 Moody Street </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K110">
         <is>
-          <t xml:space="preserve">LUNENBURG</t>
+          <t xml:space="preserve">LUDLOW</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N110">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O110">
         <is>
-          <t xml:space="preserve">01462</t>
+          <t xml:space="preserve">01056</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q110">
         <is>
-          <t xml:space="preserve">978- 833-1018</t>
+          <t xml:space="preserve">413- -88-7771</t>
         </is>
       </c>
     </row>
     <row r="111" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A111">
         <is>
-          <t xml:space="preserve">AC000199</t>
+          <t xml:space="preserve">AC000820</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B111">
         <is>
-          <t xml:space="preserve">02/11/2027</t>
+          <t xml:space="preserve">09/17/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C111">
         <is>
-          <t xml:space="preserve">ALLSTATE ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">Top Notch Abatement LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G111">
         <is>
-          <t xml:space="preserve">94 BEAVER AVENUE </t>
+          <t xml:space="preserve">1087 Center St </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K111">
         <is>
-          <t xml:space="preserve">LYNNFIELD</t>
+          <t xml:space="preserve">Ludlow</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N111">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O111">
         <is>
-          <t xml:space="preserve">01940</t>
+          <t xml:space="preserve">01056</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q111">
         <is>
-          <t xml:space="preserve">781- 334-4647</t>
+          <t xml:space="preserve">413- 283-9252</t>
         </is>
       </c>
     </row>
     <row r="112" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A112">
         <is>
-          <t xml:space="preserve">AC000774</t>
+          <t xml:space="preserve">AC000915</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B112">
         <is>
-          <t xml:space="preserve">08/01/2026</t>
+          <t xml:space="preserve">06/09/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C112">
         <is>
-          <t xml:space="preserve">IMPRESAIR ENVIRONMENTAL CORPORATION</t>
+          <t xml:space="preserve">KYLE R. BLOOD - GENERAL CONTRACTING &amp; ENVIRONMENTAL REMEDIATION</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G112">
         <is>
-          <t xml:space="preserve">439 FERRY STREET </t>
+          <t xml:space="preserve">1387 MASSACHUSETTS AVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K112">
         <is>
-          <t xml:space="preserve">MALDEN</t>
+          <t xml:space="preserve">LUNENBURG</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N112">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O112">
         <is>
-          <t xml:space="preserve">02148</t>
+          <t xml:space="preserve">01462</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q112">
         <is>
-          <t xml:space="preserve">617- 625-7106</t>
+          <t xml:space="preserve">978- 833-1018</t>
         </is>
       </c>
     </row>
     <row r="113" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A113">
         <is>
-          <t xml:space="preserve">AC1157</t>
+          <t xml:space="preserve">AC000199</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B113">
         <is>
-          <t xml:space="preserve">03/24/2027</t>
+          <t xml:space="preserve">02/11/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C113">
         <is>
-          <t xml:space="preserve">Ecoshield Solutions, LLC.</t>
+          <t xml:space="preserve">ALLSTATE ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G113">
         <is>
-          <t xml:space="preserve">425 Candia Rd </t>
+          <t xml:space="preserve">94 BEAVER AVENUE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K113">
         <is>
-          <t xml:space="preserve">Manchester</t>
+          <t xml:space="preserve">LYNNFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N113">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O113">
         <is>
-          <t xml:space="preserve">03109</t>
+          <t xml:space="preserve">01940</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q113">
         <is>
-          <t xml:space="preserve">603- 867-3304</t>
+          <t xml:space="preserve">781- 334-4647</t>
         </is>
       </c>
     </row>
     <row r="114" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A114">
         <is>
-          <t xml:space="preserve">AC000983</t>
+          <t xml:space="preserve">AC000774</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B114">
         <is>
-          <t xml:space="preserve">03/10/2027</t>
+          <t xml:space="preserve">08/01/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C114">
         <is>
-          <t xml:space="preserve">ANCHOR ENVIRONMENTAL SERVICES LLC</t>
+          <t xml:space="preserve">IMPRESAIR ENVIRONMENTAL CORPORATION</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G114">
         <is>
-          <t xml:space="preserve">113 TOWNE WAY </t>
+          <t xml:space="preserve">439 FERRY STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K114">
         <is>
-          <t xml:space="preserve">MARSHFIELD</t>
+          <t xml:space="preserve">MALDEN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N114">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O114">
         <is>
-          <t xml:space="preserve">02050</t>
+          <t xml:space="preserve">02148</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q114">
         <is>
-          <t xml:space="preserve">407- 590-9855</t>
+          <t xml:space="preserve">617- 625-7106</t>
         </is>
       </c>
     </row>
     <row r="115" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A115">
         <is>
-          <t xml:space="preserve">AC000852</t>
+          <t xml:space="preserve">AC1157</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B115">
         <is>
-          <t xml:space="preserve">12/16/2026</t>
+          <t xml:space="preserve">03/24/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C115">
         <is>
-          <t xml:space="preserve">ADVANCE DEMOLITION L.L.C.</t>
+          <t xml:space="preserve">Ecoshield Solutions, LLC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G115">
         <is>
-          <t xml:space="preserve">604 PROSPECT STREET </t>
+          <t xml:space="preserve">425 Candia Rd </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K115">
         <is>
-          <t xml:space="preserve">METHUEN</t>
+          <t xml:space="preserve">Manchester</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N115">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O115">
         <is>
-          <t xml:space="preserve">01844</t>
+          <t xml:space="preserve">03109</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q115">
         <is>
-          <t xml:space="preserve">978- 994-5086</t>
+          <t xml:space="preserve">603- 867-3304</t>
         </is>
       </c>
     </row>
     <row r="116" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A116">
         <is>
-          <t xml:space="preserve">AC001093</t>
+          <t xml:space="preserve">AC000983</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B116">
         <is>
-          <t xml:space="preserve">12/22/2026</t>
+          <t xml:space="preserve">03/10/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C116">
         <is>
-          <t xml:space="preserve">BUDGET ABATEMENT LLC</t>
+          <t xml:space="preserve">ANCHOR ENVIRONMENTAL SERVICES LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G116">
         <is>
-          <t xml:space="preserve">76 HAMPSHIRE STREET </t>
+          <t xml:space="preserve">113 TOWNE WAY </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K116">
         <is>
-          <t xml:space="preserve">METHUEN</t>
+          <t xml:space="preserve">MARSHFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N116">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O116">
         <is>
-          <t xml:space="preserve">01844</t>
+          <t xml:space="preserve">02050</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q116">
         <is>
-          <t xml:space="preserve">978- 606-4476</t>
+          <t xml:space="preserve">407- 590-9855</t>
         </is>
       </c>
     </row>
     <row r="117" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A117">
         <is>
-          <t xml:space="preserve">AC001061</t>
+          <t xml:space="preserve">AC000852</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B117">
         <is>
-          <t xml:space="preserve">08/08/2026</t>
+          <t xml:space="preserve">12/16/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C117">
         <is>
-          <t xml:space="preserve">FJC STAFFING LLC</t>
+          <t xml:space="preserve">ADVANCE DEMOLITION L.L.C.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G117">
         <is>
-          <t xml:space="preserve">213 BROADWAY UNIT 7</t>
+          <t xml:space="preserve">604 PROSPECT STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K117">
         <is>
           <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N117">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O117">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q117">
         <is>
-          <t xml:space="preserve">978- 655-3623</t>
+          <t xml:space="preserve">978- 994-5086</t>
         </is>
       </c>
     </row>
     <row r="118" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A118">
         <is>
-          <t xml:space="preserve">AC000793</t>
+          <t xml:space="preserve">AC001093</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B118">
         <is>
           <t xml:space="preserve">12/22/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C118">
         <is>
-          <t xml:space="preserve">GOLDEN GATES SERVICES, INC.</t>
+          <t xml:space="preserve">BUDGET ABATEMENT LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G118">
         <is>
-          <t xml:space="preserve">22 WOODLAND CIRCLE </t>
+          <t xml:space="preserve">76 HAMPSHIRE STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K118">
         <is>
           <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N118">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O118">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q118">
         <is>
-          <t xml:space="preserve">781- 962-9801</t>
+          <t xml:space="preserve">978- 606-4476</t>
         </is>
       </c>
     </row>
     <row r="119" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A119">
         <is>
-          <t xml:space="preserve">AC1100</t>
+          <t xml:space="preserve">AC001061</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B119">
         <is>
-          <t xml:space="preserve">10/15/2026</t>
+          <t xml:space="preserve">08/08/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C119">
         <is>
-          <t xml:space="preserve">J&amp;A Environmental Services LLC.</t>
+          <t xml:space="preserve">FJC STAFFING LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G119">
         <is>
-          <t xml:space="preserve">562 Prospect St </t>
+          <t xml:space="preserve">213 BROADWAY UNIT 7</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K119">
         <is>
-          <t xml:space="preserve">Methuen</t>
+          <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N119">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O119">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q119">
         <is>
-          <t xml:space="preserve">978- 397-4310</t>
+          <t xml:space="preserve">978- 655-3623</t>
         </is>
       </c>
     </row>
     <row r="120" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A120">
         <is>
-          <t xml:space="preserve">AC1154</t>
+          <t xml:space="preserve">AC000793</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B120">
         <is>
-          <t xml:space="preserve">01/29/2027</t>
+          <t xml:space="preserve">12/22/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C120">
         <is>
-          <t xml:space="preserve">My Promise Land, Inc.</t>
+          <t xml:space="preserve">GOLDEN GATES SERVICES, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G120">
         <is>
-          <t xml:space="preserve">176 East Street </t>
+          <t xml:space="preserve">22 WOODLAND CIRCLE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K120">
         <is>
-          <t xml:space="preserve">Methuen</t>
+          <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N120">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O120">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q120">
         <is>
-          <t xml:space="preserve">978- 327-9699</t>
+          <t xml:space="preserve">781- 962-9801</t>
         </is>
       </c>
     </row>
     <row r="121" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A121">
         <is>
-          <t xml:space="preserve">AC000909</t>
+          <t xml:space="preserve">AC1100</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B121">
         <is>
-          <t xml:space="preserve">02/18/2027</t>
+          <t xml:space="preserve">10/15/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C121">
         <is>
-          <t xml:space="preserve">PRESTIGE ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">J&amp;A Environmental Services LLC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G121">
         <is>
-          <t xml:space="preserve">55 CHASE STREET </t>
+          <t xml:space="preserve">562 Prospect St </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K121">
         <is>
-          <t xml:space="preserve">METHUEN</t>
+          <t xml:space="preserve">Methuen</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N121">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O121">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q121">
         <is>
-          <t xml:space="preserve">978- 655-1960</t>
+          <t xml:space="preserve">978- 397-4310</t>
         </is>
       </c>
     </row>
     <row r="122" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A122">
         <is>
-          <t xml:space="preserve">AC001089</t>
+          <t xml:space="preserve">AC1154</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B122">
         <is>
-          <t xml:space="preserve">10/29/2026</t>
+          <t xml:space="preserve">01/29/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C122">
         <is>
-          <t xml:space="preserve">SHALOM ENIVIRONMENTAL SERVICES INC</t>
+          <t xml:space="preserve">My Promise Land, Inc.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G122">
         <is>
-          <t xml:space="preserve">54 LIPPOLD STREET </t>
+          <t xml:space="preserve">176 East Street </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K122">
         <is>
-          <t xml:space="preserve">METHUEN</t>
+          <t xml:space="preserve">Methuen</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N122">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O122">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q122">
         <is>
-          <t xml:space="preserve">978- 608-3377</t>
+          <t xml:space="preserve">978- 327-9699</t>
         </is>
       </c>
     </row>
     <row r="123" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A123">
         <is>
-          <t xml:space="preserve">AC000427</t>
+          <t xml:space="preserve">AC000909</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B123">
         <is>
-          <t xml:space="preserve">03/04/2027</t>
+          <t xml:space="preserve">02/18/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C123">
         <is>
-          <t xml:space="preserve">THE AULSON CO., INC.</t>
+          <t xml:space="preserve">PRESTIGE ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G123">
         <is>
-          <t xml:space="preserve">49 DANTON DRIVE </t>
+          <t xml:space="preserve">55 CHASE STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K123">
         <is>
           <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N123">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O123">
         <is>
           <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q123">
         <is>
-          <t xml:space="preserve">978- 975-4500</t>
+          <t xml:space="preserve">978- 655-1960</t>
         </is>
       </c>
     </row>
     <row r="124" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A124">
         <is>
-          <t xml:space="preserve">AC001034</t>
+          <t xml:space="preserve">AC001089</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B124">
         <is>
-          <t xml:space="preserve">11/25/2026</t>
+          <t xml:space="preserve">10/29/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C124">
         <is>
-          <t xml:space="preserve">COSTELLO DISMANTLING COMPANY, INC.</t>
+          <t xml:space="preserve">SHALOM ENIVIRONMENTAL SERVICES INC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G124">
         <is>
-          <t xml:space="preserve">699 WAREHAM STREET </t>
+          <t xml:space="preserve">54 LIPPOLD STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K124">
         <is>
-          <t xml:space="preserve">MIDDLEBORO</t>
+          <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N124">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O124">
         <is>
-          <t xml:space="preserve">02346</t>
+          <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q124">
         <is>
-          <t xml:space="preserve">508- 291-2324</t>
+          <t xml:space="preserve">978- 608-3377</t>
         </is>
       </c>
     </row>
     <row r="125" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A125">
         <is>
-          <t xml:space="preserve">AC000847</t>
+          <t xml:space="preserve">AC000427</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B125">
         <is>
-          <t xml:space="preserve">08/18/2026</t>
+          <t xml:space="preserve">03/04/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C125">
         <is>
-          <t xml:space="preserve">KRONENBERGER &amp; SONS RESTORATION, LLC</t>
+          <t xml:space="preserve">THE AULSON CO., INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G125">
         <is>
-          <t xml:space="preserve">175 INDUSTRIAL PARK ROAD </t>
+          <t xml:space="preserve">49 DANTON DRIVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K125">
         <is>
-          <t xml:space="preserve">MIDDLETOWN</t>
+          <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N125">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O125">
         <is>
-          <t xml:space="preserve">06457</t>
+          <t xml:space="preserve">01844</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q125">
         <is>
-          <t xml:space="preserve">860- 347-4600</t>
+          <t xml:space="preserve">978- 975-4500</t>
         </is>
       </c>
     </row>
     <row r="126" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A126">
         <is>
-          <t xml:space="preserve">AC000937</t>
+          <t xml:space="preserve">AC001034</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B126">
         <is>
-          <t xml:space="preserve">01/26/2027</t>
+          <t xml:space="preserve">11/25/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C126">
         <is>
-          <t xml:space="preserve">HOUZPITAL, LLC</t>
+          <t xml:space="preserve">COSTELLO DISMANTLING COMPANY, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G126">
         <is>
-          <t xml:space="preserve">411 JOHN DOWNEY DRIVE </t>
+          <t xml:space="preserve">699 WAREHAM STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K126">
         <is>
-          <t xml:space="preserve">NEW BRITAIN</t>
+          <t xml:space="preserve">MIDDLEBORO</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N126">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O126">
         <is>
-          <t xml:space="preserve">06051</t>
+          <t xml:space="preserve">02346</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q126">
         <is>
-          <t xml:space="preserve">860- 426-1975</t>
+          <t xml:space="preserve">508- 291-2324</t>
         </is>
       </c>
     </row>
     <row r="127" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A127">
         <is>
-          <t xml:space="preserve">AC000752</t>
+          <t xml:space="preserve">AC000412</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B127">
         <is>
-          <t xml:space="preserve">03/09/2027</t>
+          <t xml:space="preserve">07/07/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C127">
         <is>
-          <t xml:space="preserve">TRIDENT ENVIRONMENTAL GROUP, LLC</t>
+          <t xml:space="preserve">ENVIRONMENTAL RESPONSE SERVICES, INCORPORATED</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G127">
         <is>
-          <t xml:space="preserve">15 SHIRE DRIVE </t>
+          <t xml:space="preserve">98 CAMBRIDGE STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K127">
         <is>
-          <t xml:space="preserve">NORFOLK</t>
+          <t xml:space="preserve">MIDDLEBORO</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N127">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O127">
         <is>
-          <t xml:space="preserve">02056</t>
+          <t xml:space="preserve">02346</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q127">
         <is>
-          <t xml:space="preserve">508- 229-3545</t>
+          <t xml:space="preserve">508- 998-6229</t>
         </is>
       </c>
     </row>
     <row r="128" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A128">
         <is>
-          <t xml:space="preserve">AC001072</t>
+          <t xml:space="preserve">AC000847</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B128">
         <is>
-          <t xml:space="preserve">12/22/2026</t>
+          <t xml:space="preserve">08/18/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C128">
         <is>
-          <t xml:space="preserve">HAZARDOUS PRO LLC</t>
+          <t xml:space="preserve">KRONENBERGER &amp; SONS RESTORATION, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G128">
         <is>
-          <t xml:space="preserve">10 BERRY STREET UNIT 1101</t>
+          <t xml:space="preserve">175 INDUSTRIAL PARK ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K128">
         <is>
-          <t xml:space="preserve">NORTH ANDOVER</t>
+          <t xml:space="preserve">MIDDLETOWN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N128">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O128">
         <is>
-          <t xml:space="preserve">01845</t>
+          <t xml:space="preserve">06457</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q128">
         <is>
-          <t xml:space="preserve">978- 397-8867</t>
+          <t xml:space="preserve">860- 347-4600</t>
         </is>
       </c>
     </row>
     <row r="129" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A129">
         <is>
-          <t xml:space="preserve">AC001028</t>
+          <t xml:space="preserve">AC000937</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B129">
         <is>
-          <t xml:space="preserve">10/17/2026</t>
+          <t xml:space="preserve">01/26/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C129">
         <is>
-          <t xml:space="preserve">MACE CONTRACTING, INC.</t>
+          <t xml:space="preserve">HOUZPITAL, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G129">
         <is>
-          <t xml:space="preserve">1404 BASSWOOD CIRCLE </t>
+          <t xml:space="preserve">411 JOHN DOWNEY DRIVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K129">
         <is>
-          <t xml:space="preserve">NORTH ANDOVER</t>
+          <t xml:space="preserve">NEW BRITAIN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N129">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O129">
         <is>
-          <t xml:space="preserve">01845</t>
+          <t xml:space="preserve">06051</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q129">
         <is>
-          <t xml:space="preserve">617- 777-2908</t>
+          <t xml:space="preserve">860- 426-1975</t>
         </is>
       </c>
     </row>
     <row r="130" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A130">
         <is>
-          <t xml:space="preserve">AC1123</t>
+          <t xml:space="preserve">AC000752</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B130">
         <is>
-          <t xml:space="preserve">04/13/2027</t>
+          <t xml:space="preserve">03/09/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C130">
         <is>
-          <t xml:space="preserve">Femme works solutions llc</t>
+          <t xml:space="preserve">TRIDENT ENVIRONMENTAL GROUP, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G130">
         <is>
-          <t xml:space="preserve">213 sutton st </t>
+          <t xml:space="preserve">15 SHIRE DRIVE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K130">
         <is>
-          <t xml:space="preserve">north andover, ma</t>
+          <t xml:space="preserve">NORFOLK</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N130">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O130">
         <is>
-          <t xml:space="preserve">01841</t>
+          <t xml:space="preserve">02056</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q130">
         <is>
-          <t xml:space="preserve">857- 869-0457</t>
+          <t xml:space="preserve">508- 229-3545</t>
         </is>
       </c>
     </row>
     <row r="131" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A131">
         <is>
-          <t xml:space="preserve">AC000934</t>
+          <t xml:space="preserve">AC001072</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B131">
         <is>
-          <t xml:space="preserve">08/08/2026</t>
+          <t xml:space="preserve">12/22/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C131">
         <is>
-          <t xml:space="preserve">W. L. FRENCH EXCAVATING CORP.</t>
+          <t xml:space="preserve">HAZARDOUS PRO LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G131">
         <is>
-          <t xml:space="preserve">14 STERLING ROAD </t>
+          <t xml:space="preserve">10 BERRY STREET UNIT 1101</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K131">
         <is>
-          <t xml:space="preserve">NORTH BILLERICA</t>
+          <t xml:space="preserve">NORTH ANDOVER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N131">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O131">
         <is>
-          <t xml:space="preserve">01862</t>
+          <t xml:space="preserve">01845</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q131">
         <is>
-          <t xml:space="preserve">978- 600-2118</t>
+          <t xml:space="preserve">978- 397-8867</t>
         </is>
       </c>
     </row>
     <row r="132" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A132">
         <is>
-          <t xml:space="preserve">AC000607</t>
+          <t xml:space="preserve">AC001028</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B132">
         <is>
-          <t xml:space="preserve">10/14/2026</t>
+          <t xml:space="preserve">10/17/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C132">
         <is>
-          <t xml:space="preserve">WALSH ENVIRONMENTAL SERVICES</t>
+          <t xml:space="preserve">MACE CONTRACTING, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G132">
         <is>
-          <t xml:space="preserve">17 CIDER MILL ROAD </t>
+          <t xml:space="preserve">1404 BASSWOOD CIRCLE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K132">
         <is>
-          <t xml:space="preserve">NORTH BROOKFIELD</t>
+          <t xml:space="preserve">NORTH ANDOVER</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N132">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O132">
         <is>
-          <t xml:space="preserve">01535</t>
+          <t xml:space="preserve">01845</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q132">
         <is>
-          <t xml:space="preserve">774- 696-3849</t>
+          <t xml:space="preserve">617- 777-2908</t>
         </is>
       </c>
     </row>
     <row r="133" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A133">
         <is>
-          <t xml:space="preserve">AC001086</t>
+          <t xml:space="preserve">AC1123</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B133">
         <is>
-          <t xml:space="preserve">05/14/2027</t>
+          <t xml:space="preserve">04/13/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C133">
         <is>
-          <t xml:space="preserve">MOUNT CARMEL CONSTRUCTION LLC</t>
+          <t xml:space="preserve">Femme works solutions llc</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G133">
         <is>
-          <t xml:space="preserve">370 STATE STREET </t>
+          <t xml:space="preserve">213 sutton st </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K133">
         <is>
-          <t xml:space="preserve">NORTH HAVEN</t>
+          <t xml:space="preserve">north andover, ma</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N133">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O133">
         <is>
-          <t xml:space="preserve">06473</t>
+          <t xml:space="preserve">01841</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q133">
         <is>
-          <t xml:space="preserve">203- 234-8488</t>
+          <t xml:space="preserve">857- 869-0457</t>
         </is>
       </c>
     </row>
     <row r="134" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A134">
         <is>
-          <t xml:space="preserve">AC000686</t>
+          <t xml:space="preserve">AC000934</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B134">
         <is>
-          <t xml:space="preserve">04/03/2027</t>
+          <t xml:space="preserve">08/08/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C134">
         <is>
-          <t xml:space="preserve">RELIABLE ROOFING AND SHEET METAL, LLC</t>
+          <t xml:space="preserve">W. L. FRENCH EXCAVATING CORP.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G134">
         <is>
-          <t xml:space="preserve">290 VANDERBILT AVE SUITE 4</t>
+          <t xml:space="preserve">14 STERLING ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K134">
         <is>
-          <t xml:space="preserve">NORWOOD</t>
+          <t xml:space="preserve">NORTH BILLERICA</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N134">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O134">
         <is>
-          <t xml:space="preserve">02062</t>
+          <t xml:space="preserve">01862</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q134">
         <is>
-          <t xml:space="preserve">508- 628-5562</t>
+          <t xml:space="preserve">978- 600-2118</t>
         </is>
       </c>
     </row>
     <row r="135" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A135">
         <is>
-          <t xml:space="preserve">AC000761</t>
+          <t xml:space="preserve">AC000607</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B135">
         <is>
-          <t xml:space="preserve">03/25/2027</t>
+          <t xml:space="preserve">10/14/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C135">
         <is>
-          <t xml:space="preserve">SMI DEMOLITION, INC.</t>
+          <t xml:space="preserve">WALSH ENVIRONMENTAL SERVICES</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G135">
         <is>
-          <t xml:space="preserve">823 PLEASANT STREET </t>
+          <t xml:space="preserve">17 CIDER MILL ROAD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K135">
         <is>
-          <t xml:space="preserve">NORWOOD</t>
+          <t xml:space="preserve">NORTH BROOKFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N135">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O135">
         <is>
-          <t xml:space="preserve">02062</t>
+          <t xml:space="preserve">01535</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q135">
         <is>
-          <t xml:space="preserve">781- 769-5376</t>
+          <t xml:space="preserve">774- 696-3849</t>
         </is>
       </c>
     </row>
     <row r="136" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A136">
         <is>
-          <t xml:space="preserve">AC001090</t>
+          <t xml:space="preserve">AC001086</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B136">
         <is>
-          <t xml:space="preserve">09/26/2026</t>
+          <t xml:space="preserve">05/14/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C136">
         <is>
-          <t xml:space="preserve">ACTION ENVIRONMENTAL CORP.</t>
+          <t xml:space="preserve">MOUNT CARMEL CONSTRUCTION LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G136">
         <is>
-          <t xml:space="preserve">235 OLD WEBSTER ROAD </t>
+          <t xml:space="preserve">370 STATE STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K136">
         <is>
-          <t xml:space="preserve">OXFORD</t>
+          <t xml:space="preserve">NORTH HAVEN</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N136">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O136">
         <is>
-          <t xml:space="preserve">01540</t>
+          <t xml:space="preserve">06473</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q136">
         <is>
-          <t xml:space="preserve">508- 752-4964</t>
+          <t xml:space="preserve">203- 234-8488</t>
         </is>
       </c>
     </row>
     <row r="137" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A137">
         <is>
-          <t xml:space="preserve">AC001083</t>
+          <t xml:space="preserve">AC000686</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B137">
         <is>
-          <t xml:space="preserve">03/23/2027</t>
+          <t xml:space="preserve">04/03/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C137">
         <is>
-          <t xml:space="preserve">A&amp;D ENVIRONMENTAL SPECIALISTS, LLC</t>
+          <t xml:space="preserve">RELIABLE ROOFING AND SHEET METAL, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G137">
         <is>
-          <t xml:space="preserve">96 LYNN STREET 1ST FLOOR</t>
+          <t xml:space="preserve">290 VANDERBILT AVE SUITE 4</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K137">
         <is>
-          <t xml:space="preserve">PEABODY</t>
+          <t xml:space="preserve">NORWOOD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N137">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O137">
         <is>
-          <t xml:space="preserve">01960</t>
+          <t xml:space="preserve">02062</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q137">
         <is>
-          <t xml:space="preserve">781- 521-8748</t>
+          <t xml:space="preserve">508- 628-5562</t>
         </is>
       </c>
     </row>
     <row r="138" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A138">
         <is>
-          <t xml:space="preserve">AC001035</t>
+          <t xml:space="preserve">AC000761</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B138">
         <is>
-          <t xml:space="preserve">01/21/2027</t>
+          <t xml:space="preserve">03/25/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C138">
         <is>
-          <t xml:space="preserve">ADVANCED ABATEMENT &amp; INSULATION, INC.</t>
+          <t xml:space="preserve">SMI DEMOLITION, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G138">
         <is>
-          <t xml:space="preserve">20 PLYMOUTH ROAD </t>
+          <t xml:space="preserve">823 PLEASANT STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K138">
         <is>
-          <t xml:space="preserve">PEABODY</t>
+          <t xml:space="preserve">NORWOOD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N138">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O138">
         <is>
-          <t xml:space="preserve">01960</t>
+          <t xml:space="preserve">02062</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q138">
         <is>
-          <t xml:space="preserve">617- 834-5238</t>
+          <t xml:space="preserve">781- 769-5376</t>
         </is>
       </c>
     </row>
     <row r="139" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A139">
         <is>
-          <t xml:space="preserve">AC000502</t>
+          <t xml:space="preserve">AC000151</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B139">
         <is>
-          <t xml:space="preserve">04/14/2027</t>
+          <t xml:space="preserve">07/23/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C139">
         <is>
-          <t xml:space="preserve">BARILE ENVIRONMENTAL, INC</t>
+          <t xml:space="preserve">SOUTHERN MIDDLESEX INDUSTRIES, INC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G139">
         <is>
-          <t xml:space="preserve">78 PLASTICS AVENUE </t>
+          <t xml:space="preserve">823 PLEASANT STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K139">
         <is>
-          <t xml:space="preserve">PITTSFIELD</t>
+          <t xml:space="preserve">NORWOOD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N139">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O139">
         <is>
-          <t xml:space="preserve">01201</t>
+          <t xml:space="preserve">02062</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q139">
         <is>
-          <t xml:space="preserve">413- 443-0480</t>
+          <t xml:space="preserve">781- 769-9310</t>
         </is>
       </c>
     </row>
     <row r="140" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A140">
         <is>
-          <t xml:space="preserve">AC1159</t>
+          <t xml:space="preserve">AC001090</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B140">
         <is>
-          <t xml:space="preserve">03/25/2027</t>
+          <t xml:space="preserve">09/26/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C140">
         <is>
-          <t xml:space="preserve">Greenzone Solutions LLC</t>
+          <t xml:space="preserve">ACTION ENVIRONMENTAL CORP.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G140">
         <is>
-          <t xml:space="preserve">82 Wendell ave suite 100 </t>
+          <t xml:space="preserve">235 OLD WEBSTER ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K140">
         <is>
-          <t xml:space="preserve">pittsfield</t>
+          <t xml:space="preserve">OXFORD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N140">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O140">
         <is>
-          <t xml:space="preserve">01201</t>
+          <t xml:space="preserve">01540</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q140">
         <is>
-          <t xml:space="preserve">978- 620-6402</t>
+          <t xml:space="preserve">508- 752-4964</t>
         </is>
       </c>
     </row>
     <row r="141" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A141">
         <is>
-          <t xml:space="preserve">AC000981</t>
+          <t xml:space="preserve">AC001083</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B141">
         <is>
-          <t xml:space="preserve">07/30/2026</t>
+          <t xml:space="preserve">03/23/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C141">
         <is>
-          <t xml:space="preserve">J.H. MAXYMILLIAN, INC.</t>
+          <t xml:space="preserve">A&amp;D ENVIRONMENTAL SPECIALISTS, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G141">
         <is>
-          <t xml:space="preserve">1801 EAST STREET </t>
+          <t xml:space="preserve">96 LYNN STREET 1ST FLOOR</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K141">
         <is>
-          <t xml:space="preserve">PITTSFIELD</t>
+          <t xml:space="preserve">PEABODY</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N141">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O141">
         <is>
-          <t xml:space="preserve">01201</t>
+          <t xml:space="preserve">01960</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q141">
         <is>
-          <t xml:space="preserve">413- 499-3050</t>
+          <t xml:space="preserve">781- 521-8748</t>
         </is>
       </c>
     </row>
     <row r="142" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A142">
         <is>
-          <t xml:space="preserve">AC000476</t>
+          <t xml:space="preserve">AC001035</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B142">
         <is>
-          <t xml:space="preserve">12/09/2026</t>
+          <t xml:space="preserve">01/21/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C142">
         <is>
-          <t xml:space="preserve">ULTIMATE ABATEMENT COMPANY, INC.</t>
+          <t xml:space="preserve">ADVANCED ABATEMENT &amp; INSULATION, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G142">
         <is>
-          <t xml:space="preserve">34 MOUNTAIN STREET </t>
+          <t xml:space="preserve">20 PLYMOUTH ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K142">
         <is>
-          <t xml:space="preserve">PLAINFIELD</t>
+          <t xml:space="preserve">PEABODY</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N142">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O142">
         <is>
-          <t xml:space="preserve">01070</t>
+          <t xml:space="preserve">01960</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q142">
         <is>
-          <t xml:space="preserve">413- 246-0472</t>
+          <t xml:space="preserve">617- 834-5238</t>
         </is>
       </c>
     </row>
     <row r="143" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A143">
         <is>
-          <t xml:space="preserve">AC000331</t>
+          <t xml:space="preserve">AC000502</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B143">
         <is>
-          <t xml:space="preserve">10/08/2026</t>
+          <t xml:space="preserve">04/14/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C143">
         <is>
-          <t xml:space="preserve">ALL STATE ABATEMENT PROFESSIONALS, INC.</t>
+          <t xml:space="preserve">BARILE ENVIRONMENTAL, INC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G143">
         <is>
-          <t xml:space="preserve">4 WILDER DRIVE SUITE 12</t>
+          <t xml:space="preserve">78 PLASTICS AVENUE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K143">
         <is>
-          <t xml:space="preserve">PLAISTOW</t>
+          <t xml:space="preserve">PITTSFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N143">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O143">
         <is>
-          <t xml:space="preserve">03865</t>
+          <t xml:space="preserve">01201</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q143">
         <is>
-          <t xml:space="preserve">603- 378-0600</t>
+          <t xml:space="preserve">413- 443-0480</t>
         </is>
       </c>
     </row>
     <row r="144" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A144">
         <is>
-          <t xml:space="preserve">AC1117</t>
+          <t xml:space="preserve">AC1159</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B144">
         <is>
-          <t xml:space="preserve">01/12/2027</t>
+          <t xml:space="preserve">03/25/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C144">
         <is>
-          <t xml:space="preserve">Warrior Abatement Services</t>
+          <t xml:space="preserve">Greenzone Solutions LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G144">
         <is>
-          <t xml:space="preserve">1100 Old Turnpike RD </t>
+          <t xml:space="preserve">82 Wendell ave suite 100 </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K144">
         <is>
-          <t xml:space="preserve">Plantsville</t>
+          <t xml:space="preserve">pittsfield</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N144">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O144">
         <is>
-          <t xml:space="preserve">06479</t>
+          <t xml:space="preserve">01201</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q144">
         <is>
-          <t xml:space="preserve">860- 846-0771</t>
+          <t xml:space="preserve">978- 620-6402</t>
         </is>
       </c>
     </row>
     <row r="145" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A145">
         <is>
-          <t xml:space="preserve">AC000601</t>
+          <t xml:space="preserve">AC000476</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B145">
         <is>
-          <t xml:space="preserve">10/07/2026</t>
+          <t xml:space="preserve">12/09/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C145">
         <is>
-          <t xml:space="preserve">A-D &amp; T ENTERPRISE, INC.</t>
+          <t xml:space="preserve">ULTIMATE ABATEMENT COMPANY, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G145">
         <is>
-          <t xml:space="preserve">8 WINTERBERRY WAY </t>
+          <t xml:space="preserve">34 MOUNTAIN STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K145">
         <is>
-          <t xml:space="preserve">PLYMOUTH</t>
+          <t xml:space="preserve">PLAINFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N145">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O145">
         <is>
-          <t xml:space="preserve">02360</t>
+          <t xml:space="preserve">01070</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q145">
         <is>
-          <t xml:space="preserve">508- 850-9713</t>
+          <t xml:space="preserve">413- 246-0472</t>
         </is>
       </c>
     </row>
     <row r="146" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A146">
         <is>
-          <t xml:space="preserve">AC000904</t>
+          <t xml:space="preserve">AC000331</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B146">
         <is>
-          <t xml:space="preserve">12/26/2026</t>
+          <t xml:space="preserve">10/08/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C146">
         <is>
-          <t xml:space="preserve">AMERICAN CONSTRUCTION TRADES CORPORATION</t>
+          <t xml:space="preserve">ALL STATE ABATEMENT PROFESSIONALS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G146">
         <is>
-          <t xml:space="preserve">167 STELLA STREET </t>
+          <t xml:space="preserve">4 WILDER DRIVE SUITE 12</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K146">
         <is>
-          <t xml:space="preserve">PROVIDENCE</t>
+          <t xml:space="preserve">PLAISTOW</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N146">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O146">
         <is>
-          <t xml:space="preserve">02909</t>
+          <t xml:space="preserve">03865</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q146">
         <is>
-          <t xml:space="preserve">401- 639-4361</t>
+          <t xml:space="preserve">603- 378-0600</t>
         </is>
       </c>
     </row>
     <row r="147" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A147">
         <is>
-          <t xml:space="preserve">AC000790</t>
+          <t xml:space="preserve">AC1117</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B147">
         <is>
-          <t xml:space="preserve">10/28/2026</t>
+          <t xml:space="preserve">01/12/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C147">
         <is>
-          <t xml:space="preserve">KARMA ENVIRONMENTAL SERVICES, INC.</t>
+          <t xml:space="preserve">Warrior Abatement Services</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G147">
         <is>
-          <t xml:space="preserve">40 WILLIARD STREET SUITE 202</t>
+          <t xml:space="preserve">1100 Old Turnpike RD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K147">
         <is>
-          <t xml:space="preserve">QUINCY</t>
+          <t xml:space="preserve">Plantsville</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N147">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O147">
         <is>
-          <t xml:space="preserve">02169</t>
+          <t xml:space="preserve">06479</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q147">
         <is>
-          <t xml:space="preserve">617- 405-4807</t>
+          <t xml:space="preserve">860- 846-0771</t>
         </is>
       </c>
     </row>
     <row r="148" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A148">
         <is>
-          <t xml:space="preserve">AC000735</t>
+          <t xml:space="preserve">AC000601</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B148">
         <is>
-          <t xml:space="preserve">08/26/2026</t>
+          <t xml:space="preserve">10/07/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C148">
         <is>
-          <t xml:space="preserve">AFFORDABLE ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">A-D &amp; T ENTERPRISE, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G148">
         <is>
-          <t xml:space="preserve">571 S. MAIN STREET </t>
+          <t xml:space="preserve">8 WINTERBERRY WAY </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K148">
         <is>
-          <t xml:space="preserve">RANDOLPH</t>
+          <t xml:space="preserve">PLYMOUTH</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N148">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O148">
         <is>
-          <t xml:space="preserve">02368</t>
+          <t xml:space="preserve">02360</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q148">
         <is>
-          <t xml:space="preserve">781- 267-4325</t>
+          <t xml:space="preserve">508- 850-9713</t>
         </is>
       </c>
     </row>
     <row r="149" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A149">
         <is>
-          <t xml:space="preserve">AC000701</t>
+          <t xml:space="preserve">AC000904</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B149">
         <is>
-          <t xml:space="preserve">07/09/2026</t>
+          <t xml:space="preserve">12/26/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C149">
         <is>
-          <t xml:space="preserve">MORAN ENVIRONMENTAL RECOVERY, LLC</t>
+          <t xml:space="preserve">AMERICAN CONSTRUCTION TRADES CORPORATION</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G149">
         <is>
-          <t xml:space="preserve">75D YORK AVENUE </t>
+          <t xml:space="preserve">167 STELLA STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K149">
         <is>
-          <t xml:space="preserve">RANDOLPH</t>
+          <t xml:space="preserve">PROVIDENCE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N149">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O149">
         <is>
-          <t xml:space="preserve">02368</t>
+          <t xml:space="preserve">02909</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q149">
         <is>
-          <t xml:space="preserve">781- 815-1100</t>
+          <t xml:space="preserve">401- 639-4361</t>
         </is>
       </c>
     </row>
     <row r="150" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A150">
         <is>
-          <t xml:space="preserve">AC1151</t>
+          <t xml:space="preserve">AC000790</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B150">
         <is>
-          <t xml:space="preserve">10/03/2026</t>
+          <t xml:space="preserve">10/28/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C150">
         <is>
-          <t xml:space="preserve">Rescue Environemtal</t>
+          <t xml:space="preserve">KARMA ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G150">
         <is>
-          <t xml:space="preserve">836 N Main St </t>
+          <t xml:space="preserve">40 WILLIARD STREET SUITE 202</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K150">
         <is>
-          <t xml:space="preserve">Raynham</t>
+          <t xml:space="preserve">QUINCY</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N150">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O150">
         <is>
-          <t xml:space="preserve">02767</t>
+          <t xml:space="preserve">02169</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q150">
         <is>
-          <t xml:space="preserve">774- 504-1361</t>
+          <t xml:space="preserve">617- 405-4807</t>
         </is>
       </c>
     </row>
     <row r="151" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A151">
         <is>
-          <t xml:space="preserve">AC001088</t>
+          <t xml:space="preserve">AC000735</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B151">
         <is>
-          <t xml:space="preserve">08/21/2026</t>
+          <t xml:space="preserve">08/26/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C151">
         <is>
-          <t xml:space="preserve">SPRING HILL ENVIRONMENTAL CORP</t>
+          <t xml:space="preserve">AFFORDABLE ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G151">
         <is>
-          <t xml:space="preserve">12 PEMBERTON STREET </t>
+          <t xml:space="preserve">571 S. MAIN STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K151">
         <is>
-          <t xml:space="preserve">REVER</t>
+          <t xml:space="preserve">RANDOLPH</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N151">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O151">
         <is>
-          <t xml:space="preserve">02151</t>
+          <t xml:space="preserve">02368</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q151">
         <is>
-          <t xml:space="preserve">857- 207-9955</t>
+          <t xml:space="preserve">781- 267-4325</t>
         </is>
       </c>
     </row>
     <row r="152" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A152">
         <is>
-          <t xml:space="preserve">AC1126</t>
+          <t xml:space="preserve">AC000701</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B152">
         <is>
-          <t xml:space="preserve">10/06/2026</t>
+          <t xml:space="preserve">07/06/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C152">
         <is>
-          <t xml:space="preserve">Asbestos Lead and Mold Environmental Services</t>
+          <t xml:space="preserve">MORAN ENVIRONMENTAL RECOVERY, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G152">
         <is>
-          <t xml:space="preserve">55 Cushman Ave </t>
+          <t xml:space="preserve">75D YORK AVENUE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K152">
         <is>
-          <t xml:space="preserve">Revere</t>
+          <t xml:space="preserve">RANDOLPH</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N152">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O152">
         <is>
-          <t xml:space="preserve">02151</t>
+          <t xml:space="preserve">02368</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q152">
         <is>
-          <t xml:space="preserve">781- 733-2496</t>
+          <t xml:space="preserve">781- 815-1100</t>
         </is>
       </c>
     </row>
     <row r="153" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A153">
         <is>
-          <t xml:space="preserve">AC000447</t>
+          <t xml:space="preserve">AC1151</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B153">
         <is>
-          <t xml:space="preserve">05/28/2027</t>
+          <t xml:space="preserve">10/03/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C153">
         <is>
-          <t xml:space="preserve">NORTH SHORE ENVIRONMENTAL SERVICES INC.</t>
+          <t xml:space="preserve">Rescue Environemtal</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G153">
         <is>
-          <t xml:space="preserve">505 WASHINGTON AVENUE </t>
+          <t xml:space="preserve">836 N Main St </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K153">
         <is>
-          <t xml:space="preserve">REVERE</t>
+          <t xml:space="preserve">Raynham</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N153">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O153">
         <is>
-          <t xml:space="preserve">02151</t>
+          <t xml:space="preserve">02767</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q153">
         <is>
-          <t xml:space="preserve">781- 485-1621</t>
+          <t xml:space="preserve">774- 504-1361</t>
         </is>
       </c>
     </row>
     <row r="154" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A154">
         <is>
-          <t xml:space="preserve">AC000688</t>
+          <t xml:space="preserve">AC001088</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B154">
         <is>
-          <t xml:space="preserve">02/20/2027</t>
+          <t xml:space="preserve">08/21/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C154">
         <is>
-          <t xml:space="preserve">GREEN ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">SPRING HILL ENVIRONMENTAL CORP</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G154">
         <is>
-          <t xml:space="preserve">296 WEYMOUTH STREET UNIT C</t>
+          <t xml:space="preserve">12 PEMBERTON STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K154">
         <is>
-          <t xml:space="preserve">ROCKLAND</t>
+          <t xml:space="preserve">REVER</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N154">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O154">
         <is>
-          <t xml:space="preserve">02370</t>
+          <t xml:space="preserve">02151</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q154">
         <is>
-          <t xml:space="preserve">617- 479-0550</t>
+          <t xml:space="preserve">857- 207-9955</t>
         </is>
       </c>
     </row>
     <row r="155" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A155">
         <is>
-          <t xml:space="preserve">AC000392</t>
+          <t xml:space="preserve">AC1126</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B155">
         <is>
-          <t xml:space="preserve">02/17/2027</t>
+          <t xml:space="preserve">10/06/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C155">
         <is>
-          <t xml:space="preserve">Northstar Demolition and Remediation Inc dba Northeast Remediation</t>
+          <t xml:space="preserve">Asbestos Lead and Mold Environmental Services</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G155">
         <is>
-          <t xml:space="preserve">174 Newburyport Turnpike # 304,  </t>
+          <t xml:space="preserve">55 Cushman Ave </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K155">
         <is>
-          <t xml:space="preserve">Rowley</t>
+          <t xml:space="preserve">Revere</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N155">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O155">
         <is>
-          <t xml:space="preserve">01969</t>
+          <t xml:space="preserve">02151</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q155">
         <is>
-          <t xml:space="preserve">409- 886-3959</t>
+          <t xml:space="preserve">781- 733-2496</t>
         </is>
       </c>
     </row>
     <row r="156" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A156">
         <is>
-          <t xml:space="preserve">AC000197</t>
+          <t xml:space="preserve">AC000447</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B156">
         <is>
-          <t xml:space="preserve">01/21/2027</t>
+          <t xml:space="preserve">05/28/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C156">
         <is>
-          <t xml:space="preserve">A-BEST ABATEMENT, INC.</t>
+          <t xml:space="preserve">NORTH SHORE ENVIRONMENTAL SERVICES INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G156">
         <is>
-          <t xml:space="preserve">24 KEEWAYDIN DRIVE </t>
+          <t xml:space="preserve">505 WASHINGTON AVENUE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K156">
         <is>
-          <t xml:space="preserve">SALEM</t>
+          <t xml:space="preserve">REVERE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N156">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O156">
         <is>
-          <t xml:space="preserve">03079-</t>
+          <t xml:space="preserve">02151</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q156">
         <is>
-          <t xml:space="preserve">603- 893-4696</t>
+          <t xml:space="preserve">781- 485-1621</t>
         </is>
       </c>
     </row>
     <row r="157" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A157">
         <is>
-          <t xml:space="preserve">AC000868</t>
+          <t xml:space="preserve">AC000688</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B157">
         <is>
-          <t xml:space="preserve">05/08/2027</t>
+          <t xml:space="preserve">02/20/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C157">
         <is>
-          <t xml:space="preserve">ADEP GROUP, INC.</t>
+          <t xml:space="preserve">GREEN ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G157">
         <is>
-          <t xml:space="preserve">300 MAIN STREET </t>
+          <t xml:space="preserve">296 WEYMOUTH STREET UNIT C</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K157">
         <is>
-          <t xml:space="preserve">SALEM</t>
+          <t xml:space="preserve">ROCKLAND</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N157">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O157">
         <is>
-          <t xml:space="preserve">03079</t>
+          <t xml:space="preserve">02370</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q157">
         <is>
-          <t xml:space="preserve">603- 239-3005</t>
+          <t xml:space="preserve">617- 479-0550</t>
         </is>
       </c>
     </row>
     <row r="158" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A158">
         <is>
-          <t xml:space="preserve">AC000932</t>
+          <t xml:space="preserve">AC000392</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B158">
         <is>
-          <t xml:space="preserve">09/11/2026</t>
+          <t xml:space="preserve">02/17/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C158">
         <is>
-          <t xml:space="preserve">ATI Env of Salem NH, LLC dba Omni Environmental</t>
+          <t xml:space="preserve">Northstar Demolition and Remediation Inc dba Northeast Remediation</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G158">
         <is>
-          <t xml:space="preserve">5-7 DELAWARE DRIVE SUITE #4</t>
+          <t xml:space="preserve">174 Newburyport Turnpike # 304,  </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K158">
         <is>
-          <t xml:space="preserve">SALEM</t>
+          <t xml:space="preserve">Rowley</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N158">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O158">
         <is>
-          <t xml:space="preserve">03079</t>
+          <t xml:space="preserve">01969</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q158">
         <is>
-          <t xml:space="preserve">603- 458-2060</t>
+          <t xml:space="preserve">409- 886-3959</t>
         </is>
       </c>
     </row>
     <row r="159" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A159">
         <is>
-          <t xml:space="preserve">AC000952</t>
+          <t xml:space="preserve">AC000197</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B159">
         <is>
-          <t xml:space="preserve">08/08/2026</t>
+          <t xml:space="preserve">01/21/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C159">
         <is>
-          <t xml:space="preserve">BATISTA ENVIRONMENTAL TECH LLC</t>
+          <t xml:space="preserve">A-BEST ABATEMENT, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G159">
         <is>
-          <t xml:space="preserve">4 RAYMOND AVE UNIT 8</t>
+          <t xml:space="preserve">24 KEEWAYDIN DRIVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K159">
         <is>
           <t xml:space="preserve">SALEM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N159">
         <is>
           <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O159">
         <is>
-          <t xml:space="preserve">03079</t>
+          <t xml:space="preserve">03079-</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q159">
         <is>
-          <t xml:space="preserve">603- 458-2359</t>
+          <t xml:space="preserve">603- 893-4696</t>
         </is>
       </c>
     </row>
     <row r="160" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A160">
         <is>
-          <t xml:space="preserve">AC000916</t>
+          <t xml:space="preserve">AC000868</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B160">
         <is>
-          <t xml:space="preserve">01/15/2027</t>
+          <t xml:space="preserve">05/08/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C160">
         <is>
-          <t xml:space="preserve">SELECT DEMO SERVICES, LLC</t>
+          <t xml:space="preserve">ADEP GROUP, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G160">
         <is>
-          <t xml:space="preserve">40 LOWELL ROAD BUILDING 2</t>
+          <t xml:space="preserve">300 MAIN STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K160">
         <is>
           <t xml:space="preserve">SALEM</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N160">
         <is>
           <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O160">
         <is>
           <t xml:space="preserve">03079</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q160">
         <is>
-          <t xml:space="preserve">603- 386-0391</t>
+          <t xml:space="preserve">603- 239-3005</t>
         </is>
       </c>
     </row>
     <row r="161" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A161">
         <is>
-          <t xml:space="preserve">AC000768</t>
+          <t xml:space="preserve">AC000932</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B161">
         <is>
-          <t xml:space="preserve">12/31/2026</t>
+          <t xml:space="preserve">09/11/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C161">
         <is>
-          <t xml:space="preserve">ATLANTIC COAST DISMANTLING, LLC</t>
+          <t xml:space="preserve">ATI Env of Salem NH, LLC dba Omni Environmental</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G161">
         <is>
-          <t xml:space="preserve">63 SALEM TURNPIKE </t>
+          <t xml:space="preserve">5-7 DELAWARE DRIVE SUITE #4</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K161">
         <is>
-          <t xml:space="preserve">SAUGUS</t>
+          <t xml:space="preserve">SALEM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N161">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O161">
         <is>
-          <t xml:space="preserve">01906</t>
+          <t xml:space="preserve">03079</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q161">
         <is>
-          <t xml:space="preserve">617- 884-7700</t>
+          <t xml:space="preserve">603- 458-2060</t>
         </is>
       </c>
     </row>
     <row r="162" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A162">
         <is>
-          <t xml:space="preserve">AC000511</t>
+          <t xml:space="preserve">AC000952</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B162">
         <is>
-          <t xml:space="preserve">05/07/2027</t>
+          <t xml:space="preserve">08/08/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C162">
         <is>
-          <t xml:space="preserve">NATIONAL ABATEMENT, INC.</t>
+          <t xml:space="preserve">BATISTA ENVIRONMENTAL TECH LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G162">
         <is>
-          <t xml:space="preserve">98 LINCOLN AVE. </t>
+          <t xml:space="preserve">4 RAYMOND AVE UNIT 8</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K162">
         <is>
-          <t xml:space="preserve">SAUGUS</t>
+          <t xml:space="preserve">SALEM</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N162">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O162">
         <is>
-          <t xml:space="preserve">01906</t>
+          <t xml:space="preserve">03079</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q162">
         <is>
-          <t xml:space="preserve">781- 589-3161</t>
+          <t xml:space="preserve">603- 458-2359</t>
         </is>
       </c>
     </row>
     <row r="163" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A163">
         <is>
-          <t xml:space="preserve">AC1155</t>
+          <t xml:space="preserve">AC000916</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B163">
         <is>
-          <t xml:space="preserve">02/12/2027</t>
+          <t xml:space="preserve">01/15/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C163">
         <is>
-          <t xml:space="preserve">Martin Environmental Services Inc.</t>
+          <t xml:space="preserve">SELECT DEMO SERVICES, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G163">
         <is>
-          <t xml:space="preserve">1710 Erie Boulevard </t>
+          <t xml:space="preserve">40 LOWELL ROAD BUILDING 2</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K163">
         <is>
-          <t xml:space="preserve">Schenectady</t>
+          <t xml:space="preserve">SALEM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N163">
         <is>
-          <t xml:space="preserve">NY</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O163">
         <is>
-          <t xml:space="preserve">12308</t>
+          <t xml:space="preserve">03079</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q163">
         <is>
-          <t xml:space="preserve">518- 888-5196</t>
+          <t xml:space="preserve">603- 386-0391</t>
         </is>
       </c>
     </row>
     <row r="164" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A164">
         <is>
-          <t xml:space="preserve">AC000640</t>
+          <t xml:space="preserve">AC000768</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B164">
         <is>
-          <t xml:space="preserve">06/20/2027</t>
+          <t xml:space="preserve">12/31/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C164">
         <is>
-          <t xml:space="preserve">ACME ABATEMENT CONTRACTOR, INC.</t>
+          <t xml:space="preserve">ATLANTIC COAST DISMANTLING, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G164">
         <is>
-          <t xml:space="preserve">52 FULLER STREET </t>
+          <t xml:space="preserve">63 SALEM TURNPIKE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K164">
         <is>
-          <t xml:space="preserve">SEEKONK</t>
+          <t xml:space="preserve">SAUGUS</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N164">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O164">
         <is>
-          <t xml:space="preserve">02771</t>
+          <t xml:space="preserve">01906</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q164">
         <is>
-          <t xml:space="preserve">508- 336-5551</t>
+          <t xml:space="preserve">617- 884-7700</t>
         </is>
       </c>
     </row>
     <row r="165" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A165">
         <is>
-          <t xml:space="preserve">AC000096</t>
+          <t xml:space="preserve">AC000511</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B165">
         <is>
-          <t xml:space="preserve">08/15/2026</t>
+          <t xml:space="preserve">05/07/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C165">
         <is>
-          <t xml:space="preserve">YANKEE FIBER CONTROL, INC.</t>
+          <t xml:space="preserve">NATIONAL ABATEMENT, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G165">
         <is>
-          <t xml:space="preserve">50 INDUSTRIAL WAY </t>
+          <t xml:space="preserve">98 LINCOLN AVE. </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K165">
         <is>
-          <t xml:space="preserve">SEEKONK</t>
+          <t xml:space="preserve">SAUGUS</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N165">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O165">
         <is>
-          <t xml:space="preserve">02771</t>
+          <t xml:space="preserve">01906</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q165">
         <is>
-          <t xml:space="preserve">508- 343-5115</t>
+          <t xml:space="preserve">781- 589-3161</t>
         </is>
       </c>
     </row>
     <row r="166" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A166">
         <is>
-          <t xml:space="preserve">AC1153</t>
+          <t xml:space="preserve">AC1155</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B166">
         <is>
-          <t xml:space="preserve">01/21/2027</t>
+          <t xml:space="preserve">02/12/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C166">
         <is>
-          <t xml:space="preserve">A+ Asbestos and Environmental Services LLC</t>
+          <t xml:space="preserve">Martin Environmental Services Inc.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G166">
         <is>
-          <t xml:space="preserve">35 Mt Vernon </t>
+          <t xml:space="preserve">1710 Erie Boulevard </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K166">
         <is>
-          <t xml:space="preserve">Somerville</t>
+          <t xml:space="preserve">Schenectady</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N166">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NY</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O166">
         <is>
-          <t xml:space="preserve">02145</t>
+          <t xml:space="preserve">12308</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q166">
         <is>
-          <t xml:space="preserve">857- 251-0126</t>
+          <t xml:space="preserve">518- 888-5196</t>
         </is>
       </c>
     </row>
     <row r="167" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A167">
         <is>
-          <t xml:space="preserve">AC000898</t>
+          <t xml:space="preserve">AC000640</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B167">
         <is>
-          <t xml:space="preserve">08/11/2026</t>
+          <t xml:space="preserve">06/20/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C167">
         <is>
-          <t xml:space="preserve">ASSOCIATED BUILDING WRECKERS, INC.</t>
+          <t xml:space="preserve">ACME ABATEMENT CONTRACTOR, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G167">
         <is>
-          <t xml:space="preserve">352 ALBANY STREET </t>
+          <t xml:space="preserve">52 FULLER STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K167">
         <is>
-          <t xml:space="preserve">SPRINGFIELD</t>
+          <t xml:space="preserve">SEEKONK</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N167">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O167">
         <is>
-          <t xml:space="preserve">01105</t>
+          <t xml:space="preserve">02771</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q167">
         <is>
-          <t xml:space="preserve">413- 732-3179</t>
+          <t xml:space="preserve">508- 336-5551</t>
         </is>
       </c>
     </row>
     <row r="168" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A168">
         <is>
-          <t xml:space="preserve">AC000021</t>
+          <t xml:space="preserve">AC000096</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B168">
         <is>
-          <t xml:space="preserve">10/27/2026</t>
+          <t xml:space="preserve">08/15/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C168">
         <is>
-          <t xml:space="preserve">BAYSTATE CONTRACTING SERVICES, INC.</t>
+          <t xml:space="preserve">YANKEE FIBER CONTROL, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G168">
         <is>
-          <t xml:space="preserve">352 ALBANY STREET </t>
+          <t xml:space="preserve">50 INDUSTRIAL WAY </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K168">
         <is>
-          <t xml:space="preserve">SPRINGFIELD</t>
+          <t xml:space="preserve">SEEKONK</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N168">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O168">
         <is>
-          <t xml:space="preserve">01105</t>
+          <t xml:space="preserve">02771</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q168">
         <is>
-          <t xml:space="preserve">413- 732-3179</t>
+          <t xml:space="preserve">508- 343-5115</t>
         </is>
       </c>
     </row>
     <row r="169" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A169">
         <is>
-          <t xml:space="preserve">AC000419</t>
+          <t xml:space="preserve">AC1153</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B169">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <t xml:space="preserve">01/21/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C169">
         <is>
-          <t xml:space="preserve">BAYSTATE HOME GUARD, INC.</t>
+          <t xml:space="preserve">A+ Asbestos and Environmental Services LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G169">
         <is>
-          <t xml:space="preserve">38 DAWES STREET </t>
+          <t xml:space="preserve">35 Mt Vernon </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K169">
         <is>
-          <t xml:space="preserve">SPRINGFIELD</t>
+          <t xml:space="preserve">Somerville</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N169">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O169">
         <is>
-          <t xml:space="preserve">01109</t>
+          <t xml:space="preserve">02145</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q169">
         <is>
-          <t xml:space="preserve">413- 746-3300</t>
+          <t xml:space="preserve">857- 251-0126</t>
         </is>
       </c>
     </row>
     <row r="170" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A170">
         <is>
-          <t xml:space="preserve">AC1124</t>
+          <t xml:space="preserve">AC000898</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B170">
         <is>
-          <t xml:space="preserve">09/25/2026</t>
+          <t xml:space="preserve">08/11/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C170">
         <is>
-          <t xml:space="preserve">Dads Abatement</t>
+          <t xml:space="preserve">ASSOCIATED BUILDING WRECKERS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G170">
         <is>
-          <t xml:space="preserve">392 walnut st </t>
+          <t xml:space="preserve">352 ALBANY STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K170">
         <is>
           <t xml:space="preserve">SPRINGFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N170">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O170">
         <is>
           <t xml:space="preserve">01105</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q170">
         <is>
-          <t xml:space="preserve">978- 420-9726</t>
+          <t xml:space="preserve">413- 732-3179</t>
         </is>
       </c>
     </row>
     <row r="171" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A171">
         <is>
-          <t xml:space="preserve">AC000935</t>
+          <t xml:space="preserve">AC000021</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B171">
         <is>
-          <t xml:space="preserve">09/26/2026</t>
+          <t xml:space="preserve">10/27/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C171">
         <is>
-          <t xml:space="preserve">SPRINGFIELD ABATEMENT, INC.</t>
+          <t xml:space="preserve">BAYSTATE CONTRACTING SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G171">
         <is>
-          <t xml:space="preserve">47 WAREHOUSE STREET </t>
+          <t xml:space="preserve">352 ALBANY STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K171">
         <is>
           <t xml:space="preserve">SPRINGFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N171">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O171">
         <is>
-          <t xml:space="preserve">01118</t>
+          <t xml:space="preserve">01105</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q171">
         <is>
-          <t xml:space="preserve">413- 734-6172</t>
+          <t xml:space="preserve">413- 732-3179</t>
         </is>
       </c>
     </row>
     <row r="172" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A172">
         <is>
-          <t xml:space="preserve">AC000456</t>
+          <t xml:space="preserve">AC000419</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B172">
         <is>
-          <t xml:space="preserve">08/07/2026</t>
+          <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C172">
         <is>
-          <t xml:space="preserve">TITAN ROOFING, INC.</t>
+          <t xml:space="preserve">BAYSTATE HOME GUARD, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G172">
         <is>
-          <t xml:space="preserve">200 TAPLEY STREET </t>
+          <t xml:space="preserve">38 DAWES STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K172">
         <is>
           <t xml:space="preserve">SPRINGFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N172">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O172">
         <is>
-          <t xml:space="preserve">01104</t>
+          <t xml:space="preserve">01109</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q172">
         <is>
-          <t xml:space="preserve">413- 536-1624</t>
+          <t xml:space="preserve">413- 746-3300</t>
         </is>
       </c>
     </row>
     <row r="173" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A173">
         <is>
-          <t xml:space="preserve">AC001009</t>
+          <t xml:space="preserve">AC1124</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B173">
         <is>
-          <t xml:space="preserve">04/10/2027</t>
+          <t xml:space="preserve">09/25/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C173">
         <is>
-          <t xml:space="preserve">PJC ENVIRONMENTAL INC</t>
+          <t xml:space="preserve">Dads Abatement</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G173">
         <is>
-          <t xml:space="preserve">1122 BUCKLEY RD </t>
+          <t xml:space="preserve">392 walnut st </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K173">
         <is>
-          <t xml:space="preserve">STOUGHTON</t>
+          <t xml:space="preserve">SPRINGFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N173">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O173">
         <is>
-          <t xml:space="preserve">02072</t>
+          <t xml:space="preserve">01105</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q173">
         <is>
-          <t xml:space="preserve">508- 631-9050</t>
+          <t xml:space="preserve">978- 420-9726</t>
         </is>
       </c>
     </row>
     <row r="174" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A174">
         <is>
-          <t xml:space="preserve">AC000930</t>
+          <t xml:space="preserve">AC000935</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B174">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <t xml:space="preserve">09/26/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C174">
         <is>
-          <t xml:space="preserve">JACKSON RYAN CONSTRUCTION SERVICES, INC.</t>
+          <t xml:space="preserve">SPRINGFIELD ABATEMENT, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G174">
         <is>
-          <t xml:space="preserve">1200 HALLADAY AVE WEST </t>
+          <t xml:space="preserve">47 WAREHOUSE STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K174">
         <is>
-          <t xml:space="preserve">SUFFIELD</t>
+          <t xml:space="preserve">SPRINGFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N174">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O174">
         <is>
-          <t xml:space="preserve">06078</t>
+          <t xml:space="preserve">01118</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q174">
         <is>
-          <t xml:space="preserve">860- 729-2923</t>
+          <t xml:space="preserve">413- 734-6172</t>
         </is>
       </c>
     </row>
     <row r="175" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A175">
         <is>
-          <t xml:space="preserve">AC000775</t>
+          <t xml:space="preserve">AC000456</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B175">
         <is>
-          <t xml:space="preserve">06/22/2027</t>
+          <t xml:space="preserve">08/07/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C175">
         <is>
-          <t xml:space="preserve">STRATEGIC ENVIRONMENTAL SERVICES, INC.</t>
+          <t xml:space="preserve">TITAN ROOFING, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G175">
         <is>
-          <t xml:space="preserve">362 PUTNAM HILL ROAD </t>
+          <t xml:space="preserve">200 TAPLEY STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K175">
         <is>
-          <t xml:space="preserve">SUTTON</t>
+          <t xml:space="preserve">SPRINGFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N175">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O175">
         <is>
-          <t xml:space="preserve">01590</t>
+          <t xml:space="preserve">01104</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q175">
         <is>
-          <t xml:space="preserve">508- 757-7782</t>
+          <t xml:space="preserve">413- 536-1624</t>
         </is>
       </c>
     </row>
     <row r="176" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A176">
         <is>
-          <t xml:space="preserve">AC001080</t>
+          <t xml:space="preserve">AC001009</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B176">
         <is>
-          <t xml:space="preserve">04/03/2027</t>
+          <t xml:space="preserve">04/10/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C176">
         <is>
-          <t xml:space="preserve">ALOHIM CONSTRUCTION &amp; ENVIRONMENTAL INC.</t>
+          <t xml:space="preserve">PJC ENVIRONMENTAL INC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G176">
         <is>
-          <t xml:space="preserve">165 WINTHROP STREET </t>
+          <t xml:space="preserve">1122 BUCKLEY RD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K176">
         <is>
-          <t xml:space="preserve">TAUNTON</t>
+          <t xml:space="preserve">STOUGHTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N176">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O176">
         <is>
-          <t xml:space="preserve">02780</t>
+          <t xml:space="preserve">02072</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q176">
         <is>
-          <t xml:space="preserve">857- 236-5660</t>
+          <t xml:space="preserve">508- 631-9050</t>
         </is>
       </c>
     </row>
     <row r="177" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A177">
         <is>
-          <t xml:space="preserve">AC000162</t>
+          <t xml:space="preserve">AC000930</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B177">
         <is>
-          <t xml:space="preserve">01/21/2027</t>
+          <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C177">
         <is>
-          <t xml:space="preserve">BRUNSWICK CONSTRUCTION CO., INC.</t>
+          <t xml:space="preserve">JACKSON RYAN CONSTRUCTION SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G177">
         <is>
-          <t xml:space="preserve">599 SECOND AVENUE </t>
+          <t xml:space="preserve">1200 HALLADAY AVE WEST </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K177">
         <is>
-          <t xml:space="preserve">TROY</t>
+          <t xml:space="preserve">SUFFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N177">
         <is>
-          <t xml:space="preserve">NY</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O177">
         <is>
-          <t xml:space="preserve">12182-</t>
+          <t xml:space="preserve">06078</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q177">
         <is>
-          <t xml:space="preserve">518- 235-0810</t>
+          <t xml:space="preserve">860- 729-2923</t>
         </is>
       </c>
     </row>
     <row r="178" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A178">
         <is>
-          <t xml:space="preserve">AC001017</t>
+          <t xml:space="preserve">AC000775</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B178">
         <is>
-          <t xml:space="preserve">12/19/2026</t>
+          <t xml:space="preserve">06/22/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C178">
         <is>
-          <t xml:space="preserve">REMITIGREEN, L.L.C.</t>
+          <t xml:space="preserve">STRATEGIC ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G178">
         <is>
-          <t xml:space="preserve">177 L STREET </t>
+          <t xml:space="preserve">362 PUTNAM HILL ROAD </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K178">
         <is>
-          <t xml:space="preserve">TURNERS FALLS</t>
+          <t xml:space="preserve">SUTTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N178">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O178">
         <is>
-          <t xml:space="preserve">01376</t>
+          <t xml:space="preserve">01590</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q178">
         <is>
-          <t xml:space="preserve">617- 372-2681</t>
+          <t xml:space="preserve">508- 757-7782</t>
         </is>
       </c>
     </row>
     <row r="179" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A179">
         <is>
-          <t xml:space="preserve">AC000809</t>
+          <t xml:space="preserve">AC001080</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B179">
         <is>
-          <t xml:space="preserve">09/16/2026</t>
+          <t xml:space="preserve">04/03/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C179">
         <is>
-          <t xml:space="preserve">FIRST STOP SOLUTIONS, INC.</t>
+          <t xml:space="preserve">ALOHIM CONSTRUCTION &amp; ENVIRONMENTAL INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G179">
         <is>
-          <t xml:space="preserve">46 HYDE PARK CIRCLE </t>
+          <t xml:space="preserve">165 WINTHROP STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K179">
         <is>
-          <t xml:space="preserve">UXBRIDGE</t>
+          <t xml:space="preserve">TAUNTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N179">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O179">
         <is>
-          <t xml:space="preserve">01569</t>
+          <t xml:space="preserve">02780</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q179">
         <is>
-          <t xml:space="preserve">781- 640-5001</t>
+          <t xml:space="preserve">857- 236-5660</t>
         </is>
       </c>
     </row>
     <row r="180" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A180">
         <is>
-          <t xml:space="preserve">AC1122</t>
+          <t xml:space="preserve">AC000162</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B180">
         <is>
-          <t xml:space="preserve">02/10/2027</t>
+          <t xml:space="preserve">01/21/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C180">
         <is>
-          <t xml:space="preserve">Prestige Abatement &amp; Construction LLC</t>
+          <t xml:space="preserve">BRUNSWICK CONSTRUCTION CO., INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G180">
         <is>
-          <t xml:space="preserve">74 Echo Ridge dr </t>
+          <t xml:space="preserve">599 SECOND AVENUE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K180">
         <is>
-          <t xml:space="preserve">Vernon</t>
+          <t xml:space="preserve">TROY</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N180">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">NY</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O180">
         <is>
-          <t xml:space="preserve">06066</t>
+          <t xml:space="preserve">12182-</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q180">
         <is>
-          <t xml:space="preserve">516- 246-0539</t>
+          <t xml:space="preserve">518- 235-0810</t>
         </is>
       </c>
     </row>
     <row r="181" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A181">
         <is>
-          <t xml:space="preserve">AC1101</t>
+          <t xml:space="preserve">AC001017</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B181">
         <is>
-          <t xml:space="preserve">08/15/2026</t>
+          <t xml:space="preserve">12/19/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C181">
         <is>
-          <t xml:space="preserve">FH ARC ABATEMENT LLC</t>
+          <t xml:space="preserve">REMITIGREEN, L.L.C.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G181">
         <is>
-          <t xml:space="preserve">225 S 12TH ST </t>
+          <t xml:space="preserve">177 L STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K181">
         <is>
-          <t xml:space="preserve">WACO</t>
+          <t xml:space="preserve">TURNERS FALLS</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N181">
         <is>
-          <t xml:space="preserve">TX</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O181">
         <is>
-          <t xml:space="preserve">76701</t>
+          <t xml:space="preserve">01376</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q181">
         <is>
-          <t xml:space="preserve">254- 755-6700</t>
+          <t xml:space="preserve">617- 372-2681</t>
         </is>
       </c>
     </row>
     <row r="182" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A182">
         <is>
-          <t xml:space="preserve">AC000133</t>
+          <t xml:space="preserve">AC000809</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B182">
         <is>
-          <t xml:space="preserve">11/07/2026</t>
+          <t xml:space="preserve">09/16/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C182">
         <is>
-          <t xml:space="preserve">ASBESTOS FREE, INC.</t>
+          <t xml:space="preserve">FIRST STOP SOLUTIONS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G182">
         <is>
-          <t xml:space="preserve">42 BROADWAY </t>
+          <t xml:space="preserve">46 HYDE PARK CIRCLE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K182">
         <is>
-          <t xml:space="preserve">WAKEFIELD</t>
+          <t xml:space="preserve">UXBRIDGE</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N182">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O182">
         <is>
-          <t xml:space="preserve">01880</t>
+          <t xml:space="preserve">01569</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q182">
         <is>
-          <t xml:space="preserve">781- 245-4403</t>
+          <t xml:space="preserve">781- 640-5001</t>
         </is>
       </c>
     </row>
     <row r="183" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A183">
         <is>
-          <t xml:space="preserve">AC000549</t>
+          <t xml:space="preserve">AC1122</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B183">
         <is>
-          <t xml:space="preserve">12/22/2026</t>
+          <t xml:space="preserve">02/10/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C183">
         <is>
-          <t xml:space="preserve">THE S &amp; S ABATEMENT LLC</t>
+          <t xml:space="preserve">Prestige Abatement &amp; Construction LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G183">
         <is>
-          <t xml:space="preserve">3 BALLISTER STREET </t>
+          <t xml:space="preserve">74 Echo Ridge dr </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K183">
         <is>
-          <t xml:space="preserve">WAKEFIELD</t>
+          <t xml:space="preserve">Vernon</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N183">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O183">
         <is>
-          <t xml:space="preserve">01880</t>
+          <t xml:space="preserve">06066</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q183">
         <is>
-          <t xml:space="preserve">781- 245-4455</t>
+          <t xml:space="preserve">516- 246-0539</t>
         </is>
       </c>
     </row>
     <row r="184" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A184">
         <is>
-          <t xml:space="preserve">AC001038</t>
+          <t xml:space="preserve">AC1101</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B184">
         <is>
-          <t xml:space="preserve">12/04/2026</t>
+          <t xml:space="preserve">08/15/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C184">
         <is>
-          <t xml:space="preserve">SKANSKA USA CIVIL NORTHEAST INC.</t>
+          <t xml:space="preserve">FH ARC ABATEMENT LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G184">
         <is>
-          <t xml:space="preserve">1365 MAIN STREET </t>
+          <t xml:space="preserve">225 S 12TH ST </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K184">
         <is>
-          <t xml:space="preserve">WALTHAM</t>
+          <t xml:space="preserve">WACO</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N184">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">TX</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O184">
         <is>
-          <t xml:space="preserve">02451</t>
+          <t xml:space="preserve">76701</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q184">
         <is>
-          <t xml:space="preserve">617- 218-5900</t>
+          <t xml:space="preserve">254- 755-6700</t>
         </is>
       </c>
     </row>
     <row r="185" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A185">
         <is>
-          <t xml:space="preserve">AC000969</t>
+          <t xml:space="preserve">AC000133</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B185">
         <is>
-          <t xml:space="preserve">01/13/2027</t>
+          <t xml:space="preserve">11/07/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C185">
         <is>
-          <t xml:space="preserve">SORIANO ENVIRONMENTAL INC</t>
+          <t xml:space="preserve">ASBESTOS FREE, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G185">
         <is>
-          <t xml:space="preserve">127 LINDEN STREET </t>
+          <t xml:space="preserve">42 BROADWAY </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K185">
         <is>
-          <t xml:space="preserve">WALTHAM</t>
+          <t xml:space="preserve">WAKEFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N185">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O185">
         <is>
-          <t xml:space="preserve">02453</t>
+          <t xml:space="preserve">01880</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q185">
         <is>
-          <t xml:space="preserve">617- 319-1667</t>
+          <t xml:space="preserve">781- 245-4403</t>
         </is>
       </c>
     </row>
     <row r="186" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A186">
         <is>
-          <t xml:space="preserve">AC000636</t>
+          <t xml:space="preserve">AC000549</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B186">
         <is>
-          <t xml:space="preserve">06/17/2027</t>
+          <t xml:space="preserve">12/22/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C186">
         <is>
-          <t xml:space="preserve">GENERAL ENVIRONMENTAL SERVICES, INC.</t>
+          <t xml:space="preserve">THE S &amp; S ABATEMENT LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G186">
         <is>
-          <t xml:space="preserve">P.O. BOX 8233 </t>
+          <t xml:space="preserve">3 BALLISTER STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K186">
         <is>
-          <t xml:space="preserve">WARWICK</t>
+          <t xml:space="preserve">WAKEFIELD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N186">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O186">
         <is>
-          <t xml:space="preserve">02888</t>
+          <t xml:space="preserve">01880</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q186">
         <is>
-          <t xml:space="preserve">401- 255-2923</t>
+          <t xml:space="preserve">781- 245-4455</t>
         </is>
       </c>
     </row>
     <row r="187" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A187">
         <is>
-          <t xml:space="preserve">AC000727</t>
+          <t xml:space="preserve">AC001038</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B187">
         <is>
-          <t xml:space="preserve">07/21/2026</t>
+          <t xml:space="preserve">12/04/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C187">
         <is>
-          <t xml:space="preserve">W P I CONSTRUCTION, INC.</t>
+          <t xml:space="preserve">SKANSKA USA CIVIL NORTHEAST INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G187">
         <is>
-          <t xml:space="preserve">2 CHECKERBERRY ISLAND </t>
+          <t xml:space="preserve">1365 MAIN STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K187">
         <is>
-          <t xml:space="preserve">WEBSTER</t>
+          <t xml:space="preserve">WALTHAM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N187">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O187">
         <is>
-          <t xml:space="preserve">01570</t>
+          <t xml:space="preserve">02451</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q187">
         <is>
-          <t xml:space="preserve">508- 612-4008</t>
+          <t xml:space="preserve">617- 218-5900</t>
         </is>
       </c>
     </row>
     <row r="188" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A188">
         <is>
-          <t xml:space="preserve">AC1149</t>
+          <t xml:space="preserve">AC000969</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B188">
         <is>
-          <t xml:space="preserve">09/15/2026</t>
+          <t xml:space="preserve">01/13/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C188">
         <is>
-          <t xml:space="preserve">Sullivan Environmental Services LLC</t>
+          <t xml:space="preserve">SORIANO ENVIRONMENTAL INC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G188">
         <is>
-          <t xml:space="preserve">11 Raymond Huntington Highway </t>
+          <t xml:space="preserve">127 LINDEN STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K188">
         <is>
-          <t xml:space="preserve">West Boylston</t>
+          <t xml:space="preserve">WALTHAM</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N188">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O188">
         <is>
-          <t xml:space="preserve">01583</t>
+          <t xml:space="preserve">02453</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q188">
         <is>
-          <t xml:space="preserve">774- 696-4995</t>
+          <t xml:space="preserve">617- 319-1667</t>
         </is>
       </c>
     </row>
     <row r="189" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A189">
         <is>
-          <t xml:space="preserve">AC000925</t>
+          <t xml:space="preserve">AC000636</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B189">
         <is>
-          <t xml:space="preserve">07/16/2026</t>
+          <t xml:space="preserve">06/17/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C189">
         <is>
-          <t xml:space="preserve">VAREIKA CONSTRUCTION, INC.</t>
+          <t xml:space="preserve">GENERAL ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G189">
         <is>
-          <t xml:space="preserve">219 WALNUT ST SUITE B</t>
+          <t xml:space="preserve">P.O. BOX 8233 </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K189">
         <is>
-          <t xml:space="preserve">WEST BRIDGEWATER</t>
+          <t xml:space="preserve">WARWICK</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N189">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O189">
         <is>
-          <t xml:space="preserve">02379</t>
+          <t xml:space="preserve">02888</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q189">
         <is>
-          <t xml:space="preserve">508- 583-3999</t>
+          <t xml:space="preserve">401- 255-2923</t>
         </is>
       </c>
     </row>
     <row r="190" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A190">
         <is>
-          <t xml:space="preserve">AC000132</t>
+          <t xml:space="preserve">AC1149</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B190">
         <is>
-          <t xml:space="preserve">06/01/2027</t>
+          <t xml:space="preserve">09/15/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C190">
         <is>
-          <t xml:space="preserve">HAZ-PROS, INC.</t>
+          <t xml:space="preserve">Sullivan Environmental Services LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G190">
         <is>
-          <t xml:space="preserve">125A BROOK STREET </t>
+          <t xml:space="preserve">11 Raymond Huntington Highway </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K190">
         <is>
-          <t xml:space="preserve">WEST HARTFORD</t>
+          <t xml:space="preserve">West Boylston</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N190">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O190">
         <is>
-          <t xml:space="preserve">06110</t>
+          <t xml:space="preserve">01583</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q190">
         <is>
-          <t xml:space="preserve">860- 232-2225</t>
+          <t xml:space="preserve">774- 696-4995</t>
         </is>
       </c>
     </row>
     <row r="191" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A191">
         <is>
-          <t xml:space="preserve">AC001036</t>
+          <t xml:space="preserve">AC000925</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B191">
         <is>
-          <t xml:space="preserve">05/04/2027</t>
+          <t xml:space="preserve">08/05/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C191">
         <is>
-          <t xml:space="preserve">WESTERN MASS DEMOLITION CORP.</t>
+          <t xml:space="preserve">VAREIKA CONSTRUCTION, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G191">
         <is>
-          <t xml:space="preserve">1029 NORTH ROAD SUITE 12</t>
+          <t xml:space="preserve">219 WALNUT ST SUITE B</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K191">
         <is>
-          <t xml:space="preserve">WESTFIELD</t>
+          <t xml:space="preserve">WEST BRIDGEWATER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N191">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O191">
         <is>
-          <t xml:space="preserve">01085</t>
+          <t xml:space="preserve">02379</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q191">
         <is>
-          <t xml:space="preserve">413- 579-5254</t>
+          <t xml:space="preserve">508- 583-3999</t>
         </is>
       </c>
     </row>
     <row r="192" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A192">
         <is>
-          <t xml:space="preserve">AC000326</t>
+          <t xml:space="preserve">AC000132</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B192">
         <is>
-          <t xml:space="preserve">07/17/2026</t>
+          <t xml:space="preserve">06/01/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C192">
         <is>
-          <t xml:space="preserve">A&amp;E ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">HAZ-PROS, INC.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G192">
         <is>
-          <t xml:space="preserve">23 VILLAGE INN RD UNIT D</t>
+          <t xml:space="preserve">125A BROOK STREET </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K192">
         <is>
-          <t xml:space="preserve">WESTMINSTER</t>
+          <t xml:space="preserve">WEST HARTFORD</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N192">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O192">
         <is>
-          <t xml:space="preserve">01473</t>
+          <t xml:space="preserve">06110</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q192">
         <is>
-          <t xml:space="preserve">978- 466-1333</t>
+          <t xml:space="preserve">860- 232-2225</t>
         </is>
       </c>
     </row>
     <row r="193" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A193">
         <is>
-          <t xml:space="preserve">AC000943</t>
+          <t xml:space="preserve">AC001036</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B193">
         <is>
-          <t xml:space="preserve">04/02/2027</t>
+          <t xml:space="preserve">05/04/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C193">
         <is>
-          <t xml:space="preserve">ENVIRO CONTRACTING SOLUTIONS</t>
+          <t xml:space="preserve">WESTERN MASS DEMOLITION CORP.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G193">
         <is>
-          <t xml:space="preserve">26 BOUGEOIS TERRACE </t>
+          <t xml:space="preserve">1029 NORTH ROAD SUITE 12</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K193">
         <is>
-          <t xml:space="preserve">WESTMINSTER</t>
+          <t xml:space="preserve">WESTFIELD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N193">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O193">
         <is>
-          <t xml:space="preserve">01473</t>
+          <t xml:space="preserve">01085</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q193">
         <is>
-          <t xml:space="preserve">978- 407-4515</t>
+          <t xml:space="preserve">413- 579-5254</t>
         </is>
       </c>
     </row>
     <row r="194" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A194">
         <is>
-          <t xml:space="preserve">AC000977</t>
+          <t xml:space="preserve">AC000943</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B194">
         <is>
-          <t xml:space="preserve">07/28/2026</t>
+          <t xml:space="preserve">04/02/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C194">
         <is>
-          <t xml:space="preserve">CAPEWAY ROOFING SYSTEMS, INC.</t>
+          <t xml:space="preserve">ENVIRO CONTRACTING SOLUTIONS</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G194">
         <is>
-          <t xml:space="preserve">664 SANFORD ROAD </t>
+          <t xml:space="preserve">26 BOUGEOIS TERRACE </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K194">
         <is>
-          <t xml:space="preserve">WESTPORT</t>
+          <t xml:space="preserve">WESTMINSTER</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N194">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O194">
         <is>
-          <t xml:space="preserve">02790</t>
+          <t xml:space="preserve">01473</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q194">
         <is>
-          <t xml:space="preserve">508- 674-0800</t>
+          <t xml:space="preserve">978- 407-4515</t>
         </is>
       </c>
     </row>
     <row r="195" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A195">
         <is>
           <t xml:space="preserve">AC000062</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B195">
         <is>
           <t xml:space="preserve">11/20/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C195">
         <is>
           <t xml:space="preserve">NEW ENGLAND ABATEMENT RESOURCES, INC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G195">
         <is>
           <t xml:space="preserve">387 UNIVERSITY AVE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K195">
@@ -8285,212 +8285,212 @@
       </c>
       <c s="12" t="inlineStr" r="K196">
         <is>
           <t xml:space="preserve">WEYMOUTH</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N196">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O196">
         <is>
           <t xml:space="preserve">02189-0000</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q196">
         <is>
           <t xml:space="preserve">781- 337-2117</t>
         </is>
       </c>
     </row>
     <row r="197" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A197">
         <is>
-          <t xml:space="preserve">AC000824</t>
+          <t xml:space="preserve">AC1163</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B197">
         <is>
-          <t xml:space="preserve">01/26/2027</t>
+          <t xml:space="preserve">07/02/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C197">
         <is>
-          <t xml:space="preserve">ATI RESTORATION, LLC</t>
+          <t xml:space="preserve">American Building Technologies, Inc </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G197">
         <is>
-          <t xml:space="preserve">250 BALLARDVALE STREET SUITE 2</t>
+          <t xml:space="preserve">619 Main Street </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K197">
         <is>
-          <t xml:space="preserve">WILMINGTON</t>
+          <t xml:space="preserve">Wilmington</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N197">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O197">
         <is>
           <t xml:space="preserve">01887</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q197">
         <is>
-          <t xml:space="preserve">714- 283-9990</t>
+          <t xml:space="preserve">781- -59-7125</t>
         </is>
       </c>
     </row>
     <row r="198" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A198">
         <is>
-          <t xml:space="preserve">AC000194</t>
+          <t xml:space="preserve">AC000824</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B198">
         <is>
-          <t xml:space="preserve">12/02/2026</t>
+          <t xml:space="preserve">01/26/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C198">
         <is>
-          <t xml:space="preserve">CATAMOUNT ENVIRONMENTAL, INC.</t>
+          <t xml:space="preserve">ATI RESTORATION, LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G198">
         <is>
-          <t xml:space="preserve">15 CATAMOUNT LANE </t>
+          <t xml:space="preserve">250 BALLARDVALE STREET SUITE 2</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K198">
         <is>
           <t xml:space="preserve">WILMINGTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N198">
         <is>
-          <t xml:space="preserve">VT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O198">
         <is>
-          <t xml:space="preserve">05363</t>
+          <t xml:space="preserve">01887</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q198">
         <is>
-          <t xml:space="preserve">802- 464-2754</t>
+          <t xml:space="preserve">714- 283-9990</t>
         </is>
       </c>
     </row>
     <row r="199" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A199">
         <is>
-          <t xml:space="preserve">AC001070</t>
+          <t xml:space="preserve">AC000194</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B199">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <t xml:space="preserve">12/02/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C199">
         <is>
-          <t xml:space="preserve">APEX ABATEMENT AND DEMOLITION LLC</t>
+          <t xml:space="preserve">CATAMOUNT ENVIRONMENTAL, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G199">
         <is>
-          <t xml:space="preserve">8 WINCHESTER PLACE SUITE 204</t>
+          <t xml:space="preserve">15 CATAMOUNT LANE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K199">
         <is>
-          <t xml:space="preserve">WINCHESTER</t>
+          <t xml:space="preserve">WILMINGTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N199">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">VT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O199">
         <is>
-          <t xml:space="preserve">01890</t>
+          <t xml:space="preserve">05363</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q199">
         <is>
-          <t xml:space="preserve">888- 818-2739</t>
+          <t xml:space="preserve">802- 464-2754</t>
         </is>
       </c>
     </row>
     <row r="200" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A200">
         <is>
-          <t xml:space="preserve">AC1125</t>
+          <t xml:space="preserve">AC001070</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B200">
         <is>
-          <t xml:space="preserve">07/10/2026</t>
+          <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C200">
         <is>
-          <t xml:space="preserve">Aplus Environmental, LLC.</t>
+          <t xml:space="preserve">APEX ABATEMENT AND DEMOLITION LLC</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G200">
         <is>
-          <t xml:space="preserve">16 Hayfield Lane </t>
+          <t xml:space="preserve">8 WINCHESTER PLACE SUITE 204</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K200">
         <is>
-          <t xml:space="preserve">Windham</t>
+          <t xml:space="preserve">WINCHESTER</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N200">
         <is>
-          <t xml:space="preserve">ME</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O200">
         <is>
-          <t xml:space="preserve">04062</t>
+          <t xml:space="preserve">01890</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q200">
         <is>
-          <t xml:space="preserve">207- 808-9331</t>
+          <t xml:space="preserve">888- 818-2739</t>
         </is>
       </c>
     </row>
     <row r="201" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A201">
         <is>
           <t xml:space="preserve">AC000791</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B201">
         <is>
           <t xml:space="preserve">12/09/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C201">
         <is>
           <t xml:space="preserve">ONE SOURCE ENVIRONMENTAL, LLC</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G201">
         <is>
           <t xml:space="preserve">112 RANGE ROAD </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K201">
@@ -8500,51 +8500,51 @@
       </c>
       <c s="10" t="inlineStr" r="N201">
         <is>
           <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O201">
         <is>
           <t xml:space="preserve">03087</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="Q201">
         <is>
           <t xml:space="preserve">603- 458-1482</t>
         </is>
       </c>
     </row>
     <row r="202" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A202">
         <is>
           <t xml:space="preserve">AC1112</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B202">
         <is>
-          <t xml:space="preserve">07/30/2026</t>
+          <t xml:space="preserve">07/30/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C202">
         <is>
           <t xml:space="preserve">Unified Construction Group</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G202">
         <is>
           <t xml:space="preserve">760 MAIN ST </t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K202">
         <is>
           <t xml:space="preserve">WLMINGTON</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N202">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O202">
         <is>
           <t xml:space="preserve">01887</t>
@@ -8626,51 +8626,51 @@
       </c>
       <c s="13" t="inlineStr" r="N204">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O204">
         <is>
           <t xml:space="preserve">01801</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q204">
         <is>
           <t xml:space="preserve">781- 721-4540</t>
         </is>
       </c>
     </row>
     <row r="205" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A205">
         <is>
           <t xml:space="preserve">AC000112</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B205">
         <is>
-          <t xml:space="preserve">08/13/2026</t>
+          <t xml:space="preserve">08/13/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C205">
         <is>
           <t xml:space="preserve">DUDLEY SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G205">
         <is>
           <t xml:space="preserve">150L NEW BOSTON STREET </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="K205">
         <is>
           <t xml:space="preserve">WOBURN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N205">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O205">
         <is>
           <t xml:space="preserve">01801</t>
@@ -8789,141 +8789,183 @@
       </c>
       <c s="12" t="inlineStr" r="K208">
         <is>
           <t xml:space="preserve">WOONSOCKET</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="N208">
         <is>
           <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="O208">
         <is>
           <t xml:space="preserve">02895</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="Q208">
         <is>
           <t xml:space="preserve">401- 475-1966</t>
         </is>
       </c>
     </row>
     <row r="209" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A209">
         <is>
+          <t xml:space="preserve">AC000900</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B209">
+        <is>
+          <t xml:space="preserve">07/21/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C209">
+        <is>
+          <t xml:space="preserve">GREENWOOD INDUSTRIES, LLC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G209">
+        <is>
+          <t xml:space="preserve">640 LINCOLN STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="K209">
+        <is>
+          <t xml:space="preserve">WORCESTER</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="N209">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O209">
+        <is>
+          <t xml:space="preserve">01605</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="Q209">
+        <is>
+          <t xml:space="preserve">508- 865-4040</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A210">
+        <is>
           <t xml:space="preserve">AC000136</t>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="B209">
+      <c s="12" t="inlineStr" r="B210">
         <is>
           <t xml:space="preserve">01/05/2027</t>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C209">
+      <c s="12" t="inlineStr" r="C210">
         <is>
           <t xml:space="preserve">WINFIELD S. HANCOCK AND CO., INC.</t>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="G209">
+      <c s="12" t="inlineStr" r="G210">
         <is>
           <t xml:space="preserve">68 CHESTER STREET </t>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="K209">
+      <c s="12" t="inlineStr" r="K210">
         <is>
           <t xml:space="preserve">WORCESTER</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="N209">
-[...4 lines deleted...]
-      <c s="9" t="inlineStr" r="O209">
+      <c s="13" t="inlineStr" r="N210">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O210">
         <is>
           <t xml:space="preserve">01606</t>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="Q209">
+      <c s="12" t="inlineStr" r="Q210">
         <is>
           <t xml:space="preserve">508- 595-9000</t>
         </is>
       </c>
     </row>
-    <row r="210" ht="17.95" customHeight="0">
-      <c s="14" t="inlineStr" r="A210">
+    <row r="211" ht="17.95" customHeight="0">
+      <c s="14" t="inlineStr" r="A211">
         <is>
           <t xml:space="preserve">AC000722</t>
         </is>
       </c>
-      <c s="15" t="inlineStr" r="B210">
+      <c s="15" t="inlineStr" r="B211">
         <is>
           <t xml:space="preserve">03/19/2027</t>
         </is>
       </c>
-      <c s="15" t="inlineStr" r="C210">
+      <c s="15" t="inlineStr" r="C211">
         <is>
           <t xml:space="preserve">WRS ENVIRONMENTAL SERVICES, INC.</t>
         </is>
       </c>
-      <c s="16" t="str" r="D210"/>
-[...2 lines deleted...]
-      <c s="15" t="inlineStr" r="G210">
+      <c s="16" t="str" r="D211"/>
+      <c s="16" t="str" r="E211"/>
+      <c s="16" t="str" r="F211"/>
+      <c s="15" t="inlineStr" r="G211">
         <is>
           <t xml:space="preserve">17 OLD DOCK ROAD </t>
         </is>
       </c>
-      <c s="16" t="str" r="H210"/>
-[...2 lines deleted...]
-      <c s="15" t="inlineStr" r="K210">
+      <c s="16" t="str" r="H211"/>
+      <c s="16" t="str" r="I211"/>
+      <c s="16" t="str" r="J211"/>
+      <c s="15" t="inlineStr" r="K211">
         <is>
           <t xml:space="preserve">YAPHANK</t>
         </is>
       </c>
-      <c s="16" t="str" r="L210"/>
-[...1 lines deleted...]
-      <c s="17" t="inlineStr" r="N210">
+      <c s="16" t="str" r="L211"/>
+      <c s="16" t="str" r="M211"/>
+      <c s="17" t="inlineStr" r="N211">
         <is>
           <t xml:space="preserve">NY</t>
         </is>
       </c>
-      <c s="15" t="inlineStr" r="O210">
+      <c s="15" t="inlineStr" r="O211">
         <is>
           <t xml:space="preserve">11980</t>
         </is>
       </c>
-      <c s="16" t="str" r="P210"/>
-      <c s="15" t="inlineStr" r="Q210">
+      <c s="16" t="str" r="P211"/>
+      <c s="15" t="inlineStr" r="Q211">
         <is>
           <t xml:space="preserve">631- 924-8111</t>
         </is>
       </c>
     </row>
-    <row r="211" ht="0.05" customHeight="1"/>
+    <row r="212" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C4"/>
     <mergeCell ref="E3:K3"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="F7:I8"/>
     <mergeCell ref="M7:O7"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="G10:J10"/>
     <mergeCell ref="K10:M10"/>
     <mergeCell ref="O10:P10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="G11:J11"/>
     <mergeCell ref="K11:M11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="G12:J12"/>
     <mergeCell ref="K12:M12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="G13:J13"/>
     <mergeCell ref="K13:M13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="G14:J14"/>
@@ -9691,50 +9733,54 @@
     <mergeCell ref="O204:P204"/>
     <mergeCell ref="C205:F205"/>
     <mergeCell ref="G205:J205"/>
     <mergeCell ref="K205:M205"/>
     <mergeCell ref="O205:P205"/>
     <mergeCell ref="C206:F206"/>
     <mergeCell ref="G206:J206"/>
     <mergeCell ref="K206:M206"/>
     <mergeCell ref="O206:P206"/>
     <mergeCell ref="C207:F207"/>
     <mergeCell ref="G207:J207"/>
     <mergeCell ref="K207:M207"/>
     <mergeCell ref="O207:P207"/>
     <mergeCell ref="C208:F208"/>
     <mergeCell ref="G208:J208"/>
     <mergeCell ref="K208:M208"/>
     <mergeCell ref="O208:P208"/>
     <mergeCell ref="C209:F209"/>
     <mergeCell ref="G209:J209"/>
     <mergeCell ref="K209:M209"/>
     <mergeCell ref="O209:P209"/>
     <mergeCell ref="C210:F210"/>
     <mergeCell ref="G210:J210"/>
     <mergeCell ref="K210:M210"/>
     <mergeCell ref="O210:P210"/>
+    <mergeCell ref="C211:F211"/>
+    <mergeCell ref="G211:J211"/>
+    <mergeCell ref="K211:M211"/>
+    <mergeCell ref="O211:P211"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.50207992125984" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The certification information of the above-listed asbestos analytical labs is updated monthly. While most labs renew their certification on or before the expiration date of the certification, DLS recommends that you call our office at (617</oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">