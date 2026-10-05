--- v3 (2026-08-19)
+++ v4 (2026-10-05)
@@ -394,51 +394,51 @@
     <row r="4" ht="18" customHeight="1">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">08/03/2026</t>
+            <t xml:space="preserve">10/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="8" customHeight="1"/>
     <row r="6" ht="13" customHeight="0">
       <c s="3" t="inlineStr" r="G6">
         <is>
           <t xml:space="preserve">This List is Ordered by City Name</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="P6">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
@@ -2147,51 +2147,51 @@
       <c s="15" t="str" r="D95"/>
       <c s="15" t="str" r="E95"/>
       <c s="14" t="str" r="F95"/>
       <c s="15" t="str" r="G95"/>
       <c s="15" t="str" r="H95"/>
       <c s="14" t="str" r="I95"/>
       <c s="14" t="str" r="J95"/>
       <c s="15" t="str" r="K95"/>
       <c s="14" t="str" r="L95"/>
       <c s="14" t="str" r="M95"/>
       <c s="15" t="str" r="N95"/>
       <c s="11" t="inlineStr" r="O95">
         <is>
           <t xml:space="preserve">AC/SI - ASBESTOS CONTRACTOR/SUPERVISOR INITIAL (40 Hours)</t>
         </is>
       </c>
     </row>
     <row r="96" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A96">
         <is>
           <t xml:space="preserve">AT91</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B96">
         <is>
-          <t xml:space="preserve">08/06/2026</t>
+          <t xml:space="preserve">08/19/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C96">
         <is>
           <t xml:space="preserve">SHALOM ENVIRONMENTAL SERVICES</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="F96">
         <is>
           <t xml:space="preserve">15 UNION STREET, STE 511 </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I96">
         <is>
           <t xml:space="preserve">Lawrence</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="J96">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L96">
         <is>
           <t xml:space="preserve">01840</t>
@@ -2481,51 +2481,51 @@
     <mergeCell ref="O90:R90"/>
     <mergeCell ref="O91:R91"/>
     <mergeCell ref="O92:R92"/>
     <mergeCell ref="O93:R93"/>
     <mergeCell ref="O94:R94"/>
     <mergeCell ref="O95:R95"/>
     <mergeCell ref="A96:A101"/>
     <mergeCell ref="B96:B101"/>
     <mergeCell ref="C96:E101"/>
     <mergeCell ref="F96:H101"/>
     <mergeCell ref="I96:I101"/>
     <mergeCell ref="J96:K101"/>
     <mergeCell ref="L96:L101"/>
     <mergeCell ref="M96:N101"/>
     <mergeCell ref="O96:R96"/>
     <mergeCell ref="O97:R97"/>
     <mergeCell ref="O98:R98"/>
     <mergeCell ref="O99:R99"/>
     <mergeCell ref="O100:R100"/>
     <mergeCell ref="O101:R101"/>
     <mergeCell ref="A103:Q103"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="0.845829921259842" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;C&amp;"Calibri"&amp;10Page &amp;P of &amp;N &amp;R&amp;"Calibri,Regular"&amp;10 8/3/2026 4:10:25 PM </oddFooter>
+    <oddFooter>&amp;C&amp;"Calibri"&amp;10Page &amp;P of &amp;N &amp;R&amp;"Calibri,Regular"&amp;10 10/1/2026 9:59:25 AM </oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>