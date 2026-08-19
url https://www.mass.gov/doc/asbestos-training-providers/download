--- v2 (2026-03-26)
+++ v3 (2026-08-19)
@@ -394,87 +394,87 @@
     <row r="4" ht="18" customHeight="1">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">03/02/2026</t>
+            <t xml:space="preserve">08/03/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="8" customHeight="1"/>
     <row r="6" ht="13" customHeight="0">
       <c s="3" t="inlineStr" r="G6">
         <is>
           <t xml:space="preserve">This List is Ordered by City Name</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="P6">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">96</t>
+            <t xml:space="preserve">93</t>
           </r>
         </is>
       </c>
     </row>
     <row r="7" ht="3" customHeight="1"/>
     <row r="8" ht="18" customHeight="0">
       <c s="5" t="inlineStr" r="A8">
         <is>
           <t xml:space="preserve">License #</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">Expire Date</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="C8">
         <is>
           <t xml:space="preserve">Business Name</t>
         </is>
       </c>
       <c s="6" t="str" r="D8"/>
       <c s="6" t="str" r="E8"/>
       <c s="5" t="inlineStr" r="F8">
         <is>
@@ -1049,51 +1049,51 @@
       <c s="15" t="str" r="D37"/>
       <c s="15" t="str" r="E37"/>
       <c s="14" t="str" r="F37"/>
       <c s="15" t="str" r="G37"/>
       <c s="15" t="str" r="H37"/>
       <c s="14" t="str" r="I37"/>
       <c s="14" t="str" r="J37"/>
       <c s="15" t="str" r="K37"/>
       <c s="14" t="str" r="L37"/>
       <c s="14" t="str" r="M37"/>
       <c s="15" t="str" r="N37"/>
       <c s="11" t="inlineStr" r="O37">
         <is>
           <t xml:space="preserve">AWRS - ABSESTOS WORKER REFRESHER (SPANISH) (8 Hours)</t>
         </is>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">AT000020</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B38">
         <is>
-          <t xml:space="preserve">06/19/2026</t>
+          <t xml:space="preserve">06/19/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C38">
         <is>
           <t xml:space="preserve">INSTITUTE FOR ENVIRONMENTAL EDUCATION, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="F38">
         <is>
           <t xml:space="preserve">16 UPTON DRIVE SUITE 7</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I38">
         <is>
           <t xml:space="preserve">WILMINGTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="J38">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L38">
         <is>
           <t xml:space="preserve">01887</t>
@@ -1352,1034 +1352,989 @@
     </row>
     <row r="55" ht="18" customHeight="0">
       <c s="14" t="str" r="A55"/>
       <c s="14" t="str" r="B55"/>
       <c s="14" t="str" r="C55"/>
       <c s="15" t="str" r="D55"/>
       <c s="15" t="str" r="E55"/>
       <c s="14" t="str" r="F55"/>
       <c s="15" t="str" r="G55"/>
       <c s="15" t="str" r="H55"/>
       <c s="14" t="str" r="I55"/>
       <c s="14" t="str" r="J55"/>
       <c s="15" t="str" r="K55"/>
       <c s="14" t="str" r="L55"/>
       <c s="14" t="str" r="M55"/>
       <c s="15" t="str" r="N55"/>
       <c s="11" t="inlineStr" r="O55">
         <is>
           <t xml:space="preserve">LRRS - LEAD-SAFE RENOVATOR-SUPERVISOR REFRESHER (SPANISH) (4 Hours)</t>
         </is>
       </c>
     </row>
     <row r="56" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A56">
         <is>
-          <t xml:space="preserve">AT000061</t>
+          <t xml:space="preserve">AT000070</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B56">
         <is>
-          <t xml:space="preserve">05/08/2026</t>
+          <t xml:space="preserve">10/17/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C56">
         <is>
-          <t xml:space="preserve">RPF ENVIRONMENTAL, INC</t>
+          <t xml:space="preserve">ENVIRONMENTAL &amp; CONSTRUCTION MANAGEMENT SERVICES, INC.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="F56">
         <is>
-          <t xml:space="preserve">320 FIRST NH TURNPIKE </t>
+          <t xml:space="preserve">288 GROVE STREET #391</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I56">
         <is>
-          <t xml:space="preserve">NORTHWOOD</t>
+          <t xml:space="preserve">BRAINTREE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="J56">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L56">
         <is>
-          <t xml:space="preserve">03261</t>
+          <t xml:space="preserve">02184</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M56">
         <is>
-          <t xml:space="preserve">603- 942-5432</t>
+          <t xml:space="preserve">617- 338-2121</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="O56">
         <is>
-          <t xml:space="preserve">AAPW - ASBESTOS ASSOCIATED PROJECT WORKER (16 Hours)</t>
+          <t xml:space="preserve">AC/SR - ASBESTOS CONTRACTOR/SUPERVISOR REFRESHER (8 Hours)</t>
         </is>
       </c>
     </row>
     <row r="57" ht="18" customHeight="0">
       <c s="12" t="str" r="A57"/>
       <c s="12" t="str" r="B57"/>
       <c s="12" t="str" r="C57"/>
       <c s="12" t="str" r="F57"/>
       <c s="12" t="str" r="I57"/>
       <c s="12" t="str" r="J57"/>
       <c s="12" t="str" r="L57"/>
       <c s="12" t="str" r="M57"/>
       <c s="11" t="inlineStr" r="O57">
         <is>
-          <t xml:space="preserve">AWI - ASBESTOS WORKER INITIAL (32 Hours)</t>
+          <t xml:space="preserve">AMI - ASBESTOS PROJECT MONITOR INITIAL (40 Hours)</t>
         </is>
       </c>
     </row>
     <row r="58" ht="18" customHeight="0">
       <c s="12" t="str" r="A58"/>
       <c s="12" t="str" r="B58"/>
       <c s="12" t="str" r="C58"/>
       <c s="12" t="str" r="F58"/>
       <c s="12" t="str" r="I58"/>
       <c s="12" t="str" r="J58"/>
       <c s="12" t="str" r="L58"/>
       <c s="12" t="str" r="M58"/>
       <c s="13" t="inlineStr" r="O58">
         <is>
-          <t xml:space="preserve">AC/SI - ASBESTOS CONTRACTOR/SUPERVISOR INITIAL (40 Hours)</t>
+          <t xml:space="preserve">AI - ASBESTOS INPECTOR INITIAL (24 Hours)</t>
         </is>
       </c>
     </row>
     <row r="59" ht="18" customHeight="0">
       <c s="12" t="str" r="A59"/>
       <c s="12" t="str" r="B59"/>
       <c s="12" t="str" r="C59"/>
       <c s="12" t="str" r="F59"/>
       <c s="12" t="str" r="I59"/>
       <c s="12" t="str" r="J59"/>
       <c s="12" t="str" r="L59"/>
       <c s="12" t="str" r="M59"/>
       <c s="11" t="inlineStr" r="O59">
         <is>
-          <t xml:space="preserve">AI - ASBESTOS INPECTOR INITIAL (24 Hours)</t>
+          <t xml:space="preserve">ADI - ASBESTOS PROJECT DESIGNER INITIAL (24 Hours)</t>
         </is>
       </c>
     </row>
     <row r="60" ht="18" customHeight="0">
       <c s="12" t="str" r="A60"/>
       <c s="12" t="str" r="B60"/>
       <c s="12" t="str" r="C60"/>
       <c s="12" t="str" r="F60"/>
       <c s="12" t="str" r="I60"/>
       <c s="12" t="str" r="J60"/>
       <c s="12" t="str" r="L60"/>
       <c s="12" t="str" r="M60"/>
       <c s="13" t="inlineStr" r="O60">
         <is>
-          <t xml:space="preserve">API - ASBESTOS MANAGEMENT PLANNER INITIAL (40 hrs = 24 hr Insp Init + 16 hr Planner Init)</t>
+          <t xml:space="preserve">AWR - ASBESTOS WORKER REFRESHER (8 Hours)</t>
         </is>
       </c>
     </row>
     <row r="61" ht="18" customHeight="0">
       <c s="12" t="str" r="A61"/>
       <c s="12" t="str" r="B61"/>
       <c s="12" t="str" r="C61"/>
       <c s="12" t="str" r="F61"/>
       <c s="12" t="str" r="I61"/>
       <c s="12" t="str" r="J61"/>
       <c s="12" t="str" r="L61"/>
       <c s="12" t="str" r="M61"/>
       <c s="11" t="inlineStr" r="O61">
         <is>
-          <t xml:space="preserve">AMI - ASBESTOS PROJECT MONITOR INITIAL (40 Hours)</t>
+          <t xml:space="preserve">AAPW - ASBESTOS ASSOCIATED PROJECT WORKER (16 Hours)</t>
         </is>
       </c>
     </row>
     <row r="62" ht="18" customHeight="0">
       <c s="12" t="str" r="A62"/>
       <c s="12" t="str" r="B62"/>
       <c s="12" t="str" r="C62"/>
       <c s="12" t="str" r="F62"/>
       <c s="12" t="str" r="I62"/>
       <c s="12" t="str" r="J62"/>
       <c s="12" t="str" r="L62"/>
       <c s="12" t="str" r="M62"/>
       <c s="13" t="inlineStr" r="O62">
         <is>
-          <t xml:space="preserve">ADI - ASBESTOS PROJECT DESIGNER INITIAL (24 Hours)</t>
+          <t xml:space="preserve">API - ASBESTOS MANAGEMENT PLANNER INITIAL (40 hrs = 24 hr Insp Init + 16 hr Planner Init)</t>
         </is>
       </c>
     </row>
     <row r="63" ht="18" customHeight="0">
       <c s="12" t="str" r="A63"/>
       <c s="12" t="str" r="B63"/>
       <c s="12" t="str" r="C63"/>
       <c s="12" t="str" r="F63"/>
       <c s="12" t="str" r="I63"/>
       <c s="12" t="str" r="J63"/>
       <c s="12" t="str" r="L63"/>
       <c s="12" t="str" r="M63"/>
       <c s="11" t="inlineStr" r="O63">
         <is>
-          <t xml:space="preserve">AC/SI - ASBESTOS CONTRACTOR/SUPERVISOR INITIAL (40 Hours)</t>
+          <t xml:space="preserve">ADR - ASBESTOS PROJECT DESIGNER REFRESHER (8 Hours)</t>
         </is>
       </c>
     </row>
     <row r="64" ht="18" customHeight="0">
       <c s="12" t="str" r="A64"/>
       <c s="12" t="str" r="B64"/>
       <c s="12" t="str" r="C64"/>
       <c s="12" t="str" r="F64"/>
       <c s="12" t="str" r="I64"/>
       <c s="12" t="str" r="J64"/>
       <c s="12" t="str" r="L64"/>
       <c s="12" t="str" r="M64"/>
       <c s="13" t="inlineStr" r="O64">
         <is>
-          <t xml:space="preserve">AC/SR - ASBESTOS CONTRACTOR/SUPERVISOR REFRESHER (8 Hours)</t>
+          <t xml:space="preserve">AIR - ASBESTOS INSPECTOR REFRESHER (4 Hours)</t>
         </is>
       </c>
     </row>
     <row r="65" ht="18" customHeight="0">
       <c s="12" t="str" r="A65"/>
       <c s="12" t="str" r="B65"/>
       <c s="12" t="str" r="C65"/>
       <c s="12" t="str" r="F65"/>
       <c s="12" t="str" r="I65"/>
       <c s="12" t="str" r="J65"/>
       <c s="12" t="str" r="L65"/>
       <c s="12" t="str" r="M65"/>
       <c s="11" t="inlineStr" r="O65">
         <is>
-          <t xml:space="preserve">ADR - ASBESTOS PROJECT DESIGNER REFRESHER (8 Hours)</t>
+          <t xml:space="preserve">AMR - ASBESTOS PROJECT MONITOR REFRESHER (8 Hours)</t>
         </is>
       </c>
     </row>
     <row r="66" ht="18" customHeight="0">
       <c s="12" t="str" r="A66"/>
       <c s="12" t="str" r="B66"/>
       <c s="12" t="str" r="C66"/>
       <c s="12" t="str" r="F66"/>
       <c s="12" t="str" r="I66"/>
       <c s="12" t="str" r="J66"/>
       <c s="12" t="str" r="L66"/>
       <c s="12" t="str" r="M66"/>
       <c s="13" t="inlineStr" r="O66">
         <is>
-          <t xml:space="preserve">AIR - ASBESTOS INSPECTOR REFRESHER (4 Hours)</t>
+          <t xml:space="preserve">APR - ASBESTOS MANAGEMENT PLANNER REFRESHER (8 hrs = 4 hr Insp Ref + 4 hr Planner Ref)</t>
         </is>
       </c>
     </row>
     <row r="67" ht="18" customHeight="0">
       <c s="12" t="str" r="A67"/>
       <c s="12" t="str" r="B67"/>
       <c s="12" t="str" r="C67"/>
       <c s="12" t="str" r="F67"/>
       <c s="12" t="str" r="I67"/>
       <c s="12" t="str" r="J67"/>
       <c s="12" t="str" r="L67"/>
       <c s="12" t="str" r="M67"/>
       <c s="11" t="inlineStr" r="O67">
         <is>
-          <t xml:space="preserve">AMR - ASBESTOS PROJECT MONITOR REFRESHER (8 Hours)</t>
+          <t xml:space="preserve">AWI - ASBESTOS WORKER INITIAL (32 Hours)</t>
         </is>
       </c>
     </row>
     <row r="68" ht="18" customHeight="0">
-      <c s="12" t="str" r="A68"/>
-[...6 lines deleted...]
-      <c s="12" t="str" r="M68"/>
+      <c s="14" t="str" r="A68"/>
+      <c s="14" t="str" r="B68"/>
+      <c s="14" t="str" r="C68"/>
+      <c s="15" t="str" r="D68"/>
+      <c s="15" t="str" r="E68"/>
+      <c s="14" t="str" r="F68"/>
+      <c s="15" t="str" r="G68"/>
+      <c s="15" t="str" r="H68"/>
+      <c s="14" t="str" r="I68"/>
+      <c s="14" t="str" r="J68"/>
+      <c s="15" t="str" r="K68"/>
+      <c s="14" t="str" r="L68"/>
+      <c s="14" t="str" r="M68"/>
+      <c s="15" t="str" r="N68"/>
       <c s="13" t="inlineStr" r="O68">
         <is>
-          <t xml:space="preserve">APR - ASBESTOS MANAGEMENT PLANNER REFRESHER (8 hrs = 4 hr Insp Ref + 4 hr Planner Ref)</t>
+          <t xml:space="preserve">AC/SI - ASBESTOS CONTRACTOR/SUPERVISOR INITIAL (40 Hours)</t>
         </is>
       </c>
     </row>
     <row r="69" ht="18" customHeight="0">
-      <c s="12" t="str" r="A69"/>
-[...6 lines deleted...]
-      <c s="12" t="str" r="M69"/>
+      <c s="8" t="inlineStr" r="A69">
+        <is>
+          <t xml:space="preserve">AT000075</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B69">
+        <is>
+          <t xml:space="preserve">04/13/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C69">
+        <is>
+          <t xml:space="preserve">R.I. ANALYTICAL LABORATORIES, INC.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="F69">
+        <is>
+          <t xml:space="preserve">41 ILLINOIS AVENUE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I69">
+        <is>
+          <t xml:space="preserve">WARWICK</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J69">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L69">
+        <is>
+          <t xml:space="preserve">02888</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M69">
+        <is>
+          <t xml:space="preserve">800- 937-2580</t>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="O69">
         <is>
-          <t xml:space="preserve">AC/SR - ASBESTOS CONTRACTOR/SUPERVISOR REFRESHER (8 Hours)</t>
+          <t xml:space="preserve">ADI - ASBESTOS PROJECT DESIGNER INITIAL (24 Hours)</t>
         </is>
       </c>
     </row>
     <row r="70" ht="18" customHeight="0">
       <c s="12" t="str" r="A70"/>
       <c s="12" t="str" r="B70"/>
       <c s="12" t="str" r="C70"/>
       <c s="12" t="str" r="F70"/>
       <c s="12" t="str" r="I70"/>
       <c s="12" t="str" r="J70"/>
       <c s="12" t="str" r="L70"/>
       <c s="12" t="str" r="M70"/>
       <c s="13" t="inlineStr" r="O70">
         <is>
           <t xml:space="preserve">AWR - ASBESTOS WORKER REFRESHER (8 Hours)</t>
         </is>
       </c>
     </row>
     <row r="71" ht="18" customHeight="0">
       <c s="12" t="str" r="A71"/>
       <c s="12" t="str" r="B71"/>
       <c s="12" t="str" r="C71"/>
       <c s="12" t="str" r="F71"/>
       <c s="12" t="str" r="I71"/>
       <c s="12" t="str" r="J71"/>
       <c s="12" t="str" r="L71"/>
       <c s="12" t="str" r="M71"/>
       <c s="11" t="inlineStr" r="O71">
         <is>
-          <t xml:space="preserve">LRR - LEAD-SAFE RENOVATOR-SUPERVISOR REFRESHER (4 Hours)</t>
+          <t xml:space="preserve">AI - ASBESTOS INPECTOR INITIAL (24 Hours)</t>
         </is>
       </c>
     </row>
     <row r="72" ht="18" customHeight="0">
-      <c s="14" t="str" r="A72"/>
-[...12 lines deleted...]
-      <c s="15" t="str" r="N72"/>
+      <c s="12" t="str" r="A72"/>
+      <c s="12" t="str" r="B72"/>
+      <c s="12" t="str" r="C72"/>
+      <c s="12" t="str" r="F72"/>
+      <c s="12" t="str" r="I72"/>
+      <c s="12" t="str" r="J72"/>
+      <c s="12" t="str" r="L72"/>
+      <c s="12" t="str" r="M72"/>
       <c s="13" t="inlineStr" r="O72">
         <is>
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">AMR - ASBESTOS PROJECT MONITOR REFRESHER (8 Hours)</t>
         </is>
       </c>
     </row>
     <row r="73" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A73">
-[...38 lines deleted...]
-      </c>
+      <c s="12" t="str" r="A73"/>
+      <c s="12" t="str" r="B73"/>
+      <c s="12" t="str" r="C73"/>
+      <c s="12" t="str" r="F73"/>
+      <c s="12" t="str" r="I73"/>
+      <c s="12" t="str" r="J73"/>
+      <c s="12" t="str" r="L73"/>
+      <c s="12" t="str" r="M73"/>
       <c s="11" t="inlineStr" r="O73">
         <is>
-          <t xml:space="preserve">AC/SR - ASBESTOS CONTRACTOR/SUPERVISOR REFRESHER (8 Hours)</t>
+          <t xml:space="preserve">API - ASBESTOS MANAGEMENT PLANNER INITIAL (40 hrs = 24 hr Insp Init + 16 hr Planner Init)</t>
         </is>
       </c>
     </row>
     <row r="74" ht="18" customHeight="0">
       <c s="12" t="str" r="A74"/>
       <c s="12" t="str" r="B74"/>
       <c s="12" t="str" r="C74"/>
       <c s="12" t="str" r="F74"/>
       <c s="12" t="str" r="I74"/>
       <c s="12" t="str" r="J74"/>
       <c s="12" t="str" r="L74"/>
       <c s="12" t="str" r="M74"/>
       <c s="13" t="inlineStr" r="O74">
         <is>
-          <t xml:space="preserve">AMI - ASBESTOS PROJECT MONITOR INITIAL (40 Hours)</t>
+          <t xml:space="preserve">ADR - ASBESTOS PROJECT DESIGNER REFRESHER (8 Hours)</t>
         </is>
       </c>
     </row>
     <row r="75" ht="18" customHeight="0">
       <c s="12" t="str" r="A75"/>
       <c s="12" t="str" r="B75"/>
       <c s="12" t="str" r="C75"/>
       <c s="12" t="str" r="F75"/>
       <c s="12" t="str" r="I75"/>
       <c s="12" t="str" r="J75"/>
       <c s="12" t="str" r="L75"/>
       <c s="12" t="str" r="M75"/>
       <c s="11" t="inlineStr" r="O75">
         <is>
-          <t xml:space="preserve">AI - ASBESTOS INPECTOR INITIAL (24 Hours)</t>
+          <t xml:space="preserve">AAPW - ASBESTOS ASSOCIATED PROJECT WORKER (16 Hours)</t>
         </is>
       </c>
     </row>
     <row r="76" ht="18" customHeight="0">
       <c s="12" t="str" r="A76"/>
       <c s="12" t="str" r="B76"/>
       <c s="12" t="str" r="C76"/>
       <c s="12" t="str" r="F76"/>
       <c s="12" t="str" r="I76"/>
       <c s="12" t="str" r="J76"/>
       <c s="12" t="str" r="L76"/>
       <c s="12" t="str" r="M76"/>
       <c s="13" t="inlineStr" r="O76">
         <is>
-          <t xml:space="preserve">ADI - ASBESTOS PROJECT DESIGNER INITIAL (24 Hours)</t>
+          <t xml:space="preserve">AC/SI - ASBESTOS CONTRACTOR/SUPERVISOR INITIAL (40 Hours)</t>
         </is>
       </c>
     </row>
     <row r="77" ht="18" customHeight="0">
       <c s="12" t="str" r="A77"/>
       <c s="12" t="str" r="B77"/>
       <c s="12" t="str" r="C77"/>
       <c s="12" t="str" r="F77"/>
       <c s="12" t="str" r="I77"/>
       <c s="12" t="str" r="J77"/>
       <c s="12" t="str" r="L77"/>
       <c s="12" t="str" r="M77"/>
       <c s="11" t="inlineStr" r="O77">
         <is>
-          <t xml:space="preserve">AWR - ASBESTOS WORKER REFRESHER (8 Hours)</t>
+          <t xml:space="preserve">AMI - ASBESTOS PROJECT MONITOR INITIAL (40 Hours)</t>
         </is>
       </c>
     </row>
     <row r="78" ht="18" customHeight="0">
       <c s="12" t="str" r="A78"/>
       <c s="12" t="str" r="B78"/>
       <c s="12" t="str" r="C78"/>
       <c s="12" t="str" r="F78"/>
       <c s="12" t="str" r="I78"/>
       <c s="12" t="str" r="J78"/>
       <c s="12" t="str" r="L78"/>
       <c s="12" t="str" r="M78"/>
       <c s="13" t="inlineStr" r="O78">
         <is>
-          <t xml:space="preserve">AAPW - ASBESTOS ASSOCIATED PROJECT WORKER (16 Hours)</t>
+          <t xml:space="preserve">AC/SR - ASBESTOS CONTRACTOR/SUPERVISOR REFRESHER (8 Hours)</t>
         </is>
       </c>
     </row>
     <row r="79" ht="18" customHeight="0">
       <c s="12" t="str" r="A79"/>
       <c s="12" t="str" r="B79"/>
       <c s="12" t="str" r="C79"/>
       <c s="12" t="str" r="F79"/>
       <c s="12" t="str" r="I79"/>
       <c s="12" t="str" r="J79"/>
       <c s="12" t="str" r="L79"/>
       <c s="12" t="str" r="M79"/>
       <c s="11" t="inlineStr" r="O79">
         <is>
-          <t xml:space="preserve">API - ASBESTOS MANAGEMENT PLANNER INITIAL (40 hrs = 24 hr Insp Init + 16 hr Planner Init)</t>
+          <t xml:space="preserve">AIR - ASBESTOS INSPECTOR REFRESHER (4 Hours)</t>
         </is>
       </c>
     </row>
     <row r="80" ht="18" customHeight="0">
       <c s="12" t="str" r="A80"/>
       <c s="12" t="str" r="B80"/>
       <c s="12" t="str" r="C80"/>
       <c s="12" t="str" r="F80"/>
       <c s="12" t="str" r="I80"/>
       <c s="12" t="str" r="J80"/>
       <c s="12" t="str" r="L80"/>
       <c s="12" t="str" r="M80"/>
       <c s="13" t="inlineStr" r="O80">
         <is>
-          <t xml:space="preserve">ADR - ASBESTOS PROJECT DESIGNER REFRESHER (8 Hours)</t>
+          <t xml:space="preserve">APR - ASBESTOS MANAGEMENT PLANNER REFRESHER (8 hrs = 4 hr Insp Ref + 4 hr Planner Ref)</t>
         </is>
       </c>
     </row>
     <row r="81" ht="18" customHeight="0">
       <c s="12" t="str" r="A81"/>
       <c s="12" t="str" r="B81"/>
       <c s="12" t="str" r="C81"/>
       <c s="12" t="str" r="F81"/>
       <c s="12" t="str" r="I81"/>
       <c s="12" t="str" r="J81"/>
       <c s="12" t="str" r="L81"/>
       <c s="12" t="str" r="M81"/>
       <c s="11" t="inlineStr" r="O81">
         <is>
-          <t xml:space="preserve">AIR - ASBESTOS INSPECTOR REFRESHER (4 Hours)</t>
+          <t xml:space="preserve">ADI - ASBESTOS PROJECT DESIGNER INITIAL (24 Hours)</t>
         </is>
       </c>
     </row>
     <row r="82" ht="18" customHeight="0">
-      <c s="12" t="str" r="A82"/>
-[...6 lines deleted...]
-      <c s="12" t="str" r="M82"/>
+      <c s="14" t="str" r="A82"/>
+      <c s="14" t="str" r="B82"/>
+      <c s="14" t="str" r="C82"/>
+      <c s="15" t="str" r="D82"/>
+      <c s="15" t="str" r="E82"/>
+      <c s="14" t="str" r="F82"/>
+      <c s="15" t="str" r="G82"/>
+      <c s="15" t="str" r="H82"/>
+      <c s="14" t="str" r="I82"/>
+      <c s="14" t="str" r="J82"/>
+      <c s="15" t="str" r="K82"/>
+      <c s="14" t="str" r="L82"/>
+      <c s="14" t="str" r="M82"/>
+      <c s="15" t="str" r="N82"/>
       <c s="13" t="inlineStr" r="O82">
         <is>
-          <t xml:space="preserve">AMR - ASBESTOS PROJECT MONITOR REFRESHER (8 Hours)</t>
+          <t xml:space="preserve">AWI - ASBESTOS WORKER INITIAL (32 Hours)</t>
         </is>
       </c>
     </row>
     <row r="83" ht="18" customHeight="0">
-      <c s="12" t="str" r="A83"/>
-[...6 lines deleted...]
-      <c s="12" t="str" r="M83"/>
+      <c s="8" t="inlineStr" r="A83">
+        <is>
+          <t xml:space="preserve">AT000082</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B83">
+        <is>
+          <t xml:space="preserve">06/05/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C83">
+        <is>
+          <t xml:space="preserve">ESSEX ENVIRONMENTAL TRAINING SCHOOL</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="F83">
+        <is>
+          <t xml:space="preserve">582 ESSEX STREET UNIT #5</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I83">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J83">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L83">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M83">
+        <is>
+          <t xml:space="preserve">978- 728-7651</t>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="O83">
         <is>
-          <t xml:space="preserve">APR - ASBESTOS MANAGEMENT PLANNER REFRESHER (8 hrs = 4 hr Insp Ref + 4 hr Planner Ref)</t>
+          <t xml:space="preserve">AWIS - ASBESTOS WORKER INITIAL (SPANISH) (32 Hours)</t>
         </is>
       </c>
     </row>
     <row r="84" ht="18" customHeight="0">
-      <c s="12" t="str" r="A84"/>
-[...6 lines deleted...]
-      <c s="12" t="str" r="M84"/>
+      <c s="14" t="str" r="A84"/>
+      <c s="14" t="str" r="B84"/>
+      <c s="14" t="str" r="C84"/>
+      <c s="15" t="str" r="D84"/>
+      <c s="15" t="str" r="E84"/>
+      <c s="14" t="str" r="F84"/>
+      <c s="15" t="str" r="G84"/>
+      <c s="15" t="str" r="H84"/>
+      <c s="14" t="str" r="I84"/>
+      <c s="14" t="str" r="J84"/>
+      <c s="15" t="str" r="K84"/>
+      <c s="14" t="str" r="L84"/>
+      <c s="14" t="str" r="M84"/>
+      <c s="15" t="str" r="N84"/>
       <c s="13" t="inlineStr" r="O84">
         <is>
+          <t xml:space="preserve">AWRS - ABSESTOS WORKER REFRESHER (SPANISH) (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A85">
+        <is>
+          <t xml:space="preserve">AT000088</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B85">
+        <is>
+          <t xml:space="preserve">07/30/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C85">
+        <is>
+          <t xml:space="preserve">ENVIRO STAFFING SOLUTIONS DBA JACKSON TRAINING SCHOOL</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="F85">
+        <is>
+          <t xml:space="preserve">184 JACKSON STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I85">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J85">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L85">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M85">
+        <is>
+          <t xml:space="preserve">978- 794-7807</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O85">
+        <is>
           <t xml:space="preserve">AWI - ASBESTOS WORKER INITIAL (32 Hours)</t>
         </is>
       </c>
     </row>
-    <row r="85" ht="18" customHeight="0">
-[...19 lines deleted...]
-    </row>
     <row r="86" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A86">
-[...19 lines deleted...]
-      <c s="9" t="inlineStr" r="I86">
+      <c s="12" t="str" r="A86"/>
+      <c s="12" t="str" r="B86"/>
+      <c s="12" t="str" r="C86"/>
+      <c s="12" t="str" r="F86"/>
+      <c s="12" t="str" r="I86"/>
+      <c s="12" t="str" r="J86"/>
+      <c s="12" t="str" r="L86"/>
+      <c s="12" t="str" r="M86"/>
+      <c s="13" t="inlineStr" r="O86">
+        <is>
+          <t xml:space="preserve">AWR - ASBESTOS WORKER REFRESHER (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" ht="18" customHeight="0">
+      <c s="12" t="str" r="A87"/>
+      <c s="12" t="str" r="B87"/>
+      <c s="12" t="str" r="C87"/>
+      <c s="12" t="str" r="F87"/>
+      <c s="12" t="str" r="I87"/>
+      <c s="12" t="str" r="J87"/>
+      <c s="12" t="str" r="L87"/>
+      <c s="12" t="str" r="M87"/>
+      <c s="11" t="inlineStr" r="O87">
+        <is>
+          <t xml:space="preserve">AWIS - ASBESTOS WORKER INITIAL (SPANISH) (32 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" ht="18" customHeight="0">
+      <c s="14" t="str" r="A88"/>
+      <c s="14" t="str" r="B88"/>
+      <c s="14" t="str" r="C88"/>
+      <c s="15" t="str" r="D88"/>
+      <c s="15" t="str" r="E88"/>
+      <c s="14" t="str" r="F88"/>
+      <c s="15" t="str" r="G88"/>
+      <c s="15" t="str" r="H88"/>
+      <c s="14" t="str" r="I88"/>
+      <c s="14" t="str" r="J88"/>
+      <c s="15" t="str" r="K88"/>
+      <c s="14" t="str" r="L88"/>
+      <c s="14" t="str" r="M88"/>
+      <c s="15" t="str" r="N88"/>
+      <c s="13" t="inlineStr" r="O88">
+        <is>
+          <t xml:space="preserve">AWRS - ABSESTOS WORKER REFRESHER (SPANISH) (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A89">
+        <is>
+          <t xml:space="preserve">AT000089</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B89">
+        <is>
+          <t xml:space="preserve">01/13/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C89">
+        <is>
+          <t xml:space="preserve">TSM TRAINING INSTITUTE, INC</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="F89">
+        <is>
+          <t xml:space="preserve">29 SO CANAL STREET </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I89">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="J86">
+      <c s="10" t="inlineStr" r="J89">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="L86">
-[...77 lines deleted...]
-      <c s="13" t="inlineStr" r="O88">
+      <c s="9" t="inlineStr" r="L89">
+        <is>
+          <t xml:space="preserve">01843</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M89">
+        <is>
+          <t xml:space="preserve">978- 237-5444</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O89">
         <is>
           <t xml:space="preserve">AWI - ASBESTOS WORKER INITIAL (32 Hours)</t>
-        </is>
-[...13 lines deleted...]
-          <t xml:space="preserve">AWR - ASBESTOS WORKER REFRESHER (8 Hours)</t>
         </is>
       </c>
     </row>
     <row r="90" ht="18" customHeight="0">
       <c s="12" t="str" r="A90"/>
       <c s="12" t="str" r="B90"/>
       <c s="12" t="str" r="C90"/>
       <c s="12" t="str" r="F90"/>
       <c s="12" t="str" r="I90"/>
       <c s="12" t="str" r="J90"/>
       <c s="12" t="str" r="L90"/>
       <c s="12" t="str" r="M90"/>
       <c s="13" t="inlineStr" r="O90">
         <is>
-          <t xml:space="preserve">AWIS - ASBESTOS WORKER INITIAL (SPANISH) (32 Hours)</t>
+          <t xml:space="preserve">AWR - ASBESTOS WORKER REFRESHER (8 Hours)</t>
         </is>
       </c>
     </row>
     <row r="91" ht="18" customHeight="0">
-      <c s="14" t="str" r="A91"/>
-[...12 lines deleted...]
-      <c s="15" t="str" r="N91"/>
+      <c s="12" t="str" r="A91"/>
+      <c s="12" t="str" r="B91"/>
+      <c s="12" t="str" r="C91"/>
+      <c s="12" t="str" r="F91"/>
+      <c s="12" t="str" r="I91"/>
+      <c s="12" t="str" r="J91"/>
+      <c s="12" t="str" r="L91"/>
+      <c s="12" t="str" r="M91"/>
       <c s="11" t="inlineStr" r="O91">
         <is>
-          <t xml:space="preserve">AWRS - ABSESTOS WORKER REFRESHER (SPANISH) (8 Hours)</t>
+          <t xml:space="preserve">AC/SI - ASBESTOS CONTRACTOR/SUPERVISOR INITIAL (40 Hours)</t>
         </is>
       </c>
     </row>
     <row r="92" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A92">
-[...38 lines deleted...]
-      </c>
+      <c s="12" t="str" r="A92"/>
+      <c s="12" t="str" r="B92"/>
+      <c s="12" t="str" r="C92"/>
+      <c s="12" t="str" r="F92"/>
+      <c s="12" t="str" r="I92"/>
+      <c s="12" t="str" r="J92"/>
+      <c s="12" t="str" r="L92"/>
+      <c s="12" t="str" r="M92"/>
       <c s="13" t="inlineStr" r="O92">
         <is>
-          <t xml:space="preserve">AWI - ASBESTOS WORKER INITIAL (32 Hours)</t>
+          <t xml:space="preserve">AC/SR - ASBESTOS CONTRACTOR/SUPERVISOR REFRESHER (8 Hours)</t>
         </is>
       </c>
     </row>
     <row r="93" ht="18" customHeight="0">
       <c s="12" t="str" r="A93"/>
       <c s="12" t="str" r="B93"/>
       <c s="12" t="str" r="C93"/>
       <c s="12" t="str" r="F93"/>
       <c s="12" t="str" r="I93"/>
       <c s="12" t="str" r="J93"/>
       <c s="12" t="str" r="L93"/>
       <c s="12" t="str" r="M93"/>
       <c s="11" t="inlineStr" r="O93">
         <is>
-          <t xml:space="preserve">AWR - ASBESTOS WORKER REFRESHER (8 Hours)</t>
+          <t xml:space="preserve">AWIS - ASBESTOS WORKER INITIAL (SPANISH) (32 Hours)</t>
         </is>
       </c>
     </row>
     <row r="94" ht="18" customHeight="0">
       <c s="12" t="str" r="A94"/>
       <c s="12" t="str" r="B94"/>
       <c s="12" t="str" r="C94"/>
       <c s="12" t="str" r="F94"/>
       <c s="12" t="str" r="I94"/>
       <c s="12" t="str" r="J94"/>
       <c s="12" t="str" r="L94"/>
       <c s="12" t="str" r="M94"/>
       <c s="13" t="inlineStr" r="O94">
         <is>
+          <t xml:space="preserve">AWRS - ABSESTOS WORKER REFRESHER (SPANISH) (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="18" customHeight="0">
+      <c s="14" t="str" r="A95"/>
+      <c s="14" t="str" r="B95"/>
+      <c s="14" t="str" r="C95"/>
+      <c s="15" t="str" r="D95"/>
+      <c s="15" t="str" r="E95"/>
+      <c s="14" t="str" r="F95"/>
+      <c s="15" t="str" r="G95"/>
+      <c s="15" t="str" r="H95"/>
+      <c s="14" t="str" r="I95"/>
+      <c s="14" t="str" r="J95"/>
+      <c s="15" t="str" r="K95"/>
+      <c s="14" t="str" r="L95"/>
+      <c s="14" t="str" r="M95"/>
+      <c s="15" t="str" r="N95"/>
+      <c s="11" t="inlineStr" r="O95">
+        <is>
           <t xml:space="preserve">AC/SI - ASBESTOS CONTRACTOR/SUPERVISOR INITIAL (40 Hours)</t>
         </is>
       </c>
     </row>
-    <row r="95" ht="18" customHeight="0">
-[...13 lines deleted...]
-    </row>
     <row r="96" ht="18" customHeight="0">
-      <c s="12" t="str" r="A96"/>
-[...6 lines deleted...]
-      <c s="12" t="str" r="M96"/>
+      <c s="8" t="inlineStr" r="A96">
+        <is>
+          <t xml:space="preserve">AT91</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B96">
+        <is>
+          <t xml:space="preserve">08/06/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C96">
+        <is>
+          <t xml:space="preserve">SHALOM ENVIRONMENTAL SERVICES</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="F96">
+        <is>
+          <t xml:space="preserve">15 UNION STREET, STE 511 </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I96">
+        <is>
+          <t xml:space="preserve">Lawrence</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J96">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L96">
+        <is>
+          <t xml:space="preserve">01840</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M96">
+        <is>
+          <t xml:space="preserve">978- 608-3377</t>
+        </is>
+      </c>
       <c s="13" t="inlineStr" r="O96">
         <is>
-          <t xml:space="preserve">AWIS - ASBESTOS WORKER INITIAL (SPANISH) (32 Hours)</t>
+          <t xml:space="preserve">Supervisor Initial</t>
         </is>
       </c>
     </row>
     <row r="97" ht="18" customHeight="0">
       <c s="12" t="str" r="A97"/>
       <c s="12" t="str" r="B97"/>
       <c s="12" t="str" r="C97"/>
       <c s="12" t="str" r="F97"/>
       <c s="12" t="str" r="I97"/>
       <c s="12" t="str" r="J97"/>
       <c s="12" t="str" r="L97"/>
       <c s="12" t="str" r="M97"/>
       <c s="11" t="inlineStr" r="O97">
         <is>
-          <t xml:space="preserve">AWRS - ABSESTOS WORKER REFRESHER (SPANISH) (8 Hours)</t>
+          <t xml:space="preserve">Supervisor Refresher</t>
         </is>
       </c>
     </row>
     <row r="98" ht="18" customHeight="0">
-      <c s="14" t="str" r="A98"/>
-[...12 lines deleted...]
-      <c s="15" t="str" r="N98"/>
+      <c s="12" t="str" r="A98"/>
+      <c s="12" t="str" r="B98"/>
+      <c s="12" t="str" r="C98"/>
+      <c s="12" t="str" r="F98"/>
+      <c s="12" t="str" r="I98"/>
+      <c s="12" t="str" r="J98"/>
+      <c s="12" t="str" r="L98"/>
+      <c s="12" t="str" r="M98"/>
       <c s="13" t="inlineStr" r="O98">
         <is>
-          <t xml:space="preserve">AC/SI - ASBESTOS CONTRACTOR/SUPERVISOR INITIAL (40 Hours)</t>
+          <t xml:space="preserve">Worker Initial</t>
         </is>
       </c>
     </row>
     <row r="99" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A99">
-[...38 lines deleted...]
-      </c>
+      <c s="12" t="str" r="A99"/>
+      <c s="12" t="str" r="B99"/>
+      <c s="12" t="str" r="C99"/>
+      <c s="12" t="str" r="F99"/>
+      <c s="12" t="str" r="I99"/>
+      <c s="12" t="str" r="J99"/>
+      <c s="12" t="str" r="L99"/>
+      <c s="12" t="str" r="M99"/>
       <c s="11" t="inlineStr" r="O99">
         <is>
-          <t xml:space="preserve">Supervisor Initial</t>
+          <t xml:space="preserve">Worker Refresher</t>
         </is>
       </c>
     </row>
     <row r="100" ht="18" customHeight="0">
       <c s="12" t="str" r="A100"/>
       <c s="12" t="str" r="B100"/>
       <c s="12" t="str" r="C100"/>
       <c s="12" t="str" r="F100"/>
       <c s="12" t="str" r="I100"/>
       <c s="12" t="str" r="J100"/>
       <c s="12" t="str" r="L100"/>
       <c s="12" t="str" r="M100"/>
       <c s="13" t="inlineStr" r="O100">
         <is>
-          <t xml:space="preserve">Supervisor Refresher</t>
+          <t xml:space="preserve">Worker Spanish Initial</t>
         </is>
       </c>
     </row>
     <row r="101" ht="18" customHeight="0">
-      <c s="12" t="str" r="A101"/>
-[...6 lines deleted...]
-      <c s="12" t="str" r="M101"/>
+      <c s="14" t="str" r="A101"/>
+      <c s="14" t="str" r="B101"/>
+      <c s="14" t="str" r="C101"/>
+      <c s="15" t="str" r="D101"/>
+      <c s="15" t="str" r="E101"/>
+      <c s="14" t="str" r="F101"/>
+      <c s="15" t="str" r="G101"/>
+      <c s="15" t="str" r="H101"/>
+      <c s="14" t="str" r="I101"/>
+      <c s="14" t="str" r="J101"/>
+      <c s="15" t="str" r="K101"/>
+      <c s="14" t="str" r="L101"/>
+      <c s="14" t="str" r="M101"/>
+      <c s="15" t="str" r="N101"/>
       <c s="11" t="inlineStr" r="O101">
         <is>
-          <t xml:space="preserve">Worker Initial</t>
-[...49 lines deleted...]
-        <is>
           <t xml:space="preserve">Worker Spanish Refresher</t>
         </is>
       </c>
     </row>
-    <row r="105" ht="5.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="16" t="inlineStr" r="A106">
+    <row r="102" ht="5.5" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1">
+      <c s="16" t="inlineStr" r="A103">
         <is>
           <t xml:space="preserve">The certification information of the above-listed asbestos training providers is updated monthly. While most training providers renew their certification on or before the expiration date of the certification, DLS recommends that you call our office at (617) 626-6960 to verify a training provider's certification status prior to beginning any asbestos training program.</t>
         </is>
       </c>
-      <c s="6" t="str" r="B106"/>
-[...15 lines deleted...]
-      <c s="6" t="str" r="R106"/>
+      <c s="6" t="str" r="B103"/>
+      <c s="6" t="str" r="C103"/>
+      <c s="6" t="str" r="D103"/>
+      <c s="6" t="str" r="E103"/>
+      <c s="6" t="str" r="F103"/>
+      <c s="6" t="str" r="G103"/>
+      <c s="6" t="str" r="H103"/>
+      <c s="6" t="str" r="I103"/>
+      <c s="6" t="str" r="J103"/>
+      <c s="6" t="str" r="K103"/>
+      <c s="6" t="str" r="L103"/>
+      <c s="6" t="str" r="M103"/>
+      <c s="6" t="str" r="N103"/>
+      <c s="6" t="str" r="O103"/>
+      <c s="6" t="str" r="P103"/>
+      <c s="6" t="str" r="Q103"/>
+      <c s="6" t="str" r="R103"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C2"/>
     <mergeCell ref="E2:M3"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="G6:K6"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="A9:A16"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="C9:E16"/>
     <mergeCell ref="F9:H16"/>
     <mergeCell ref="I9:I16"/>
     <mergeCell ref="J9:K16"/>
     <mergeCell ref="L9:L16"/>
     <mergeCell ref="M9:N16"/>
     <mergeCell ref="O9:R9"/>
     <mergeCell ref="O10:R10"/>
     <mergeCell ref="O11:R11"/>
     <mergeCell ref="O12:R12"/>
     <mergeCell ref="O13:R13"/>
@@ -2427,153 +2382,150 @@
     <mergeCell ref="B38:B55"/>
     <mergeCell ref="C38:E55"/>
     <mergeCell ref="F38:H55"/>
     <mergeCell ref="I38:I55"/>
     <mergeCell ref="J38:K55"/>
     <mergeCell ref="L38:L55"/>
     <mergeCell ref="M38:N55"/>
     <mergeCell ref="O38:R38"/>
     <mergeCell ref="O39:R39"/>
     <mergeCell ref="O40:R40"/>
     <mergeCell ref="O41:R41"/>
     <mergeCell ref="O42:R42"/>
     <mergeCell ref="O43:R43"/>
     <mergeCell ref="O44:R44"/>
     <mergeCell ref="O45:R45"/>
     <mergeCell ref="O46:R46"/>
     <mergeCell ref="O47:R47"/>
     <mergeCell ref="O48:R48"/>
     <mergeCell ref="O49:R49"/>
     <mergeCell ref="O50:R50"/>
     <mergeCell ref="O51:R51"/>
     <mergeCell ref="O52:R52"/>
     <mergeCell ref="O53:R53"/>
     <mergeCell ref="O54:R54"/>
     <mergeCell ref="O55:R55"/>
-    <mergeCell ref="A56:A72"/>
-[...6 lines deleted...]
-    <mergeCell ref="M56:N72"/>
+    <mergeCell ref="A56:A68"/>
+    <mergeCell ref="B56:B68"/>
+    <mergeCell ref="C56:E68"/>
+    <mergeCell ref="F56:H68"/>
+    <mergeCell ref="I56:I68"/>
+    <mergeCell ref="J56:K68"/>
+    <mergeCell ref="L56:L68"/>
+    <mergeCell ref="M56:N68"/>
     <mergeCell ref="O56:R56"/>
     <mergeCell ref="O57:R57"/>
     <mergeCell ref="O58:R58"/>
     <mergeCell ref="O59:R59"/>
     <mergeCell ref="O60:R60"/>
     <mergeCell ref="O61:R61"/>
     <mergeCell ref="O62:R62"/>
     <mergeCell ref="O63:R63"/>
     <mergeCell ref="O64:R64"/>
     <mergeCell ref="O65:R65"/>
     <mergeCell ref="O66:R66"/>
     <mergeCell ref="O67:R67"/>
     <mergeCell ref="O68:R68"/>
+    <mergeCell ref="A69:A82"/>
+    <mergeCell ref="B69:B82"/>
+    <mergeCell ref="C69:E82"/>
+    <mergeCell ref="F69:H82"/>
+    <mergeCell ref="I69:I82"/>
+    <mergeCell ref="J69:K82"/>
+    <mergeCell ref="L69:L82"/>
+    <mergeCell ref="M69:N82"/>
     <mergeCell ref="O69:R69"/>
     <mergeCell ref="O70:R70"/>
     <mergeCell ref="O71:R71"/>
     <mergeCell ref="O72:R72"/>
-    <mergeCell ref="A73:A85"/>
-[...6 lines deleted...]
-    <mergeCell ref="M73:N85"/>
     <mergeCell ref="O73:R73"/>
     <mergeCell ref="O74:R74"/>
     <mergeCell ref="O75:R75"/>
     <mergeCell ref="O76:R76"/>
     <mergeCell ref="O77:R77"/>
     <mergeCell ref="O78:R78"/>
     <mergeCell ref="O79:R79"/>
     <mergeCell ref="O80:R80"/>
     <mergeCell ref="O81:R81"/>
     <mergeCell ref="O82:R82"/>
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="C83:E84"/>
+    <mergeCell ref="F83:H84"/>
+    <mergeCell ref="I83:I84"/>
+    <mergeCell ref="J83:K84"/>
+    <mergeCell ref="L83:L84"/>
+    <mergeCell ref="M83:N84"/>
     <mergeCell ref="O83:R83"/>
     <mergeCell ref="O84:R84"/>
+    <mergeCell ref="A85:A88"/>
+    <mergeCell ref="B85:B88"/>
+    <mergeCell ref="C85:E88"/>
+    <mergeCell ref="F85:H88"/>
+    <mergeCell ref="I85:I88"/>
+    <mergeCell ref="J85:K88"/>
+    <mergeCell ref="L85:L88"/>
+    <mergeCell ref="M85:N88"/>
     <mergeCell ref="O85:R85"/>
-    <mergeCell ref="A86:A87"/>
-[...6 lines deleted...]
-    <mergeCell ref="M86:N87"/>
     <mergeCell ref="O86:R86"/>
     <mergeCell ref="O87:R87"/>
-    <mergeCell ref="A88:A91"/>
-[...6 lines deleted...]
-    <mergeCell ref="M88:N91"/>
     <mergeCell ref="O88:R88"/>
+    <mergeCell ref="A89:A95"/>
+    <mergeCell ref="B89:B95"/>
+    <mergeCell ref="C89:E95"/>
+    <mergeCell ref="F89:H95"/>
+    <mergeCell ref="I89:I95"/>
+    <mergeCell ref="J89:K95"/>
+    <mergeCell ref="L89:L95"/>
+    <mergeCell ref="M89:N95"/>
     <mergeCell ref="O89:R89"/>
     <mergeCell ref="O90:R90"/>
     <mergeCell ref="O91:R91"/>
-    <mergeCell ref="A92:A98"/>
-[...6 lines deleted...]
-    <mergeCell ref="M92:N98"/>
     <mergeCell ref="O92:R92"/>
     <mergeCell ref="O93:R93"/>
     <mergeCell ref="O94:R94"/>
     <mergeCell ref="O95:R95"/>
+    <mergeCell ref="A96:A101"/>
+    <mergeCell ref="B96:B101"/>
+    <mergeCell ref="C96:E101"/>
+    <mergeCell ref="F96:H101"/>
+    <mergeCell ref="I96:I101"/>
+    <mergeCell ref="J96:K101"/>
+    <mergeCell ref="L96:L101"/>
+    <mergeCell ref="M96:N101"/>
     <mergeCell ref="O96:R96"/>
     <mergeCell ref="O97:R97"/>
     <mergeCell ref="O98:R98"/>
-    <mergeCell ref="A99:A104"/>
-[...6 lines deleted...]
-    <mergeCell ref="M99:N104"/>
     <mergeCell ref="O99:R99"/>
     <mergeCell ref="O100:R100"/>
     <mergeCell ref="O101:R101"/>
-    <mergeCell ref="O102:R102"/>
-[...2 lines deleted...]
-    <mergeCell ref="A106:Q106"/>
+    <mergeCell ref="A103:Q103"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="0.845829921259842" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;C&amp;"Calibri"&amp;10Page &amp;P of &amp;N &amp;R&amp;"Calibri,Regular"&amp;10 3/2/2026 7:44:43 AM </oddFooter>
+    <oddFooter>&amp;C&amp;"Calibri"&amp;10Page &amp;P of &amp;N &amp;R&amp;"Calibri,Regular"&amp;10 8/3/2026 4:10:25 PM </oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>