--- v0 (2025-11-03)
+++ v1 (2026-07-07)
@@ -1,3222 +1,1610 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3368CD3A" w14:textId="77777777" w:rsidR="00380620" w:rsidRPr="00380620" w:rsidRDefault="00380620" w:rsidP="00380620">
+    <w:p w14:paraId="5024613A" w14:textId="70CA16EF" w:rsidR="00380620" w:rsidRPr="00380620" w:rsidRDefault="009F0F90" w:rsidP="006C6932">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4140"/>
         </w:tabs>
         <w:ind w:left="-1170" w:right="-36" w:firstLine="1170"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2E3192"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00380620">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CABE7ED" wp14:editId="09ED432C">
-[...10 lines deleted...]
-            <wp:docPr id="2" name="Picture 1" descr="Logo, company name&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04AA9797" wp14:editId="443580D2">
+            <wp:extent cx="1447800" cy="1447800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1791575140" name="Picture 2" descr="OSD Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Picture 1" descr="Logo, company name&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1791575140" name="Picture 2" descr="OSD Logo"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1721485" cy="775970"/>
+                      <a:ext cx="1447800" cy="1447800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00380620">
+      <w:r w:rsidR="006C6932">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="2E3192"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Commonwealth of Massachusetts</w:t>
+        <w:t xml:space="preserve">                                                                                         </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5695E94F" w14:textId="77777777" w:rsidR="00380620" w:rsidRPr="00380620" w:rsidRDefault="00380620" w:rsidP="00380620">
-[...74 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3BD6145E" w14:textId="4488A205" w:rsidR="00961A7E" w:rsidRPr="006B44CD" w:rsidRDefault="00380620" w:rsidP="006B44CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00875580">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>EHICLE / ASSET / DRIVER REASSIGNMENT</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r w:rsidR="0066397D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
-[...5 lines deleted...]
-          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED825E7" w14:textId="77777777" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="003745FA" w:rsidP="003A63AC">
-[...4 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="1ED825E7" w14:textId="77777777" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="003745FA" w:rsidP="006B44CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3C2F">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Asset Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6532DAE5" w14:textId="77777777" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="003A63AC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10998" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2155"/>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="3083"/>
       </w:tblGrid>
       <w:tr w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w14:paraId="14618EEB" w14:textId="77777777" w:rsidTr="00FF26BA">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B046412" w14:textId="58A48D3F" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="003A63AC">
+          <w:p w14:paraId="6B046412" w14:textId="58A48D3F" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>License Plate N</w:t>
             </w:r>
             <w:r w:rsidR="008B62F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>umber</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2280016C" w14:textId="77777777" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="003A63AC">
+          <w:p w14:paraId="2280016C" w14:textId="5D775EE8" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="003A63AC">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="23C361E1" w14:textId="77777777" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="003A63AC">
+          <w:p w14:paraId="23C361E1" w14:textId="77777777" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>VIN</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="198EBFD2" w14:textId="77777777" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="003A63AC">
+          <w:p w14:paraId="198EBFD2" w14:textId="6F2F9A88" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="003A63AC">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w14:paraId="55C2C5E8" w14:textId="77777777" w:rsidTr="00CB5EAA">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB4869D" w14:textId="77777777" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="003A63AC">
+          <w:p w14:paraId="7DB4869D" w14:textId="77777777" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>Year/Make/Model</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="119D2C8D" w14:textId="77777777" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="003A63AC">
+          <w:p w14:paraId="119D2C8D" w14:textId="22AA865D" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="003A63AC">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC37D9" w:rsidRPr="00CD3C2F" w14:paraId="15D420C3" w14:textId="77777777" w:rsidTr="004C2298">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="263797FE" w14:textId="77777777" w:rsidR="00AC37D9" w:rsidRPr="00CD3C2F" w:rsidRDefault="00AC37D9" w:rsidP="00956BE7">
+          <w:p w14:paraId="263797FE" w14:textId="77777777" w:rsidR="00AC37D9" w:rsidRPr="00CD3C2F" w:rsidRDefault="00AC37D9" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>Agency:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="501A2396" w14:textId="6D0CB07A" w:rsidR="00AC37D9" w:rsidRPr="00CD3C2F" w:rsidRDefault="00AC37D9" w:rsidP="00956BE7">
+          <w:p w14:paraId="501A2396" w14:textId="43BF4376" w:rsidR="00AC37D9" w:rsidRPr="00CD3C2F" w:rsidRDefault="00AC37D9" w:rsidP="00956BE7">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB5EAA" w:rsidRPr="00CD3C2F" w14:paraId="0BB2B212" w14:textId="77777777" w:rsidTr="00FF26BA">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0844E7" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
+          <w:p w14:paraId="3C0844E7" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Agency Fleet </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>Manager:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24482DDB" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="0016169E" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
+          <w:p w14:paraId="24482DDB" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="0016169E" w:rsidRDefault="00D1692C" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016169E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> and title)</w:t>
+              <w:t>(name and title)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0013FF88" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
+          <w:p w14:paraId="0013FF88" w14:textId="47BEF7B8" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
-[...74 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3EB723" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
+          <w:p w14:paraId="1A3EB723" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Phone </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="73046C11" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
+          <w:p w14:paraId="73046C11" w14:textId="53BC2D05" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="003D4E70" w:rsidP="00956BE7">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...68 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB5EAA" w:rsidRPr="00CD3C2F" w14:paraId="10D2A08F" w14:textId="77777777" w:rsidTr="00FF26BA">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6166218C" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
+          <w:p w14:paraId="6166218C" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>Agency CFO:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2621DCDD" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="0016169E" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
+          <w:p w14:paraId="2621DCDD" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="0016169E" w:rsidRDefault="00D1692C" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016169E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> and title)</w:t>
+              <w:t>(name and title)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C22DE6D" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
+          <w:p w14:paraId="7C22DE6D" w14:textId="16E8D852" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
-[...74 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60BBFB20" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
+          <w:p w14:paraId="60BBFB20" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Phone </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="269DDA76" w14:textId="77777777" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
+          <w:p w14:paraId="269DDA76" w14:textId="7517F187" w:rsidR="00D1692C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D1692C" w:rsidP="00956BE7">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
-[...74 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D014429" w14:textId="77777777" w:rsidR="00B86DAD" w:rsidRPr="00CD3C2F" w:rsidRDefault="00B86DAD" w:rsidP="003A63AC">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44A0CA1C" w14:textId="77777777" w:rsidR="008A21FE" w:rsidRPr="00CD3C2F" w:rsidRDefault="00BA7A42" w:rsidP="006B44CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3C2F">
+        <w:t>Reassignment</w:t>
+      </w:r>
+      <w:r w:rsidR="003745FA" w:rsidRPr="00CD3C2F">
+        <w:t xml:space="preserve"> Information</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="44A0CA1C" w14:textId="77777777" w:rsidR="008A21FE" w:rsidRPr="00CD3C2F" w:rsidRDefault="00BA7A42" w:rsidP="003A63AC">
-[...25 lines deleted...]
-    <w:p w14:paraId="5C248758" w14:textId="77777777" w:rsidR="00100933" w:rsidRDefault="00100933" w:rsidP="003A63AC">
+    <w:p w14:paraId="67767F9E" w14:textId="7893E0D0" w:rsidR="003A5739" w:rsidRPr="00CD3C2F" w:rsidRDefault="003A5739" w:rsidP="003A63AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="2610"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6750"/>
           <w:tab w:val="left" w:pos="8100"/>
           <w:tab w:val="left" w:pos="9720"/>
         </w:tabs>
         <w:ind w:firstLine="18"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CD3C2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>From</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="67767F9E" w14:textId="7893E0D0" w:rsidR="003A5739" w:rsidRPr="00CD3C2F" w:rsidRDefault="003A5739" w:rsidP="003A63AC">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10998" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2335"/>
+        <w:gridCol w:w="8663"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC37D9" w:rsidRPr="00CD3C2F" w14:paraId="05065D54" w14:textId="77777777" w:rsidTr="006B44CD">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D42768" w14:textId="3B862EDE" w:rsidR="00AC37D9" w:rsidRDefault="00AC37D9" w:rsidP="00DF0B2A">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD3C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Unit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD3C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Code:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8663" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF884AB" w14:textId="64AC7A1D" w:rsidR="00AC37D9" w:rsidRPr="00CD3C2F" w:rsidRDefault="00AC37D9" w:rsidP="00AC37D9">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00482DE0" w:rsidRPr="00CD3C2F" w14:paraId="7F7489EA" w14:textId="77777777" w:rsidTr="006B44CD">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="023849B2" w14:textId="77777777" w:rsidR="00482DE0" w:rsidRDefault="00482DE0" w:rsidP="00DF0B2A">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Current Garage Location:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="446FD6E7" w14:textId="42370D6E" w:rsidR="00482DE0" w:rsidRPr="00C5345C" w:rsidRDefault="00482DE0" w:rsidP="00DF0B2A">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5345C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(Address, City, Zip)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8663" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11944054" w14:textId="23CF0F91" w:rsidR="00482DE0" w:rsidRPr="00CD3C2F" w:rsidRDefault="00482DE0" w:rsidP="00956BE7">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w14:paraId="4CBC85F1" w14:textId="77777777" w:rsidTr="006B44CD">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="283357CD" w14:textId="77CBB9A1" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00F13BD6" w:rsidP="00DF0B2A">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current </w:t>
+            </w:r>
+            <w:r w:rsidR="00961A7E" w:rsidRPr="00CD3C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Driver</w:t>
+            </w:r>
+            <w:r w:rsidR="00211306">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00961A7E" w:rsidRPr="00CD3C2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00211306">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00211306">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB5EAA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>full name and title</w:t>
+            </w:r>
+            <w:r w:rsidR="00961A7E" w:rsidRPr="00211306">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8663" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BC0945" w14:textId="139B304A" w:rsidR="00961A7E" w:rsidRPr="00CD3C2F" w:rsidRDefault="00961A7E" w:rsidP="003A63AC">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5AB79637" w14:textId="77777777" w:rsidR="00100933" w:rsidRDefault="00100933" w:rsidP="003A63AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="2610"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6750"/>
           <w:tab w:val="left" w:pos="8100"/>
           <w:tab w:val="left" w:pos="9720"/>
         </w:tabs>
         <w:ind w:firstLine="18"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD3C2F">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...501 lines deleted...]
-    <w:p w14:paraId="5AB79637" w14:textId="77777777" w:rsidR="00100933" w:rsidRDefault="00100933" w:rsidP="003A63AC">
+    <w:p w14:paraId="1251B344" w14:textId="4876BACD" w:rsidR="006B44CD" w:rsidRPr="00CD3C2F" w:rsidRDefault="003A5739" w:rsidP="006B44CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="2610"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6750"/>
           <w:tab w:val="left" w:pos="8100"/>
           <w:tab w:val="left" w:pos="9720"/>
         </w:tabs>
         <w:ind w:firstLine="18"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...17 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10998" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2335"/>
         <w:gridCol w:w="8663"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00247DED" w:rsidRPr="00CD3C2F" w14:paraId="5233FD28" w14:textId="77777777" w:rsidTr="00F858CB">
+      <w:tr w:rsidR="00247DED" w:rsidRPr="00CD3C2F" w14:paraId="5233FD28" w14:textId="77777777" w:rsidTr="006B44CD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67CDECA1" w14:textId="7C6A0C1F" w:rsidR="00247DED" w:rsidRPr="00CD3C2F" w:rsidRDefault="00247DED" w:rsidP="003A63AC">
+          <w:p w14:paraId="67CDECA1" w14:textId="7C6A0C1F" w:rsidR="00247DED" w:rsidRPr="00CD3C2F" w:rsidRDefault="00247DED" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>New Unit Code</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8663" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDDD4A8" w14:textId="61DB0894" w:rsidR="00247DED" w:rsidRPr="00CD3C2F" w:rsidRDefault="00247DED" w:rsidP="003A63AC">
+          <w:p w14:paraId="4DDDD4A8" w14:textId="1C585DE8" w:rsidR="00247DED" w:rsidRPr="00CD3C2F" w:rsidRDefault="00247DED" w:rsidP="003A63AC">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482DE0" w:rsidRPr="00CD3C2F" w14:paraId="616C812F" w14:textId="77777777" w:rsidTr="00956BE7">
+      <w:tr w:rsidR="00482DE0" w:rsidRPr="00CD3C2F" w14:paraId="616C812F" w14:textId="77777777" w:rsidTr="006B44CD">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68896092" w14:textId="77777777" w:rsidR="00482DE0" w:rsidRDefault="00482DE0" w:rsidP="00956BE7">
+          <w:p w14:paraId="68896092" w14:textId="77777777" w:rsidR="00482DE0" w:rsidRDefault="00482DE0" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>New Garage Location:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="794A9D46" w14:textId="77777777" w:rsidR="00482DE0" w:rsidRPr="00CD3C2F" w:rsidRDefault="00482DE0" w:rsidP="00956BE7">
+          <w:p w14:paraId="794A9D46" w14:textId="77777777" w:rsidR="00482DE0" w:rsidRPr="00CD3C2F" w:rsidRDefault="00482DE0" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5345C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(Address, City, Zip)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8663" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E807746" w14:textId="77777777" w:rsidR="00482DE0" w:rsidRPr="00CD3C2F" w:rsidRDefault="00482DE0" w:rsidP="00956BE7">
+          <w:p w14:paraId="3E807746" w14:textId="26424FBC" w:rsidR="00482DE0" w:rsidRPr="00CD3C2F" w:rsidRDefault="00482DE0" w:rsidP="00956BE7">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C5345C" w:rsidRPr="00CD3C2F" w14:paraId="62389233" w14:textId="77777777" w:rsidTr="00956BE7">
+      <w:tr w:rsidR="00C5345C" w:rsidRPr="00CD3C2F" w14:paraId="62389233" w14:textId="77777777" w:rsidTr="006B44CD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27D52003" w14:textId="02D78EB4" w:rsidR="00C5345C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00C5345C" w:rsidP="00956BE7">
+          <w:p w14:paraId="27D52003" w14:textId="02D78EB4" w:rsidR="00C5345C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00C5345C" w:rsidP="00DF0B2A">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
-              <w:t>New</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">New </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>Driver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:t>(full name</w:t>
             </w:r>
             <w:r w:rsidR="003432C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">, EID, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:t>and title</w:t>
             </w:r>
             <w:r w:rsidRPr="00211306">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8663" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3639CB49" w14:textId="77777777" w:rsidR="00C5345C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00C5345C" w:rsidP="00956BE7">
+          <w:p w14:paraId="3639CB49" w14:textId="57B828BC" w:rsidR="00C5345C" w:rsidRPr="00CD3C2F" w:rsidRDefault="00C5345C" w:rsidP="00956BE7">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="108A8AD8" w14:textId="77777777" w:rsidR="008A21FE" w:rsidRPr="00CD3C2F" w:rsidRDefault="008A21FE" w:rsidP="003A63AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4140"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DFD45EE" w14:textId="77777777" w:rsidR="00531692" w:rsidRPr="00CD3C2F" w:rsidRDefault="00531692" w:rsidP="003A63AC">
+    <w:p w14:paraId="4EE02003" w14:textId="77777777" w:rsidR="006B44CD" w:rsidRDefault="006B44CD" w:rsidP="003A63AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFD45EE" w14:textId="78617C07" w:rsidR="00531692" w:rsidRPr="00CD3C2F" w:rsidRDefault="00531692" w:rsidP="002253AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3C2F">
+        <w:lastRenderedPageBreak/>
         <w:t>Justification for Reassignment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68707D8C" w14:textId="77777777" w:rsidR="00B04D40" w:rsidRPr="00CD3C2F" w:rsidRDefault="00B04D40" w:rsidP="003A63AC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10980" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10980"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A21FE" w:rsidRPr="00CD3C2F" w14:paraId="03457D98" w14:textId="77777777" w:rsidTr="00C5345C">
         <w:trPr>
           <w:trHeight w:val="1475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8D45A4" w14:textId="77777777" w:rsidR="00B21CCE" w:rsidRPr="00CD3C2F" w:rsidRDefault="00B21CCE" w:rsidP="003A63AC">
+          <w:p w14:paraId="3E8D45A4" w14:textId="77777777" w:rsidR="00B21CCE" w:rsidRPr="007B5304" w:rsidRDefault="00B21CCE" w:rsidP="003A63AC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:b/>
+                <w:rStyle w:val="Emphasis"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
+            <w:r w:rsidRPr="007B5304">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:t xml:space="preserve">If typing in Word, this text box will expand </w:t>
             </w:r>
-            <w:r w:rsidR="00BA7A42" w:rsidRPr="00CD3C2F">
+            <w:r w:rsidR="00BA7A42" w:rsidRPr="007B5304">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:t>(p</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD3C2F">
+            <w:r w:rsidRPr="007B5304">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rStyle w:val="Emphasis"/>
               </w:rPr>
-              <w:t>lease a</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">).  </w:t>
+              <w:t xml:space="preserve">lease attach additional documentation if necessary).  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CB57FFD" w14:textId="77777777" w:rsidR="00B21CCE" w:rsidRDefault="00531692" w:rsidP="003A63AC">
-[...89 lines deleted...]
-          <w:p w14:paraId="69FBFDD3" w14:textId="77777777" w:rsidR="003F1573" w:rsidRPr="00CD3C2F" w:rsidRDefault="003F1573" w:rsidP="003A63AC">
+          <w:p w14:paraId="69FBFDD3" w14:textId="77777777" w:rsidR="003F1573" w:rsidRPr="00CD3C2F" w:rsidRDefault="003F1573" w:rsidP="00AC0E02">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1BEFDFF3" w14:textId="77777777" w:rsidR="008A21FE" w:rsidRPr="00CD3C2F" w:rsidRDefault="008A21FE" w:rsidP="003A63AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4140"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C6F3BCE" w14:textId="77777777" w:rsidR="002050CA" w:rsidRPr="00CD3C2F" w:rsidRDefault="009F1E5D" w:rsidP="003A63AC">
+    <w:p w14:paraId="5C6F3BCE" w14:textId="77777777" w:rsidR="002050CA" w:rsidRPr="00CD3C2F" w:rsidRDefault="009F1E5D" w:rsidP="002253AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3C2F">
+        <w:t>Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3256261A" w14:textId="7ACE1974" w:rsidR="001A50D6" w:rsidRPr="00CD3C2F" w:rsidRDefault="001A50D6" w:rsidP="003A63AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="10800"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>Signature</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Agency Fleet Manager</w:t>
       </w:r>
       <w:r w:rsidR="00A37A33" w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>: ___________________________________________________________</w:t>
+        <w:t>: ____________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00A37A33" w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="00531692" w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00531692" w:rsidRPr="00CD3C2F">
+      <w:r w:rsidR="00023077">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
+          <w:b/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin">
-[...73 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E008C3D" w14:textId="77777777" w:rsidR="00D109E1" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D109E1" w:rsidP="003A63AC">
+    <w:p w14:paraId="2E008C3D" w14:textId="77777777" w:rsidR="00D109E1" w:rsidRDefault="00D109E1" w:rsidP="003A63AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="5760"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="10080"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3014F013" w14:textId="77777777" w:rsidR="002F058A" w:rsidRPr="00CD3C2F" w:rsidRDefault="002F058A" w:rsidP="003A63AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="5940"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="10080"/>
+        </w:tabs>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00531692" w:rsidRPr="00CD3C2F" w14:paraId="76A6B4E5" w14:textId="77777777" w:rsidTr="00531692">
+      <w:tr w:rsidR="00531692" w:rsidRPr="00CD3C2F" w14:paraId="76A6B4E5" w14:textId="77777777" w:rsidTr="002F058A">
         <w:trPr>
           <w:trHeight w:val="934"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10998" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6610BD00" w14:textId="77777777" w:rsidR="001A50D6" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D109E1" w:rsidP="003A63AC">
+          <w:p w14:paraId="6610BD00" w14:textId="77777777" w:rsidR="001A50D6" w:rsidRPr="00DF0B2A" w:rsidRDefault="00D109E1" w:rsidP="003A63AC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="underscore" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7380"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="10800"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD3C2F">
+            <w:r w:rsidRPr="00DF0B2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="00B553F3" w:rsidRPr="00CD3C2F">
+            <w:r w:rsidR="00B553F3" w:rsidRPr="00DF0B2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD3C2F">
+            <w:r w:rsidRPr="00DF0B2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t xml:space="preserve"> OVM USE O</w:t>
             </w:r>
-            <w:r w:rsidR="00B553F3" w:rsidRPr="00CD3C2F">
+            <w:r w:rsidR="00B553F3" w:rsidRPr="00DF0B2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>NLY</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B2F95B9" w14:textId="77777777" w:rsidR="001A50D6" w:rsidRPr="00CD3C2F" w:rsidRDefault="001A50D6" w:rsidP="003A63AC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="underscore" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7380"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="10800"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B8FA330" w14:textId="77777777" w:rsidR="001A50D6" w:rsidRPr="00CD3C2F" w:rsidRDefault="001A50D6" w:rsidP="003A63AC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="underscore" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7380"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="10800"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">OVM Fleet </w:t>
             </w:r>
             <w:r w:rsidR="00BA7A42" w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:t>Direc</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:t>tor:</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Date Received:</w:t>
             </w:r>
             <w:r w:rsidR="00486F12" w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="30743F21" w14:textId="77777777" w:rsidR="00D109E1" w:rsidRPr="00CD3C2F" w:rsidRDefault="00D109E1" w:rsidP="003A63AC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="underscore" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7380"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="10800"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D3439C5" w14:textId="57F6092F" w:rsidR="000F2FA4" w:rsidRDefault="00B86DAD" w:rsidP="000F2FA4">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BA7A42" w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This form must be s</w:t>
       </w:r>
       <w:r w:rsidR="0003138D" w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ubmitted to OVM when any vehicle or fleet asset</w:t>
       </w:r>
       <w:r w:rsidR="00BA7A42" w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reassigned within an Agency (</w:t>
       </w:r>
       <w:r w:rsidR="0021711F" w:rsidRPr="00CD3C2F">
         <w:rPr>
@@ -3340,1767 +1728,964 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0003138D" w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Leased vehicles may </w:t>
       </w:r>
       <w:r w:rsidR="0003138D" w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidR="0003138D" w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> be transferred between Agencies without obtaining approval from OVM prior to the transfer. Additional documentation may be required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238DF0EC" w14:textId="0E06F9D6" w:rsidR="0003138D" w:rsidRDefault="0003138D" w:rsidP="003A63AC">
+    <w:p w14:paraId="3CAB4C20" w14:textId="77777777" w:rsidR="00363C3F" w:rsidRPr="00CD3C2F" w:rsidRDefault="00363C3F" w:rsidP="003A63AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CAB4C20" w14:textId="77777777" w:rsidR="00363C3F" w:rsidRPr="00CD3C2F" w:rsidRDefault="00363C3F" w:rsidP="003A63AC">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="17604064" w14:textId="77777777" w:rsidR="00B86DAD" w:rsidRPr="00CD3C2F" w:rsidRDefault="005870BC" w:rsidP="00DF0B2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3C2F">
+        <w:t>Instructions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D0117A" w14:textId="77777777" w:rsidR="005870BC" w:rsidRPr="00363C3F" w:rsidRDefault="003745FA" w:rsidP="00DF0B2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00363C3F">
+        <w:t>Asset Information</w:t>
+      </w:r>
+      <w:r w:rsidR="005870BC" w:rsidRPr="00363C3F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213B3F6D" w14:textId="67D88656" w:rsidR="005870BC" w:rsidRPr="008C1E8A" w:rsidRDefault="005870BC" w:rsidP="000E06C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>License Plate N</w:t>
+      </w:r>
+      <w:r w:rsidR="008B62F5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>umber</w:t>
+      </w:r>
+      <w:r w:rsidR="0010681C" w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve">Provide the </w:t>
+      </w:r>
+      <w:r w:rsidR="003375BE">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="003375BE" w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve">egistry </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="003375BE">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003375BE" w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve">otor </w:t>
+      </w:r>
+      <w:r w:rsidR="003375BE">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:t>ehicles</w:t>
+      </w:r>
+      <w:r w:rsidR="003375BE">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve"> license plate number assigned to the vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="003745FA" w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5C11" w:rsidRPr="008C1E8A">
+        <w:t>trailer,</w:t>
+      </w:r>
+      <w:r w:rsidR="003745FA" w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve"> or equipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FD04B9" w14:textId="77777777" w:rsidR="005870BC" w:rsidRPr="008C1E8A" w:rsidRDefault="005870BC" w:rsidP="000E06C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vehicle Identification Number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve"> (VIN) – Provide the VIN for the vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="003745FA" w:rsidRPr="008C1E8A">
+        <w:t>, trailer</w:t>
+      </w:r>
+      <w:r w:rsidR="0014600D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003745FA" w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve"> or equipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAB1C07" w14:textId="29674A3F" w:rsidR="005870BC" w:rsidRDefault="005870BC" w:rsidP="000E06C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:r w:rsidR="00961A7E" w:rsidRPr="008C1E8A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Make</w:t>
+      </w:r>
+      <w:r w:rsidR="00961A7E" w:rsidRPr="008C1E8A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>/Model</w:t>
+      </w:r>
+      <w:r w:rsidR="00961A7E" w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve"> – Provide the year,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014600D" w:rsidRPr="008C1E8A">
+        <w:t>manufacturer,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00961A7E" w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve">and model name </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:t>of the vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="003745FA" w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0014600D" w:rsidRPr="008C1E8A">
+        <w:t>trailer,</w:t>
+      </w:r>
+      <w:r w:rsidR="003745FA" w:rsidRPr="008C1E8A">
+        <w:t xml:space="preserve"> or equipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E8A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39522041" w14:textId="77777777" w:rsidR="00192C33" w:rsidRPr="00A00A8F" w:rsidRDefault="00192C33" w:rsidP="000E06C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841B13">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077B77">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841B13">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A8F">
+        <w:t>Provide the complete name of the Agency where the asset currently is assigned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BA6732" w14:textId="77777777" w:rsidR="00192C33" w:rsidRPr="003A63AC" w:rsidRDefault="00192C33" w:rsidP="000E06C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003A63AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Agency Fleet Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A63AC">
+        <w:t xml:space="preserve"> – Provi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>de complete name and title of the e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A63AC">
+        <w:t>mployee designated as Agency Fleet Manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E15DA28" w14:textId="77777777" w:rsidR="00192C33" w:rsidRPr="003A63AC" w:rsidRDefault="00192C33" w:rsidP="000E06C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003A63AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Phone and Email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A63AC">
+        <w:t xml:space="preserve"> – Provide phone number (including area code) and email address of Agency Fleet Manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175F0714" w14:textId="06D4C301" w:rsidR="00192C33" w:rsidRPr="003A63AC" w:rsidRDefault="00192C33" w:rsidP="000E06C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003A63AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Agency CFO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A63AC">
+        <w:t xml:space="preserve"> – Provide </w:t>
+      </w:r>
+      <w:r>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A63AC">
+        <w:t xml:space="preserve"> name and title of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A63AC">
+        <w:t>mployee designated as</w:t>
+      </w:r>
+      <w:r w:rsidR="00472573">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A63AC">
+        <w:t xml:space="preserve"> Agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00472573">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00472573" w:rsidRPr="003A63AC">
+        <w:t xml:space="preserve"> financial signatory</w:t>
+      </w:r>
+      <w:r w:rsidR="00472573">
+        <w:t xml:space="preserve"> authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00B971A0">
+        <w:t xml:space="preserve"> (typically Chief Financial Officer or Chief Fiscal Officer / “CFO”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9821B5" w14:textId="443A3669" w:rsidR="00192C33" w:rsidRPr="00482DE0" w:rsidRDefault="00192C33" w:rsidP="000E06C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003A63AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Phone and Email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A63AC">
+        <w:t xml:space="preserve"> – Provide phone number (including area code) and email address of CFO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7382C304" w14:textId="77777777" w:rsidR="005870BC" w:rsidRDefault="005870BC" w:rsidP="00DF0B2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00363C3F">
+        <w:t xml:space="preserve">Reassignment </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7A42" w:rsidRPr="00363C3F">
+        <w:t>Inform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363C3F">
+        <w:t>ation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D5D1A1" w14:textId="20A5EB74" w:rsidR="00B967DC" w:rsidRPr="00B967DC" w:rsidRDefault="00B967DC" w:rsidP="00B967DC">
+      <w:r>
+        <w:t>From</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54699A30" w14:textId="24EC50F2" w:rsidR="00482DE0" w:rsidRPr="000E06C8" w:rsidRDefault="00482DE0" w:rsidP="000E06C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B967DC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Current Unit Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E06C8">
+        <w:t xml:space="preserve"> – Provide the Unit Code (billing detail) for the Agency location where the asset </w:t>
+      </w:r>
+      <w:r w:rsidR="00327984" w:rsidRPr="000E06C8">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E06C8">
+        <w:t>currently assigned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32732F8A" w14:textId="679DA67A" w:rsidR="00735AD7" w:rsidRPr="000E06C8" w:rsidRDefault="00735AD7" w:rsidP="000E06C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B967DC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Current Garage Location</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E06C8">
+        <w:t xml:space="preserve"> – Provide complete address (</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B61" w:rsidRPr="000E06C8">
+        <w:t xml:space="preserve">street </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E06C8">
+        <w:t>address, city</w:t>
+      </w:r>
+      <w:r w:rsidR="00735793" w:rsidRPr="000E06C8">
+        <w:t>/town</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E06C8">
+        <w:t xml:space="preserve">, and zip code) of the current location </w:t>
+      </w:r>
+      <w:r w:rsidR="00895636" w:rsidRPr="000E06C8">
+        <w:t>where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E06C8">
+        <w:t xml:space="preserve"> the asset</w:t>
+      </w:r>
+      <w:r w:rsidR="00895636" w:rsidRPr="000E06C8">
+        <w:t xml:space="preserve"> is assigned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E06C8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49573B8D" w14:textId="0285B074" w:rsidR="00BA7A42" w:rsidRPr="003A63AC" w:rsidRDefault="00E471E3" w:rsidP="000E06C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B967DC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Current </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7A42" w:rsidRPr="00B967DC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Driver</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51708" w:rsidRPr="000E06C8">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7A42" w:rsidRPr="000E06C8">
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="007130B2" w:rsidRPr="000E06C8">
+        <w:t>first and last</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7A42" w:rsidRPr="000E06C8">
+        <w:t xml:space="preserve"> name of driver currently assigned to the </w:t>
+      </w:r>
+      <w:r w:rsidR="003745FA" w:rsidRPr="000E06C8">
+        <w:t>asset</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5F93" w:rsidRPr="000E06C8">
+        <w:t>, along with their Employee Identification Number (EID) and title</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7A42" w:rsidRPr="003A63AC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144D6AC0" w14:textId="14FC9BC2" w:rsidR="00B967DC" w:rsidRDefault="00B967DC" w:rsidP="00B967DC">
+      <w:r>
+        <w:t>To</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E689946" w14:textId="2A58309B" w:rsidR="007665D5" w:rsidRPr="00B97B9C" w:rsidRDefault="007665D5" w:rsidP="00B97B9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B967DC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>New Unit Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97B9C">
+        <w:t xml:space="preserve"> – Provide the Unit Code (billing detail) for the Agency location where the asset is</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B61" w:rsidRPr="00B97B9C">
+        <w:t xml:space="preserve"> being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97B9C">
+        <w:t xml:space="preserve"> assigned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCCD27E" w14:textId="3841786A" w:rsidR="007665D5" w:rsidRPr="00B97B9C" w:rsidRDefault="007665D5" w:rsidP="00B97B9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B967DC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>New Garage Location</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97B9C">
+        <w:t xml:space="preserve"> – Provide complete address (</w:t>
+      </w:r>
+      <w:r w:rsidR="00735793" w:rsidRPr="00B97B9C">
+        <w:t xml:space="preserve">street </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97B9C">
+        <w:t>address, city</w:t>
+      </w:r>
+      <w:r w:rsidR="00735793" w:rsidRPr="00B97B9C">
+        <w:t>/town</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97B9C">
+        <w:t xml:space="preserve">, and zip code) of the location </w:t>
+      </w:r>
+      <w:r w:rsidR="00327984" w:rsidRPr="00B97B9C">
+        <w:t>where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97B9C">
+        <w:t xml:space="preserve"> the asset</w:t>
+      </w:r>
+      <w:r w:rsidR="00327984" w:rsidRPr="00B97B9C">
+        <w:t xml:space="preserve"> is being assigned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97B9C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B4113B" w14:textId="2C2EE689" w:rsidR="007665D5" w:rsidRPr="00B97B9C" w:rsidRDefault="002C5B61" w:rsidP="00B97B9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B967DC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:r w:rsidR="007665D5" w:rsidRPr="00B967DC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Driver</w:t>
+      </w:r>
+      <w:r w:rsidR="007665D5" w:rsidRPr="00B97B9C">
+        <w:t xml:space="preserve"> – Provide first and last name of driver </w:t>
+      </w:r>
+      <w:r w:rsidR="00735793" w:rsidRPr="00B97B9C">
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidR="007665D5" w:rsidRPr="00B97B9C">
+        <w:t xml:space="preserve"> assigned to the asset, along with their Employee Identification Number (EID) and title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5295CDB2" w14:textId="77777777" w:rsidR="00812757" w:rsidRDefault="00812757" w:rsidP="00B51708">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17604064" w14:textId="77777777" w:rsidR="00B86DAD" w:rsidRPr="00CD3C2F" w:rsidRDefault="005870BC" w:rsidP="003A63AC">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7AD0F285" w14:textId="3E985D33" w:rsidR="00961A7E" w:rsidRPr="00B51708" w:rsidRDefault="00961A7E" w:rsidP="00B967DC">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B967DC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">write “SAME” if not changing </w:t>
+      </w:r>
+      <w:r w:rsidR="0089624B" w:rsidRPr="00B967DC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>a particular section</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF4E482" w14:textId="26AE8DC4" w:rsidR="005870BC" w:rsidRDefault="005870BC" w:rsidP="003A63AC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118168FB" w14:textId="77777777" w:rsidR="00812757" w:rsidRPr="00CD3C2F" w:rsidRDefault="00812757" w:rsidP="003A63AC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19EF2360" w14:textId="4306525E" w:rsidR="00654A46" w:rsidRPr="00CD3C2F" w:rsidRDefault="00654A46" w:rsidP="002F058A">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B967DC">
+        <w:rPr>
+          <w:rStyle w:val="Heading4Char"/>
+        </w:rPr>
+        <w:t>Justification for Reassignment</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51708" w:rsidRPr="003A63AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
         </w:rPr>
-        <w:t>Instructions:</w:t>
+        <w:t>Provide a</w:t>
+      </w:r>
+      <w:r w:rsidR="00812757">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> detailed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3C2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> validation for the </w:t>
+      </w:r>
+      <w:r w:rsidR="003745FA" w:rsidRPr="00CD3C2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>asset</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3C2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00812757">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ driver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3C2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reassignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6292E7B6" w14:textId="77777777" w:rsidR="005870BC" w:rsidRPr="00CD3C2F" w:rsidRDefault="005870BC" w:rsidP="003A63AC">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="062CCCAE" w14:textId="77777777" w:rsidR="00654A46" w:rsidRPr="00CD3C2F" w:rsidRDefault="00654A46" w:rsidP="003A63AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38D0117A" w14:textId="77777777" w:rsidR="005870BC" w:rsidRPr="00363C3F" w:rsidRDefault="003745FA" w:rsidP="003A63AC">
-[...587 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7FB4E887" w14:textId="69C075EE" w:rsidR="00654A46" w:rsidRPr="004849D2" w:rsidRDefault="003336EE" w:rsidP="007B5304">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004849D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency Fleet Manager </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>must s</w:t>
+      </w:r>
+      <w:r w:rsidR="00654A46" w:rsidRPr="004849D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ign and date t</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51708" w:rsidRPr="004849D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>he form.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7382C304" w14:textId="77777777" w:rsidR="005870BC" w:rsidRPr="00363C3F" w:rsidRDefault="005870BC" w:rsidP="003A63AC">
-[...4 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:p w14:paraId="5A498185" w14:textId="77777777" w:rsidR="005870BC" w:rsidRPr="00CD3C2F" w:rsidRDefault="005870BC" w:rsidP="007B5304">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:iCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00363C3F">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7A805EAB" w14:textId="77777777" w:rsidR="005870BC" w:rsidRPr="003A63AC" w:rsidRDefault="005870BC" w:rsidP="003A63AC">
-[...766 lines deleted...]
-    <w:p w14:paraId="50FABC88" w14:textId="743FFDFA" w:rsidR="005870BC" w:rsidRPr="00CD3C2F" w:rsidRDefault="00654A46" w:rsidP="004849D2">
+    <w:p w14:paraId="50FABC88" w14:textId="743FFDFA" w:rsidR="005870BC" w:rsidRPr="00CD3C2F" w:rsidRDefault="00654A46" w:rsidP="007B5304">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="360"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Return completed form to Office of Vehicle Management via email to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00523D6F" w:rsidRPr="002B706D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Vincent.Micozzi@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CD3C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. OVM will accept the signed form in Word or via Adobe pdf format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1F98DB" w14:textId="77777777" w:rsidR="005870BC" w:rsidRPr="00CD3C2F" w:rsidRDefault="005870BC" w:rsidP="003A63AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005870BC" w:rsidRPr="00CD3C2F" w:rsidSect="00486F12">
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="432" w:right="720" w:bottom="432" w:left="720" w:header="432" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6324CEE5" w14:textId="77777777" w:rsidR="00DE709E" w:rsidRDefault="00DE709E">
+    <w:p w14:paraId="6B00C1ED" w14:textId="77777777" w:rsidR="004607B3" w:rsidRDefault="004607B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3393CA4D" w14:textId="77777777" w:rsidR="00DE709E" w:rsidRDefault="00DE709E">
+    <w:p w14:paraId="3C6586C3" w14:textId="77777777" w:rsidR="004607B3" w:rsidRDefault="004607B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40744822" w14:textId="58616617" w:rsidR="006A37A5" w:rsidRPr="009A445B" w:rsidRDefault="006A37A5" w:rsidP="009A445B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:color w:val="2E3192"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0006735F">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:color w:val="2E3192"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Last Updated 8/3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:color w:val="2E3192"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>0/2023</w:t>
     </w:r>
     <w:r w:rsidRPr="0006735F">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:color w:val="2E3192"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0006735F">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:color w:val="2E3192"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0006735F">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:color w:val="2E3192"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0006735F">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:color w:val="2E3192"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0006735F">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:color w:val="2E3192"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:color w:val="2E3192"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="0006735F">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:color w:val="2E3192"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="284738F4" w14:textId="77777777" w:rsidR="00DE709E" w:rsidRDefault="00DE709E">
+    <w:p w14:paraId="09D19C05" w14:textId="77777777" w:rsidR="004607B3" w:rsidRDefault="004607B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4993EE16" w14:textId="77777777" w:rsidR="00DE709E" w:rsidRDefault="00DE709E">
+    <w:p w14:paraId="49AC5C52" w14:textId="77777777" w:rsidR="004607B3" w:rsidRDefault="004607B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01054C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93CCA646"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6324,50 +3909,190 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="230372C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2A4319C"/>
+    <w:lvl w:ilvl="0" w:tplc="8974A70E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4522A084">
+      <w:start w:val="149"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="651A09F6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A77848FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="07BC1792" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="886E7ED6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="73F85374" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DE6A46A2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1792A648" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2693035F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08FCFEDC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6463,141 +4188,141 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2755241F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7F705A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27761A7A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7F705A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="292E0576"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2794C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B5F1BB1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E5126EF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2794C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F4D53E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFD0E864"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6693,123 +4418,123 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31541A69"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="376A1EC4"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2794C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AD130CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B7771BA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2794C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C8D3F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B68EF330"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6854,51 +4579,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D2F012D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FAA1C22"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6994,143 +4719,143 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D4F33F7"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D0A4CAE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E50397B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2794C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F08564F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41230DE8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="449661CB"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="189A105E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F9160F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC60760C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7226,89 +4951,89 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="478E573A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47BB12BC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D0A4CAE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="480A6413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B860E36A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7404,51 +5129,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48FB0CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E6C6E24"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7517,87 +5242,87 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4967347B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2794C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A7816A7"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7F705A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BB51C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9E47B60"/>
     <w:lvl w:ilvl="0" w:tplc="807A4B5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1125" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7665,179 +5390,179 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5445" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6165" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CAA5A58"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D894ECE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DCE1D72"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="588C7650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E544214"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090011"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F5821D1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04DCE47E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50132045"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D0A4CAE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557D5E92"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7F705A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="570770B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2460D0BE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7906,197 +5631,197 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="573434D5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2794C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58935191"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7F705A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D6C3F87"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DBF396D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2794C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FEF2093"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9F0643EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60F85DA4"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2794C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62B51435"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D0A4CAE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1F04F2"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B197544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C66A43B2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8192,69 +5917,69 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D6E6F43"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2794C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F0F5D31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E12C030C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8350,105 +6075,105 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FD87BC0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="588C7650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71244DDE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73723518"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2794C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755B688B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE8C46E8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8544,195 +6269,195 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="759E763D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7F705A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76403628"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78A940AB"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="588C7650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79BF6B1C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE5550F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2794C61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C1C0486"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C2B4072"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0EC423E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0307E2"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="588C7650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FED0297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D4E9748"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8805,447 +6530,454 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1155731045">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1649162210">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1358119233">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="120197035">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1160581176">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1345671175">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="395974024">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="734864343">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1793674609">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="43217200">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="502866733">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1985234773">
-    <w:abstractNumId w:val="74"/>
+    <w:abstractNumId w:val="75"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1477143898">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1656445169">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="523906998">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1684553000">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1684553000">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="17" w16cid:durableId="1498224861">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="741098995">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="69"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1)"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2131243610">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1881356229">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="102040369">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1366754437">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="31000312">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="200636531">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="211697242">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1938368149">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1)"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="651057920">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1864247509">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="385027657">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="725035688">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1135679236">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="32778951">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="73287737">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1801336811">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1135679236">
-[...8 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="1801336811">
+  <w:num w:numId="35" w16cid:durableId="551422928">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="551422928">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="36" w16cid:durableId="1578783413">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1917782255">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="752358179">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1288464770">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="12849397">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1324629181">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1)"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="222067741">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="506798212">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="395394014">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1406368975">
-    <w:abstractNumId w:val="72"/>
+    <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1150095184">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1382483273">
-    <w:abstractNumId w:val="71"/>
+    <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="2113238627">
-    <w:abstractNumId w:val="75"/>
+    <w:abstractNumId w:val="76"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1621063820">
-    <w:abstractNumId w:val="75"/>
+    <w:abstractNumId w:val="76"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1)"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1945771287">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1679455782">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1219708497">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1911889053">
     <w:abstractNumId w:val="70"/>
   </w:num>
-  <w:num w:numId="53" w16cid:durableId="1911889053">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="54" w16cid:durableId="585457990">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="287055529">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="641348179">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="3"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1)"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="1303346014">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="1353607332">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="295382146">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1136921365">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="1786608946">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="1913462837">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="1030759151">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="1752043546">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="628784192">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="247231018">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="1823230573">
-    <w:abstractNumId w:val="67"/>
+    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="961108948">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="1900896658">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="141964856">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="1304040199">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="1310132554">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="73" w16cid:durableId="379793491">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="963804094">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="75" w16cid:durableId="773522067">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="76" w16cid:durableId="338430803">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="77" w16cid:durableId="1797873256">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="78" w16cid:durableId="968780997">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="79" w16cid:durableId="613168596">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="80" w16cid:durableId="162934762">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="81" w16cid:durableId="8026725">
-    <w:abstractNumId w:val="76"/>
+    <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="82" w16cid:durableId="677922044">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="83" w16cid:durableId="118425907">
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="75"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D80056"/>
     <w:rsid w:val="00000880"/>
     <w:rsid w:val="00000D3F"/>
     <w:rsid w:val="00000D84"/>
     <w:rsid w:val="00000FE5"/>
     <w:rsid w:val="00001664"/>
     <w:rsid w:val="00001752"/>
     <w:rsid w:val="00002019"/>
     <w:rsid w:val="00002776"/>
     <w:rsid w:val="00002F19"/>
     <w:rsid w:val="00003960"/>
     <w:rsid w:val="00003B1A"/>
     <w:rsid w:val="00004622"/>
     <w:rsid w:val="00004933"/>
     <w:rsid w:val="000050FC"/>
     <w:rsid w:val="000054A1"/>
     <w:rsid w:val="00005A38"/>
     <w:rsid w:val="00005E78"/>
     <w:rsid w:val="00005FBD"/>
     <w:rsid w:val="0000637F"/>
     <w:rsid w:val="0000640D"/>
     <w:rsid w:val="0000660B"/>
     <w:rsid w:val="000070AB"/>
+    <w:rsid w:val="00007131"/>
     <w:rsid w:val="00007311"/>
     <w:rsid w:val="000078B1"/>
     <w:rsid w:val="00010631"/>
     <w:rsid w:val="00010859"/>
     <w:rsid w:val="000111BE"/>
     <w:rsid w:val="000115ED"/>
     <w:rsid w:val="00012F8C"/>
     <w:rsid w:val="000133C7"/>
     <w:rsid w:val="00013B45"/>
     <w:rsid w:val="00014631"/>
     <w:rsid w:val="000146B7"/>
     <w:rsid w:val="00014D21"/>
     <w:rsid w:val="00014DA0"/>
     <w:rsid w:val="00014E3F"/>
     <w:rsid w:val="000156E8"/>
     <w:rsid w:val="00016073"/>
     <w:rsid w:val="0001623E"/>
     <w:rsid w:val="00016261"/>
     <w:rsid w:val="00016851"/>
     <w:rsid w:val="000168B7"/>
     <w:rsid w:val="0002007D"/>
     <w:rsid w:val="000201BF"/>
     <w:rsid w:val="00020227"/>
     <w:rsid w:val="00020CEA"/>
     <w:rsid w:val="0002152A"/>
     <w:rsid w:val="00021E65"/>
     <w:rsid w:val="000226FB"/>
     <w:rsid w:val="00022D5B"/>
+    <w:rsid w:val="00023077"/>
     <w:rsid w:val="00023079"/>
     <w:rsid w:val="00023942"/>
     <w:rsid w:val="00024F5B"/>
     <w:rsid w:val="00025278"/>
     <w:rsid w:val="0002558E"/>
     <w:rsid w:val="00025932"/>
     <w:rsid w:val="00025B52"/>
     <w:rsid w:val="00025C39"/>
     <w:rsid w:val="00025CC5"/>
     <w:rsid w:val="00026025"/>
     <w:rsid w:val="0002615D"/>
     <w:rsid w:val="000263B2"/>
     <w:rsid w:val="00026402"/>
     <w:rsid w:val="00026B95"/>
     <w:rsid w:val="00026C29"/>
     <w:rsid w:val="0002760E"/>
     <w:rsid w:val="00027693"/>
     <w:rsid w:val="000278B0"/>
     <w:rsid w:val="00027A9F"/>
     <w:rsid w:val="00027C67"/>
     <w:rsid w:val="00027C98"/>
     <w:rsid w:val="00027FAB"/>
     <w:rsid w:val="00030721"/>
     <w:rsid w:val="0003093C"/>
     <w:rsid w:val="000309F3"/>
@@ -9463,93 +7195,95 @@
     <w:rsid w:val="000A744C"/>
     <w:rsid w:val="000A7482"/>
     <w:rsid w:val="000A7CFC"/>
     <w:rsid w:val="000A7D98"/>
     <w:rsid w:val="000B0F6B"/>
     <w:rsid w:val="000B15CC"/>
     <w:rsid w:val="000B1C9E"/>
     <w:rsid w:val="000B277D"/>
     <w:rsid w:val="000B2A0B"/>
     <w:rsid w:val="000B2E1D"/>
     <w:rsid w:val="000B2E6D"/>
     <w:rsid w:val="000B355A"/>
     <w:rsid w:val="000B40E6"/>
     <w:rsid w:val="000B505A"/>
     <w:rsid w:val="000B54D5"/>
     <w:rsid w:val="000C05C0"/>
     <w:rsid w:val="000C0B8C"/>
     <w:rsid w:val="000C1F69"/>
     <w:rsid w:val="000C27F7"/>
     <w:rsid w:val="000C284E"/>
     <w:rsid w:val="000C29A8"/>
     <w:rsid w:val="000C2D6B"/>
     <w:rsid w:val="000C3585"/>
     <w:rsid w:val="000C368B"/>
     <w:rsid w:val="000C36B3"/>
+    <w:rsid w:val="000C3B35"/>
     <w:rsid w:val="000C3CE7"/>
     <w:rsid w:val="000C481D"/>
     <w:rsid w:val="000C48CF"/>
     <w:rsid w:val="000C4F87"/>
     <w:rsid w:val="000C50EC"/>
     <w:rsid w:val="000C5763"/>
     <w:rsid w:val="000C631A"/>
     <w:rsid w:val="000C6AD2"/>
     <w:rsid w:val="000C6AE0"/>
     <w:rsid w:val="000C71FD"/>
     <w:rsid w:val="000C7393"/>
     <w:rsid w:val="000C7657"/>
     <w:rsid w:val="000C78B6"/>
     <w:rsid w:val="000D02AC"/>
     <w:rsid w:val="000D06B9"/>
     <w:rsid w:val="000D146C"/>
     <w:rsid w:val="000D15F9"/>
     <w:rsid w:val="000D214D"/>
     <w:rsid w:val="000D2409"/>
     <w:rsid w:val="000D25CF"/>
     <w:rsid w:val="000D2C49"/>
     <w:rsid w:val="000D2DAB"/>
     <w:rsid w:val="000D30BE"/>
     <w:rsid w:val="000D3280"/>
     <w:rsid w:val="000D346C"/>
     <w:rsid w:val="000D3964"/>
     <w:rsid w:val="000D3C58"/>
     <w:rsid w:val="000D3C75"/>
     <w:rsid w:val="000D4108"/>
     <w:rsid w:val="000D4A58"/>
     <w:rsid w:val="000D4DA3"/>
     <w:rsid w:val="000D5031"/>
     <w:rsid w:val="000D645D"/>
     <w:rsid w:val="000D647D"/>
     <w:rsid w:val="000D677D"/>
     <w:rsid w:val="000D6B7D"/>
     <w:rsid w:val="000D6C1E"/>
     <w:rsid w:val="000D7111"/>
     <w:rsid w:val="000D77B0"/>
     <w:rsid w:val="000D789E"/>
     <w:rsid w:val="000D7AF6"/>
     <w:rsid w:val="000D7BEA"/>
     <w:rsid w:val="000E018B"/>
+    <w:rsid w:val="000E06C8"/>
     <w:rsid w:val="000E09C1"/>
     <w:rsid w:val="000E0A23"/>
     <w:rsid w:val="000E1C4D"/>
     <w:rsid w:val="000E2A6D"/>
     <w:rsid w:val="000E2D09"/>
     <w:rsid w:val="000E2D7B"/>
     <w:rsid w:val="000E2E92"/>
     <w:rsid w:val="000E2F66"/>
     <w:rsid w:val="000E2FFA"/>
     <w:rsid w:val="000E43AD"/>
     <w:rsid w:val="000E6193"/>
     <w:rsid w:val="000E6645"/>
     <w:rsid w:val="000E6953"/>
     <w:rsid w:val="000E6EC9"/>
     <w:rsid w:val="000E72CC"/>
     <w:rsid w:val="000E75AF"/>
     <w:rsid w:val="000E7808"/>
     <w:rsid w:val="000E7F5C"/>
     <w:rsid w:val="000F017D"/>
     <w:rsid w:val="000F09D6"/>
     <w:rsid w:val="000F1864"/>
     <w:rsid w:val="000F1DAD"/>
     <w:rsid w:val="000F20EA"/>
     <w:rsid w:val="000F249E"/>
     <w:rsid w:val="000F26D7"/>
@@ -9678,50 +7412,51 @@
     <w:rsid w:val="00135D4B"/>
     <w:rsid w:val="00135F7D"/>
     <w:rsid w:val="00136E75"/>
     <w:rsid w:val="00136ED6"/>
     <w:rsid w:val="00137294"/>
     <w:rsid w:val="001373E3"/>
     <w:rsid w:val="00137EEF"/>
     <w:rsid w:val="00140141"/>
     <w:rsid w:val="001404C9"/>
     <w:rsid w:val="001406BC"/>
     <w:rsid w:val="001406D3"/>
     <w:rsid w:val="00140E80"/>
     <w:rsid w:val="00140ECE"/>
     <w:rsid w:val="00141CD2"/>
     <w:rsid w:val="00142F5B"/>
     <w:rsid w:val="00143C7F"/>
     <w:rsid w:val="0014473D"/>
     <w:rsid w:val="00144A0E"/>
     <w:rsid w:val="00145D21"/>
     <w:rsid w:val="0014600D"/>
     <w:rsid w:val="00146B42"/>
     <w:rsid w:val="001474BF"/>
     <w:rsid w:val="001474F9"/>
     <w:rsid w:val="00147595"/>
     <w:rsid w:val="00147B46"/>
+    <w:rsid w:val="001500C4"/>
     <w:rsid w:val="00150F8F"/>
     <w:rsid w:val="00151530"/>
     <w:rsid w:val="001518D4"/>
     <w:rsid w:val="00151A3A"/>
     <w:rsid w:val="00151E7A"/>
     <w:rsid w:val="00152482"/>
     <w:rsid w:val="00152F9F"/>
     <w:rsid w:val="00153283"/>
     <w:rsid w:val="0015363B"/>
     <w:rsid w:val="001539A2"/>
     <w:rsid w:val="00153A01"/>
     <w:rsid w:val="00153B15"/>
     <w:rsid w:val="00153BC2"/>
     <w:rsid w:val="00155413"/>
     <w:rsid w:val="001566D5"/>
     <w:rsid w:val="00157401"/>
     <w:rsid w:val="0015743C"/>
     <w:rsid w:val="001578AF"/>
     <w:rsid w:val="00161598"/>
     <w:rsid w:val="0016169E"/>
     <w:rsid w:val="00161D5E"/>
     <w:rsid w:val="0016207F"/>
     <w:rsid w:val="001621B2"/>
     <w:rsid w:val="0016237C"/>
     <w:rsid w:val="001628D7"/>
@@ -10038,50 +7773,51 @@
     <w:rsid w:val="00215F04"/>
     <w:rsid w:val="002160D5"/>
     <w:rsid w:val="00216423"/>
     <w:rsid w:val="0021711F"/>
     <w:rsid w:val="002177D8"/>
     <w:rsid w:val="00220901"/>
     <w:rsid w:val="00220ED5"/>
     <w:rsid w:val="00221763"/>
     <w:rsid w:val="00221A86"/>
     <w:rsid w:val="002228D6"/>
     <w:rsid w:val="00222D1D"/>
     <w:rsid w:val="0022308D"/>
     <w:rsid w:val="002230AF"/>
     <w:rsid w:val="002233ED"/>
     <w:rsid w:val="00223573"/>
     <w:rsid w:val="00223622"/>
     <w:rsid w:val="00223A33"/>
     <w:rsid w:val="00223C69"/>
     <w:rsid w:val="00223DCD"/>
     <w:rsid w:val="002240D6"/>
     <w:rsid w:val="002242AA"/>
     <w:rsid w:val="002248E4"/>
     <w:rsid w:val="00224A8F"/>
     <w:rsid w:val="00224BE3"/>
     <w:rsid w:val="002252D5"/>
+    <w:rsid w:val="002253AF"/>
     <w:rsid w:val="00225A97"/>
     <w:rsid w:val="00225DEF"/>
     <w:rsid w:val="0022678F"/>
     <w:rsid w:val="002269E7"/>
     <w:rsid w:val="00226D26"/>
     <w:rsid w:val="00226D45"/>
     <w:rsid w:val="0022718D"/>
     <w:rsid w:val="0022784C"/>
     <w:rsid w:val="00227D34"/>
     <w:rsid w:val="002306F8"/>
     <w:rsid w:val="00230D08"/>
     <w:rsid w:val="00230D46"/>
     <w:rsid w:val="002312FA"/>
     <w:rsid w:val="0023156F"/>
     <w:rsid w:val="0023195D"/>
     <w:rsid w:val="00231F88"/>
     <w:rsid w:val="00232A15"/>
     <w:rsid w:val="00232BCF"/>
     <w:rsid w:val="00232C03"/>
     <w:rsid w:val="00233484"/>
     <w:rsid w:val="00233EF3"/>
     <w:rsid w:val="00235182"/>
     <w:rsid w:val="002358AA"/>
     <w:rsid w:val="00236011"/>
     <w:rsid w:val="0023628E"/>
@@ -10317,50 +8053,51 @@
     <w:rsid w:val="002E26A9"/>
     <w:rsid w:val="002E28EF"/>
     <w:rsid w:val="002E29A1"/>
     <w:rsid w:val="002E2A26"/>
     <w:rsid w:val="002E38EE"/>
     <w:rsid w:val="002E4226"/>
     <w:rsid w:val="002E45C0"/>
     <w:rsid w:val="002E49B8"/>
     <w:rsid w:val="002E4D64"/>
     <w:rsid w:val="002E4D8F"/>
     <w:rsid w:val="002E4E2E"/>
     <w:rsid w:val="002E4E33"/>
     <w:rsid w:val="002E52E9"/>
     <w:rsid w:val="002E5737"/>
     <w:rsid w:val="002E59AE"/>
     <w:rsid w:val="002E5B48"/>
     <w:rsid w:val="002E5C8C"/>
     <w:rsid w:val="002E5EBE"/>
     <w:rsid w:val="002E5FDE"/>
     <w:rsid w:val="002E6B3C"/>
     <w:rsid w:val="002E6B54"/>
     <w:rsid w:val="002E729D"/>
     <w:rsid w:val="002E7931"/>
     <w:rsid w:val="002E7A06"/>
     <w:rsid w:val="002E7EEE"/>
+    <w:rsid w:val="002F058A"/>
     <w:rsid w:val="002F0D39"/>
     <w:rsid w:val="002F0DB4"/>
     <w:rsid w:val="002F1358"/>
     <w:rsid w:val="002F1379"/>
     <w:rsid w:val="002F22E1"/>
     <w:rsid w:val="002F246A"/>
     <w:rsid w:val="002F2CA9"/>
     <w:rsid w:val="002F2FE4"/>
     <w:rsid w:val="002F43F8"/>
     <w:rsid w:val="002F4CF2"/>
     <w:rsid w:val="002F54C3"/>
     <w:rsid w:val="002F58E1"/>
     <w:rsid w:val="002F5903"/>
     <w:rsid w:val="002F5CAB"/>
     <w:rsid w:val="002F5DCB"/>
     <w:rsid w:val="002F67C8"/>
     <w:rsid w:val="002F6D19"/>
     <w:rsid w:val="002F7453"/>
     <w:rsid w:val="002F752B"/>
     <w:rsid w:val="00300845"/>
     <w:rsid w:val="00300994"/>
     <w:rsid w:val="00300B05"/>
     <w:rsid w:val="00300D02"/>
     <w:rsid w:val="0030174D"/>
     <w:rsid w:val="003017CF"/>
@@ -10624,50 +8361,51 @@
     <w:rsid w:val="003C41BA"/>
     <w:rsid w:val="003C4584"/>
     <w:rsid w:val="003C460D"/>
     <w:rsid w:val="003C49FD"/>
     <w:rsid w:val="003C5327"/>
     <w:rsid w:val="003C5B1E"/>
     <w:rsid w:val="003C5D90"/>
     <w:rsid w:val="003C5F55"/>
     <w:rsid w:val="003C62F6"/>
     <w:rsid w:val="003C6448"/>
     <w:rsid w:val="003C6679"/>
     <w:rsid w:val="003C68C9"/>
     <w:rsid w:val="003C79D6"/>
     <w:rsid w:val="003C7BEE"/>
     <w:rsid w:val="003D00E0"/>
     <w:rsid w:val="003D05CC"/>
     <w:rsid w:val="003D07DD"/>
     <w:rsid w:val="003D0B1F"/>
     <w:rsid w:val="003D0D50"/>
     <w:rsid w:val="003D0D51"/>
     <w:rsid w:val="003D1160"/>
     <w:rsid w:val="003D4D5D"/>
     <w:rsid w:val="003D4D95"/>
     <w:rsid w:val="003D4DB2"/>
     <w:rsid w:val="003D4E2C"/>
+    <w:rsid w:val="003D4E70"/>
     <w:rsid w:val="003D4EB7"/>
     <w:rsid w:val="003D53D6"/>
     <w:rsid w:val="003D623F"/>
     <w:rsid w:val="003D632B"/>
     <w:rsid w:val="003D6379"/>
     <w:rsid w:val="003D6445"/>
     <w:rsid w:val="003D6761"/>
     <w:rsid w:val="003D6978"/>
     <w:rsid w:val="003D701E"/>
     <w:rsid w:val="003D791E"/>
     <w:rsid w:val="003E019D"/>
     <w:rsid w:val="003E0444"/>
     <w:rsid w:val="003E04D0"/>
     <w:rsid w:val="003E082D"/>
     <w:rsid w:val="003E0C8E"/>
     <w:rsid w:val="003E1601"/>
     <w:rsid w:val="003E16C0"/>
     <w:rsid w:val="003E1803"/>
     <w:rsid w:val="003E1980"/>
     <w:rsid w:val="003E1B5C"/>
     <w:rsid w:val="003E1BFF"/>
     <w:rsid w:val="003E2644"/>
     <w:rsid w:val="003E2A18"/>
     <w:rsid w:val="003E32AD"/>
     <w:rsid w:val="003E34FE"/>
@@ -10853,50 +8591,51 @@
     <w:rsid w:val="00446B1E"/>
     <w:rsid w:val="004473A5"/>
     <w:rsid w:val="00447C41"/>
     <w:rsid w:val="004505AA"/>
     <w:rsid w:val="00450773"/>
     <w:rsid w:val="004509FE"/>
     <w:rsid w:val="00451726"/>
     <w:rsid w:val="00452107"/>
     <w:rsid w:val="0045225F"/>
     <w:rsid w:val="00452306"/>
     <w:rsid w:val="00453002"/>
     <w:rsid w:val="00453820"/>
     <w:rsid w:val="00453BF9"/>
     <w:rsid w:val="00453FE4"/>
     <w:rsid w:val="0045567B"/>
     <w:rsid w:val="00455889"/>
     <w:rsid w:val="00455B96"/>
     <w:rsid w:val="0045631F"/>
     <w:rsid w:val="004565F0"/>
     <w:rsid w:val="00456741"/>
     <w:rsid w:val="00456BCB"/>
     <w:rsid w:val="00457479"/>
     <w:rsid w:val="00457A7C"/>
     <w:rsid w:val="00457C57"/>
     <w:rsid w:val="00457CA2"/>
+    <w:rsid w:val="004607B3"/>
     <w:rsid w:val="00460D34"/>
     <w:rsid w:val="00460D46"/>
     <w:rsid w:val="00460F7D"/>
     <w:rsid w:val="0046172B"/>
     <w:rsid w:val="00461A17"/>
     <w:rsid w:val="00461F0A"/>
     <w:rsid w:val="00462BAD"/>
     <w:rsid w:val="00462E63"/>
     <w:rsid w:val="00462EEA"/>
     <w:rsid w:val="0046308F"/>
     <w:rsid w:val="00463813"/>
     <w:rsid w:val="0046398F"/>
     <w:rsid w:val="00463AD0"/>
     <w:rsid w:val="00463FCF"/>
     <w:rsid w:val="00464415"/>
     <w:rsid w:val="0046457C"/>
     <w:rsid w:val="004647B8"/>
     <w:rsid w:val="00465195"/>
     <w:rsid w:val="0046539B"/>
     <w:rsid w:val="004653CD"/>
     <w:rsid w:val="0046650A"/>
     <w:rsid w:val="004667CA"/>
     <w:rsid w:val="0046732E"/>
     <w:rsid w:val="00467484"/>
     <w:rsid w:val="00467BA9"/>
@@ -11475,50 +9214,51 @@
     <w:rsid w:val="005D5AE1"/>
     <w:rsid w:val="005D5E38"/>
     <w:rsid w:val="005D624B"/>
     <w:rsid w:val="005D6822"/>
     <w:rsid w:val="005D6D56"/>
     <w:rsid w:val="005D6FAF"/>
     <w:rsid w:val="005D7AC3"/>
     <w:rsid w:val="005D7AD0"/>
     <w:rsid w:val="005D7B4A"/>
     <w:rsid w:val="005D7C07"/>
     <w:rsid w:val="005E08C7"/>
     <w:rsid w:val="005E1305"/>
     <w:rsid w:val="005E1624"/>
     <w:rsid w:val="005E1FFD"/>
     <w:rsid w:val="005E2286"/>
     <w:rsid w:val="005E262F"/>
     <w:rsid w:val="005E29C4"/>
     <w:rsid w:val="005E3C94"/>
     <w:rsid w:val="005E4EB3"/>
     <w:rsid w:val="005E5507"/>
     <w:rsid w:val="005E5739"/>
     <w:rsid w:val="005E5876"/>
     <w:rsid w:val="005E58CD"/>
     <w:rsid w:val="005E5E8A"/>
     <w:rsid w:val="005E617F"/>
+    <w:rsid w:val="005E6B46"/>
     <w:rsid w:val="005E7AEA"/>
     <w:rsid w:val="005E7CFF"/>
     <w:rsid w:val="005F04A5"/>
     <w:rsid w:val="005F083A"/>
     <w:rsid w:val="005F2336"/>
     <w:rsid w:val="005F2ACE"/>
     <w:rsid w:val="005F3310"/>
     <w:rsid w:val="005F3A4A"/>
     <w:rsid w:val="005F41E3"/>
     <w:rsid w:val="005F4485"/>
     <w:rsid w:val="005F4F56"/>
     <w:rsid w:val="005F5277"/>
     <w:rsid w:val="005F5D76"/>
     <w:rsid w:val="005F602F"/>
     <w:rsid w:val="005F6BD6"/>
     <w:rsid w:val="005F6F4B"/>
     <w:rsid w:val="005F7E38"/>
     <w:rsid w:val="005F7F53"/>
     <w:rsid w:val="00600698"/>
     <w:rsid w:val="00600B0C"/>
     <w:rsid w:val="0060120B"/>
     <w:rsid w:val="0060121A"/>
     <w:rsid w:val="00601725"/>
     <w:rsid w:val="00601D81"/>
     <w:rsid w:val="0060303D"/>
@@ -11748,113 +9488,116 @@
     <w:rsid w:val="00696979"/>
     <w:rsid w:val="00696DB0"/>
     <w:rsid w:val="00696F55"/>
     <w:rsid w:val="006970BB"/>
     <w:rsid w:val="006974E5"/>
     <w:rsid w:val="0069752A"/>
     <w:rsid w:val="006975C4"/>
     <w:rsid w:val="0069770A"/>
     <w:rsid w:val="00697AD2"/>
     <w:rsid w:val="006A016D"/>
     <w:rsid w:val="006A0686"/>
     <w:rsid w:val="006A0B42"/>
     <w:rsid w:val="006A0DBC"/>
     <w:rsid w:val="006A1B80"/>
     <w:rsid w:val="006A2058"/>
     <w:rsid w:val="006A2525"/>
     <w:rsid w:val="006A275F"/>
     <w:rsid w:val="006A286E"/>
     <w:rsid w:val="006A32BB"/>
     <w:rsid w:val="006A37A5"/>
     <w:rsid w:val="006A3A29"/>
     <w:rsid w:val="006A3E27"/>
     <w:rsid w:val="006A3E39"/>
     <w:rsid w:val="006A3E3B"/>
     <w:rsid w:val="006A404C"/>
+    <w:rsid w:val="006A4C57"/>
     <w:rsid w:val="006A4E45"/>
     <w:rsid w:val="006A4F0C"/>
     <w:rsid w:val="006A51C7"/>
     <w:rsid w:val="006A53C9"/>
     <w:rsid w:val="006A5759"/>
     <w:rsid w:val="006A5C11"/>
     <w:rsid w:val="006A6257"/>
     <w:rsid w:val="006A661B"/>
     <w:rsid w:val="006A72AD"/>
     <w:rsid w:val="006A7757"/>
     <w:rsid w:val="006B03BB"/>
     <w:rsid w:val="006B06AA"/>
     <w:rsid w:val="006B0C66"/>
     <w:rsid w:val="006B0E8E"/>
     <w:rsid w:val="006B1058"/>
     <w:rsid w:val="006B13F9"/>
     <w:rsid w:val="006B1B7D"/>
     <w:rsid w:val="006B1EA9"/>
     <w:rsid w:val="006B1F5F"/>
     <w:rsid w:val="006B2058"/>
     <w:rsid w:val="006B2065"/>
     <w:rsid w:val="006B223F"/>
     <w:rsid w:val="006B2475"/>
     <w:rsid w:val="006B2770"/>
     <w:rsid w:val="006B2C2A"/>
     <w:rsid w:val="006B3313"/>
     <w:rsid w:val="006B36EF"/>
     <w:rsid w:val="006B39F2"/>
     <w:rsid w:val="006B3CD5"/>
     <w:rsid w:val="006B43E7"/>
+    <w:rsid w:val="006B44CD"/>
     <w:rsid w:val="006B45B9"/>
     <w:rsid w:val="006B48C4"/>
     <w:rsid w:val="006B49C7"/>
     <w:rsid w:val="006B4ABD"/>
     <w:rsid w:val="006B51C4"/>
     <w:rsid w:val="006B5E77"/>
     <w:rsid w:val="006B6682"/>
     <w:rsid w:val="006B6C10"/>
     <w:rsid w:val="006B6CDE"/>
     <w:rsid w:val="006B78F7"/>
     <w:rsid w:val="006B7F3B"/>
     <w:rsid w:val="006C00E0"/>
     <w:rsid w:val="006C03C4"/>
     <w:rsid w:val="006C06DC"/>
     <w:rsid w:val="006C10E6"/>
     <w:rsid w:val="006C1540"/>
     <w:rsid w:val="006C19F3"/>
     <w:rsid w:val="006C1B43"/>
     <w:rsid w:val="006C22CE"/>
     <w:rsid w:val="006C2AFF"/>
     <w:rsid w:val="006C3028"/>
     <w:rsid w:val="006C318D"/>
     <w:rsid w:val="006C371A"/>
     <w:rsid w:val="006C3862"/>
     <w:rsid w:val="006C3897"/>
     <w:rsid w:val="006C390E"/>
     <w:rsid w:val="006C436A"/>
     <w:rsid w:val="006C4509"/>
     <w:rsid w:val="006C5233"/>
     <w:rsid w:val="006C5A6D"/>
     <w:rsid w:val="006C6276"/>
     <w:rsid w:val="006C6341"/>
     <w:rsid w:val="006C684F"/>
+    <w:rsid w:val="006C6932"/>
     <w:rsid w:val="006C705F"/>
     <w:rsid w:val="006C7C1A"/>
     <w:rsid w:val="006C7FD6"/>
     <w:rsid w:val="006D00B6"/>
     <w:rsid w:val="006D10D2"/>
     <w:rsid w:val="006D1AA5"/>
     <w:rsid w:val="006D1CEB"/>
     <w:rsid w:val="006D25A5"/>
     <w:rsid w:val="006D26E4"/>
     <w:rsid w:val="006D2787"/>
     <w:rsid w:val="006D2EFB"/>
     <w:rsid w:val="006D314E"/>
     <w:rsid w:val="006D323D"/>
     <w:rsid w:val="006D38B8"/>
     <w:rsid w:val="006D3930"/>
     <w:rsid w:val="006D4022"/>
     <w:rsid w:val="006D41EA"/>
     <w:rsid w:val="006D4DA9"/>
     <w:rsid w:val="006D53CF"/>
     <w:rsid w:val="006D5EC1"/>
     <w:rsid w:val="006D6819"/>
     <w:rsid w:val="006D68ED"/>
     <w:rsid w:val="006D6BC2"/>
     <w:rsid w:val="006D6C8F"/>
     <w:rsid w:val="006D70F0"/>
@@ -12038,50 +9781,51 @@
     <w:rsid w:val="00747BC2"/>
     <w:rsid w:val="00747C6E"/>
     <w:rsid w:val="00747E52"/>
     <w:rsid w:val="007507D2"/>
     <w:rsid w:val="00751094"/>
     <w:rsid w:val="0075147E"/>
     <w:rsid w:val="00752168"/>
     <w:rsid w:val="0075272D"/>
     <w:rsid w:val="00752A2C"/>
     <w:rsid w:val="00752BF6"/>
     <w:rsid w:val="00752F70"/>
     <w:rsid w:val="00753198"/>
     <w:rsid w:val="00753463"/>
     <w:rsid w:val="007536B9"/>
     <w:rsid w:val="00753932"/>
     <w:rsid w:val="0075413E"/>
     <w:rsid w:val="0075454A"/>
     <w:rsid w:val="00754729"/>
     <w:rsid w:val="00754DED"/>
     <w:rsid w:val="0075590E"/>
     <w:rsid w:val="00756129"/>
     <w:rsid w:val="00756989"/>
     <w:rsid w:val="00757306"/>
     <w:rsid w:val="0076066D"/>
     <w:rsid w:val="007607D7"/>
+    <w:rsid w:val="007611C6"/>
     <w:rsid w:val="00761225"/>
     <w:rsid w:val="0076194F"/>
     <w:rsid w:val="00761C76"/>
     <w:rsid w:val="00762233"/>
     <w:rsid w:val="007627DC"/>
     <w:rsid w:val="007627EC"/>
     <w:rsid w:val="00762CA3"/>
     <w:rsid w:val="00762D52"/>
     <w:rsid w:val="00763992"/>
     <w:rsid w:val="00764242"/>
     <w:rsid w:val="007649A7"/>
     <w:rsid w:val="00764FFF"/>
     <w:rsid w:val="0076514C"/>
     <w:rsid w:val="00765192"/>
     <w:rsid w:val="00765216"/>
     <w:rsid w:val="007655D3"/>
     <w:rsid w:val="0076575B"/>
     <w:rsid w:val="007659F3"/>
     <w:rsid w:val="0076606B"/>
     <w:rsid w:val="007665D5"/>
     <w:rsid w:val="0076686A"/>
     <w:rsid w:val="00766AD5"/>
     <w:rsid w:val="00766D06"/>
     <w:rsid w:val="00767539"/>
     <w:rsid w:val="007675DF"/>
@@ -12181,50 +9925,51 @@
     <w:rsid w:val="007A6784"/>
     <w:rsid w:val="007A6864"/>
     <w:rsid w:val="007A6D13"/>
     <w:rsid w:val="007A7496"/>
     <w:rsid w:val="007A7558"/>
     <w:rsid w:val="007A7588"/>
     <w:rsid w:val="007A7A95"/>
     <w:rsid w:val="007A7BA9"/>
     <w:rsid w:val="007B04A0"/>
     <w:rsid w:val="007B0ADB"/>
     <w:rsid w:val="007B0DE7"/>
     <w:rsid w:val="007B0DFB"/>
     <w:rsid w:val="007B1004"/>
     <w:rsid w:val="007B18C5"/>
     <w:rsid w:val="007B1A62"/>
     <w:rsid w:val="007B1D88"/>
     <w:rsid w:val="007B1F40"/>
     <w:rsid w:val="007B2330"/>
     <w:rsid w:val="007B27CF"/>
     <w:rsid w:val="007B29B6"/>
     <w:rsid w:val="007B2A9B"/>
     <w:rsid w:val="007B2ADE"/>
     <w:rsid w:val="007B419D"/>
     <w:rsid w:val="007B4815"/>
     <w:rsid w:val="007B4A44"/>
+    <w:rsid w:val="007B5304"/>
     <w:rsid w:val="007B5622"/>
     <w:rsid w:val="007B5701"/>
     <w:rsid w:val="007B57AB"/>
     <w:rsid w:val="007B6610"/>
     <w:rsid w:val="007B6762"/>
     <w:rsid w:val="007B723F"/>
     <w:rsid w:val="007B7E3F"/>
     <w:rsid w:val="007C007D"/>
     <w:rsid w:val="007C0F1B"/>
     <w:rsid w:val="007C0F9E"/>
     <w:rsid w:val="007C110D"/>
     <w:rsid w:val="007C19C2"/>
     <w:rsid w:val="007C2888"/>
     <w:rsid w:val="007C3256"/>
     <w:rsid w:val="007C47CD"/>
     <w:rsid w:val="007C486B"/>
     <w:rsid w:val="007C4BF7"/>
     <w:rsid w:val="007C4EF0"/>
     <w:rsid w:val="007C51F3"/>
     <w:rsid w:val="007C5275"/>
     <w:rsid w:val="007C5479"/>
     <w:rsid w:val="007C68C3"/>
     <w:rsid w:val="007C6AF0"/>
     <w:rsid w:val="007C724B"/>
     <w:rsid w:val="007C7383"/>
@@ -12768,50 +10513,51 @@
     <w:rsid w:val="009247A4"/>
     <w:rsid w:val="009249FC"/>
     <w:rsid w:val="00924AA6"/>
     <w:rsid w:val="00924EDC"/>
     <w:rsid w:val="00925F7A"/>
     <w:rsid w:val="00926A9B"/>
     <w:rsid w:val="0092708B"/>
     <w:rsid w:val="0092744C"/>
     <w:rsid w:val="00927773"/>
     <w:rsid w:val="00927A70"/>
     <w:rsid w:val="00927D3D"/>
     <w:rsid w:val="00927F5C"/>
     <w:rsid w:val="00930188"/>
     <w:rsid w:val="0093030F"/>
     <w:rsid w:val="0093155E"/>
     <w:rsid w:val="009317C1"/>
     <w:rsid w:val="00931801"/>
     <w:rsid w:val="00931F31"/>
     <w:rsid w:val="009330E3"/>
     <w:rsid w:val="0093376B"/>
     <w:rsid w:val="00934028"/>
     <w:rsid w:val="009340E8"/>
     <w:rsid w:val="00934451"/>
     <w:rsid w:val="00934579"/>
     <w:rsid w:val="00934B6D"/>
+    <w:rsid w:val="0093556D"/>
     <w:rsid w:val="00935604"/>
     <w:rsid w:val="00935775"/>
     <w:rsid w:val="00935A40"/>
     <w:rsid w:val="0093637F"/>
     <w:rsid w:val="00936CFD"/>
     <w:rsid w:val="00937326"/>
     <w:rsid w:val="00937D13"/>
     <w:rsid w:val="009400F6"/>
     <w:rsid w:val="009405C1"/>
     <w:rsid w:val="009407AB"/>
     <w:rsid w:val="0094080C"/>
     <w:rsid w:val="009408DC"/>
     <w:rsid w:val="00940DBD"/>
     <w:rsid w:val="00940DC1"/>
     <w:rsid w:val="00940EDF"/>
     <w:rsid w:val="00940F42"/>
     <w:rsid w:val="009426B5"/>
     <w:rsid w:val="0094285E"/>
     <w:rsid w:val="00942A5F"/>
     <w:rsid w:val="00943D03"/>
     <w:rsid w:val="00943FA7"/>
     <w:rsid w:val="009441A0"/>
     <w:rsid w:val="00945B41"/>
     <w:rsid w:val="00945FE8"/>
     <w:rsid w:val="009469AD"/>
@@ -12950,80 +10696,82 @@
     <w:rsid w:val="009A4F1B"/>
     <w:rsid w:val="009A544A"/>
     <w:rsid w:val="009A583F"/>
     <w:rsid w:val="009A5D84"/>
     <w:rsid w:val="009A5DB8"/>
     <w:rsid w:val="009A7D44"/>
     <w:rsid w:val="009A7E3A"/>
     <w:rsid w:val="009B02D4"/>
     <w:rsid w:val="009B0648"/>
     <w:rsid w:val="009B0A40"/>
     <w:rsid w:val="009B0F67"/>
     <w:rsid w:val="009B1657"/>
     <w:rsid w:val="009B177D"/>
     <w:rsid w:val="009B1877"/>
     <w:rsid w:val="009B1EA6"/>
     <w:rsid w:val="009B278F"/>
     <w:rsid w:val="009B2F15"/>
     <w:rsid w:val="009B2F34"/>
     <w:rsid w:val="009B3215"/>
     <w:rsid w:val="009B331B"/>
     <w:rsid w:val="009B3BCC"/>
     <w:rsid w:val="009B3F08"/>
     <w:rsid w:val="009B41A1"/>
     <w:rsid w:val="009B4868"/>
     <w:rsid w:val="009B4EAA"/>
+    <w:rsid w:val="009B625A"/>
     <w:rsid w:val="009B65DC"/>
     <w:rsid w:val="009B6AFC"/>
     <w:rsid w:val="009B6C1A"/>
     <w:rsid w:val="009B7252"/>
     <w:rsid w:val="009B739D"/>
     <w:rsid w:val="009B7970"/>
     <w:rsid w:val="009C0105"/>
     <w:rsid w:val="009C0218"/>
     <w:rsid w:val="009C0311"/>
     <w:rsid w:val="009C05AB"/>
     <w:rsid w:val="009C0792"/>
     <w:rsid w:val="009C0D6A"/>
     <w:rsid w:val="009C13F4"/>
     <w:rsid w:val="009C14E6"/>
     <w:rsid w:val="009C20BA"/>
     <w:rsid w:val="009C21A9"/>
     <w:rsid w:val="009C23F3"/>
     <w:rsid w:val="009C2A03"/>
     <w:rsid w:val="009C2B6F"/>
     <w:rsid w:val="009C2CD2"/>
     <w:rsid w:val="009C30F6"/>
     <w:rsid w:val="009C3747"/>
     <w:rsid w:val="009C37A4"/>
     <w:rsid w:val="009C52A7"/>
     <w:rsid w:val="009C59B9"/>
     <w:rsid w:val="009C6236"/>
     <w:rsid w:val="009C6739"/>
     <w:rsid w:val="009C67CA"/>
     <w:rsid w:val="009C7181"/>
     <w:rsid w:val="009D0069"/>
+    <w:rsid w:val="009D0659"/>
     <w:rsid w:val="009D1943"/>
     <w:rsid w:val="009D1982"/>
     <w:rsid w:val="009D1DC1"/>
     <w:rsid w:val="009D1E3B"/>
     <w:rsid w:val="009D230E"/>
     <w:rsid w:val="009D3185"/>
     <w:rsid w:val="009D425D"/>
     <w:rsid w:val="009D4476"/>
     <w:rsid w:val="009D4515"/>
     <w:rsid w:val="009D4D8C"/>
     <w:rsid w:val="009D4F19"/>
     <w:rsid w:val="009D55F6"/>
     <w:rsid w:val="009D5603"/>
     <w:rsid w:val="009D5725"/>
     <w:rsid w:val="009D67A1"/>
     <w:rsid w:val="009D70F6"/>
     <w:rsid w:val="009D7119"/>
     <w:rsid w:val="009D7191"/>
     <w:rsid w:val="009D726A"/>
     <w:rsid w:val="009D72C1"/>
     <w:rsid w:val="009D78F1"/>
     <w:rsid w:val="009D7C97"/>
     <w:rsid w:val="009D7F81"/>
     <w:rsid w:val="009E0542"/>
     <w:rsid w:val="009E0C2D"/>
@@ -13037,85 +10785,87 @@
     <w:rsid w:val="009E4538"/>
     <w:rsid w:val="009E4899"/>
     <w:rsid w:val="009E4DDA"/>
     <w:rsid w:val="009E50DB"/>
     <w:rsid w:val="009E5362"/>
     <w:rsid w:val="009E5D3F"/>
     <w:rsid w:val="009E5E38"/>
     <w:rsid w:val="009E68D7"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E69B8"/>
     <w:rsid w:val="009E6A3A"/>
     <w:rsid w:val="009E6D22"/>
     <w:rsid w:val="009E6FF6"/>
     <w:rsid w:val="009E759B"/>
     <w:rsid w:val="009E7AD6"/>
     <w:rsid w:val="009E7B50"/>
     <w:rsid w:val="009E7BFD"/>
     <w:rsid w:val="009E7F7C"/>
     <w:rsid w:val="009F002E"/>
     <w:rsid w:val="009F0105"/>
     <w:rsid w:val="009F0312"/>
     <w:rsid w:val="009F0388"/>
     <w:rsid w:val="009F0AD7"/>
     <w:rsid w:val="009F0CA2"/>
     <w:rsid w:val="009F0DEF"/>
+    <w:rsid w:val="009F0F90"/>
     <w:rsid w:val="009F0FDF"/>
     <w:rsid w:val="009F103E"/>
     <w:rsid w:val="009F1E5D"/>
     <w:rsid w:val="009F2CE9"/>
     <w:rsid w:val="009F2FA9"/>
     <w:rsid w:val="009F304F"/>
     <w:rsid w:val="009F3123"/>
     <w:rsid w:val="009F31EC"/>
     <w:rsid w:val="009F32D7"/>
     <w:rsid w:val="009F34CC"/>
     <w:rsid w:val="009F3620"/>
     <w:rsid w:val="009F37BA"/>
     <w:rsid w:val="009F3D52"/>
     <w:rsid w:val="009F3F6E"/>
     <w:rsid w:val="009F42DC"/>
     <w:rsid w:val="009F4BD8"/>
     <w:rsid w:val="009F5118"/>
     <w:rsid w:val="009F5183"/>
     <w:rsid w:val="009F535C"/>
     <w:rsid w:val="009F57B7"/>
     <w:rsid w:val="009F58B3"/>
     <w:rsid w:val="009F5AB0"/>
     <w:rsid w:val="009F5E80"/>
     <w:rsid w:val="009F5F84"/>
     <w:rsid w:val="009F61DC"/>
     <w:rsid w:val="009F6E45"/>
     <w:rsid w:val="009F7064"/>
     <w:rsid w:val="009F740F"/>
     <w:rsid w:val="009F76AB"/>
     <w:rsid w:val="009F7AF3"/>
     <w:rsid w:val="00A005CD"/>
     <w:rsid w:val="00A005E7"/>
     <w:rsid w:val="00A006D0"/>
     <w:rsid w:val="00A006E8"/>
     <w:rsid w:val="00A009A5"/>
+    <w:rsid w:val="00A00A8F"/>
     <w:rsid w:val="00A00E48"/>
     <w:rsid w:val="00A00EBF"/>
     <w:rsid w:val="00A0178C"/>
     <w:rsid w:val="00A01FDB"/>
     <w:rsid w:val="00A025FF"/>
     <w:rsid w:val="00A034B1"/>
     <w:rsid w:val="00A03842"/>
     <w:rsid w:val="00A04175"/>
     <w:rsid w:val="00A046E1"/>
     <w:rsid w:val="00A05123"/>
     <w:rsid w:val="00A0553A"/>
     <w:rsid w:val="00A055AD"/>
     <w:rsid w:val="00A05896"/>
     <w:rsid w:val="00A059DE"/>
     <w:rsid w:val="00A05DA4"/>
     <w:rsid w:val="00A05DD1"/>
     <w:rsid w:val="00A0640F"/>
     <w:rsid w:val="00A06632"/>
     <w:rsid w:val="00A06A60"/>
     <w:rsid w:val="00A06F5C"/>
     <w:rsid w:val="00A06FBE"/>
     <w:rsid w:val="00A075BE"/>
     <w:rsid w:val="00A07A9E"/>
     <w:rsid w:val="00A07F18"/>
     <w:rsid w:val="00A10654"/>
@@ -13353,50 +11103,52 @@
     <w:rsid w:val="00AB12D4"/>
     <w:rsid w:val="00AB1A7A"/>
     <w:rsid w:val="00AB1E2F"/>
     <w:rsid w:val="00AB1F71"/>
     <w:rsid w:val="00AB247E"/>
     <w:rsid w:val="00AB26D5"/>
     <w:rsid w:val="00AB2C15"/>
     <w:rsid w:val="00AB3139"/>
     <w:rsid w:val="00AB31C0"/>
     <w:rsid w:val="00AB357D"/>
     <w:rsid w:val="00AB38FA"/>
     <w:rsid w:val="00AB3C5A"/>
     <w:rsid w:val="00AB41B5"/>
     <w:rsid w:val="00AB4A25"/>
     <w:rsid w:val="00AB4F2F"/>
     <w:rsid w:val="00AB5351"/>
     <w:rsid w:val="00AB5418"/>
     <w:rsid w:val="00AB58EE"/>
     <w:rsid w:val="00AB5F6C"/>
     <w:rsid w:val="00AB7499"/>
     <w:rsid w:val="00AB76C0"/>
     <w:rsid w:val="00AB7CB4"/>
     <w:rsid w:val="00AB7FA4"/>
     <w:rsid w:val="00AC003B"/>
     <w:rsid w:val="00AC082E"/>
+    <w:rsid w:val="00AC0E02"/>
+    <w:rsid w:val="00AC0EC8"/>
     <w:rsid w:val="00AC1062"/>
     <w:rsid w:val="00AC1716"/>
     <w:rsid w:val="00AC1C46"/>
     <w:rsid w:val="00AC1E8F"/>
     <w:rsid w:val="00AC2627"/>
     <w:rsid w:val="00AC26F6"/>
     <w:rsid w:val="00AC271B"/>
     <w:rsid w:val="00AC2B6D"/>
     <w:rsid w:val="00AC3239"/>
     <w:rsid w:val="00AC33F0"/>
     <w:rsid w:val="00AC34A8"/>
     <w:rsid w:val="00AC37D9"/>
     <w:rsid w:val="00AC38C7"/>
     <w:rsid w:val="00AC3F42"/>
     <w:rsid w:val="00AC496B"/>
     <w:rsid w:val="00AC4C96"/>
     <w:rsid w:val="00AC570C"/>
     <w:rsid w:val="00AC5D34"/>
     <w:rsid w:val="00AC6064"/>
     <w:rsid w:val="00AC64DF"/>
     <w:rsid w:val="00AC6572"/>
     <w:rsid w:val="00AC7C92"/>
     <w:rsid w:val="00AC7CDC"/>
     <w:rsid w:val="00AC7F70"/>
     <w:rsid w:val="00AD02EC"/>
@@ -13578,81 +11330,83 @@
     <w:rsid w:val="00B3253B"/>
     <w:rsid w:val="00B325BB"/>
     <w:rsid w:val="00B335AF"/>
     <w:rsid w:val="00B33603"/>
     <w:rsid w:val="00B336FD"/>
     <w:rsid w:val="00B339D7"/>
     <w:rsid w:val="00B33E08"/>
     <w:rsid w:val="00B344CA"/>
     <w:rsid w:val="00B347CE"/>
     <w:rsid w:val="00B348E4"/>
     <w:rsid w:val="00B34DA3"/>
     <w:rsid w:val="00B35186"/>
     <w:rsid w:val="00B353C6"/>
     <w:rsid w:val="00B353FD"/>
     <w:rsid w:val="00B35CF5"/>
     <w:rsid w:val="00B35E0B"/>
     <w:rsid w:val="00B35E87"/>
     <w:rsid w:val="00B36586"/>
     <w:rsid w:val="00B373A0"/>
     <w:rsid w:val="00B37AF9"/>
     <w:rsid w:val="00B40477"/>
     <w:rsid w:val="00B4089F"/>
     <w:rsid w:val="00B4098A"/>
     <w:rsid w:val="00B40E12"/>
     <w:rsid w:val="00B40F6C"/>
+    <w:rsid w:val="00B414AC"/>
     <w:rsid w:val="00B41C03"/>
     <w:rsid w:val="00B41F13"/>
     <w:rsid w:val="00B4274F"/>
     <w:rsid w:val="00B42D01"/>
     <w:rsid w:val="00B43B0B"/>
     <w:rsid w:val="00B44646"/>
     <w:rsid w:val="00B44A7F"/>
     <w:rsid w:val="00B44E72"/>
     <w:rsid w:val="00B45AED"/>
     <w:rsid w:val="00B45D86"/>
     <w:rsid w:val="00B478C5"/>
     <w:rsid w:val="00B47BAA"/>
     <w:rsid w:val="00B47BF1"/>
     <w:rsid w:val="00B500F0"/>
     <w:rsid w:val="00B50245"/>
     <w:rsid w:val="00B5037B"/>
     <w:rsid w:val="00B50DF3"/>
     <w:rsid w:val="00B50E72"/>
     <w:rsid w:val="00B50F8E"/>
     <w:rsid w:val="00B51152"/>
     <w:rsid w:val="00B5150A"/>
     <w:rsid w:val="00B51708"/>
     <w:rsid w:val="00B51C49"/>
     <w:rsid w:val="00B51F8A"/>
     <w:rsid w:val="00B5220B"/>
     <w:rsid w:val="00B53659"/>
     <w:rsid w:val="00B5375D"/>
     <w:rsid w:val="00B553F3"/>
     <w:rsid w:val="00B55721"/>
     <w:rsid w:val="00B56034"/>
     <w:rsid w:val="00B562BE"/>
+    <w:rsid w:val="00B56BBC"/>
     <w:rsid w:val="00B56BDC"/>
     <w:rsid w:val="00B570A8"/>
     <w:rsid w:val="00B5732A"/>
     <w:rsid w:val="00B577B9"/>
     <w:rsid w:val="00B60648"/>
     <w:rsid w:val="00B60AD7"/>
     <w:rsid w:val="00B60D4C"/>
     <w:rsid w:val="00B60EA3"/>
     <w:rsid w:val="00B6105A"/>
     <w:rsid w:val="00B61172"/>
     <w:rsid w:val="00B61255"/>
     <w:rsid w:val="00B61259"/>
     <w:rsid w:val="00B618FD"/>
     <w:rsid w:val="00B61F49"/>
     <w:rsid w:val="00B621AE"/>
     <w:rsid w:val="00B62A51"/>
     <w:rsid w:val="00B62CE2"/>
     <w:rsid w:val="00B62F0B"/>
     <w:rsid w:val="00B62F39"/>
     <w:rsid w:val="00B631C9"/>
     <w:rsid w:val="00B6341A"/>
     <w:rsid w:val="00B63422"/>
     <w:rsid w:val="00B64248"/>
     <w:rsid w:val="00B6466A"/>
     <w:rsid w:val="00B647E1"/>
@@ -13696,54 +11450,56 @@
     <w:rsid w:val="00B86D02"/>
     <w:rsid w:val="00B86DAD"/>
     <w:rsid w:val="00B86E33"/>
     <w:rsid w:val="00B86EF1"/>
     <w:rsid w:val="00B877DE"/>
     <w:rsid w:val="00B90788"/>
     <w:rsid w:val="00B90A4F"/>
     <w:rsid w:val="00B90E7C"/>
     <w:rsid w:val="00B9108C"/>
     <w:rsid w:val="00B911AD"/>
     <w:rsid w:val="00B91439"/>
     <w:rsid w:val="00B91DE8"/>
     <w:rsid w:val="00B91F04"/>
     <w:rsid w:val="00B921C2"/>
     <w:rsid w:val="00B92C51"/>
     <w:rsid w:val="00B9379D"/>
     <w:rsid w:val="00B944E4"/>
     <w:rsid w:val="00B94F54"/>
     <w:rsid w:val="00B95156"/>
     <w:rsid w:val="00B9526D"/>
     <w:rsid w:val="00B95823"/>
     <w:rsid w:val="00B95B0B"/>
     <w:rsid w:val="00B95B44"/>
     <w:rsid w:val="00B95C2D"/>
     <w:rsid w:val="00B96512"/>
+    <w:rsid w:val="00B967DC"/>
     <w:rsid w:val="00B96A65"/>
     <w:rsid w:val="00B971A0"/>
     <w:rsid w:val="00B97539"/>
     <w:rsid w:val="00B97819"/>
+    <w:rsid w:val="00B97B9C"/>
     <w:rsid w:val="00BA077B"/>
     <w:rsid w:val="00BA0BF7"/>
     <w:rsid w:val="00BA0EBF"/>
     <w:rsid w:val="00BA1233"/>
     <w:rsid w:val="00BA1753"/>
     <w:rsid w:val="00BA1868"/>
     <w:rsid w:val="00BA1882"/>
     <w:rsid w:val="00BA18E3"/>
     <w:rsid w:val="00BA1EE4"/>
     <w:rsid w:val="00BA228A"/>
     <w:rsid w:val="00BA228F"/>
     <w:rsid w:val="00BA272A"/>
     <w:rsid w:val="00BA28F4"/>
     <w:rsid w:val="00BA2CBD"/>
     <w:rsid w:val="00BA2F68"/>
     <w:rsid w:val="00BA31D0"/>
     <w:rsid w:val="00BA344F"/>
     <w:rsid w:val="00BA3C59"/>
     <w:rsid w:val="00BA3CD3"/>
     <w:rsid w:val="00BA3E9E"/>
     <w:rsid w:val="00BA483E"/>
     <w:rsid w:val="00BA4972"/>
     <w:rsid w:val="00BA4FD2"/>
     <w:rsid w:val="00BA55EB"/>
     <w:rsid w:val="00BA5800"/>
@@ -14583,50 +12339,51 @@
     <w:rsid w:val="00DD7C6D"/>
     <w:rsid w:val="00DD7F00"/>
     <w:rsid w:val="00DE0D48"/>
     <w:rsid w:val="00DE15CC"/>
     <w:rsid w:val="00DE17C6"/>
     <w:rsid w:val="00DE2016"/>
     <w:rsid w:val="00DE2565"/>
     <w:rsid w:val="00DE2EDE"/>
     <w:rsid w:val="00DE304A"/>
     <w:rsid w:val="00DE344D"/>
     <w:rsid w:val="00DE34AE"/>
     <w:rsid w:val="00DE3A07"/>
     <w:rsid w:val="00DE455D"/>
     <w:rsid w:val="00DE46CE"/>
     <w:rsid w:val="00DE5866"/>
     <w:rsid w:val="00DE6294"/>
     <w:rsid w:val="00DE6465"/>
     <w:rsid w:val="00DE6DEE"/>
     <w:rsid w:val="00DE709E"/>
     <w:rsid w:val="00DE7500"/>
     <w:rsid w:val="00DE76A9"/>
     <w:rsid w:val="00DE79D5"/>
     <w:rsid w:val="00DE7AB4"/>
     <w:rsid w:val="00DF0550"/>
     <w:rsid w:val="00DF0908"/>
+    <w:rsid w:val="00DF0B2A"/>
     <w:rsid w:val="00DF0B78"/>
     <w:rsid w:val="00DF13D1"/>
     <w:rsid w:val="00DF185B"/>
     <w:rsid w:val="00DF18E4"/>
     <w:rsid w:val="00DF1974"/>
     <w:rsid w:val="00DF19F8"/>
     <w:rsid w:val="00DF1C47"/>
     <w:rsid w:val="00DF20B3"/>
     <w:rsid w:val="00DF23A4"/>
     <w:rsid w:val="00DF2D48"/>
     <w:rsid w:val="00DF3626"/>
     <w:rsid w:val="00DF3648"/>
     <w:rsid w:val="00DF38E2"/>
     <w:rsid w:val="00DF39EB"/>
     <w:rsid w:val="00DF48EE"/>
     <w:rsid w:val="00DF4926"/>
     <w:rsid w:val="00DF4B67"/>
     <w:rsid w:val="00DF51A3"/>
     <w:rsid w:val="00DF56F4"/>
     <w:rsid w:val="00DF5A30"/>
     <w:rsid w:val="00DF5A32"/>
     <w:rsid w:val="00DF699A"/>
     <w:rsid w:val="00DF73A9"/>
     <w:rsid w:val="00DF7B18"/>
     <w:rsid w:val="00DF7D10"/>
@@ -14933,50 +12690,51 @@
     <w:rsid w:val="00EC4CCD"/>
     <w:rsid w:val="00EC4D4F"/>
     <w:rsid w:val="00EC54E7"/>
     <w:rsid w:val="00EC63CE"/>
     <w:rsid w:val="00EC6B28"/>
     <w:rsid w:val="00EC6CF8"/>
     <w:rsid w:val="00EC6E33"/>
     <w:rsid w:val="00EC6EC3"/>
     <w:rsid w:val="00EC7752"/>
     <w:rsid w:val="00EC7D19"/>
     <w:rsid w:val="00ED0104"/>
     <w:rsid w:val="00ED08A4"/>
     <w:rsid w:val="00ED0935"/>
     <w:rsid w:val="00ED099C"/>
     <w:rsid w:val="00ED1291"/>
     <w:rsid w:val="00ED13B6"/>
     <w:rsid w:val="00ED147B"/>
     <w:rsid w:val="00ED1733"/>
     <w:rsid w:val="00ED198B"/>
     <w:rsid w:val="00ED1D52"/>
     <w:rsid w:val="00ED28EE"/>
     <w:rsid w:val="00ED2B5F"/>
     <w:rsid w:val="00ED2DAE"/>
     <w:rsid w:val="00ED3DD5"/>
     <w:rsid w:val="00ED422C"/>
+    <w:rsid w:val="00ED504C"/>
     <w:rsid w:val="00ED57A4"/>
     <w:rsid w:val="00ED5835"/>
     <w:rsid w:val="00ED5ADE"/>
     <w:rsid w:val="00ED5D97"/>
     <w:rsid w:val="00ED6630"/>
     <w:rsid w:val="00ED7ABF"/>
     <w:rsid w:val="00EE0830"/>
     <w:rsid w:val="00EE0E31"/>
     <w:rsid w:val="00EE1E88"/>
     <w:rsid w:val="00EE1EF0"/>
     <w:rsid w:val="00EE1F03"/>
     <w:rsid w:val="00EE27EE"/>
     <w:rsid w:val="00EE2E85"/>
     <w:rsid w:val="00EE3581"/>
     <w:rsid w:val="00EE3CD6"/>
     <w:rsid w:val="00EE3D84"/>
     <w:rsid w:val="00EE5600"/>
     <w:rsid w:val="00EE562B"/>
     <w:rsid w:val="00EE640D"/>
     <w:rsid w:val="00EE6468"/>
     <w:rsid w:val="00EE6B57"/>
     <w:rsid w:val="00EE6ED5"/>
     <w:rsid w:val="00EE7076"/>
     <w:rsid w:val="00EE7636"/>
     <w:rsid w:val="00EE7BA7"/>
@@ -15083,50 +12841,51 @@
     <w:rsid w:val="00F32715"/>
     <w:rsid w:val="00F3276B"/>
     <w:rsid w:val="00F32A20"/>
     <w:rsid w:val="00F33175"/>
     <w:rsid w:val="00F33D9E"/>
     <w:rsid w:val="00F348CD"/>
     <w:rsid w:val="00F34BA5"/>
     <w:rsid w:val="00F357B6"/>
     <w:rsid w:val="00F35F33"/>
     <w:rsid w:val="00F36500"/>
     <w:rsid w:val="00F36767"/>
     <w:rsid w:val="00F36B11"/>
     <w:rsid w:val="00F36CC9"/>
     <w:rsid w:val="00F36E05"/>
     <w:rsid w:val="00F3721E"/>
     <w:rsid w:val="00F372A3"/>
     <w:rsid w:val="00F376A1"/>
     <w:rsid w:val="00F376DD"/>
     <w:rsid w:val="00F37C74"/>
     <w:rsid w:val="00F37D06"/>
     <w:rsid w:val="00F40518"/>
     <w:rsid w:val="00F406BF"/>
     <w:rsid w:val="00F40CE1"/>
     <w:rsid w:val="00F411B5"/>
     <w:rsid w:val="00F417D4"/>
+    <w:rsid w:val="00F41B2C"/>
     <w:rsid w:val="00F42425"/>
     <w:rsid w:val="00F427EB"/>
     <w:rsid w:val="00F42E92"/>
     <w:rsid w:val="00F436A9"/>
     <w:rsid w:val="00F442C8"/>
     <w:rsid w:val="00F44FA6"/>
     <w:rsid w:val="00F45C4E"/>
     <w:rsid w:val="00F4646D"/>
     <w:rsid w:val="00F468F5"/>
     <w:rsid w:val="00F46B21"/>
     <w:rsid w:val="00F46FEA"/>
     <w:rsid w:val="00F504DB"/>
     <w:rsid w:val="00F50673"/>
     <w:rsid w:val="00F51E9A"/>
     <w:rsid w:val="00F521EC"/>
     <w:rsid w:val="00F522EA"/>
     <w:rsid w:val="00F5268E"/>
     <w:rsid w:val="00F52C89"/>
     <w:rsid w:val="00F52ED4"/>
     <w:rsid w:val="00F52FA5"/>
     <w:rsid w:val="00F53CEA"/>
     <w:rsid w:val="00F5428A"/>
     <w:rsid w:val="00F544CE"/>
     <w:rsid w:val="00F545F2"/>
     <w:rsid w:val="00F54BFF"/>
@@ -15364,71 +13123,71 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="698A206C"/>
   <w15:docId w15:val="{D851169D-C5A0-412D-AA11-903D7A78A8AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15437,63 +13196,63 @@
     <w:lsdException w:name="envelope return" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:locked="1" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15754,464 +13513,532 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00D80056"/>
+    <w:rsid w:val="009D0659"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00D80056"/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="24"/>
-      <w:u w:val="single"/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D80056"/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="NormalIndent"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D80056"/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
-      <w:ind w:left="360"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="24"/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="NormalIndent"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D80056"/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
-      <w:ind w:left="360"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:u w:val="single"/>
+      <w:b w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="NormalIndent"/>
+    <w:basedOn w:val="Heading4"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D80056"/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="NormalIndent"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D80056"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="NormalIndent"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D80056"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="NormalIndent"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D80056"/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="NormalIndent"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D80056"/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="009D0659"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="009D0659"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
     <w:locked/>
-    <w:rsid w:val="0039257E"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-      <w:sz w:val="32"/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="40"/>
       <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
     <w:locked/>
-    <w:rsid w:val="0039257E"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
     <w:locked/>
-    <w:rsid w:val="0039257E"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
     <w:locked/>
-    <w:rsid w:val="0039257E"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:bCs/>
+      <w:iCs/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
     <w:locked/>
-    <w:rsid w:val="0039257E"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:bCs/>
-      <w:i/>
       <w:iCs/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
     <w:locked/>
-    <w:rsid w:val="0039257E"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:bCs/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
     <w:locked/>
-    <w:rsid w:val="0039257E"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
     <w:locked/>
-    <w:rsid w:val="0039257E"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
     <w:locked/>
-    <w:rsid w:val="0039257E"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalIndent">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D80056"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D80056"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="0039257E"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D80056"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:locked/>
-    <w:rsid w:val="0039257E"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D80056"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="0039257E"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D80056"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="22"/>
+      <w:bCs w:val="0"/>
+      <w:noProof/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="1"/>
     <w:locked/>
-    <w:rsid w:val="0039257E"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D80056"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1170"/>
       </w:tabs>
       <w:ind w:left="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
@@ -16258,83 +14085,84 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D80056"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="0039257E"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D80056"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D80056"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D16CF1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB45AB"/>
+    <w:rsid w:val="009D0659"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="0036406A"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
     <w:name w:val="Medium Grid 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00DA0D19"/>
@@ -16605,89 +14433,324 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00166FB7"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00166FB7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00166FB7"/>
     <w:rPr>
       <w:b/>
-      <w:bCs/>
+      <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00166FB7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A445B"/>
+    <w:rsid w:val="009D0659"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009D0659"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009D0659"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009D0659"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009D0659"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D0659"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009D0659"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="009D0659"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009D0659"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009D0659"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:rsid w:val="009D0659"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009D0659"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OSDStyleGuide">
+    <w:name w:val="OSD Style Guide"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:link w:val="OSDStyleGuideChar"/>
+    <w:rsid w:val="009D0659"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OSDStyleGuideChar">
+    <w:name w:val="OSD Style Guide Char"/>
+    <w:basedOn w:val="Heading1Char"/>
+    <w:link w:val="OSDStyleGuide"/>
+    <w:rsid w:val="009D0659"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B44CD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF0B2A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B967DC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Vincent.Micozzi@mass.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Vincent.Micozzi@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Yogita.Trivedi\OneDrive%20-%20Commonwealth%20of%20Massachusetts\Documents\Custom%20Office%20Templates\OSD%20Branded%20Template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16948,54 +15011,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D2266927464AD74AA44AC0C06A7DDCB5" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f942926dd081ec96cbc9dd20bd520665">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6601b742-51a5-43f5-accb-d128f3568d35" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="720bcf70a47ee1dce88679814cd2760d" ns2:_="" ns3:_="">
     <xsd:import namespace="6601b742-51a5-43f5-accb-d128f3568d35"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -17180,142 +15239,178 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6601b742-51a5-43f5-accb-d128f3568d35">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F54E7A82-9D5E-45F1-AE64-4C2A61160016}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6601b742-51a5-43f5-accb-d128f3568d35"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C27A22DD-C286-4D79-9440-93179A6DCD3A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA368B9-B52B-4708-88A7-F4912B6ECC51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="6601b742-51a5-43f5-accb-d128f3568d35"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E63300-64D0-4545-AC99-0EFB3D6811D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA368B9-B52B-4708-88A7-F4912B6ECC51}"/>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>OSD Branded Template</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3290</Characters>
+  <Pages>4</Pages>
+  <Words>530</Words>
+  <Characters>3023</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>OFFICE OF VEHICLE MANAGEMENT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Operational Services Division</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3860</CharactersWithSpaces>
+  <CharactersWithSpaces>3546</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7209047</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>57</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:OVM@massmail.state.ma.us</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>OFFICE OF VEHICLE MANAGEMENT</dc:title>
+  <dc:title>Asset-Driver-Reassignment-Form-27Aug2017</dc:title>
   <dc:creator>DBowen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D2266927464AD74AA44AC0C06A7DDCB5</vt:lpwstr>
   </property>
 </Properties>
 </file>