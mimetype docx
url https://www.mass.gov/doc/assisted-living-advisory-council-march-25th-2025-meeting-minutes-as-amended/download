--- v0 (2026-01-16)
+++ v1 (2026-06-03)
@@ -1,4930 +1,920 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D3E9F2B" w14:textId="28B499DA" w:rsidR="00CD2618" w:rsidRPr="006C00F0" w:rsidRDefault="00CD2618" w:rsidP="00CD2618">
+    <w:p w14:paraId="4F11FB0C" w14:textId="05B445A9" w:rsidR="002B7EA2" w:rsidRDefault="00682E92" w:rsidP="00682E92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Assisted Living Advisory Council (ALAC) Meeting Minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A720568" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866ABA">
-[...36 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t>Tuesday, March 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00967F28" w:rsidRPr="006C00F0">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C00F0">
         <w:t>, 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...67 lines deleted...]
-        <w:t>Zoom*</w:t>
+        <w:br/>
+        <w:t>10:00 AM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t>*The meeting was held virtually via Zoom*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666D3772" w14:textId="6B7FB549" w:rsidR="00CD2618" w:rsidRPr="006C00F0" w:rsidRDefault="00CD2618" w:rsidP="00CD2618">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="6346560C" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
+      <w:r w:rsidRPr="006C00F0">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ALAC members</w:t>
       </w:r>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...92 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">: Mary Jo Boynton, Brian Danaher, Kimberly Martone, Seth Nadeau, David Santos, and Walter Ohanian. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>AGE</w:t>
-[...84 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>AGE staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t>: Jodi Breidel, Trisha Marchetti, Whitney Moyer, Patrick Sullivan, and William A. Travascio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F4EFF4" w14:textId="09FA4E82" w:rsidR="00CD2618" w:rsidRPr="006C00F0" w:rsidRDefault="00CD2618" w:rsidP="00CD2618">
+    <w:p w14:paraId="1C600073" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...129 lines deleted...]
-        </w:rPr>
+        <w:t>Call to Order:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t xml:space="preserve">The meeting was called to order at 10:03 AM by Jodi Breidel, Assistant Secretary of the Executive Office of Aging &amp; Independence (AGE). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEE1F7D" w14:textId="7A51AC5C" w:rsidR="00F36430" w:rsidRPr="006C00F0" w:rsidRDefault="00CD2618" w:rsidP="0083389D">
+    <w:p w14:paraId="29FDF972" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...58 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Welcome and Introductions: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t xml:space="preserve">Jodi Breidel, AGE, thanked members of the Council, stakeholders, and members of the public for attending. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA60774" w14:textId="1D5AB253" w:rsidR="00CD2618" w:rsidRPr="006C00F0" w:rsidRDefault="00F36430" w:rsidP="00F36430">
+    <w:p w14:paraId="0F5750B3" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Approval of the Minutes:</w:t>
       </w:r>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...50 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t>The draft minutes from the December 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00C13EF6" w:rsidRPr="006C00F0">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t>, 2025 meeting were presented and approved as amended, by all those present.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
         <w:br/>
         <w:t>In advance of the March 25</w:t>
       </w:r>
-      <w:r w:rsidR="006B547C" w:rsidRPr="006C00F0">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C00F0">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="006B547C" w:rsidRPr="006C00F0">
-[...143 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t xml:space="preserve">, 2025 meeting, Brian Danaher provided some clarifying edits on page four of the minutes from the previous meeting asking about how the basic health services requirements, among other requirements, in the 2024 Long-Term Care  law would be reflected in AGE’s upcoming ALR regulations. He also wanted to clarify that at the December meeting he was cautioning against the Massachusetts ALR model from becoming like the nursing home model. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B0B5A6" w14:textId="70B5D152" w:rsidR="00B92473" w:rsidRPr="006C00F0" w:rsidRDefault="7DCE2868" w:rsidP="76DF0784">
+    <w:p w14:paraId="23BFA50B" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="518D1577">
-        <w:rPr>
-[...50 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">AGE Updates: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="518D1577">
+        <w:t xml:space="preserve">Jodi Breidel, AGE, noted that since the last meeting, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the Executive Office of Elder Affairs has rebranded. On January 9</w:t>
       </w:r>
-      <w:r w:rsidR="00E30356" w:rsidRPr="518D1577">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00E30356" w:rsidRPr="518D1577">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, Governor Maura Healey </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-        <w:r w:rsidR="00E30356" w:rsidRPr="518D1577">
+      <w:hyperlink r:id="rId5">
+        <w:r w:rsidRPr="518D1577">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="224388"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>signed legislation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E30356" w:rsidRPr="518D1577">
+      <w:r w:rsidRPr="518D1577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="224388"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E30356" w:rsidRPr="518D1577">
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to rename the Executive Office of Elder Affairs to the Executive Office of Aging &amp; Independence to better represent and reflect the values of older adults in Massachusetts. Renaming the Agency reduces negative images around aging, normalizes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>age. The Agency’s new acronym is “AGE.” As you collaborate with the Agency moving forward, please replace the previous acronyms of “ELD” and “EOEA” with “AGE”.</w:t>
-[...83 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>aging as a natural process, and recognizes that older adults value independence and self-determination, while emphasizing that the Healey-Driscoll Administration is here to support residents as they age. The Agency’s new acronym is “AGE.” As you collaborate with the Agency moving forward, please replace the previous acronyms of “ELD” and “EOEA” with “AGE”.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Next the Massachusetts Advisory Council on Alzheimer’s Disease and All Other Dementias’ Care Planning Team has released its Dementia Care Planning Toolkit for people living with dementia, dementia care partners, families, community-based service providers, and health care providers. The purpose of the toolkit is to facilitate the development of person-centered dementia care plans that support living well with dementia. As part of the roll out, the Care Planning Team is holding 2 webinars to review and discuss the toolkit, the 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidR="00E30356" w:rsidRPr="518D1577">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of which is scheduled for this Thursday, March 27</w:t>
       </w:r>
-      <w:r w:rsidR="00E30356" w:rsidRPr="518D1577">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00E30356" w:rsidRPr="518D1577">
-[...223 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from 12:00 to 12:40 PM. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Finally, a reminder that our Agency’s SHINE team is available to do a presentation for residents or assist with health insurance questions across various sites.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Trisha Marchetti, Director of Assisted Living Certification and Compliance, AGE, provided some updates about the Assisted Living Residences (ALR) Commission, that was created as part of the passage of the 2024 Long-Term Care law. The Commission is chaired by Secretary of AGE, Robin Lipson, and is comprised of 21 members made up of industry experts, community stakeholders, and policy makers. The scope of the Commission is to make recommendations to the Legislature to ensure that ALRs adequately meet the health and safety needs of residents. In advance of the Commission’s report that needs to be filed with the Legislature by August 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="2953CA09" w:rsidRPr="518D1577">
-[...69 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="518D1577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, the Legislature asked the Commission to review 10 areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A05D251" w14:textId="63E4947A" w:rsidR="00B92473" w:rsidRPr="006C00F0" w:rsidRDefault="00B92473" w:rsidP="7CE542DB">
+    <w:p w14:paraId="0A2B4B73" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67201711" w14:textId="481CEAE9" w:rsidR="00B92473" w:rsidRPr="00E34952" w:rsidRDefault="0F7DC7D7" w:rsidP="00E34952">
+    <w:p w14:paraId="39FA33F3" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="00E34952" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7CE542DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>C</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> According to the law, the areas examined by the Commission must include, but are not limited to: (i) the current statutory and regulatory oversight of assisted living residences; (ii) assisted living best practices in other states; (iii) the impacts of licensing or certifying such residences; (iv) advertising practices of assisted living residences to potential residents and their families; (v) regulatory procedures for opening, closing or changing ownership of a residence, including determination of need processes and clustering of facilities; (vi) trends in incident reports made to the executive office of elder affairs and the long term care ombudsman’s office and resolutions of such incidents; (vii) methods to provide transparency of information for potential consumers and family members researching and comparing residences; (viii) safety standards; (ix) existing consumer </w:t>
       </w:r>
       <w:r w:rsidRPr="7CE542DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">To date there have been </w:t>
-[...77 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>protections for residents in statutes and regulations; and (x) basic health services in residences.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="7CE542DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>To date there have been two meetings that have taken place on Zoom, with five further meetings scheduled to take place from April through July. The Commission is also required to hold a public hearing for the purpose of gathering input from the community, which is scheduled to take place on Thursday, May 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CE542DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="69A4B712" w:rsidRPr="7CE542DB">
-[...135 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="7CE542DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at 1:00 pm on Zoom. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="7CE542DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the first meeting, the AGE team provided an overview of the ALR industry in Massachusetts, including a profile of ALRs and their residents. The profile on ALRs included data such as size of residence, location, type, design, and services in traditional and special care. The profile of the residents included data such as age, care needs, gender, cost, and available subsidies for lower income residents. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="7CE542DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>At the most recent Commission meeting on March 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CE542DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="5DEF6762" w:rsidRPr="7CE542DB">
-[...262 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="7CE542DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the focus was on trends that the ALR Certification and Compliance team sees, including information about processes related to certification and complaint review. The Long-Term Care Ombudsman also presented complaints its office is receiving. Trisha Marchetti, AGE, added that at the meeting she presented data around incident reports and complaints, going back five years to show the change over time. Regarding complaints specifically, she gave an overview of the type, source, and enforcement action if any. Also mentioned were the public records requests (PRRs) that the unit receives, of which there have been 771 since 2023. At this meeting her team also broke down data on operation changes such as name change, ownership change, management change, whether units or services were added or changed, and changes to residency agreements. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0B5FD011" w:rsidRPr="00E34952">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>AGE,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="69A5AF36" w:rsidRPr="00E34952">
-[...72 lines deleted...]
-        <w:r w:rsidR="334D3010" w:rsidRPr="00E34952">
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mentioned that it was important for her unit to provide all this information to the ALR Commission so that they could understand the variation of the duties that are required to maintain the vision of the industry and compliance with the regulations. All the of the information that has been presented to the Commission can be seen in the meeting materials that are available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r w:rsidRPr="00E34952">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Commission’s website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="334D3010" w:rsidRPr="00E34952">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0B5FD011">
-[...115 lines deleted...]
-        <w:t xml:space="preserve">and </w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For additional updates, Trisha Marchetti, AGE, mentioned that the name of the Annual Aggregate Data report’s name has changed to the ALR Annual Census Report. This year there was 100% participation. Currently, the ALR team is working with AGE’s data team to review the data which they hope to share at the June ALAC meeting. Financial Disclosure Statements are still coming in, and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="505CF4A7" w:rsidRPr="00E34952">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>residences</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="505CF4A7" w:rsidRPr="00E34952">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> have until March 31</w:t>
       </w:r>
-      <w:r w:rsidR="505CF4A7" w:rsidRPr="00E34952">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="505CF4A7" w:rsidRPr="00E34952">
-[...90 lines deleted...]
-      <w:r w:rsidR="0B5FD011">
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to submit them. There have also been a handful of communities that have asked for a 30-day </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:br/>
-[...339 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">extension, which is allowed under the regulations. There is also a small number of Residences that have varying fiscal years that end in June or September. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Certification and Compliance team recently hired Tuyetni Ngo, an RN who was previously a contractor in 2023 with the unit when our office was working on the backlog of certification visits that developed during the COVID-19 pandemic. Tuyetni and MaryEllen Heine are preparing for the Basic Health Services regulations to be implemented by updating the standard forms and the operating plan that the AGE ALR team uses. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Patrick Sullivan, Counsel, AGE, provided an update on the Assisted Living regulations. AGE staff have been meeting with staff from the Massachusetts Department of Public Health (DPH) around these draft regulations as required by statute. AGE hopes to have a draft for the public to review shortly. At that time, AGE will also publish a notice of public hearing and there will be a public comment period. Patrick noted that the COVID-era waiver for skilled nursing care expires on March 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="6BF2A40C" w:rsidRPr="00E34952">
-[...307 lines deleted...]
-        <w:t xml:space="preserve"> stated that the ALR would need to provide </w:t>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. AGE has been communicating with the one ALR providing skilled services to several of its residents to ensure there is no disruption to their care in the interim. Those residents will still be able to receive those services.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Walter Ohanian asked whether the AGE team could provide a little more insight as to the timeline for when the draft regulations would be released, whether that be 30, 60, 90 days or more. Patrick Sullivan, AGE, responded that the AGE team and DPH have been meeting, and AGE hopes to release something soon. Walter Ohanian then asked if there has been consideration by the group about Basic Health Services and whether an ALR could do some of the items that are included instead of doing all of them. Patrick Sullivan, AGE, said that he believed that the statute stated that the ALR would need to provide </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="482892EF" w:rsidRPr="00E34952">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="482892EF" w:rsidRPr="00E34952">
-[...15 lines deleted...]
-      <w:r w:rsidR="0B5FD011">
+      <w:r w:rsidRPr="00E34952">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the services listed under Basic Health Services and that more information will follow about AGE’s draft regulations. </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12ED3004" w14:textId="4C9294A3" w:rsidR="008D0AA1" w:rsidRPr="006C00F0" w:rsidRDefault="008D0AA1" w:rsidP="008D0AA1">
+    <w:p w14:paraId="4EA7BB75" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Industry Updates:</w:t>
       </w:r>
-      <w:r w:rsidR="00873095" w:rsidRPr="006C00F0">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C00F0">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D346B2E" w14:textId="2B427599" w:rsidR="0099483A" w:rsidRPr="006C00F0" w:rsidRDefault="008D0AA1" w:rsidP="0099483A">
+    <w:p w14:paraId="13CF4A9A" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...37 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Brian Danaher noted that Benchmark has been operating normally. He thanked AGE for working </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A664CB">
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B42BF">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000B42BF">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t>ALR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B42BF">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B0231E" w:rsidRPr="000B42BF">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+      <w:r w:rsidRPr="00B0231E">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any ALRs that have been </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t xml:space="preserve">providing skilled care. It is to the benefit of the residents to be able to continue to receive care. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t xml:space="preserve">Brian Doherty, President &amp; CEO of Mass-ALA, thanked AGE for their continued partnership with Mass-ALA and LeadingAge on outreach to communities submitting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the ALR Annual Census Report. He said it is amazing that 100% of communities submitted the ALR Annual Census Report.  The Annual Census Report matters to his team because the data is so important. Brian Doherty noted that it is from that data that one would learn that over 40% of residents have Alzheimer’s or another dementia and that over 60% need assistance with bathing. The report is a great resource. He thanked Christina Broughton from the Mass-ALA team for conducting outreach to the ALRs that had not submitted the ALR Census Report as the deadline was getting closer. He offered to assist with the outreach to any residence that had not yet submitted the Annual Financial Disclosure statements as well. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t xml:space="preserve">Elissa Sherman, President of LeadingAge Massachusetts, mentioned that her team has been receiving questions around the policy changes </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B0231E" w:rsidRPr="000B42BF">
-[...5 lines deleted...]
-        <w:t>ALR</w:t>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t>in regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00B0231E" w:rsidRPr="000B42BF">
-[...404 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t xml:space="preserve"> immigration. There has been a lot of anxiety and LeadingAge has been providing resources from the MA Attorney General’s Office and holding webinars. It is important that staff understand their rights and that they have the information, so they know how to respond. Providing education and guidance is key. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676586B4" w14:textId="484F2B66" w:rsidR="0099483A" w:rsidRPr="006C00F0" w:rsidRDefault="0099483A" w:rsidP="0099483A">
+    <w:p w14:paraId="126DBA48" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Consumer Member Updates:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DCCB8B" w14:textId="35D58B5A" w:rsidR="00A32710" w:rsidRPr="006C00F0" w:rsidRDefault="0099483A" w:rsidP="008D0AA1">
+    <w:p w14:paraId="169028D0" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> residences. Of those, </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Kim Martone said she recently had the opportunity to visit seven residences. Of those, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="07EB1F57" w:rsidRPr="006C00F0">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C00F0">
         <w:t>at the moment</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="07EB1F57" w:rsidRPr="006C00F0">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">thought that </w:t>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t xml:space="preserve"> only one intends to pursue certification for Basic Health Services. She asked if AGE could post online the ALRs that will be certified to provide Basic Health Services. Trisha Machetti, AGE, thought that </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="62473470" w:rsidRPr="006C00F0">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C00F0">
         <w:t>at the moment</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="62473470" w:rsidRPr="006C00F0">
-[...60 lines deleted...]
-        <w:t xml:space="preserve">s are released before </w:t>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t xml:space="preserve"> it would be hard to project how many residences might want to provide Basic Health Services, and that operators may want to wait until the regulations are released before </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="62473470" w:rsidRPr="006C00F0">
-[...11 lines deleted...]
-        <w:t>decision</w:t>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t>making a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="08181726" w:rsidRPr="006C00F0">
-[...88 lines deleted...]
-        <w:t xml:space="preserve">staffing challenges as related to changing </w:t>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t xml:space="preserve"> to seek certification to provide Basic Health Services. AGE would add an overview and indicate which communities have been certified to provide Basic Health Services. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t xml:space="preserve">Mary Jo Boynton thanked Elissa Sherman for bringing up staffing challenges as related to changing policies, there is a lot of anxiety on a large scale. She thanked her for addressing what can be addressed around providing information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="47613084" w:rsidRPr="006C00F0">
-[...18 lines deleted...]
-        <w:t>es,</w:t>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t>around</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="47613084" w:rsidRPr="006C00F0">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t xml:space="preserve"> immigration and the ALR workforce. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t xml:space="preserve">David Santos mentioned that it looked like censuses and staffing are up. He felt that there has been a lot of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="13866CE9" w:rsidRPr="006C00F0">
-[...4 lines deleted...]
-        <w:t>around</w:t>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t>turnover</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="4162EA7F" w:rsidRPr="006C00F0">
-[...208 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t xml:space="preserve"> among leadership roles in communities. It is comforting whenever you go into a community and there is a longer tenured Executive Director or Resident Care Director. He asked if operators are doing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">communities about providing Basic Health Services but that </w:t>
-[...33 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">anything around retention. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t xml:space="preserve">Jodi Breidel, AGE, noted that this is also seen within our programs as well. There has been a lot of movement within the SHINE program, staff at local senior centers, and with nutrition directors. Sustainability and succession planning is an important element of our planning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t>Brian Doherty echoed what Trisha Marchetti said, that there is interest among communities about providing Basic Health Services but that operators want to wait and see what is going to be required to provide Basic Health Services.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E483188" w14:textId="07A24405" w:rsidR="008D0AA1" w:rsidRPr="006C00F0" w:rsidRDefault="00A32710" w:rsidP="00A32710">
+    <w:p w14:paraId="337A6012" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Comments by Visitors:</w:t>
       </w:r>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...65 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t xml:space="preserve">Brian Doherty, President and CEO of Mass-ALA, noted that Mass-ALA just created an Executive Director certification program. The program just had its first training this month. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t>Barbara Southall, Mass-ALA, said that they are just wrapping up the 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidR="000C6AA5" w:rsidRPr="006C00F0">
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t xml:space="preserve"> and final week of the 3-week training. There are 20 participants in this 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="000C6AA5" w:rsidRPr="006C00F0">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">how </w:t>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t xml:space="preserve"> class. The next training will be held in September. The curriculum for the training includes the basics of assisted living, the Executive Director role, interacting with management staff in the ALR, and “how </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000C6AA5" w:rsidRPr="006C00F0">
-[...18 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t>to’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00225381" w:rsidRPr="006C00F0">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t xml:space="preserve">” related to staffing, finance, dining, health and dementia. The training is 40 hours long. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E02ED8D" w14:textId="2CD6AB0A" w:rsidR="00F05DDE" w:rsidRPr="006C00F0" w:rsidRDefault="006D5F23" w:rsidP="00DD67E3">
+    <w:p w14:paraId="78C46854" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="006C00F0" w:rsidRDefault="00682E92" w:rsidP="00682E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006C00F0">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Adjournment:</w:t>
       </w:r>
-      <w:r w:rsidR="00F63CCA" w:rsidRPr="006C00F0">
-[...93 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:br/>
+        <w:t>The meeting adjourned at 10:44 AM. The next meeting is scheduled for Tuesday, June 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C00F0">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00297A3D" w:rsidRPr="006C00F0">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C00F0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00297A3D" w:rsidRPr="006C00F0">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C00F0">
         <w:t>2025</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00297A3D" w:rsidRPr="006C00F0">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> on Zoom. </w:t>
+      <w:r w:rsidRPr="006C00F0">
+        <w:t xml:space="preserve"> at 10:00 AM on Zoom. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F05DDE" w:rsidRPr="006C00F0">
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="4DC0901F" w14:textId="77777777" w:rsidR="00682E92" w:rsidRPr="00682E92" w:rsidRDefault="00682E92" w:rsidP="00682E92"/>
+    <w:sectPr w:rsidR="00682E92" w:rsidRPr="00682E92">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...76 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="152B02CA"/>
-[...199 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36DD7512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14685C5C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4966,3176 +956,124 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...789 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="881819525">
+  <w:num w:numId="1" w16cid:durableId="332148024">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CD2618"/>
-[...2235 lines deleted...]
-    <w:rsid w:val="7F7B3DE1"/>
+    <w:rsidRoot w:val="00682E92"/>
+    <w:rsid w:val="002B7EA2"/>
+    <w:rsid w:val="00682E92"/>
+    <w:rsid w:val="006D43BE"/>
+    <w:rsid w:val="007A4065"/>
+    <w:rsid w:val="00A169BE"/>
+    <w:rsid w:val="00E92136"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2C40805C"/>
-  <w15:docId w15:val="{A8B3B024-9DB9-46C7-92FF-D5DBADA0F32A}"/>
+  <w14:docId w14:val="337D3B6C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{03A581BA-C810-489D-975D-E281C3BD6813}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8484,370 +1422,628 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00866ABA"/>
+    <w:rsid w:val="00682E92"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CD2618"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Header Char"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...4 lines deleted...]
-    <w:name w:val="footer"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CD2618"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Footer Char"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD2618"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD2618"/>
+    <w:rsid w:val="00682E92"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F0530F"/>
-[...1 lines deleted...]
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00682E92"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...152 lines deleted...]
-      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/ke6t5tdbb.cc.rs6.net/tn.jsp?f=001HKaeslwG7WX5hZlhZzSJBtY2BWgKIdRa1WJwzlpWfmaB-qa6vC2M-Qy37ivdIo6fUZdrPHl5gLr1tQOZGybIP3J6nS5BN-7yXuVLB1nS-lh7RnBKcnl3eU4Z4gwmqIH45t9MbdN6hs7BEL-PQ65A2wfdeoA3Bv9zJFOsEDrKHxAKpMTaJtWCu1JMWimfHHfWmHaMXQSEq0a9LtwHO6DjIljvtJNI1guyKFKKbYOkFb0TBw2efj683nHCBjan_L0PNr1cSLXPpCIueee4vHrdwmaks0SGH-mSdsII5dGYnOHwt4nA60ydDQ==&amp;c=pgpb3cmHqYfkL86X7bsL9e2FkiIgvMZEzyH4XkdZ6nc4IaCO_ftftQ==&amp;ch=jnmi4WGj7W_GYZ6eWsP5V9yeVTVA55sRkVTD0OrdGxLkQr6r9Mp-bg==__;!!CPANwP4y!QNtnnM7aZYYNYc-YEBlfs4NTmY3JYbA7J6fbA7-RteIKQB6W7OIUVHtUAoylXrwy5ZiKKMFLvbUP-sFOD3JSY5G8six7rTT15wNtTYhBhQ$" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/assisted-living-residences-alr-commission-meeting-materials" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/assisted-living-residences-alr-commission-meeting-materials" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/ke6t5tdbb.cc.rs6.net/tn.jsp?f=001HKaeslwG7WX5hZlhZzSJBtY2BWgKIdRa1WJwzlpWfmaB-qa6vC2M-Qy37ivdIo6fUZdrPHl5gLr1tQOZGybIP3J6nS5BN-7yXuVLB1nS-lh7RnBKcnl3eU4Z4gwmqIH45t9MbdN6hs7BEL-PQ65A2wfdeoA3Bv9zJFOsEDrKHxAKpMTaJtWCu1JMWimfHHfWmHaMXQSEq0a9LtwHO6DjIljvtJNI1guyKFKKbYOkFb0TBw2efj683nHCBjan_L0PNr1cSLXPpCIueee4vHrdwmaks0SGH-mSdsII5dGYnOHwt4nA60ydDQ==&amp;c=pgpb3cmHqYfkL86X7bsL9e2FkiIgvMZEzyH4XkdZ6nc4IaCO_ftftQ==&amp;ch=jnmi4WGj7W_GYZ6eWsP5V9yeVTVA55sRkVTD0OrdGxLkQr6r9Mp-bg==__;!!CPANwP4y!QNtnnM7aZYYNYc-YEBlfs4NTmY3JYbA7J6fbA7-RteIKQB6W7OIUVHtUAoylXrwy5ZiKKMFLvbUP-sFOD3JSY5G8six7rTT15wNtTYhBhQ$" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -8855,51 +2051,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -9049,87 +2245,65 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
-</file>
-[...20 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>2095</Words>
-  <Characters>11945</Characters>
+  <Characters>11946</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>99</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Commonwealth of Massachusetts</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14012</CharactersWithSpaces>
+  <CharactersWithSpaces>14013</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Kim, Sue (ELD)</dc:creator>
+  <dc:creator>Romano, Eleanor (ELD)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>