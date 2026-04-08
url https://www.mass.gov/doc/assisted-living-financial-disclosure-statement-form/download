--- v0 (2025-12-26)
+++ v1 (2026-04-08)
@@ -1,4444 +1,3673 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54E84FB3" w14:textId="77777777" w:rsidR="001C391C" w:rsidRDefault="001C391C">
+    <w:p w14:paraId="3BF0FEA2" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:sz w:val="32"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10047"/>
+        </w:tabs>
+        <w:ind w:left="285"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54E84FFC" wp14:editId="54E84FFD">
-[...7 lines deleted...]
-            <wp:extent cx="1158934" cy="1153448"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BF0FED6" wp14:editId="037424A6">
+            <wp:extent cx="2121011" cy="579120"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="1" name="Image 1"/>
+            <wp:docPr id="4" name="Image 4" descr="agency logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Image 1"/>
+                    <pic:cNvPr id="4" name="Image 4" descr="agency logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1158934" cy="1153448"/>
+                      <a:ext cx="2121011" cy="579120"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00FA543D" w:rsidRPr="0093559A">
-[...19 lines deleted...]
-        <w:t>XECUTIVE OFFICE OF AGING &amp; INDEPENDENCE</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BF0FED8" wp14:editId="75E2A5E3">
+            <wp:extent cx="585214" cy="585216"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="Image 5" descr="MASS state seal"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5" name="Image 5" descr="MASS state seal"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="585214" cy="585216"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FB5" w14:textId="77777777" w:rsidR="001C391C" w:rsidRDefault="00BF1924">
+    <w:p w14:paraId="3BF0FEA4" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="00E83FE7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E83FE7">
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="540" w:right="360" w:bottom="1320" w:left="720" w:header="0" w:footer="1130" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF0FEAD" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="00E83FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E83FE7">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="540" w:right="360" w:bottom="1320" w:left="720" w:header="0" w:footer="1130" w:gutter="0"/>
+          <w:cols w:num="4" w:space="720" w:equalWidth="0">
+            <w:col w:w="1677" w:space="404"/>
+            <w:col w:w="2003" w:space="690"/>
+            <w:col w:w="2208" w:space="943"/>
+            <w:col w:w="3235"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF0FEAE" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="00E83FE7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="344"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF0FEAF" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="4546"/>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS"/>
-[...66 lines deleted...]
-      </w:hyperlink>
+          <w:color w:val="8E9738"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="8E9738"/>
+          <w:spacing w:val="9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="8E9738"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="8E9738"/>
+          <w:spacing w:val="12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="8E9738"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Disclosure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="8E9738"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="8E9738"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Statement</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FB6" w14:textId="77777777" w:rsidR="001C391C" w:rsidRDefault="001C391C">
+    <w:p w14:paraId="3BF0FEB0" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5131"/>
+        </w:tabs>
+        <w:spacing w:before="174"/>
+        <w:ind w:right="185"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="007E85"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>ALR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="007E85"/>
+          <w:spacing w:val="22"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="007E85"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="007E85"/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="007E85"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEB1" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="00E83FE7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="167"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54E84FB7" w14:textId="77777777" w:rsidR="001C391C" w:rsidRDefault="001C391C">
+    <w:p w14:paraId="3BF0FEB2" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="293"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5131"/>
+        </w:tabs>
+        <w:ind w:right="185"/>
+        <w:jc w:val="center"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="007E85"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="007E85"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FB8" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="00BF1924">
-[...84 lines deleted...]
-    <w:p w14:paraId="54E84FB9" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="00BF1924">
+    <w:p w14:paraId="3BF0FEB3" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6034"/>
+          <w:tab w:val="left" w:pos="5039"/>
         </w:tabs>
-        <w:spacing w:before="267"/>
-        <w:ind w:left="53"/>
+        <w:spacing w:before="288"/>
+        <w:ind w:right="222"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cabin" w:hAnsi="Cabin"/>
-          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5579">
-[...22 lines deleted...]
-          <w:u w:val="single" w:color="001E5E"/>
+      <w:bookmarkStart w:id="0" w:name="I._General_Information"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FBA" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="001C391C">
+    <w:p w14:paraId="3BF0FEB4" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...67 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="661"/>
+          <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
-        <w:ind w:left="661" w:hanging="301"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:before="226"/>
+        <w:ind w:left="1160" w:hanging="301"/>
+        <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5579">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cabin" w:hAnsi="Cabin"/>
+      <w:r>
+        <w:t>General</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEB5" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="272"/>
+        <w:ind w:left="859" w:right="1425"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>As</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>stated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>651</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>CMR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>12.04(13)(a)(1),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Sponsor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Assisted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Living</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Residence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>is required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>file</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>annually,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>days</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>end</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Residence’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>fiscal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>year, a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>disclosure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>prescribed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Executive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Office</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Aging</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Independence (AGE) which sets forth a statement by the Sponsor based upon financial statements (audited,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>reviewed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>compiled)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>prepared</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>certified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>accountant,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>sufficient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>to permit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>AGE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>to assess</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the Residence’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>fiscal condition and ability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>meet the requirements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>plans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>established for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Residents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEB6" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="00E83FE7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="38"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF0FEB7" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1253"/>
+        </w:tabs>
+        <w:ind w:left="1253" w:hanging="394"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="II._Please_complete_the_following:"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEB8" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2570"/>
+          <w:tab w:val="left" w:pos="5840"/>
+          <w:tab w:val="left" w:pos="7790"/>
+          <w:tab w:val="left" w:pos="10055"/>
+        </w:tabs>
+        <w:spacing w:before="274" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="1103" w:hanging="1712"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On behalf of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as the Sponsor of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(Corporate Name of Sponsor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Name of Residence)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEB9" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="239" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="859" w:right="1425"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I attest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>that financial statements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>above named</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Assisted Living Residence were </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>prepared</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>certified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>accountant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEBA" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4259"/>
+          <w:tab w:val="left" w:pos="7900"/>
+        </w:tabs>
+        <w:spacing w:line="277" w:lineRule="exact"/>
+        <w:ind w:left="859"/>
+      </w:pPr>
+      <w:r>
+        <w:t>beginning:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and ending</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3BF0FEBB" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="00E83FE7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="153"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF0FEBC" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9902"/>
+        </w:tabs>
+        <w:spacing w:line="477" w:lineRule="auto"/>
+        <w:ind w:left="859" w:right="1224"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of the Certified Public Accountant: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of the Firm of Certified Public Accountant: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEBD" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF0FEEE" wp14:editId="3BF0FEEF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1002791</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>149351</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5782310" cy="13335"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="16" name="Group 16"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5782310" cy="13335"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5782310" cy="13335"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="17" name="Graphic 17"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="6553"/>
+                            <a:ext cx="5782310" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="5782310">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5782071" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="13106">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="18" name="Graphic 18"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="2133"/>
+                            <a:ext cx="5781040" cy="5080"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="5781040" h="5080">
+                                <a:moveTo>
+                                  <a:pt x="5780544" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="4571"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5780544" y="4571"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5780544" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="2E55F0F7" id="Group 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:78.95pt;margin-top:11.75pt;width:455.3pt;height:1.05pt;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="57823,133" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLbxsh5AIAANIIAAAOAAAAZHJzL2Uyb0RvYy54bWzUlttu2zAMhu8H7B0E3a92Tk1g1CmGdg0G&#10;FF2Btti1IssHTJY0SYnTtx8lWTkW29phGNYLl7Jokfz50c7F5ablaM20aaTI8eAsxYgJKotGVDl+&#10;erz5MMPIWCIKwqVgOX5mBl/O37+76FTGhrKWvGAawSHCZJ3KcW2typLE0Jq1xJxJxQRsllK3xMJS&#10;V0mhSQentzwZpul50kldKC0pMwbuXodNPPfnlyWj9ktZGmYRzzHkZv1V++vSXZP5BckqTVTd0D4N&#10;8oYsWtIICLo96ppYgla6OTmqbaiWRpb2jMo2kWXZUOZrgGoG6VE1Cy1XytdSZV2ltjKBtEc6vflY&#10;erdeaPWg7nXIHsxbSb8Z0CXpVJXt77t1tXPelLp1D0ERaOMVfd4qyjYWUbg5mc6GowEIT2FvMBqN&#10;JkFxWkNbTp6i9aefPpeQLAT1qW1T6RSwY3bymD+T56EminnVjSv/XqOmgOSnGAnSAsKLnha4Ayq5&#10;4ODlFOxXphfzRX3OJ5NRkOBliYZTz+S2UpLRlbELJr3UZH1rbEC2iBapo0U3IpoawHfIc4+8xQiQ&#10;1xgB8ssQXRHrnnP9cybqdr1y91q5Zo/S79qjNkFqu10u9r1ct9PpAKMIAvgGDzBcGIAqGD402PvF&#10;ceGyGAAu536UjORNcdNw7tIwulpecY3WxA2y/3OFwBEHbkobe01MHfz8Vu/GhSfaZKE9rm1LWTxD&#10;dzvoZ47N9xXRDCP+WQA/7lURDR2NZTS05VfSv1C8QhDzcfOVaIVc+BxbaO2djBiRLHbN1b71dU8K&#10;+XFlZdm4lgLSMaN+AUgHvP4+2/CSPmJ75mR7JdtDGPBA1x7bg3Tcj/8knf1LtkMiNXDu8nDy7zBW&#10;HnLAN52Mxwf47nwOUYeaTiCPsEOb94ZmPIGJCKjGI+L/07Cvco5qxuMol4aFSL8ctoOp+a3h8oD+&#10;X8PjPxPw4fTvif4j777M+2s/bLufIvMfAAAA//8DAFBLAwQUAAYACAAAACEAkcVnVeAAAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92kJbHGbEop6qkIbQXxts1Ok9DsbMhu&#10;k/TfOz3pbd7M48338tVkWzFg7xtHCuJZBAKpdKahSsHX4f1pCcIHTUa3jlDBFT2sivu7XGfGjbTD&#10;YR8qwSHkM62gDqHLpPRljVb7meuQ+HZyvdWBZV9J0+uRw20r51GUSqsb4g+17nBTY3neX6yCj1GP&#10;60X8NmzPp83155B8fm9jVOrxYVq/ggg4hT8z3PAZHQpmOroLGS9a1snzC1sVzBcJiJshSpc8HXmT&#10;pCCLXP6vUPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy28bIeQCAADSCAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkcVnVeAAAAAKAQAADwAA&#10;AAAAAAAAAAAAAAA+BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEsGAAAAAA==&#10;">
+                <v:shape id="Graphic 17" o:spid="_x0000_s1027" style="position:absolute;top:65;width:57823;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5782310,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdMGB6wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCt50EwtVo2toLUIPLbTqA4zZaZJmdzZkV019+q4geJuP73eWeW+NOFHna8cK0nECgrhw&#10;uuZSwX63Gc1A+ICs0TgmBX/kIV89DJaYaXfmbzptQyliCPsMFVQhtJmUvqjIoh+7ljhyP66zGCLs&#10;Sqk7PMdwa+QkSZ6lxZpjQ4UtrSsqmu3RKuDJa5l+HNL55uli2s/G/K4vX29KDR/7lwWIQH24i2/u&#10;dx3nT+H6SzxArv4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHTBgesMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5782071,e" filled="f" strokeweight=".36406mm">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 18" o:spid="_x0000_s1028" style="position:absolute;top:21;width:57810;height:51;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5781040,5080" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1UyS8xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/YfIk/iNlI4QNUREEIb4obGKraj1XhtoXGqJqXl388HpN1svef3Pq82o2vUjbpQezYwmyag&#10;iAtvay4N5F8frymoEJEtNp7JwJ0CbNbPTyvMrB/4k26nWCoJ4ZChgSrGNtM6FBU5DFPfEov26zuH&#10;Udau1LbDQcJdo+dJstAOa5aGClvaVVRcT70zMP9O80ucpcNPf7xu+zzfL4f3szGTl3H7BirSGP/N&#10;j+uDFXyBlV9kAL3+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALVTJLzEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m5780544,l,,,4571r5780544,l5780544,xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEBE" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="00E83FE7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E83FE7">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="540" w:right="360" w:bottom="1320" w:left="720" w:header="0" w:footer="1130" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF0FEBF" w14:textId="40FAF405" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1217"/>
+          <w:tab w:val="left" w:pos="1219"/>
+        </w:tabs>
+        <w:spacing w:before="224" w:line="237" w:lineRule="auto"/>
+        <w:ind w:left="1219" w:right="1843" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D17C9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>above</w:t>
+      </w:r>
+      <w:r w:rsidR="004D17C9">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-mentioned</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>certified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>accountant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>prepared</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>statements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2C68">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>above</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2C68">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-named</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Residence based upon (check one):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEC0" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="234" w:line="415" w:lineRule="auto"/>
+        <w:ind w:left="1741" w:right="3702" w:firstLine="25"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="-9"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BF0FEF0" wp14:editId="5DB8B746">
+            <wp:extent cx="228600" cy="228600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="19" name="Image 19" descr="check boxes "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="19" name="Image 19" descr="check boxes "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="228600" cy="228600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>audit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>position</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Residence. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="-12"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BF0FEF2" wp14:editId="443678BD">
+            <wp:extent cx="228599" cy="228600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="20" name="Image 20" descr="check boxes "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="20" name="Image 20" descr="check boxes "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="228599" cy="228600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>position</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Residence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEC1" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="306" w:lineRule="exact"/>
+        <w:ind w:left="1741"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="-11"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BF0FEF4" wp14:editId="2BF6DEAA">
+            <wp:extent cx="228600" cy="228600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="21" name="Image 21" descr="check boxes "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="21" name="Image 21" descr="check boxes "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="228600" cy="228600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a compilation of the financial position of the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEC2" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="284" w:lineRule="exact"/>
+        <w:ind w:left="2282"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Residence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEC3" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="00E83FE7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="81"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF0FEC4" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1224"/>
+        </w:tabs>
+        <w:ind w:left="859" w:right="1671" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Based</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>upon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>statements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>prepared</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>certified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>accountant, I attest to the following (check one):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FEC5" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="290"/>
+        <w:ind w:left="1490" w:right="1035" w:hanging="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54E84FFE" wp14:editId="54E84FFF">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15736832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF0FEF6" wp14:editId="3BF0FEF7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>895350</wp:posOffset>
+                  <wp:posOffset>1045444</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-149310</wp:posOffset>
+                  <wp:posOffset>215101</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6315075" cy="1270"/>
+                <wp:extent cx="215900" cy="215900"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Graphic 2"/>
+                <wp:docPr id="22" name="Graphic 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6315075" cy="1270"/>
+                          <a:ext cx="215900" cy="215900"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="6315075">
+                            <a:path w="215900" h="215900">
                               <a:moveTo>
-                                <a:pt x="0" y="0"/>
+                                <a:pt x="0" y="215900"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="6315075" y="0"/>
+                                <a:pt x="215900" y="215900"/>
                               </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="215900" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="215900"/>
+                              </a:lnTo>
+                              <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:ln w="9525">
+                        <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="51806DB0" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.5pt;margin-top:-11.75pt;width:497.25pt;height:.1pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6315075,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCittqvEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04ypF2NOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJsZN1t2E+CJT4RD7yUV7eH1srDgapAVfI2WQqhXEaysbtCvl98/jh&#10;kxQUlCuVBWcKeTIk71fv3y07n5s51GBLg4KDOMo7X8g6BJ9nGenatIom4I1jZwXYqsBb3GUlqo6j&#10;tzabT6c3WQdYegRtiPh03TvlKsWvKqPDt6oiE4QtJHMLacW0buOarZYq36HydaPPNNQ/sGhV4zjp&#10;GGqtghJ7bP4K1TYagaAKEw1tBlXVaJNq4Gpm0zfVvNbKm1QLN4f82Cb6f2H18+HVv2CkTv4J9E/i&#10;jmSdp3z0xA2dMccK24hl4uKYungau2iOQWg+vPk4W0xvF1Jo9s3mt6nJmcqHu3pP4YuBFEcdnij0&#10;GpSDperB0kc3mMhKRg1t0jBIwRqiFKzhttfQqxDvRXLRFN2FSDxr4WA2kLzhDXOmdvFad40aSxmq&#10;ZGyPYCOm4V71RkrN9nVx1kUWd4v5Io0GgW3Kx8bayIJwt32wKA4qDmb6Yh0c4Q+YRwprRXWPS64z&#10;zLqzTr00UaQtlKcXFB1PcyHp116hkcJ+dTwucfQHAwdjOxgY7AOkB5IaxDk3xx8KvYjpCxlY2WcY&#10;hlHlg2ix9BEbbzr4vA9QNVHRNEM9o/OGJzgVeH5t8Ylc7xPq8k9Y/QYAAP//AwBQSwMEFAAGAAgA&#10;AAAhAESRuTTiAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxaJ02LIMSp&#10;EBIHhFTUUn6ObuwmEfbasp028PRsucBtZ3c0+021HK1hBx1i71BAPs2AaWyc6rEVsH15mFwDi0mi&#10;ksahFvClIyzr87NKlsodca0Pm9QyCsFYSgFdSr7kPDadtjJOnddIt70LViaSoeUqyCOFW8NnWXbF&#10;reyRPnTS6/tON5+bwQr4eDV+eFp9v+/DfFi9bZ8fpbvxQlxejHe3wJIe058ZTviEDjUx7dyAKjJD&#10;ep5TlyRgMisWwE6OvFjQtPtdFcDriv8vUf8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;orbarxACAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEARJG5NOIAAAAMAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l6315075,e" filled="f">
+              <v:shape w14:anchorId="60DE578C" id="Graphic 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:82.3pt;margin-top:16.95pt;width:17pt;height:17pt;z-index:15736832;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="215900,215900" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD62S+HLgIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wE2JcRpygadBhQ&#10;dAWaYmdFlmNjsqhRSuz8+1Gy5STdYcBQH2TKfHoiH0mvbvpWs6NC14Ap+GI250wZCWVj9gV/2d5/&#10;+MKZ88KUQoNRBT8px2/W79+tOpurJdSgS4WMSIzLO1vw2nubZ5mTtWqFm4FVhpwVYCs8bXGflSg6&#10;Ym91tpzPP2UdYGkRpHKOvm4GJ19H/qpS0v+oKqc80wWn2HxcMa67sGbrlcj3KGzdyDEM8R9RtKIx&#10;dOlEtRFesAM2f1G1jURwUPmZhDaDqmqkijlQNov5q2yea2FVzIXEcXaSyb0drXw8PtsnDKE7+wDy&#10;lyNFss66fPKEjRsxfYVtwFLgrI8qniYVVe+ZpI/Lxcevc9Jakmu0A6fI02F5cP6bgkgkjg/OD0Uo&#10;kyXqZMneJBOplKGIOhbRc0ZFRM6oiLuhiFb4cC5EF0zWTbezejKDt4Wj2kLE+XMSV5GeIdpcQlNq&#10;rzNLqPS2kfgCHRuNJEiA9B6AJFaS8R+YqygTidTg1CBxyDxqPalBhJd6axOEWSw/U4WCBA50U943&#10;WscN7nd3GtlRhGmJT9CWKK5gFp3fCFcPuOgaYdqMzTP0S+icHZSnJ2QdjVjB3e+DQMWZ/m6oh8M8&#10;JgOTsUsGen0HcWpjqejObf9ToGXh+oJ7ardHSBMi8tRIFGwADNhw0sDtwUPVhC6LjT1ENG5orGKC&#10;4y8gzO3lPqLOP6r1HwAAAP//AwBQSwMEFAAGAAgAAAAhAPfbLHDcAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAMhu9IvENkJG4shU1hLU0nNATihMTGYces8ZqKxqmadC1vj3eC429/+v25&#10;3My+E2ccYhtIw/0iA4FUB9tSo+Fr/3q3BhGTIWu6QKjhByNsquur0hQ2TPSJ511qBJdQLIwGl1Jf&#10;SBlrh97EReiReHcKgzeJ49BIO5iJy30nH7JMSW9a4gvO9Lh1WH/vRq9h3L9sVf9GB4vppJyfDh8r&#10;86717c38/AQi4Zz+YLjoszpU7HQMI9koOs5qpRjVsFzmIC5AvubBUYN6zEFWpfz/QfULAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA+tkvhy4CAADwBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA99sscNwAAAAJAQAADwAAAAAAAAAAAAAAAACIBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" path="m,215900r215900,l215900,,,,,215900xe" filled="f" strokeweight="1pt">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00AF5579">
-[...14 lines deleted...]
-        <w:t>Information</w:t>
+      <w:r>
+        <w:t>During</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>set</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>forth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>above,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Residence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sound</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fiscal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and had sufficient financial resources to meet the requirements of the service plans that have been established for its Residents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FBE" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="001C391C">
+    <w:p w14:paraId="3BF0FEC6" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="288"/>
+        <w:ind w:left="1420" w:right="1696"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...953 lines deleted...]
-          <w:rFonts w:ascii="Cabin" w:hAnsi="Cabin"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54E85000" wp14:editId="54E85001">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15737344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF0FEF8" wp14:editId="3BF0FEF9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1576069</wp:posOffset>
+                  <wp:posOffset>1045444</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>201452</wp:posOffset>
+                  <wp:posOffset>204366</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3962400" cy="1270"/>
+                <wp:extent cx="215900" cy="215900"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-                <wp:docPr id="3" name="Graphic 3"/>
+                <wp:wrapNone/>
+                <wp:docPr id="23" name="Graphic 23"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3962400" cy="1270"/>
+                          <a:ext cx="215900" cy="215900"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="3962400">
+                            <a:path w="215900" h="215900">
                               <a:moveTo>
-                                <a:pt x="0" y="0"/>
+                                <a:pt x="0" y="215900"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="3962400" y="0"/>
+                                <a:pt x="215900" y="215900"/>
                               </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="215900" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="215900"/>
+                              </a:lnTo>
+                              <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:ln w="6096">
+                        <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3D067677" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:124.1pt;margin-top:15.85pt;width:312pt;height:.1pt;z-index:-251666944;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3962400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhtLdzEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xkQ7YacYqhQYcB&#10;RVegGXZWZDk2JosaqcTpvx8lfyTrbsN8ECjxiXzko7y+PbdWnAxSA66Qi9lcCuM0lI07FPL77v7d&#10;JykoKFcqC84U8sWQvN28fbPufG6WUIMtDQoO4ijvfCHrEHyeZaRr0yqagTeOnRVgqwJv8ZCVqDqO&#10;3tpsOZ+vsg6w9AjaEPHptnfKTYpfVUaHb1VFJghbSOYW0opp3cc126xVfkDl60YPNNQ/sGhV4zjp&#10;FGqrghJHbP4K1TYagaAKMw1tBlXVaJNq4GoW81fVPNfKm1QLN4f81Cb6f2H14+nZP2GkTv4B9E/i&#10;jmSdp3zyxA0NmHOFbcQycXFOXXyZumjOQWg+fH+zWn6Yc7M1+xbLj6nJmcrHu/pI4YuBFEedHij0&#10;GpSjperR0mc3mshKRg1t0jBIwRqiFKzhvtfQqxDvRXLRFN2FSDxr4WR2kLzhFXOmdvFad42aShmr&#10;ZGyPYCOm4V71RkrN9nVx1kUWq/nNKo0GgW3K+8bayILwsL+zKE4qDmb6Yh0c4Q+YRwpbRXWPS64B&#10;Zt2gUy9NFGkP5csTio6nuZD066jQSGG/Oh6XOPqjgaOxHw0M9g7SA0kN4py78w+FXsT0hQys7COM&#10;w6jyUbRY+oSNNx18PgaomqhomqGe0bDhCU4FDq8tPpHrfUJd/gmb3wAAAP//AwBQSwMEFAAGAAgA&#10;AAAhABHB3O/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYfWrms6&#10;IRBC2m0DIY5Z4zWFxqmabC1vj3diR//+9PtzuZlcJ844hNaTgvksAYFUe9NSo+Dj/fUhBxGiJqM7&#10;T6jgFwNsqtubUhfGj7TD8z42gksoFFqBjbEvpAy1RafDzPdIvDv6wenI49BIM+iRy10n0yRZSqdb&#10;4gtW9/hssf7Zn5yCrW0/x69Bxrf++/iy2C6nTOJOqfu76WkNIuIU/2G46LM6VOx08CcyQXQK0sc8&#10;ZVTBYp6BYCDPUg4Ol2AFsirl9QfVHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAhtLdz&#10;EAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAR&#10;wdzv3gAAAAkBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" path="m,l3962400,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="2A537CB5" id="Graphic 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:82.3pt;margin-top:16.1pt;width:17pt;height:17pt;z-index:15737344;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="215900,215900" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD62S+HLgIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wE2JcRpygadBhQ&#10;dAWaYmdFlmNjsqhRSuz8+1Gy5STdYcBQH2TKfHoiH0mvbvpWs6NC14Ap+GI250wZCWVj9gV/2d5/&#10;+MKZ88KUQoNRBT8px2/W79+tOpurJdSgS4WMSIzLO1vw2nubZ5mTtWqFm4FVhpwVYCs8bXGflSg6&#10;Ym91tpzPP2UdYGkRpHKOvm4GJ19H/qpS0v+oKqc80wWn2HxcMa67sGbrlcj3KGzdyDEM8R9RtKIx&#10;dOlEtRFesAM2f1G1jURwUPmZhDaDqmqkijlQNov5q2yea2FVzIXEcXaSyb0drXw8PtsnDKE7+wDy&#10;lyNFss66fPKEjRsxfYVtwFLgrI8qniYVVe+ZpI/Lxcevc9Jakmu0A6fI02F5cP6bgkgkjg/OD0Uo&#10;kyXqZMneJBOplKGIOhbRc0ZFRM6oiLuhiFb4cC5EF0zWTbezejKDt4Wj2kLE+XMSV5GeIdpcQlNq&#10;rzNLqPS2kfgCHRuNJEiA9B6AJFaS8R+YqygTidTg1CBxyDxqPalBhJd6axOEWSw/U4WCBA50U943&#10;WscN7nd3GtlRhGmJT9CWKK5gFp3fCFcPuOgaYdqMzTP0S+icHZSnJ2QdjVjB3e+DQMWZ/m6oh8M8&#10;JgOTsUsGen0HcWpjqejObf9ToGXh+oJ7ardHSBMi8tRIFGwADNhw0sDtwUPVhC6LjT1ENG5orGKC&#10;4y8gzO3lPqLOP6r1HwAAAP//AwBQSwMEFAAGAAgAAAAhAFKmDCvcAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAMhu9IvEPkSdxYujJFozSd0BCIExIbhx2zxmsqGqdq0rW8Pd4Jjr/96ffn&#10;cjv7TlxwiG0gDatlBgKpDralRsPX4fV+AyImQ9Z0gVDDD0bYVrc3pSlsmOgTL/vUCC6hWBgNLqW+&#10;kDLWDr2Jy9Aj8e4cBm8Sx6GRdjATl/tO5lmmpDct8QVnetw5rL/3o9cwHl52qn+jo8V0Vs5Px4+1&#10;edf6bjE/P4FIOKc/GK76rA4VO53CSDaKjrNaK0Y1POQ5iCvwuOHBSYNSOciqlP8/qH4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA+tkvhy4CAADwBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUqYMK9wAAAAJAQAADwAAAAAAAAAAAAAAAACIBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" path="m,215900r215900,l215900,,,,,215900xe" filled="f" strokeweight="1pt">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve">During the time period set forth above, the Residence </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>was not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in sound fiscal condition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and did</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sufficient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resources</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>meet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>requirements of the service plans that have been established for its Residents.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FCE" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="001C391C">
+    <w:p w14:paraId="3BF0FEC7" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1963 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="697"/>
+          <w:tab w:val="left" w:pos="1328"/>
         </w:tabs>
-        <w:ind w:left="697" w:hanging="337"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:before="287"/>
+        <w:ind w:left="1328" w:hanging="469"/>
+        <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5579">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Cabin" w:hAnsi="Cabin"/>
+      <w:bookmarkStart w:id="2" w:name="III._Signatures"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t>Signatures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FE1" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="00BF1924">
+    <w:p w14:paraId="3BF0FEC8" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4298"/>
+          <w:tab w:val="left" w:pos="5179"/>
         </w:tabs>
-        <w:spacing w:before="276"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="273"/>
+        <w:ind w:left="859"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AF5579">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>I,</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AF5579">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>hereby</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5579">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>confirm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5579">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cabin" w:hAnsi="Cabin"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...42 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>statements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5579">
-[...519 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FE2" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="001C391C">
+    <w:p w14:paraId="3BF0FEC9" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="859" w:right="1425"/>
       </w:pPr>
-    </w:p>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Cabin" w:hAnsi="Cabin"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54E85002" wp14:editId="54E85003">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15736320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF0FEFA" wp14:editId="3BF0FEFB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3658234</wp:posOffset>
+                  <wp:posOffset>1117601</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>230586</wp:posOffset>
+                  <wp:posOffset>13101</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2603500" cy="1270"/>
+                <wp:extent cx="2585720" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-                <wp:docPr id="4" name="Graphic 4"/>
+                <wp:wrapNone/>
+                <wp:docPr id="24" name="Graphic 24"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2603500" cy="1270"/>
+                          <a:ext cx="2585720" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="2603500">
+                            <a:path w="2585720">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="2603246" y="0"/>
+                                <a:pt x="2585453" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:ln w="6096">
+                        <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="30BAC703" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:288.05pt;margin-top:18.15pt;width:205pt;height:.1pt;z-index:-251662848;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2603500,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaf8e7EwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP0zAMfkfiP0R5Z+0GDKjWndBNh5BO&#10;x0k3xHOWpmtFGgc7W3f/Hidtt3G8IfoQOfEX+7M/p6ubU2fF0SC14Eo5n+VSGKehat2+lN+3d28+&#10;SkFBuUpZcKaUz4bkzfr1q1XvC7OABmxlUHAQR0XvS9mE4IssI92YTtEMvHHsrAE7FXiL+6xC1XP0&#10;zmaLPF9mPWDlEbQh4tPN4JTrFL+ujQ7f6ppMELaUzC2kFdO6i2u2Xqlij8o3rR5pqH9g0anWcdJz&#10;qI0KShyw/StU12oEgjrMNHQZ1HWrTaqBq5nnL6p5apQ3qRZuDvlzm+j/hdUPxyf/iJE6+XvQP4k7&#10;kvWeirMnbmjEnGrsIpaJi1Pq4vO5i+YUhObDxTJ/+z7nZmv2zRcfUpMzVUx39YHCFwMpjjreUxg0&#10;qCZLNZOlT24ykZWMGtqkYZCCNUQpWMPdoKFXId6L5KIp+guReNbB0WwhecML5kzt4rXuGhVLWbxb&#10;SjFVydgBwUZMw70ajJSa7evirIsslvmnZRoNAttWd621kQXhfndrURxVHMz0xTo4wh8wjxQ2ipoB&#10;l1wjzLpRp0GaKNIOqudHFD1Pcynp10GhkcJ+dTwucfQnAydjNxkY7C2kB5IaxDm3px8KvYjpSxlY&#10;2QeYhlEVk2ix9DM23nTw+RCgbqOiaYYGRuOGJzgVOL62+ESu9wl1+SesfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEOsmjDdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sLWNl&#10;LU0nhDRpIO1AYfcs8ZpqjVM1WVfenvQER//+9PtzuZlsx0YcfOtIQLpIgCEpp1tqBHx/bR/WwHyQ&#10;pGXnCAX8oIdNdXtTykK7K33iWIeGxRLyhRRgQugLzr0yaKVfuB4p7k5usDLEcWi4HuQ1ltuOPyZJ&#10;xq1sKV4wssc3g+pcX6yAcfe0p1HlH+nOHOr3SZ15vk2EuL+bXl+ABZzCHwyzflSHKjod3YW0Z52A&#10;1XOWRlTAMlsCi0C+noPjHKyAVyX//0H1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFp/&#10;x7sTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AEOsmjDdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l2603246,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="6D412E65" id="Graphic 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:88pt;margin-top:1.05pt;width:203.6pt;height:.1pt;z-index:15736320;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2585720,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjZcWHEwIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQFDsrshwbk0WNUuLk70fKdpJ1t2E+CJT4RD7yUV7eHVsrDgZDA66Qs8lUCuM0lI3bFfJ18/Dh&#10;VooQlSuVBWcKeTJB3q3ev1t2PjdzqMGWBgUFcSHvfCHrGH2eZUHXplVhAt44claArYq0xV1Wouoo&#10;emuz+XT6OesAS4+gTQh0uu6dcpXiV5XR8XtVBROFLSRxi2nFtG55zVZLle9Q+brRAw31Dyxa1ThK&#10;eg61VlGJPTZ/hWobjRCgihMNbQZV1WiTaqBqZtM31bzUyptUCzUn+HObwv8Lq58OL/4ZmXrwj6B/&#10;BupI1vmQnz28CQPmWGHLWCIujqmLp3MXzTEKTYfzxe3iZk7N1uSbzW9SkzOVj3f1PsSvBlIcdXgM&#10;sdegHC1Vj5Y+utFEUpI1tEnDKAVpiFKQhtteQ68i32NybIruQoTPWjiYDSRvfMOcqF281l2juJRP&#10;i49SjFUStkeQwWmoV72RUpN9XZx1zII7ME2zEcA25UNjLdMIuNveWxQHxZOZPi6EQvwB8xjiWoW6&#10;xyXXALNuEKrXhlXaQnl6RtHROBcy/NorNFLYb47mhWd/NHA0tqOB0d5DeiGpQ5Rzc/yh0AtOX8hI&#10;0j7BOI0qH1Xj2s9Yvungyz5C1bCkaYh6RsOGRjgVODw3fiPX+4S6/BRWvwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhABtG8xXZAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdIvYM1lbqjTlII&#10;bYhTpUgcgFKJrRsPSUQ8tmy3DbdnWMHy6Y/+f1PvZzuJK4Y4OlKQrzMQSJ0zI/UKTu+v91sQMWky&#10;enKECr4xwr5Z3NW6Mu5Gb3g9pl5wCcVKKxhS8pWUsRvQ6rh2HomzTxesToyhlyboG5fbSRZZVkqr&#10;R+KFQXt8GbD7Ol6sAjfu2o/ylAd/aH3/4Apjfb5TarWc22cQCef0dwy/+qwODTud3YVMFBPzU8m/&#10;JAVFDoLzx+2mAHFm3oBsavnfv/kBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY2XFhxMC&#10;AABcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAG0bz&#10;FdkAAAAHAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l2585453,e" filled="f" strokeweight="1pt">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>contained</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>disclosure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>statement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>based</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>upon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">financial </w:t>
+      </w:r>
+      <w:r>
+        <w:t>statements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>prepared</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a certified public accountant and are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">true, complete </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>correct</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>best</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>my</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>and belief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FECA" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="00E83FE7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF0FECB" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="100"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF0FEFC" wp14:editId="3BF0FEFD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3661411</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>234019</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2601595" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="25" name="Graphic 25"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2601595" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2601595">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2601468" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4551C230" id="Graphic 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:288.3pt;margin-top:18.45pt;width:204.85pt;height:.1pt;z-index:-15723008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2601595,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFpoDTEwIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNduMOMXQoMOA&#10;oivQDDsrshwbkyWNVOL070fKdpJ1t2E+CJT4RD7yUV7dnjorjgaw9a6U81kuhXHaV63bl/L79v7d&#10;RykwKlcp650p5YtBebt++2bVh8IsfONtZUBQEIdFH0rZxBiKLEPdmE7hzAfjyFl76FSkLeyzClRP&#10;0TubLfJ8mfUeqgBeG0Q63QxOuU7x69ro+K2u0URhS0ncYlohrTtes/VKFXtQoWn1SEP9A4tOtY6S&#10;nkNtVFTiAO1fobpWg0dfx5n2XebrutUm1UDVzPNX1Tw3KphUCzUHw7lN+P/C6sfjc3gCpo7hweuf&#10;SB3J+oDF2cMbHDGnGjrGEnFxSl18OXfRnKLQdLhY5vObTzdSaPLNFx9SkzNVTHf1AeMX41McdXzA&#10;OGhQTZZqJkuf3GQCKcka2qRhlII0BClIw92gYVCR7zE5NkV/IcJnnT+arU/e+Io5Ubt4rbtGcSnv&#10;lzTCU5WEHRBkcBrq1WCk1GRfF2cds+AO5Gk20Nu2um+tZRoI+92dBXFUPJnp40IoxB+wABg3CpsB&#10;l1wjzLpRqEEbVmnnq5cnED2Ncynx10GBkcJ+dTQvPPuTAZOxmwyI9s6nF5I6RDm3px8KguD0pYwk&#10;7aOfplEVk2pc+xnLN53/fIi+blnSNEQDo3FDI5wKHJ8bv5HrfUJdfgrr3wAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGr5ZkPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXTey&#10;tWs6oQoOHFdA2jFrvbZa43RNtpW3x5zgaPvT7+/PtpPtxRVH3znSMJ9FIJAqV3fUaPj8eHtag/DB&#10;UG16R6jhGz1s8/u7zKS1u9EOr2VoBIeQT42GNoQhldJXLVrjZ25A4tvRjdYEHsdG1qO5cbjtZRxF&#10;SlrTEX9ozYBFi9WpvFgNy/17UsTn4qji5dfrbjqXzb4stH58mF42IAJO4Q+GX31Wh5ydDu5CtRe9&#10;hueVUoxqWKgEBAPJWi1AHHixmoPMM/m/Qf4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;haaA0xMCAABcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAavlmQ98AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2601468,e" filled="f" strokeweight="1pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FE5" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="00BF1924">
+    <w:p w14:paraId="3BF0FECC" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:ind w:left="5179" w:right="2623"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type or Print Name of Sponsor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Individual,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Corporation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Other)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FECD" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="00E83FE7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="4681" w:right="1321"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5579">
-[...15 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FE6" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="001C391C">
+    <w:p w14:paraId="3BF0FECE" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:before="16"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Cabin" w:hAnsi="Cabin"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54E85004" wp14:editId="54E85005">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF0FEFE" wp14:editId="3BF0FEFF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3658234</wp:posOffset>
+                  <wp:posOffset>3657600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>201464</wp:posOffset>
+                  <wp:posOffset>180710</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2603500" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="5" name="Graphic 5"/>
+                <wp:docPr id="26" name="Graphic 26"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2603500" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="2603500">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
@@ -4447,1376 +3676,1604 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4336EA36" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:288.05pt;margin-top:15.85pt;width:205pt;height:.1pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2603500,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxD4+xFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadIgCo2artBWi5BW&#10;y0pbxNl1nCbCsc2M26T/nrHz0bLcEDlYY8/zzJt542zu+lazswJsrCn4cpFypoy0ZWOOBf++f3j3&#10;iTP0wpRCW6MKflHI77Zv32w6l6vM1laXChgFMZh3ruC19y5PEpS1agUurFOGnJWFVnjawjEpQXQU&#10;vdVJlqarpLNQOrBSIdLpbnDybYxfVUr6b1WFyjNdcOLm4wpxPYQ12W5EfgTh6kaONMQ/sGhFYyjp&#10;HGonvGAnaP4K1TYSLNrKL6RtE1tVjVSxBqpmmb6q5qUWTsVaqDno5jbh/wsrn84v7hkCdXSPVv5E&#10;6kjSOcxnT9jgiOkraAOWiLM+dvEyd1H1nkk6zFbp+w8pNVuSb5l9jE1ORD7dlSf0X5SNccT5Ef2g&#10;QTlZop4s2ZvJBFIyaKijhp4z0hA4Iw0Pg4ZO+HAvkAsm665Ewllrz2pvo9e/Yk7Url5tblFUSrZe&#10;Z5xNVRJ2QJAR0lCvBiOmJvu2OG0Ci1W6XsXRQKub8qHROrBAOB7uNbCzCIMZv1AHRfgD5gD9TmA9&#10;4KJrhGkz6jRIE0Q62PLyDKyjaS44/joJUJzpr4bGJYz+ZMBkHCYDvL638YHEBlHOff9DgGMhfcE9&#10;Kftkp2EU+SRaKH3GhpvGfj55WzVB0ThDA6NxQxMcCxxfW3git/uIuv4Ttr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQD/K3U93QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSHuHyJO4sbQD&#10;trVrOk2TJg0kDhS4Z4lpqjVO1WRdeXvSExz9+9Pvz8VutC0bsPeNIwHpIgGGpJxuqBbw+XF82ADz&#10;QZKWrSMU8IMeduXsrpC5djd6x6EKNYsl5HMpwITQ5Zx7ZdBKv3AdUtx9u97KEMe+5rqXt1huW75M&#10;khW3sqF4wcgODwbVpbpaAcPp6Y0Glb2mJ/NVvYzqwrNjIsT9fNxvgQUcwx8Mk35UhzI6nd2VtGet&#10;gOf1Ko2ogMd0DSwC2WYKzlOQAS8L/v+D8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDx&#10;D4+xFAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQD/K3U93QAAAAkBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l2602992,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="49941C02" id="Graphic 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:4in;margin-top:14.25pt;width:205pt;height:.1pt;z-index:-15722496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2603500,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxD4+xFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadIgCo2artBWi5BW&#10;y0pbxNl1nCbCsc2M26T/nrHz0bLcEDlYY8/zzJt542zu+lazswJsrCn4cpFypoy0ZWOOBf++f3j3&#10;iTP0wpRCW6MKflHI77Zv32w6l6vM1laXChgFMZh3ruC19y5PEpS1agUurFOGnJWFVnjawjEpQXQU&#10;vdVJlqarpLNQOrBSIdLpbnDybYxfVUr6b1WFyjNdcOLm4wpxPYQ12W5EfgTh6kaONMQ/sGhFYyjp&#10;HGonvGAnaP4K1TYSLNrKL6RtE1tVjVSxBqpmmb6q5qUWTsVaqDno5jbh/wsrn84v7hkCdXSPVv5E&#10;6kjSOcxnT9jgiOkraAOWiLM+dvEyd1H1nkk6zFbp+w8pNVuSb5l9jE1ORD7dlSf0X5SNccT5Ef2g&#10;QTlZop4s2ZvJBFIyaKijhp4z0hA4Iw0Pg4ZO+HAvkAsm665Ewllrz2pvo9e/Yk7Url5tblFUSrZe&#10;Z5xNVRJ2QJAR0lCvBiOmJvu2OG0Ci1W6XsXRQKub8qHROrBAOB7uNbCzCIMZv1AHRfgD5gD9TmA9&#10;4KJrhGkz6jRIE0Q62PLyDKyjaS44/joJUJzpr4bGJYz+ZMBkHCYDvL638YHEBlHOff9DgGMhfcE9&#10;Kftkp2EU+SRaKH3GhpvGfj55WzVB0ThDA6NxQxMcCxxfW3git/uIuv4Ttr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDImISq3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6Kw6o&#10;QJLGQVUlJFqpB0J7N/Y2jojXUWxC+vd1TuW4s6OZN8VutC0bsPeNIwHLRQIMSTndUC3g67R/SoH5&#10;IEnL1hEK+EUPu3L2UMhcuxsdcahCzWII+VwKMCF0OedeGbTSL1yHFH8/rrcyxLOvue7lLYbblq+S&#10;ZMOtbCg2GNnhm0F1qa5WwHB4/qRBZR/Lg/mu3kd14dk+EeJxPr6+AAs4hn8zTPgRHcrIdHZX0p61&#10;AtbbTdwSBKzSNbBoyNJJOE/CFnhZ8PsF5R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8Q+PsRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAyJiEqt4AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2602992,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FE8" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="00BF1924">
+    <w:p w14:paraId="3BF0FECF" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:ind w:left="5179" w:right="1425" w:hanging="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sign</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for Sponsor (Officer, Trustee or Individual)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FED0" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="00E83FE7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="5401" w:right="937" w:hanging="720"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5579">
-[...87 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FE9" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="001C391C">
+    <w:p w14:paraId="3BF0FED1" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:before="42"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Cabin" w:hAnsi="Cabin"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54E85006" wp14:editId="54E85007">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487594496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF0FF00" wp14:editId="3BF0FF01">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3658234</wp:posOffset>
+                  <wp:posOffset>3657600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>201718</wp:posOffset>
+                  <wp:posOffset>197344</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2603500" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="6" name="Graphic 6"/>
+                <wp:docPr id="27" name="Graphic 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2603500" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="2603500">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="2602992" y="0"/>
+                                <a:pt x="2602979" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="200F8E5A" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:288.05pt;margin-top:15.9pt;width:205pt;height:.1pt;z-index:-251654656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2603500,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxD4+xFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadIgCo2artBWi5BW&#10;y0pbxNl1nCbCsc2M26T/nrHz0bLcEDlYY8/zzJt542zu+lazswJsrCn4cpFypoy0ZWOOBf++f3j3&#10;iTP0wpRCW6MKflHI77Zv32w6l6vM1laXChgFMZh3ruC19y5PEpS1agUurFOGnJWFVnjawjEpQXQU&#10;vdVJlqarpLNQOrBSIdLpbnDybYxfVUr6b1WFyjNdcOLm4wpxPYQ12W5EfgTh6kaONMQ/sGhFYyjp&#10;HGonvGAnaP4K1TYSLNrKL6RtE1tVjVSxBqpmmb6q5qUWTsVaqDno5jbh/wsrn84v7hkCdXSPVv5E&#10;6kjSOcxnT9jgiOkraAOWiLM+dvEyd1H1nkk6zFbp+w8pNVuSb5l9jE1ORD7dlSf0X5SNccT5Ef2g&#10;QTlZop4s2ZvJBFIyaKijhp4z0hA4Iw0Pg4ZO+HAvkAsm665Ewllrz2pvo9e/Yk7Url5tblFUSrZe&#10;Z5xNVRJ2QJAR0lCvBiOmJvu2OG0Ci1W6XsXRQKub8qHROrBAOB7uNbCzCIMZv1AHRfgD5gD9TmA9&#10;4KJrhGkz6jRIE0Q62PLyDKyjaS44/joJUJzpr4bGJYz+ZMBkHCYDvL638YHEBlHOff9DgGMhfcE9&#10;Kftkp2EU+SRaKH3GhpvGfj55WzVB0ThDA6NxQxMcCxxfW3git/uIuv4Ttr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCvaY9g3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJ0C&#10;pQlxKoRUqSCxIMDetYckajyOYjcNf890Bcu5c3Qf5Wb2vZhwjF0gDdlCgUCywXXUaPj82N6sQcRk&#10;yJk+EGr4wQib6vKiNIULJ3rHqU6NYBOKhdHQpjQUUkbbojdxEQYk/n2H0ZvE59hIN5oTm/teLpVa&#10;SW864oTWDPjcoj3UR69h2t290WTz12zXftUvsz3IfKu0vr6anx5BJJzTHwzn+lwdKu60D0dyUfQa&#10;7h9WGaMabjOewEC+Pgt7FpYKZFXK/wuqXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDx&#10;D4+xFAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCvaY9g3QAAAAkBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l2602992,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="43A75B5E" id="Graphic 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:4in;margin-top:15.55pt;width:205pt;height:.1pt;z-index:-15721984;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2603500,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVUYqkFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3YyLF2MOMXQoMOA&#10;oivQFDsrshwbk0WNVOL070fJcZJ1t2E+CJT4RD7yUV7eHjsrDgapBVfK6SSXwjgNVet2pXzZ3H/4&#10;LAUF5SplwZlSvhqSt6v375a9L8wMGrCVQcFBHBW9L2UTgi+yjHRjOkUT8MaxswbsVOAt7rIKVc/R&#10;O5vN8nye9YCVR9CGiE/Xg1OuUvy6Njp8r2syQdhSMreQVkzrNq7ZaqmKHSrftPpEQ/0Di061jpOe&#10;Q61VUGKP7V+hulYjENRhoqHLoK5bbVINXM00f1PNc6O8SbVwc8if20T/L6x+PDz7J4zUyT+A/knc&#10;kaz3VJw9cUMnzLHGLmKZuDimLr6eu2iOQWg+nM3zj59ybrZm33R2k5qcqWK8q/cUvhpIcdThgcKg&#10;QTVaqhktfXSjiaxk1NAmDYMUrCFKwRpuBw29CvFeJBdN0V+IxLMODmYDyRveMGdqF6911yguZba4&#10;WUgxVsnYAcFGTMO9GoyUmu3r4qyLLOb5Yp5Gg8C21X1rbWRBuNveWRQHFQczfbEOjvAHzCOFtaJm&#10;wCXXCWbdSadBmijSFqrXJxQ9T3Mp6ddeoZHCfnM8LnH0RwNHYzsaGOwdpAeSGsQ5N8cfCr2I6UsZ&#10;WNlHGIdRFaNosfQzNt508GUfoG6jommGBkanDU9wKvD02uITud4n1OWfsPoNAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBU5ATN3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWie0&#10;lCbEqRBSpYLEgdDeXXuJo8brKHbT9O9xTuW4s6OZN8VmtC0bsPeNIwHpPAGGpJxuqBaw/9nO1sB8&#10;kKRl6wgFXNHDpry/K2Su3YW+cahCzWII+VwKMCF0OedeGbTSz12HFH+/rrcyxLOvue7lJYbblj8l&#10;yYpb2VBsMLLDd4PqVJ2tgGG3/KJBZZ/pzhyqj1GdeLZNhHh8GN9egQUcw80ME35EhzIyHd2ZtGet&#10;gOeXVdwSBCzSFFg0ZOtJOE7CAnhZ8P8Lyj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;FVGKpBQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAVOQEzd4AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2602979,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FEB" w14:textId="0A92055A" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="00BF1924">
+    <w:p w14:paraId="3BF0FED2" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+      <w:pPr>
+        <w:ind w:left="5179"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Print</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Authorized</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0FED3" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="00E83FE7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="4681"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5579">
-[...106 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FEC" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="001C391C">
+    <w:p w14:paraId="3BF0FED4" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:before="210"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Cabin" w:hAnsi="Cabin"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54E85008" wp14:editId="54E85009">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487595008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF0FF02" wp14:editId="3BF0FF03">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3658234</wp:posOffset>
+                  <wp:posOffset>3657600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>230671</wp:posOffset>
+                  <wp:posOffset>304110</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2603500" cy="1270"/>
+                <wp:extent cx="2601595" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="7" name="Graphic 7"/>
+                <wp:docPr id="28" name="Graphic 28"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2603500" cy="1270"/>
+                          <a:ext cx="2601595" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="2603500">
+                            <a:path w="2601595">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="2602992" y="0"/>
+                                <a:pt x="2601468" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:ln w="6096">
+                        <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="724DCFCD" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:288.05pt;margin-top:18.15pt;width:205pt;height:.1pt;z-index:-251650560;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2603500,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxD4+xFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadIgCo2artBWi5BW&#10;y0pbxNl1nCbCsc2M26T/nrHz0bLcEDlYY8/zzJt542zu+lazswJsrCn4cpFypoy0ZWOOBf++f3j3&#10;iTP0wpRCW6MKflHI77Zv32w6l6vM1laXChgFMZh3ruC19y5PEpS1agUurFOGnJWFVnjawjEpQXQU&#10;vdVJlqarpLNQOrBSIdLpbnDybYxfVUr6b1WFyjNdcOLm4wpxPYQ12W5EfgTh6kaONMQ/sGhFYyjp&#10;HGonvGAnaP4K1TYSLNrKL6RtE1tVjVSxBqpmmb6q5qUWTsVaqDno5jbh/wsrn84v7hkCdXSPVv5E&#10;6kjSOcxnT9jgiOkraAOWiLM+dvEyd1H1nkk6zFbp+w8pNVuSb5l9jE1ORD7dlSf0X5SNccT5Ef2g&#10;QTlZop4s2ZvJBFIyaKijhp4z0hA4Iw0Pg4ZO+HAvkAsm665Ewllrz2pvo9e/Yk7Url5tblFUSrZe&#10;Z5xNVRJ2QJAR0lCvBiOmJvu2OG0Ci1W6XsXRQKub8qHROrBAOB7uNbCzCIMZv1AHRfgD5gD9TmA9&#10;4KJrhGkz6jRIE0Q62PLyDKyjaS44/joJUJzpr4bGJYz+ZMBkHCYDvL638YHEBlHOff9DgGMhfcE9&#10;Kftkp2EU+SRaKH3GhpvGfj55WzVB0ThDA6NxQxMcCxxfW3git/uIuv4Ttr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBDrJow3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLC1j&#10;ZS1NJ4Q0aSDtQGH3LPGaao1TNVlX3p70BEf//vT7c7mZbMdGHHzrSEC6SIAhKadbagR8f20f1sB8&#10;kKRl5wgF/KCHTXV7U8pCuyt94liHhsUS8oUUYELoC869MmilX7geKe5ObrAyxHFouB7kNZbbjj8m&#10;ScatbCleMLLHN4PqXF+sgHH3tKdR5R/pzhzq90mdeb5NhLi/m15fgAWcwh8Ms35Uhyo6Hd2FtGed&#10;gNVzlkZUwDJbAotAvp6D4xysgFcl//9B9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDx&#10;D4+xFAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBDrJow3QAAAAkBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l2602992,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="07AFE0DE" id="Graphic 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:4in;margin-top:23.95pt;width:204.85pt;height:.1pt;z-index:-15721472;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2601595,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFpoDTEwIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNduMOMXQoMOA&#10;oivQDDsrshwbkyWNVOL070fKdpJ1t2E+CJT4RD7yUV7dnjorjgaw9a6U81kuhXHaV63bl/L79v7d&#10;RykwKlcp650p5YtBebt++2bVh8IsfONtZUBQEIdFH0rZxBiKLEPdmE7hzAfjyFl76FSkLeyzClRP&#10;0TubLfJ8mfUeqgBeG0Q63QxOuU7x69ro+K2u0URhS0ncYlohrTtes/VKFXtQoWn1SEP9A4tOtY6S&#10;nkNtVFTiAO1fobpWg0dfx5n2XebrutUm1UDVzPNX1Tw3KphUCzUHw7lN+P/C6sfjc3gCpo7hweuf&#10;SB3J+oDF2cMbHDGnGjrGEnFxSl18OXfRnKLQdLhY5vObTzdSaPLNFx9SkzNVTHf1AeMX41McdXzA&#10;OGhQTZZqJkuf3GQCKcka2qRhlII0BClIw92gYVCR7zE5NkV/IcJnnT+arU/e+Io5Ubt4rbtGcSnv&#10;lzTCU5WEHRBkcBrq1WCk1GRfF2cds+AO5Gk20Nu2um+tZRoI+92dBXFUPJnp40IoxB+wABg3CpsB&#10;l1wjzLpRqEEbVmnnq5cnED2Ncynx10GBkcJ+dTQvPPuTAZOxmwyI9s6nF5I6RDm3px8KguD0pYwk&#10;7aOfplEVk2pc+xnLN53/fIi+blnSNEQDo3FDI5wKHJ8bv5HrfUJdfgrr3wAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAA4Y2V/fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfIk7ixdNXW&#10;L5pOqIIDxxWQdsxar63WOF2TbeXfY07saPvV4+fNt7MZxBUn11tSsFoGIJBq2/TUKvj6fH9OQDiv&#10;qdGDJVTwgw62xeNDrrPG3miH18q3giHkMq2g837MpHR1h0a7pR2R+Ha0k9Gex6mVzaRvDDeDDIMg&#10;kkb3xB86PWLZYX2qLkbBev+RluG5PEbh+vttN5+rdl+VSj0t5tcXEB5n/x+GP31Wh4KdDvZCjROD&#10;gk0ccRfPsDgFwYE02cQgDrxIViCLXN43KH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;haaA0xMCAABcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEADhjZX98AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2601468,e" filled="f" strokeweight="1pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FEF" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="00BF1924">
+    <w:p w14:paraId="3BF0FED5" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="5179"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5579">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cabin" w:hAnsi="Cabin"/>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E84FF0" w14:textId="77777777" w:rsidR="001C391C" w:rsidRPr="00AF5579" w:rsidRDefault="001C391C">
-[...599 lines deleted...]
-    <w:sectPr w:rsidR="001C391C" w:rsidRPr="00AF5579">
+    <w:sectPr w:rsidR="00E83FE7">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="920" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1820" w:right="360" w:bottom="1320" w:left="720" w:header="0" w:footer="1130" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="10A84303" w14:textId="77777777" w:rsidR="009F56EB" w:rsidRDefault="009F56EB">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2DB66EA0" w14:textId="77777777" w:rsidR="009F56EB" w:rsidRDefault="009F56EB">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-    <w:panose1 w:val="020B0603020202020204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BF0FF04" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487522304" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF0FF05" wp14:editId="3BF0FF06">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>583565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9163278</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7165975" cy="45085"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Graphic 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7165975" cy="45085"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="7165975" h="45085">
+                            <a:moveTo>
+                              <a:pt x="7165975" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="45084"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="7165975" y="45084"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="7165975" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="859239"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="6E821920" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:45.95pt;margin-top:721.5pt;width:564.25pt;height:3.55pt;z-index:-15794176;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="7165975,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSPC2sIwIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06ypk2MOMXQosOA&#10;oivQDDsrshwbk0VNVOL070fJlmtspw27SJT5RD0+kt7eXlrNzsphA6bgi9mcM2UklI05Fvzb/uHD&#10;mjP0wpRCg1EFf1XIb3fv3207m6sl1KBL5RgFMZh3tuC19zbPMpS1agXOwCpDzgpcKzwd3TErnego&#10;equz5Xx+nXXgSutAKkT6et87+S7Gryol/deqQuWZLjhx83F1cT2ENdttRX50wtaNHGiIf2DRisbQ&#10;o2Ooe+EFO7nmj1BtIx0gVH4moc2gqhqpYg6UzWL+WzYvtbAq5kLioB1lwv8XVj6dX+yzC9TRPoL8&#10;gaRI1lnMR0844IC5VK4NWCLOLlHF11FFdfFM0sebxfVqc7PiTJLvajVfr4LKmcjTZXlC/1lBDCTO&#10;j+j7IpTJEnWy5MUk01EpQxF1LKLnjIroOKMiHvoiWuHDvcAumKybMKkTkeBt4az2EHE+JDHyTakQ&#10;1TeMNlMstdAElXxptzFejwmJXw2JJ3/ae9z03b9Dx7Yllime1ICq1zikHsUe5SDcVHAE3ZQPjdZB&#10;AHTHw5127CxI2fVqs/y4GShPYLEb+gYIrXCA8vXZsY5mpuD48ySc4kx/MdSUYcCS4ZJxSIbz+g7i&#10;GEbtHfr95btwllkyC+6pf54gtbzIU2cQ/wDoseGmgU8nD1UT2iZy6xkNB5qTmP8w02EQp+eIevvz&#10;7H4BAAD//wMAUEsDBBQABgAIAAAAIQDTF7zJ3gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUjsqO00VDTEqRAS7BCi7aY7N3YeIh5HttuEv2eyguXcObqPcje7gV1tiL1HBXIl&#10;gFmsvemxVXA8vD08AYtJo9GDR6vgx0bYVbc3pS6Mn/DLXvepZWSCsdAKupTGgvNYd9bpuPKjRfo1&#10;Pjid6AwtN0FPZO4Gngmx4U73SAmdHu1rZ+vv/cUpaE7vcs0nE2WeN/GwCZ/H5oMrdX83vzwDS3ZO&#10;fzAs9ak6VNTp7C9oIhsUbOWWSNLzfE2jFiLLRA7svGiPQgKvSv5/RfULAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA0jwtrCMCAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA0xe8yd4AAAANAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m7165975,l,,,45084r7165975,l7165975,xe" fillcolor="#859239" stroked="f">
+              <v:path arrowok="t"/>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487522816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF0FF07" wp14:editId="3BF0FF08">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>729487</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9255696</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2009139" cy="332105"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Textbox 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2009139" cy="332105"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3BF0FF0B" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+                          <w:pPr>
+                            <w:spacing w:line="288" w:lineRule="auto"/>
+                            <w:ind w:left="20" w:right="18" w:hanging="1"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>One</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Ashburton</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-9"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Place,</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Boston,</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-8"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>MA</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>02108 (617)</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-6"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>727-7750</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3BF0FF07" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:57.45pt;margin-top:728.8pt;width:158.2pt;height:26.15pt;z-index:-15793664;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdROYJkgEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GkrEBs1XQErENIK&#10;kHZ5ANexm4jYY2bcJn17xm7aIrghLs44Hn/z/XhzP/lBHC1SD6GRy0UlhQ0G2j7sG/n9+eOrt1JQ&#10;0qHVAwTbyJMleb99+WIzxtquoIOhtSgYJFA9xkZ2KcVaKTKd9ZoWEG3gQwfodeIt7lWLemR0P6hV&#10;Vb1RI2AbEYwl4r8P50O5LfjOWZO+Okc2iaGRzC2VFcu6y6vabnS9Rx273sw09D+w8LoPPPQK9aCT&#10;Fgfs/4LyvUEgcGlhwCtwrje2aGA1y+oPNU+djrZoYXMoXm2i/wdrvhyf4jcUaXoPEwdYRFB8BPOD&#10;2Bs1Rqrnnuwp1cTdWejk0OcvSxB8kb09Xf20UxKGf3JAd8v1nRSGz9br1bJ6nQ1Xt9sRKX2y4EUu&#10;GomcV2Ggj4+Uzq2XlpnMeX5mkqbdxC253EF7YhEj59hI+nnQaKUYPgc2Kod+KfBS7C4FpuEDlKeR&#10;tQR4d0jg+jL5hjtP5gQK9/m15Ih/35eu25ve/gIAAP//AwBQSwMEFAAGAAgAAAAhAFwA2uXiAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoHZqGJo1TVQhOSKhpOHB0YjeJ&#10;Gq9D7Lbh71lOcNvZHc2+ybezHdjFTL53KCFaCGAGG6d7bCV8VK8Pa2A+KNRqcGgkfBsP2+L2JleZ&#10;dlcszeUQWkYh6DMloQthzDj3TWes8gs3GqTb0U1WBZJTy/WkrhRuB/4oRMKt6pE+dGo0z51pToez&#10;lbD7xPKl/3qv9+Wx7KsqFfiWnKS8v5t3G2DBzOHPDL/4hA4FMdXujNqzgXQUp2SlIV49JcDIEi+j&#10;JbCaViuRpsCLnP9vUfwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3UTmCZIBAAAbAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXADa5eIAAAAN&#10;AQAADwAAAAAAAAAAAAAAAADsAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3BF0FF0B" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+                    <w:pPr>
+                      <w:spacing w:line="288" w:lineRule="auto"/>
+                      <w:ind w:left="20" w:right="18" w:hanging="1"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>One</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>Ashburton</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-9"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>Place,</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>Boston,</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-8"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>MA</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>02108 (617)</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-6"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>727-7750</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487523328" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF0FF09" wp14:editId="3BF0FF0A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>5042484</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9255696</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1707514" cy="332105"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Textbox 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1707514" cy="332105"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3BF0FF0C" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+                          <w:pPr>
+                            <w:spacing w:before="22"/>
+                            <w:ind w:right="18"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>MA</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="12"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Financial</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="13"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Disclosure</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="13"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Statement</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="3BF0FF0D" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+                          <w:pPr>
+                            <w:spacing w:before="44"/>
+                            <w:ind w:right="20"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Page</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-6"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-5"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-4"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="032A45"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="3BF0FF09" id="Textbox 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:397.05pt;margin-top:728.8pt;width:134.45pt;height:26.15pt;z-index:-15793152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+wnhJmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGmXZVHUdAWsQEgr&#10;WGnhA1zHbixij5lxm/TvGbtpi+CGuIzHnvHze2+8vp/8IA4GyUFo5XJRS2GChs6FXSu/f/v46q0U&#10;lFTo1ADBtPJoSN5vXr5Yj7ExK+hh6AwKBgnUjLGVfUqxqSrSvfGKFhBN4KIF9CrxFndVh2pkdD9U&#10;q7p+U42AXUTQhohPH05FuSn41hqdvlpLJomhlcwtlYglbnOsNmvV7FDF3umZhvoHFl65wI9eoB5U&#10;UmKP7i8o7zQCgU0LDb4Ca502RQOrWdZ/qHnuVTRFC5tD8WIT/T9Y/eXwHJ9QpOk9TDzAIoLiI+gf&#10;xN5UY6Rm7smeUkPcnYVOFn1eWYLgi+zt8eKnmZLQGe2uvrtdvpZCc+3mZrWsb7Ph1fV2REqfDHiR&#10;k1Yiz6swUIdHSqfWc8tM5vR+ZpKm7SRcl0lzZz7ZQndkLSOPs5X0c6/QSDF8DuxXnv05wXOyPSeY&#10;hg9QfkiWFODdPoF1hcAVdybAgygS5k+TJ/37vnRdv/bmFwAAAP//AwBQSwMEFAAGAAgAAAAhAGV5&#10;e/LiAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXWjTJsSpKgQnJEQa&#10;Dj06sZtYjdchdtvw92xPcNvRPM3O5JvJ9exsxmA9SpjPBDCDjdcWWwlf1dvDGliICrXqPRoJPybA&#10;pri9yVWm/QVLc97FllEIhkxJ6GIcMs5D0xmnwswPBsk7+NGpSHJsuR7VhcJdzx+FSLhTFulDpwbz&#10;0pnmuDs5Cds9lq/2+6P+LA+lrapU4HtylPL+bto+A4tmin8wXOtTdSioU+1PqAPrJazSxZxQMhbL&#10;VQLsiojkifbVdC1FmgIvcv5/RvELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/sJ4SZgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZXl7&#10;8uIAAAAOAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3BF0FF0C" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+                    <w:pPr>
+                      <w:spacing w:before="22"/>
+                      <w:ind w:right="18"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>MA</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="12"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>Financial</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="13"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>Disclosure</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="13"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>Statement</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="3BF0FF0D" w14:textId="77777777" w:rsidR="00E83FE7" w:rsidRDefault="009F56EB">
+                    <w:pPr>
+                      <w:spacing w:before="44"/>
+                      <w:ind w:right="20"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>Page</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-6"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-5"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-4"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="032A45"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2F43CB34" w14:textId="77777777" w:rsidR="009F56EB" w:rsidRDefault="009F56EB">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1FEBD0AD" w14:textId="77777777" w:rsidR="009F56EB" w:rsidRDefault="009F56EB">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F457C16"/>
+    <w:nsid w:val="27657773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1CA43720"/>
-    <w:lvl w:ilvl="0" w:tplc="4D6C8F08">
+    <w:tmpl w:val="9EBC0284"/>
+    <w:lvl w:ilvl="0" w:tplc="F11A00CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="662" w:hanging="303"/>
+        <w:ind w:left="1161" w:hanging="303"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
-        <w:w w:val="90"/>
+        <w:w w:val="92"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9C32C33A">
+    <w:lvl w:ilvl="1" w:tplc="F13C1886">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="392"/>
+        <w:ind w:left="2570" w:hanging="392"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:spacing w:val="-2"/>
-        <w:w w:val="100"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="103"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3006CEF0">
+    <w:lvl w:ilvl="2" w:tplc="4AEA4866">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2293" w:hanging="392"/>
+        <w:ind w:left="3533" w:hanging="392"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="8E084F88">
+    <w:lvl w:ilvl="3" w:tplc="F7422784">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3266" w:hanging="392"/>
+        <w:ind w:left="4486" w:hanging="392"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A886AC16">
+    <w:lvl w:ilvl="4" w:tplc="7F9E33A6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4240" w:hanging="392"/>
+        <w:ind w:left="5440" w:hanging="392"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5292364C">
+    <w:lvl w:ilvl="5" w:tplc="EF6A5468">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5213" w:hanging="392"/>
+        <w:ind w:left="6393" w:hanging="392"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="553C42E8">
+    <w:lvl w:ilvl="6" w:tplc="8814D4CA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6186" w:hanging="392"/>
+        <w:ind w:left="7346" w:hanging="392"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2784686E">
+    <w:lvl w:ilvl="7" w:tplc="E1CE5D32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7160" w:hanging="392"/>
+        <w:ind w:left="8300" w:hanging="392"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C0DA00EA">
+    <w:lvl w:ilvl="8" w:tplc="A9B0511C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8133" w:hanging="392"/>
+        <w:ind w:left="9253" w:hanging="392"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="713771691">
+  <w:num w:numId="1" w16cid:durableId="284116332">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001C391C"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00FA543D"/>
+    <w:rsidRoot w:val="00E83FE7"/>
+    <w:rsid w:val="0002711E"/>
+    <w:rsid w:val="001278C8"/>
+    <w:rsid w:val="004D17C9"/>
+    <w:rsid w:val="005D2C68"/>
+    <w:rsid w:val="00631AF7"/>
+    <w:rsid w:val="00952504"/>
+    <w:rsid w:val="009F56EB"/>
+    <w:rsid w:val="00A41691"/>
+    <w:rsid w:val="00D30D4C"/>
+    <w:rsid w:val="00E0354F"/>
+    <w:rsid w:val="00E83FE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="54E84FB3"/>
-  <w15:docId w15:val="{FCCD9C74-3C6A-4038-AA42-1490B4A997E5}"/>
+  <w14:docId w14:val="3BF0FEA2"/>
+  <w15:docId w15:val="{0BEE7544-9210-4949-A13A-D098B5AA2429}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -6177,170 +5634,145 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="616" w:hanging="552"/>
+      <w:ind w:right="469"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1160" w:hanging="469"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...16 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="616" w:hanging="960"/>
+      <w:ind w:left="859" w:hanging="1712"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-  </w:style>
-[...21 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annualreport@state.ma.us" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALRHelp@Mass.Gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/elder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annualreport@state.ma.us" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6593,68 +6025,71 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>437</Words>
-  <Characters>2493</Characters>
+  <Words>364</Words>
+  <Characters>2076</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Commonwealth of Massachusetts</Company>
+  <Company>Dma</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2925</CharactersWithSpaces>
+  <CharactersWithSpaces>2436</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Commonwealth of Massachusetts</dc:title>
   <dc:creator>DMA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2016-02-18T00:00:00Z</vt:filetime>
+    <vt:filetime>2025-02-18T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
+    <vt:lpwstr>Acrobat PDFMaker 24 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-10-31T00:00:00Z</vt:filetime>
+    <vt:filetime>2026-02-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
+    <vt:lpwstr>Adobe PDF Library 24.5.96</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
+    <vt:lpwstr>D:20160701160347</vt:lpwstr>
   </property>
 </Properties>
 </file>