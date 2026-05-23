--- v0 (2026-02-16)
+++ v1 (2026-05-23)
@@ -1,44 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="38C68AC8" w14:textId="64B0AD0F" w:rsidR="002B7EA2" w:rsidRPr="00FB0EC7" w:rsidRDefault="00727C50" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:color w:val="8E9838"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
@@ -1092,50 +1088,61 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24D3C4ED" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="273BD95A" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="329C2BB7" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00FB0EC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4007FFAF" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33B091EC" w14:textId="65A1DC40" w:rsidR="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
@@ -1385,79 +1392,79 @@
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4B454F" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRPr="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">The cost of Assisted Living varies greatly. According to the most recent data available from the 2022 Annal Aggregate Data Report is as follows. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAEC01C" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRPr="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110CFF44" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRPr="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The cost of Assisted Living varies greatly. According to the most recent data available from the 2022 Annal Aggregate Data Report is as follows. </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>For ALRs with traditional residents, the median lowest monthly fee was $3,655, and the median highest monthly fee was $8,036. For SCR units, the median lowest monthly fee was $6,334 and the median ALR highest fee was $9,525.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA98861" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRPr="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The variation in the cost is based on many factors, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E1BF51" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRPr="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
@@ -1564,69 +1571,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209004B1" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRPr="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Most Assisted Living residents pay privately. Medicare, the federal health insurance program for </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and individuals who have a disability, does not cover Assisted Living. Individuals with long term care insurance policies should ask their insurance carrier if they qualify for coverage of any ALR services. </w:t>
+        <w:t xml:space="preserve">Most Assisted Living residents pay privately. Medicare, the federal health insurance program for elders and individuals who have a disability, does not cover Assisted Living. Individuals with long term care insurance policies should ask their insurance carrier if they qualify for coverage of any ALR services. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5010C8E6" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRPr="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EF80E26" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRPr="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -1750,51 +1739,50 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E31FE4C" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRPr="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Veterans’ Administration Aid and Attendance Benefit –</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> VA Aid and Attendance Benefits may be available for Veterans and/or surviving spouses. For more information on this benefit, contact the Boston Regional Benefit Office </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1813,50 +1801,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EDA00D5" w14:textId="77777777" w:rsidR="00FB0EC7" w:rsidRPr="00FB0EC7" w:rsidRDefault="00FB0EC7" w:rsidP="00FB0EC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Other income qualifying programs – </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Some ALRs provide reduced rates for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>low or moderate income</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB0EC7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2139,51 +2128,50 @@
         </w:rPr>
         <w:t>How many meals per day are included? Does the ALR provide additional snacks? What does this cost?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6400AF69" w14:textId="77777777" w:rsidR="00954581" w:rsidRPr="00954581" w:rsidRDefault="00954581" w:rsidP="00954581">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954581">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Are items such as tissues, paper towels, toilet paper, laundry detergent and hand soap included in the base monthly rate? Are linens and towels included?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="516CDE82" w14:textId="77777777" w:rsidR="00954581" w:rsidRPr="00954581" w:rsidRDefault="00954581" w:rsidP="00954581">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954581">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the ALR require an initial entrance fee, application fee or deposit up front? </w:t>
@@ -2220,50 +2208,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> fees in writing. Depending on the circumstances, it may be possible to negotiate these fees.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1DA1A7" w14:textId="77777777" w:rsidR="00954581" w:rsidRPr="00954581" w:rsidRDefault="00954581" w:rsidP="00954581">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954581">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Is there a limit on the percentage by which the monthly rate can be increased or how often the rate can be raised? </w:t>
       </w:r>
       <w:r w:rsidRPr="00954581">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Unless specifically noted otherwise, the ALR can raise the rent at any time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E5AF984" w14:textId="52F38905" w:rsidR="00954581" w:rsidRPr="00954581" w:rsidRDefault="00954581" w:rsidP="00954581">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2500,60 +2489,51 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00954581">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> they will be met at the ALR you choose to move into. It is up to the consumer to ask about what services are available and then </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00954581">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>make a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00954581">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>based on that information. Remember, ALRs vary greatly from one to the next and the building design and services provided can vary greatly as well.</w:t>
+        <w:t xml:space="preserve"> based on that information. Remember, ALRs vary greatly from one to the next and the building design and services provided can vary greatly as well.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517E1B6F" w14:textId="77777777" w:rsidR="00954581" w:rsidRDefault="00954581" w:rsidP="00954581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DB8F823" w14:textId="77777777" w:rsidR="00954581" w:rsidRPr="00954581" w:rsidRDefault="00954581" w:rsidP="00954581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954581">
         <w:rPr>
@@ -2602,50 +2582,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="213228CA" w14:textId="77777777" w:rsidR="00954581" w:rsidRPr="00954581" w:rsidRDefault="00954581" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954581">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Self-Administered Medication Management (SAMM) – </w:t>
       </w:r>
       <w:r w:rsidRPr="00954581">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Under Self-Administered Medication Management regulations, ALR staff may only remind and assist residents with taking medication. For example, staff may remind a resident when to take medication and open bottles or other containers. They may not directly administer any medication to a resident. This means, for example, that they may not squeeze eye drops into a resident’s eye, put a pill into a resident’s mouth, or rub medicated cream on a resident’s arm. If you need more than reminders and limited assistance to take medication, you will need to find an ALR that offers Limited Medication Administration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C5398C3" w14:textId="77777777" w:rsidR="00954581" w:rsidRPr="00954581" w:rsidRDefault="00954581" w:rsidP="00954581">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E184057" w14:textId="77777777" w:rsidR="00954581" w:rsidRPr="00954581" w:rsidRDefault="00954581" w:rsidP="000011AA">
       <w:pPr>
@@ -3080,52 +3061,60 @@
           <w:iCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>What activities are offered? Is a variety of activities offered on a daily and weekly basis? Are residents active in planning activities and events? Are the activities and events well attended?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D474811" w14:textId="77777777" w:rsidR="00954581" w:rsidRPr="00954581" w:rsidRDefault="00954581" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954581">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Is transportation available to access community activities? Is transportation only available at certain times, or can you access </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954581">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Is transportation available to access community activities? Is transportation only available at certain times, or can you access transportation whenever you need it? Will it take you to the specific events or places that you wish to visit? Is there an extra cost for transportation?</w:t>
+        <w:t>transportation whenever you need it? Will it take you to the specific events or places that you wish to visit? Is there an extra cost for transportation?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4955EB" w14:textId="77777777" w:rsidR="00954581" w:rsidRPr="00954581" w:rsidRDefault="00954581" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954581">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>What is the ALR’s policy about having meals delivered to a resident's room? Is this allowed? Is there a charge or limit on the number of times you may have a meal delivered to your room?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3186B3BC" w14:textId="77777777" w:rsidR="00954581" w:rsidRPr="00954581" w:rsidRDefault="00954581" w:rsidP="000011AA">
@@ -3356,62 +3345,51 @@
     </w:p>
     <w:p w14:paraId="42670E28" w14:textId="42C33ED5" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">What licensed or certified staff work at the SCR and what type of specialized staff training is offered? How many nurses are employed by the </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">SCR? How many home health </w:t>
+        <w:t xml:space="preserve">What licensed or certified staff work at the SCR and what type of specialized staff training is offered? How many nurses are employed by the SCR? How many home health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aides</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or personal care workers are employed on a given shift and how many residents </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007F379C">
@@ -3437,50 +3415,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE44C70" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>What is the physical design of the SCR? Are units or apartments shared?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EB2502" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
@@ -3834,87 +3813,79 @@
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>How do I Choose an ALR?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6659BC5B" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Once you have a general idea of the setting, services, and price range you prefer for an ALR, call several Residences in your community. Plan to request a </w:t>
-      </w:r>
+        <w:t>Once you have a general idea of the setting, services, and price range you prefer for an ALR, call several Residences in your community. Plan to request a brochure, a price list, a copy of the Residency Agreement (which may be called the “lease” or “contract”), and the Disclosure of Rights and Services Statement so that you can review those items during your selection process and prior to visiting the ALR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9BD8DC" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44DB35AE" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>brochure, a price list, a copy of the Residency Agreement (which may be called the “lease” or “contract”), and the Disclosure of Rights and Services Statement so that you can review those items during your selection process and prior to visiting the ALR.</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">It is to your advantage to tour the Residence that you are interested in. It is important to observe the staff’s interaction with residents while you are visiting the ALR. The way the staff interacts with the residents is often indicative of the quality of care that the ALR provides. Do residents appear to be socializing with </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>each other</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> and do they appear happy and comfortable during your visit? This may be indicative of the quality of care that </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -4208,51 +4179,50 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Will you have a kitchenette within your own unit? If the unit does not have a private kitchenette, where are the cooking facilities located?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654966DC" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Are window curtains or blinds and shower curtains included with the unit?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B5D273" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Can you control the temperature in your unit? Are the units air-conditioned? Can you put a window air conditioning unit in your apartment? </w:t>
       </w:r>
       <w:r w:rsidRPr="007F379C">
@@ -4263,50 +4233,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Although heat must be provided every day from September 15 until June 15, air conditioning is an amenity and not mandated by law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="463B3C7D" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>What are the common areas like? When visiting the ALR, were residents using the common areas?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3757E814" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Is the ALR well maintained? Are the hallways and walkways free of clutter? Does the ALR smell pleasant? Is the entrance neatly landscaped and well groomed?</w:t>
       </w:r>
     </w:p>
@@ -4508,51 +4479,50 @@
     <w:p w14:paraId="09E7E452" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="202EE63F" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">An ALR with a Special Care Residence must </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>staff a minimum of two staff members at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -4646,69 +4616,83 @@
         <w:t>hour</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> per day on site nursing, although some ALRs do offer this service, usually at an additional expense to the resident. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6D40F0" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01E70A0C" w14:textId="77EC6679" w:rsidR="007F379C" w:rsidRPr="00F97E61" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+    <w:p w14:paraId="0E47E5D0" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F97E61">
+          <w:color w:val="16A2A7"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E70A0C" w14:textId="77EC6679" w:rsidR="007F379C" w:rsidRPr="00F97E61" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F97E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Questions to Ask About Staffing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCDABD1" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="685B8C09" w14:textId="4DD21202" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -4960,689 +4944,653 @@
         <w:t>How many hours of training do staff receive and what topics are covered?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4FB849" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F379C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Who trains staff and what qualifications do they have?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCB846B" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+    <w:p w14:paraId="5DD8A827" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DD8A827" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+    <w:p w14:paraId="014BE1EA" w14:textId="45051AAB" w:rsidR="007F379C" w:rsidRPr="00F97E61" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F97E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>What are Disclosure Statements and Residency Agreements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8A8A5E" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="014BE1EA" w14:textId="45051AAB" w:rsidR="007F379C" w:rsidRPr="00F97E61" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+    <w:p w14:paraId="3F688EC3" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Disclosure Statement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is an important document you will receive from the ALR at the time of or prior to paying any money to the ALR or signing a Residency Agreement. The purpose of the Disclosure Statement is to make you, the prospective resident, aware of the services that are or are not offered by the ALR before you enter into a formal agreement with the ALR or pay any fees. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293993DA" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E9D0D6" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important to read the Disclosure Statement thoroughly and ask questions about the information provided. The Disclosure Statement may also be used to compare ALRs to narrow down your choices among different Residences. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FD75E3" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA05EA1" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>What are Disclosure Statements and Residency Agreements</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D8A8A5E" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Residency Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or lease, is a contract between you and the ALR. It is the most important document that you will receive. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Residency Agreements are written to protect the ALR. By signing a Residency Agreement, the terms you agree to will become legally binding. We strongly suggest that you have your own attorney review the Residency Agreement on your behalf and explain the conditions (especially for termination) to you in clear language. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Note that every ALR will have its own grievance procedure that should be explained in the Residency Agreement. Make sure you read and understand the grievance procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055B262D" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6758B1" w14:textId="639B3FFE" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>It is very important to make sure that if the ALR promises you anything above and beyond what is included in the Residency Agreement that you receive this information in writing for your records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1607DB94" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F688EC3" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+    <w:p w14:paraId="2D5F364D" w14:textId="3C46F0FE" w:rsidR="007F379C" w:rsidRPr="00F97E61" w:rsidRDefault="007F379C" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F97E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...103 lines deleted...]
-    <w:p w14:paraId="1607DB94" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Questions to Consider Before Signing the Residency Agreements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500606FF" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D5F364D" w14:textId="3C46F0FE" w:rsidR="007F379C" w:rsidRPr="00F97E61" w:rsidRDefault="007F379C" w:rsidP="007F379C">
-[...23 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B66F3A4" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Is the language in the Residency Agreement clear?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5456C76B" w14:textId="20CD3024" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>What are the conditions under which the ALR can terminate the Residency Agreement? Do the conditions for terminating the Residency Agreement appear balanced? For example, if the Residency Agreement requires you to give at least 30 days’ notice if you choose to terminate it, is the ALR also required to give you at least 30 days’ notice if it terminates the Residency Agreement? Does the ALR have sole discretion to terminate your residency?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F120493" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does the Residency Agreement specify what happens if a resident's needs are unable to be met by the ALR? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDE2C5B" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Is the Residency Agreement silent on any important matters? If there are areas which are important to you but that are not mentioned in the Residency Agreement, you may ask for these areas to be included in your Agreement. For example, if you are told that transportation to the supermarket is available daily or that rent will only be increased once per year, ask the ALR to put it in writing in your Residency Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FACA1BE" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Does the agreement include certain rules or restrictions which make you uncomfortable?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D94D33C" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Does the ALR prohibit residents from having pets in their units?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497E7751" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>What happens when the residents have complaints? Would you or your relative feel comfortable expressing concerns in the manner expected?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEF92ED" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B66F3A4" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="000011AA">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="1A220775" w14:textId="664E00D1" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F379C">
-[...165 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">How and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">How and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>When</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>When</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> is a Resident Discharged From an ALR</w:t>
+      </w:r>
+      <w:r w:rsidR="008667A5">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is a Resident Discharged From an ALR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008667A5">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FC5303" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All individuals who reside in an ALR in Massachusetts are protected by landlord/tenant law. ALRs must terminate residents in accordance with the terms documented in the written Residency Agreement. People who live in Assisted Living Residences are essentially renting an apartment; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>therefore</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an ALR cannot legally prohibit a resident from returning to his or her apartment without formally terminating the tenancy and obtaining an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>eviction order</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220958CF" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA0B1F3" w14:textId="77777777" w:rsidR="007F379C" w:rsidRPr="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>It is important to thoroughly understand the conditions by which an ALR can terminate your Residency Agreement. Pay careful attention to how much notice you will be required to give if you need or choose to move out of your apartment. Without the proper notice, you may be required to pay the monthly fee throughout the entire notice period even if you no longer live at the ALR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AFD419" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BE67EC" w14:textId="2C076E22" w:rsidR="008667A5" w:rsidRPr="00F97E61" w:rsidRDefault="008667A5" w:rsidP="007F379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="16A2A7"/>
-[...100 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F97E61">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="16A2A7"/>
-[...24 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Questions to Ask About Discharge from an ALR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B202B02" w14:textId="77777777" w:rsidR="008667A5" w:rsidRDefault="008667A5" w:rsidP="007F379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="16A2A7"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32D110B6" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="000011AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -5807,248 +5755,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24553FBD" w14:textId="77777777" w:rsidR="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B090A74" w14:textId="77777777" w:rsidR="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A8DE458" w14:textId="77777777" w:rsidR="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
-      <w:pPr>
-[...196 lines deleted...]
-    <w:p w14:paraId="351C1826" w14:textId="77777777" w:rsidR="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F9C0C80" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="8E9838"/>
           <w:kern w:val="0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w14:ligatures w14:val="none"/>
@@ -6166,169 +5916,163 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008667A5">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will best meet your needs.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="5511"/>
         <w:tblW w:w="11064" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3438"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2496"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008667A5" w:rsidRPr="008667A5" w14:paraId="060CD693" w14:textId="77777777" w:rsidTr="008667A5">
+      <w:tr w:rsidR="008667A5" w:rsidRPr="008667A5" w14:paraId="060CD693" w14:textId="77777777" w:rsidTr="009366BA">
         <w:trPr>
           <w:trHeight w:val="707"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="60AD06F1" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Residence Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68F02B4F" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F02B4F" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="009366BA" w:rsidRDefault="008667A5" w:rsidP="008667A5">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008667A5">
+            <w:r w:rsidRPr="009366BA">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ALR 1:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60BA54C8" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BA54C8" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="009366BA" w:rsidRDefault="008667A5" w:rsidP="008667A5">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008667A5">
+            <w:r w:rsidRPr="009366BA">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ALR 2:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="675369C0" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="675369C0" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="009366BA" w:rsidRDefault="008667A5" w:rsidP="008667A5">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008667A5">
+            <w:r w:rsidRPr="009366BA">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ALR 3:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008667A5" w:rsidRPr="008667A5" w14:paraId="2D0D9258" w14:textId="77777777" w:rsidTr="001D0937">
         <w:trPr>
           <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3590877D" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
@@ -6816,3237 +6560,2256 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61C4E1EA" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008667A5" w:rsidRPr="008667A5" w14:paraId="1753B76C" w14:textId="77777777" w:rsidTr="001D0937">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="008667A5">
+    </w:tbl>
+    <w:p w14:paraId="63525888" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B8DB586" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="008667A5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670CDEF1" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="008667A5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D8120A0" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="008667A5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003C8182" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="008667A5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11052EA1" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="008667A5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D781828" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="00C96762" w:rsidRDefault="009366BA" w:rsidP="009366BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96762">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Services Included in Monthly Fee:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2375"/>
+        <w:gridCol w:w="2325"/>
+        <w:gridCol w:w="2325"/>
+        <w:gridCol w:w="2325"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009366BA" w14:paraId="340A2446" w14:textId="77777777" w:rsidTr="009366BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63438F8B" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E6BF9B" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="009366BA">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Services Included in the Monthly Fee</w:t>
+              <w:t>ALR 1:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1532 lines deleted...]
-            <w:r w:rsidRPr="008667A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C517DAA" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="009366BA">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Other Issues to Consider</w:t>
+              <w:t>ALR 2:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...549 lines deleted...]
-            <w:r w:rsidRPr="008667A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4ED339" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="009366BA">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Is the ALR Conveniently Located to:</w:t>
+              <w:t>ALR 3:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008667A5" w:rsidRPr="008667A5" w14:paraId="7BC4B487" w14:textId="77777777" w:rsidTr="001D0937">
-[...13 lines deleted...]
-              <w:contextualSpacing/>
+      <w:tr w:rsidR="009366BA" w14:paraId="241DB4BE" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="041E60DC" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Bathing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7679B8" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08283840" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A02AFC4" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="3508A74A" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AB9BE4" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
             <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Family</w:t>
+              <w:t>Dressing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C883C84" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="018660C2" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3AACEC" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="53226E94" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="280680C9" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Grooming</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C877860" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1421B270" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC72D51" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="3AAADCA7" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF90672" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Transferring</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2496" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7925B8" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A8E9AC" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43193FA1" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="5F97117B" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DFD25A" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Toileting</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70959ECF" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FA5C6B" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB83A08" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008667A5" w:rsidRPr="008667A5" w14:paraId="6F3FBCC5" w14:textId="77777777" w:rsidTr="001D0937">
-[...7 lines deleted...]
-          <w:p w14:paraId="444E938E" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="000011AA">
+      <w:tr w:rsidR="009366BA" w14:paraId="2CF56D64" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41868DF3" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Friends</w:t>
+              <w:t>Meals (number per day?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="157F99D0" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62007D31" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47CF9971" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="023E5953" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="2839D857" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E725D8F" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Cable TV service, internet, telephone </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2496" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="38D21A17" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="647C2BB0" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA4D8A1" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71175C39" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="4B5CDC41" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2D4F28" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-              <w:contextualSpacing/>
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="008667A5">
+              <w:t>Items such as lightbulbs, paper towels, toilet paper, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B428B4C" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E6AD51" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6693B392" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="2808F3A8" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="447A8FE4" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Doctors</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Housekeeping</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2B91EEAC" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEEF559" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="664710CD" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5C6E86" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="1BC94500" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7839DC" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Shopping</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7150B836" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B7E33B" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="699532C3" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008667A5" w:rsidRPr="008667A5" w14:paraId="20B38692" w14:textId="77777777" w:rsidTr="001D0937">
-[...7 lines deleted...]
-          <w:p w14:paraId="513889A8" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="000011AA">
+      <w:tr w:rsidR="009366BA" w14:paraId="2FD3ECB5" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1368C288" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Hospital</w:t>
+              <w:t>Continence Products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0105CA73" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FB915B" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32042182" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63863CB6" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="1DA339B9" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="702CA661" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Laundry</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2496" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="320C660B" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF7D424" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D92617C" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B2CE5B" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="768CCB5E" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EA3EAF" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-              <w:contextualSpacing/>
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="008667A5">
+              <w:t>Transportation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A737632" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8A45F6" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AADA7D" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="3EC81B50" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1262CCD0" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Activities</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FF5CD1C" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7357FE2F" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BF3AE0" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70426921" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="7AEBEA69" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCC9D83" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Medication Management</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="55F0B2E7" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="000011AA">
+          <w:p w14:paraId="4DC36F13" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Place of Worship</w:t>
+              <w:t>(SAMM or LMA?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E0C2834" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D89067D" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCADA66" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2977F6" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="21C34DF3" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="478CBA60" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Other Services:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2496" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57ACDACA" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD6D501" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B6894A" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBDB485" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="3815A373" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C923207" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-              <w:contextualSpacing/>
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="008667A5">
+              <w:t>ALR base monthly fee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F960CB5" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A72779C" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44637F40" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="1A9C861F" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="312C4D84" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Public Transportation, main access road or highway</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>SCR base monthly fee</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA69986" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="115C519F" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB3ED1F" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40C2B14A" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
-[...22 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="01D20E29" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA"/>
+    <w:p w14:paraId="7275E587" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA"/>
+    <w:p w14:paraId="7C920477" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA"/>
+    <w:p w14:paraId="21E3C95A" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA"/>
+    <w:p w14:paraId="1F4A7BB3" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96762">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Other Issues to consider:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
-[...1 lines deleted...]
-        <w:tblW w:w="11013" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11013"/>
+        <w:gridCol w:w="2369"/>
+        <w:gridCol w:w="2327"/>
+        <w:gridCol w:w="2327"/>
+        <w:gridCol w:w="2327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008667A5" w:rsidRPr="008667A5" w14:paraId="7DD97C3E" w14:textId="77777777" w:rsidTr="001D0937">
-[...7 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:tr w:rsidR="009366BA" w14:paraId="258219C0" w14:textId="77777777" w:rsidTr="009366BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0778440B" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD70E73" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="009366BA">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="008667A5">
+              <w:t>ALR 1:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74520AF2" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="009366BA">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Final Notes</w:t>
+              <w:t>ALR 2:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...10 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7AD676" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="009366BA">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ALR 3:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="173D86B6" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B22AD06" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>What are the additional fees for services not included in the base fee?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C548397" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61490B79" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4A1612" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="664F7E63" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E65A340" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Do they offer respite stays? What is the cost?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C348B65" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D45D8F" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1615CF" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="4EFF1652" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B09427" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>What is the emergency preparedness plan? Is there a generator on site?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B305D22" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2971A756" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="082D5ABF" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="175186C0" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0825D3" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What are the conditions by which the ALR can terminate the Residency Agreement? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="729FE7EA" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B90FB28" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0400372E" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="2449160D" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAB3F94" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>How much notice must be given to terminate the Residency Agreement?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB2E3B7" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D699E0" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDA21A2" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="6D6F8526" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DFAE2A" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>What is the notice requirement for an unexpected death or medical emergency?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2958FF" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F482361" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D81F3B7" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="28E7D552" w14:textId="77777777" w:rsidTr="009366BA">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A54028E" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>What are the additional fees for services not included in the base fee?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F2F640" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADDC7F9" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="794D634F" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="1DFAC657" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EF7BEF" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Do they offer respite stays? What is the cost?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E727529" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="680590F7" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38974339" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="7EE40823" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3897A8E9" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>What is the emergency preparedness plan? Is there a generator on site?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D37BA0D" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE96288" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D75E522" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="27CE7C59" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D192F2A" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What are the conditions by which the ALR can terminate the Residency Agreement? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3308E5" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E8FA3B" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED47663" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="32A99F84" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="378527A4" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>How much notice must be given to terminate the Residency Agreement?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4E9918" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0453F162" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="235FF0E7" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30595D60" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5FFE38" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is the ALR conveniently located </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>near</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C96762">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2378"/>
+        <w:gridCol w:w="2324"/>
+        <w:gridCol w:w="2324"/>
+        <w:gridCol w:w="2324"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009366BA" w14:paraId="1581E0EE" w14:textId="77777777" w:rsidTr="009366BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A89C16" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F78C7A3" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="009366BA">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ALR 1:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...10 lines deleted...]
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="078FBBA5" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="009366BA">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="008667A5">
+              <w:t>ALR 2:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="301E4D22" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="009366BA">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>ALR 2:</w:t>
-[...33 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ALR 3:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="3CEEDF30" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="329EBA31" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Family</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E59B854" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23012FC8" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F92C725" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="396D5A55" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F4FAF2" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Friends</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4BECD4" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC975D5" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBA26C0" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="091E22D9" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="332F4CC4" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Doctors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A0C588" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC6D371" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08AA5226" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="71ACF7EE" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="642B844B" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="747F2A8D" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D906659" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B33960" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="59D020DC" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B0606C" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Shopping</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="706FC58E" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFACCE1" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5292839E" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="49ADE534" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2089774F" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Place of Worship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B2CDF1" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9371E3" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3584FB6A" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="2AF0C413" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3ED19C" w14:textId="77777777" w:rsidR="009366BA" w:rsidRPr="008667A5" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Public Transportation, main access road or highway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FC1FB9" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E59ABB6" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="111D451B" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042"/>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63525888" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
+    <w:p w14:paraId="719EC745" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734F8F02" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2E4420" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Final notes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96762">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009366BA" w14:paraId="55537E7D" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF857F7" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>ALR 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="4B0AAEDE" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:trPr>
+          <w:trHeight w:val="3212"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F28607E" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73E36678" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009366BA" w14:paraId="04F871EE" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DEF20A" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>ALR 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="4D642FF6" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:trPr>
+          <w:trHeight w:val="3212"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A377A85" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1790BC92" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009366BA" w14:paraId="3C482963" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269EFC77" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>ALR 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009366BA" w14:paraId="41AB99CF" w14:textId="77777777" w:rsidTr="00C73042">
+        <w:trPr>
+          <w:trHeight w:val="3212"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="376891BC" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="00C73042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="691B3D95" w14:textId="2C40FE37" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="008667A5">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Have the name and number of your contact at the Residence for follow-up questions.</w:t>
       </w:r>
-    </w:p>
-[...264 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="149FB473" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DDA6DA1" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
@@ -10064,51 +8827,50 @@
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="16A2A7"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc475964342"/>
       <w:r w:rsidRPr="008667A5">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="16A2A7"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Glossary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="2907816D" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FFCEB3F" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -10544,51 +9306,50 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="138163A9" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008667A5">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Service Plan: </w:t>
       </w:r>
       <w:r w:rsidRPr="008667A5">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A document that describes in detail the individualized services that the Assisted Living Residence will provide </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008667A5">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008667A5">
@@ -10700,80 +9461,77 @@
     </w:p>
     <w:p w14:paraId="1861C1A6" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:eastAsia="Calibri" w:hAnsi="Corbel" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D86A52" w14:textId="77777777" w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidRDefault="008667A5" w:rsidP="008667A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008667A5" w:rsidRPr="008667A5">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="008667A5" w:rsidRPr="008667A5" w:rsidSect="009366BA">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B7805E6" w14:textId="77777777" w:rsidR="00992676" w:rsidRDefault="00992676" w:rsidP="00727C50">
+    <w:p w14:paraId="53DE6092" w14:textId="77777777" w:rsidR="0049017C" w:rsidRDefault="0049017C" w:rsidP="00727C50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="764B505F" w14:textId="77777777" w:rsidR="00992676" w:rsidRDefault="00992676" w:rsidP="00727C50">
+    <w:p w14:paraId="45F84EDE" w14:textId="77777777" w:rsidR="0049017C" w:rsidRDefault="0049017C" w:rsidP="00727C50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10809,333 +9567,308 @@
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D80CB29" w14:textId="77777777" w:rsidR="00E766A8" w:rsidRDefault="00E766A8">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1128675785"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
+        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="03ECDE2B" w14:textId="68550B69" w:rsidR="00122AF0" w:rsidRDefault="00122AF0">
+      <w:p w14:paraId="03ECDE2B" w14:textId="68550B69" w:rsidR="00122AF0" w:rsidRPr="009366BA" w:rsidRDefault="00122AF0">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="009366BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="009366BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="009366BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="009366BA">
           <w:rPr>
+            <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="009366BA">
           <w:rPr>
+            <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7E2E1BB9" w14:textId="765A5E9F" w:rsidR="008667A5" w:rsidRDefault="008667A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="383EB265" w14:textId="77777777" w:rsidR="00992676" w:rsidRDefault="00992676" w:rsidP="00727C50">
+    <w:p w14:paraId="12A3C6AB" w14:textId="77777777" w:rsidR="0049017C" w:rsidRDefault="0049017C" w:rsidP="00727C50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58720DF4" w14:textId="77777777" w:rsidR="00992676" w:rsidRDefault="00992676" w:rsidP="00727C50">
+    <w:p w14:paraId="704B6F0D" w14:textId="77777777" w:rsidR="0049017C" w:rsidRDefault="0049017C" w:rsidP="00727C50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="51182AB4" w14:textId="77777777" w:rsidR="007F379C" w:rsidRDefault="007F379C" w:rsidP="007F379C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Beginning in 2017, ALRs are allowed to request an exemption to the two-staff minimum in SCR.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26BE3A7C" w14:textId="77777777" w:rsidR="00E766A8" w:rsidRDefault="00E766A8">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="PlainTable4"/>
-      <w:tblW w:w="12311" w:type="dxa"/>
+      <w:tblW w:w="10440" w:type="dxa"/>
       <w:tblInd w:w="-450" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="5730"/>
-      <w:gridCol w:w="6581"/>
+      <w:gridCol w:w="4963"/>
+      <w:gridCol w:w="5477"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00727C50" w14:paraId="6451567C" w14:textId="77777777" w:rsidTr="001D0937">
+    <w:tr w:rsidR="009366BA" w14:paraId="078C46FA" w14:textId="77777777" w:rsidTr="009366BA">
       <w:trPr>
         <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:trHeight w:val="1077"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tcW w:w="5730" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="421FC578" w14:textId="77777777" w:rsidR="00727C50" w:rsidRDefault="00727C50" w:rsidP="00727C50">
+        <w:p w14:paraId="418C4B4B" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="702"/>
               <w:tab w:val="left" w:pos="4447"/>
               <w:tab w:val="left" w:pos="5717"/>
               <w:tab w:val="left" w:pos="8640"/>
             </w:tabs>
             <w:ind w:left="-564" w:right="540" w:firstLine="546"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F6FBD4C" wp14:editId="39540B9D">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B8B90A8" wp14:editId="24393A79">
                 <wp:extent cx="2190939" cy="720248"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:docPr id="1130925120" name="Picture 1" descr="Aging &amp; Independence logo"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1130925120" name="Picture 1" descr="Aging &amp; Independence logo"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2477746" cy="814533"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6581" w:type="dxa"/>
+          <w:tcW w:w="4710" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="57E76D1A" w14:textId="77777777" w:rsidR="00727C50" w:rsidRDefault="00727C50" w:rsidP="00727C50">
+        <w:p w14:paraId="3E316213" w14:textId="77777777" w:rsidR="009366BA" w:rsidRDefault="009366BA" w:rsidP="009366BA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
-              <w:tab w:val="center" w:pos="4669"/>
+              <w:tab w:val="center" w:pos="4245"/>
               <w:tab w:val="left" w:pos="8640"/>
               <w:tab w:val="left" w:pos="8730"/>
               <w:tab w:val="left" w:pos="9000"/>
             </w:tabs>
             <w:ind w:left="2598" w:right="-29" w:firstLine="1103"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39C07829" wp14:editId="29E2C545">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42850BB3" wp14:editId="051EA068">
                 <wp:extent cx="990698" cy="720090"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:docPr id="987580514" name="Picture 2" descr="MA state seal"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="987580514" name="Picture 2" descr="MA state seal"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1028011" cy="747211"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4910E458" w14:textId="77777777" w:rsidR="00727C50" w:rsidRDefault="00727C50">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17EFA4E7" w14:textId="77777777" w:rsidR="00E766A8" w:rsidRDefault="00E766A8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="039D523C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0ADA9E16"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -12393,60 +11126,63 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00727C50"/>
     <w:rsid w:val="000011AA"/>
     <w:rsid w:val="000146CB"/>
     <w:rsid w:val="00122AF0"/>
+    <w:rsid w:val="00150980"/>
     <w:rsid w:val="001C553B"/>
     <w:rsid w:val="002B7EA2"/>
     <w:rsid w:val="00334D5E"/>
     <w:rsid w:val="004701F7"/>
+    <w:rsid w:val="0049017C"/>
     <w:rsid w:val="0051198F"/>
     <w:rsid w:val="00727C50"/>
     <w:rsid w:val="007A4065"/>
     <w:rsid w:val="007F379C"/>
     <w:rsid w:val="008667A5"/>
     <w:rsid w:val="00930A8E"/>
+    <w:rsid w:val="009366BA"/>
     <w:rsid w:val="00954581"/>
     <w:rsid w:val="00992676"/>
     <w:rsid w:val="009942B0"/>
     <w:rsid w:val="00A169BE"/>
     <w:rsid w:val="00AB49ED"/>
     <w:rsid w:val="00B929A1"/>
     <w:rsid w:val="00E01D35"/>
     <w:rsid w:val="00E430B6"/>
     <w:rsid w:val="00E766A8"/>
     <w:rsid w:val="00E92136"/>
     <w:rsid w:val="00F97E61"/>
     <w:rsid w:val="00FB0EC7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -15591,54 +14327,54 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="16658041">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\ecooper\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\VWZ54VWC\www.socialsecurity.gov\otherssasites" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\ecooper\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\VWZ54VWC\www.socialsecurity.gov\otherssasites" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -15897,70 +14633,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>25969</Characters>
+  <Pages>23</Pages>
+  <Words>4616</Words>
+  <Characters>26312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>216</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>219</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30464</CharactersWithSpaces>
+  <CharactersWithSpaces>30867</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Romano, Eleanor (ELD)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>