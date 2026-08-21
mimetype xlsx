--- v0 (2025-10-23)
+++ v1 (2026-08-21)
@@ -1,58 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ACLINT\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/ocd-doh-gfs/Mgmt/1_Housing Management/2_PHNs/Posted PHNs/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{89D21285-85F7-4F2A-96D2-6C1328B751B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{20BB5694-436E-403A-9261-FEE54994F0C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{314BD484-3834-458B-9EC6-B0EE7011EB12}"/>
+    <workbookView xWindow="30" yWindow="30" windowWidth="28770" windowHeight="16170" xr2:uid="{314BD484-3834-458B-9EC6-B0EE7011EB12}"/>
   </bookViews>
   <sheets>
     <sheet name="Accessibility_and_Accommodation" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2084" uniqueCount="268">
   <si>
     <t>LHA</t>
   </si>
   <si>
     <t>Housing Type</t>
   </si>
   <si>
     <t>Abington Housing Authority</t>
   </si>
   <si>
     <t>Family</t>
   </si>
   <si>
     <t>Elderly/Handicapped</t>
   </si>
@@ -1369,51 +1371,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1692,14755 +1694,14798 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34AC0EFD-32C8-47AB-AC5B-E8C87C501072}">
   <dimension ref="A1:D1041"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="64" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1:C1048576"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="52.54296875" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="24.7265625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="52.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="20.7265625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="87" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="90" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
         <v>98</v>
       </c>
       <c r="D2">
         <v>127</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3">
         <v>99</v>
       </c>
       <c r="D3">
         <v>273</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5">
         <v>169</v>
       </c>
       <c r="D5">
         <v>351</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>3</v>
       </c>
       <c r="C6">
         <v>104</v>
       </c>
       <c r="D6">
         <v>177</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>4</v>
       </c>
       <c r="C7">
         <v>82</v>
       </c>
       <c r="D7">
         <v>221</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>5</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9">
         <v>162</v>
       </c>
       <c r="D9">
         <v>333</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>3</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11">
         <v>75</v>
       </c>
       <c r="D11">
         <v>187</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>5</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13">
         <v>75</v>
       </c>
       <c r="D13">
         <v>187</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14">
         <v>55</v>
       </c>
       <c r="D14">
         <v>88</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15">
         <v>44</v>
       </c>
       <c r="D15">
         <v>126</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>5</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17">
         <v>86</v>
       </c>
       <c r="D17">
         <v>178</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
         <v>3</v>
       </c>
       <c r="C18">
         <v>128</v>
       </c>
       <c r="D18">
         <v>152</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19">
         <v>87</v>
       </c>
       <c r="D19">
         <v>252</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>5</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
       <c r="C21">
         <v>187</v>
       </c>
       <c r="D21">
         <v>333</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" t="s">
         <v>3</v>
       </c>
       <c r="C22">
         <v>129</v>
       </c>
       <c r="D22">
         <v>175</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>11</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23">
         <v>81</v>
       </c>
       <c r="D23">
         <v>193</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" t="s">
         <v>5</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>11</v>
       </c>
       <c r="B25" t="s">
         <v>6</v>
       </c>
       <c r="C25">
         <v>169</v>
       </c>
       <c r="D25">
         <v>290</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>12</v>
       </c>
       <c r="B26" t="s">
         <v>3</v>
       </c>
       <c r="C26">
         <v>97</v>
       </c>
       <c r="D26">
         <v>134</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27">
         <v>81</v>
       </c>
       <c r="D27">
         <v>209</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" t="s">
         <v>5</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>12</v>
       </c>
       <c r="B29" t="s">
         <v>6</v>
       </c>
       <c r="C29">
         <v>147</v>
       </c>
       <c r="D29">
         <v>278</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>13</v>
       </c>
       <c r="B30" t="s">
         <v>3</v>
       </c>
       <c r="C30">
         <v>171</v>
       </c>
       <c r="D30">
         <v>244</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>13</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31">
         <v>140</v>
       </c>
       <c r="D31">
         <v>335</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>13</v>
       </c>
       <c r="B32" t="s">
         <v>5</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
       <c r="C33">
         <v>264</v>
       </c>
       <c r="D33">
         <v>479</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>3</v>
       </c>
       <c r="C34">
         <v>264</v>
       </c>
       <c r="D34">
         <v>412</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35">
         <v>153</v>
       </c>
       <c r="D35">
         <v>396</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>5</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>6</v>
       </c>
       <c r="C37">
         <v>326</v>
       </c>
       <c r="D37">
         <v>586</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>15</v>
       </c>
       <c r="B38" t="s">
         <v>3</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>15</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>15</v>
       </c>
       <c r="B40" t="s">
         <v>5</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>15</v>
       </c>
       <c r="B41" t="s">
         <v>6</v>
       </c>
       <c r="C41">
         <v>0</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>16</v>
       </c>
       <c r="B42" t="s">
         <v>3</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>16</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43">
         <v>77</v>
       </c>
       <c r="D43">
         <v>172</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>16</v>
       </c>
       <c r="B44" t="s">
         <v>5</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>16</v>
       </c>
       <c r="B45" t="s">
         <v>6</v>
       </c>
       <c r="C45">
         <v>77</v>
       </c>
       <c r="D45">
         <v>172</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>17</v>
       </c>
       <c r="B46" t="s">
         <v>3</v>
       </c>
       <c r="C46">
         <v>104</v>
       </c>
       <c r="D46">
         <v>124</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>17</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47">
         <v>58</v>
       </c>
       <c r="D47">
         <v>126</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>17</v>
       </c>
       <c r="B48" t="s">
         <v>5</v>
       </c>
       <c r="C48">
         <v>110</v>
       </c>
       <c r="D48">
         <v>191</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>17</v>
       </c>
       <c r="B49" t="s">
         <v>6</v>
       </c>
       <c r="C49">
         <v>196</v>
       </c>
       <c r="D49">
         <v>318</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>18</v>
       </c>
       <c r="B50" t="s">
         <v>3</v>
       </c>
       <c r="C50">
         <v>176</v>
       </c>
       <c r="D50">
         <v>251</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>18</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51">
         <v>98</v>
       </c>
       <c r="D51">
         <v>239</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>18</v>
       </c>
       <c r="B52" t="s">
         <v>5</v>
       </c>
       <c r="C52">
         <v>189</v>
       </c>
       <c r="D52">
         <v>334</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>18</v>
       </c>
       <c r="B53" t="s">
         <v>6</v>
       </c>
       <c r="C53">
         <v>305</v>
       </c>
       <c r="D53">
         <v>545</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>19</v>
       </c>
       <c r="B54" t="s">
         <v>3</v>
       </c>
       <c r="C54">
         <v>113</v>
       </c>
       <c r="D54">
         <v>176</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>19</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55">
         <v>88</v>
       </c>
       <c r="D55">
         <v>234</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>19</v>
       </c>
       <c r="B56" t="s">
         <v>5</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>19</v>
       </c>
       <c r="B57" t="s">
         <v>6</v>
       </c>
       <c r="C57">
         <v>172</v>
       </c>
       <c r="D57">
         <v>345</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>20</v>
       </c>
       <c r="B58" t="s">
         <v>3</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>20</v>
       </c>
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59">
         <v>102</v>
       </c>
       <c r="D59">
         <v>255</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>20</v>
       </c>
       <c r="B60" t="s">
         <v>5</v>
       </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>20</v>
       </c>
       <c r="B61" t="s">
         <v>6</v>
       </c>
       <c r="C61">
         <v>102</v>
       </c>
       <c r="D61">
         <v>255</v>
       </c>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>21</v>
       </c>
       <c r="B62" t="s">
         <v>3</v>
       </c>
       <c r="C62">
         <v>90</v>
       </c>
       <c r="D62">
         <v>133</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>21</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63">
         <v>68</v>
       </c>
       <c r="D63">
         <v>174</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>21</v>
       </c>
       <c r="B64" t="s">
         <v>5</v>
       </c>
       <c r="C64">
         <v>0</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>21</v>
       </c>
       <c r="B65" t="s">
         <v>6</v>
       </c>
       <c r="C65">
         <v>138</v>
       </c>
       <c r="D65">
         <v>257</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>22</v>
       </c>
       <c r="B66" t="s">
         <v>3</v>
       </c>
       <c r="C66">
         <v>74</v>
       </c>
       <c r="D66">
         <v>123</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>22</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67">
         <v>80</v>
       </c>
       <c r="D67">
         <v>238</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>22</v>
       </c>
       <c r="B68" t="s">
         <v>5</v>
       </c>
       <c r="C68">
         <v>0</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>22</v>
       </c>
       <c r="B69" t="s">
         <v>6</v>
       </c>
       <c r="C69">
         <v>127</v>
       </c>
       <c r="D69">
         <v>293</v>
       </c>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>23</v>
       </c>
       <c r="B70" t="s">
         <v>3</v>
       </c>
       <c r="C70">
         <v>0</v>
       </c>
       <c r="D70">
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>23</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71">
         <v>52</v>
       </c>
       <c r="D71">
         <v>125</v>
       </c>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>23</v>
       </c>
       <c r="B72" t="s">
         <v>5</v>
       </c>
       <c r="C72">
         <v>0</v>
       </c>
       <c r="D72">
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>23</v>
       </c>
       <c r="B73" t="s">
         <v>6</v>
       </c>
       <c r="C73">
         <v>52</v>
       </c>
       <c r="D73">
         <v>125</v>
       </c>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>24</v>
       </c>
       <c r="B74" t="s">
         <v>3</v>
       </c>
       <c r="C74">
         <v>132</v>
       </c>
       <c r="D74">
         <v>198</v>
       </c>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>24</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75">
         <v>83</v>
       </c>
       <c r="D75">
         <v>248</v>
       </c>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>24</v>
       </c>
       <c r="B76" t="s">
         <v>5</v>
       </c>
       <c r="C76">
         <v>183</v>
       </c>
       <c r="D76">
         <v>324</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>24</v>
       </c>
       <c r="B77" t="s">
         <v>6</v>
       </c>
       <c r="C77">
         <v>278</v>
       </c>
       <c r="D77">
         <v>550</v>
       </c>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>25</v>
       </c>
       <c r="B78" t="s">
         <v>3</v>
       </c>
       <c r="C78">
         <v>90</v>
       </c>
       <c r="D78">
         <v>111</v>
       </c>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>25</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79">
         <v>68</v>
       </c>
       <c r="D79">
         <v>170</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>25</v>
       </c>
       <c r="B80" t="s">
         <v>5</v>
       </c>
       <c r="C80">
         <v>0</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>25</v>
       </c>
       <c r="B81" t="s">
         <v>6</v>
       </c>
       <c r="C81">
         <v>137</v>
       </c>
       <c r="D81">
         <v>234</v>
       </c>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>26</v>
       </c>
       <c r="B82" t="s">
         <v>3</v>
       </c>
       <c r="C82">
         <v>101</v>
       </c>
       <c r="D82">
         <v>129</v>
       </c>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>26</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83">
         <v>69</v>
       </c>
       <c r="D83">
         <v>179</v>
       </c>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>26</v>
       </c>
       <c r="B84" t="s">
         <v>5</v>
       </c>
       <c r="C84">
         <v>161</v>
       </c>
       <c r="D84">
         <v>263</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>26</v>
       </c>
       <c r="B85" t="s">
         <v>6</v>
       </c>
       <c r="C85">
         <v>236</v>
       </c>
       <c r="D85">
         <v>427</v>
       </c>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>27</v>
       </c>
       <c r="B86" t="s">
         <v>3</v>
       </c>
       <c r="C86">
         <v>162</v>
       </c>
       <c r="D86">
         <v>247</v>
       </c>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>27</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87">
         <v>127</v>
       </c>
       <c r="D87">
         <v>328</v>
       </c>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>27</v>
       </c>
       <c r="B88" t="s">
         <v>5</v>
       </c>
       <c r="C88">
         <v>0</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>27</v>
       </c>
       <c r="B89" t="s">
         <v>6</v>
       </c>
       <c r="C89">
         <v>246</v>
       </c>
       <c r="D89">
         <v>476</v>
       </c>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>28</v>
       </c>
       <c r="B90" t="s">
         <v>3</v>
       </c>
       <c r="C90">
         <v>0</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>28</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91">
         <v>0</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>28</v>
       </c>
       <c r="B92" t="s">
         <v>5</v>
       </c>
       <c r="C92">
         <v>0</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>28</v>
       </c>
       <c r="B93" t="s">
         <v>6</v>
       </c>
       <c r="C93">
         <v>0</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>29</v>
       </c>
       <c r="B94" t="s">
         <v>3</v>
       </c>
       <c r="C94">
         <v>0</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>29</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95">
         <v>0</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>29</v>
       </c>
       <c r="B96" t="s">
         <v>5</v>
       </c>
       <c r="C96">
         <v>62</v>
       </c>
       <c r="D96">
         <v>118</v>
       </c>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>29</v>
       </c>
       <c r="B97" t="s">
         <v>6</v>
       </c>
       <c r="C97">
         <v>62</v>
       </c>
       <c r="D97">
         <v>118</v>
       </c>
     </row>
-    <row r="98" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>30</v>
       </c>
       <c r="B98" t="s">
         <v>3</v>
       </c>
       <c r="C98">
         <v>181</v>
       </c>
       <c r="D98">
         <v>290</v>
       </c>
     </row>
-    <row r="99" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>30</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99">
         <v>133</v>
       </c>
       <c r="D99">
         <v>361</v>
       </c>
     </row>
-    <row r="100" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>30</v>
       </c>
       <c r="B100" t="s">
         <v>5</v>
       </c>
       <c r="C100">
         <v>91</v>
       </c>
       <c r="D100">
         <v>142</v>
       </c>
     </row>
-    <row r="101" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>30</v>
       </c>
       <c r="B101" t="s">
         <v>6</v>
       </c>
       <c r="C101">
         <v>276</v>
       </c>
       <c r="D101">
         <v>538</v>
       </c>
     </row>
-    <row r="102" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>31</v>
       </c>
       <c r="B102" t="s">
         <v>3</v>
       </c>
       <c r="C102">
         <v>137</v>
       </c>
       <c r="D102">
         <v>218</v>
       </c>
     </row>
-    <row r="103" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>31</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103">
         <v>105</v>
       </c>
       <c r="D103">
         <v>265</v>
       </c>
     </row>
-    <row r="104" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>31</v>
       </c>
       <c r="B104" t="s">
         <v>5</v>
       </c>
       <c r="C104">
         <v>0</v>
       </c>
       <c r="D104">
         <v>0</v>
       </c>
     </row>
-    <row r="105" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>31</v>
       </c>
       <c r="B105" t="s">
         <v>6</v>
       </c>
       <c r="C105">
         <v>212</v>
       </c>
       <c r="D105">
         <v>399</v>
       </c>
     </row>
-    <row r="106" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>32</v>
       </c>
       <c r="B106" t="s">
         <v>3</v>
       </c>
       <c r="C106">
         <v>0</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
     </row>
-    <row r="107" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>32</v>
       </c>
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107">
         <v>61</v>
       </c>
       <c r="D107">
         <v>154</v>
       </c>
     </row>
-    <row r="108" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>32</v>
       </c>
       <c r="B108" t="s">
         <v>5</v>
       </c>
       <c r="C108">
         <v>0</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
     </row>
-    <row r="109" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>32</v>
       </c>
       <c r="B109" t="s">
         <v>6</v>
       </c>
       <c r="C109">
         <v>61</v>
       </c>
       <c r="D109">
         <v>154</v>
       </c>
     </row>
-    <row r="110" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>33</v>
       </c>
       <c r="B110" t="s">
         <v>3</v>
       </c>
       <c r="C110">
         <v>297</v>
       </c>
       <c r="D110">
         <v>465</v>
       </c>
     </row>
-    <row r="111" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>33</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111">
         <v>0</v>
       </c>
       <c r="D111">
         <v>0</v>
       </c>
     </row>
-    <row r="112" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>33</v>
       </c>
       <c r="B112" t="s">
         <v>5</v>
       </c>
       <c r="C112">
         <v>0</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
     </row>
-    <row r="113" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>33</v>
       </c>
       <c r="B113" t="s">
         <v>6</v>
       </c>
       <c r="C113">
         <v>297</v>
       </c>
       <c r="D113">
         <v>465</v>
       </c>
     </row>
-    <row r="114" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>34</v>
       </c>
       <c r="B114" t="s">
         <v>3</v>
       </c>
       <c r="C114">
         <v>424</v>
       </c>
       <c r="D114">
         <v>660</v>
       </c>
     </row>
-    <row r="115" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>34</v>
       </c>
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115">
         <v>243</v>
       </c>
       <c r="D115">
         <v>603</v>
       </c>
     </row>
-    <row r="116" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>34</v>
       </c>
       <c r="B116" t="s">
         <v>5</v>
       </c>
       <c r="C116">
         <v>0</v>
       </c>
       <c r="D116">
         <v>0</v>
       </c>
     </row>
-    <row r="117" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>34</v>
       </c>
       <c r="B117" t="s">
         <v>6</v>
       </c>
       <c r="C117">
         <v>489</v>
       </c>
       <c r="D117">
         <v>856</v>
       </c>
     </row>
-    <row r="118" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>35</v>
       </c>
       <c r="B118" t="s">
         <v>3</v>
       </c>
       <c r="C118">
         <v>317</v>
       </c>
       <c r="D118">
         <v>489</v>
       </c>
     </row>
-    <row r="119" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>35</v>
       </c>
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119">
         <v>0</v>
       </c>
       <c r="D119">
         <v>0</v>
       </c>
     </row>
-    <row r="120" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>35</v>
       </c>
       <c r="B120" t="s">
         <v>5</v>
       </c>
       <c r="C120">
         <v>0</v>
       </c>
       <c r="D120">
         <v>0</v>
       </c>
     </row>
-    <row r="121" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>35</v>
       </c>
       <c r="B121" t="s">
         <v>6</v>
       </c>
       <c r="C121">
         <v>317</v>
       </c>
       <c r="D121">
         <v>489</v>
       </c>
     </row>
-    <row r="122" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>36</v>
       </c>
       <c r="B122" t="s">
         <v>3</v>
       </c>
       <c r="C122">
         <v>89</v>
       </c>
       <c r="D122">
         <v>126</v>
       </c>
     </row>
-    <row r="123" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>36</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123">
         <v>78</v>
       </c>
       <c r="D123">
         <v>245</v>
       </c>
     </row>
-    <row r="124" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>36</v>
       </c>
       <c r="B124" t="s">
         <v>5</v>
       </c>
       <c r="C124">
         <v>0</v>
       </c>
       <c r="D124">
         <v>0</v>
       </c>
     </row>
-    <row r="125" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>36</v>
       </c>
       <c r="B125" t="s">
         <v>6</v>
       </c>
       <c r="C125">
         <v>132</v>
       </c>
       <c r="D125">
         <v>294</v>
       </c>
     </row>
-    <row r="126" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>37</v>
       </c>
       <c r="B126" t="s">
         <v>3</v>
       </c>
       <c r="C126">
         <v>149</v>
       </c>
       <c r="D126">
         <v>200</v>
       </c>
     </row>
-    <row r="127" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>37</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127">
         <v>167</v>
       </c>
       <c r="D127">
         <v>408</v>
       </c>
     </row>
-    <row r="128" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>37</v>
       </c>
       <c r="B128" t="s">
         <v>5</v>
       </c>
       <c r="C128">
         <v>268</v>
       </c>
       <c r="D128">
         <v>462</v>
       </c>
     </row>
-    <row r="129" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>37</v>
       </c>
       <c r="B129" t="s">
         <v>6</v>
       </c>
       <c r="C129">
         <v>407</v>
       </c>
       <c r="D129">
         <v>774</v>
       </c>
     </row>
-    <row r="130" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>38</v>
       </c>
       <c r="B130" t="s">
         <v>3</v>
       </c>
       <c r="C130">
         <v>62</v>
       </c>
       <c r="D130">
         <v>86</v>
       </c>
     </row>
-    <row r="131" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>38</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131">
         <v>48</v>
       </c>
       <c r="D131">
         <v>159</v>
       </c>
     </row>
-    <row r="132" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>38</v>
       </c>
       <c r="B132" t="s">
         <v>5</v>
       </c>
       <c r="C132">
         <v>0</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
     </row>
-    <row r="133" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>38</v>
       </c>
       <c r="B133" t="s">
         <v>6</v>
       </c>
       <c r="C133">
         <v>95</v>
       </c>
       <c r="D133">
         <v>210</v>
       </c>
     </row>
-    <row r="134" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>39</v>
       </c>
       <c r="B134" t="s">
         <v>3</v>
       </c>
       <c r="C134">
         <v>145</v>
       </c>
       <c r="D134">
         <v>208</v>
       </c>
     </row>
-    <row r="135" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>39</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135">
         <v>104</v>
       </c>
       <c r="D135">
         <v>290</v>
       </c>
     </row>
-    <row r="136" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>39</v>
       </c>
       <c r="B136" t="s">
         <v>5</v>
       </c>
       <c r="C136">
         <v>0</v>
       </c>
       <c r="D136">
         <v>0</v>
       </c>
     </row>
-    <row r="137" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>39</v>
       </c>
       <c r="B137" t="s">
         <v>6</v>
       </c>
       <c r="C137">
         <v>216</v>
       </c>
       <c r="D137">
         <v>425</v>
       </c>
     </row>
-    <row r="138" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>40</v>
       </c>
       <c r="B138" t="s">
         <v>3</v>
       </c>
       <c r="C138">
         <v>0</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
     </row>
-    <row r="139" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>40</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139">
         <v>63</v>
       </c>
       <c r="D139">
         <v>177</v>
       </c>
     </row>
-    <row r="140" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>40</v>
       </c>
       <c r="B140" t="s">
         <v>5</v>
       </c>
       <c r="C140">
         <v>0</v>
       </c>
       <c r="D140">
         <v>0</v>
       </c>
     </row>
-    <row r="141" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>40</v>
       </c>
       <c r="B141" t="s">
         <v>6</v>
       </c>
       <c r="C141">
         <v>63</v>
       </c>
       <c r="D141">
         <v>177</v>
       </c>
     </row>
-    <row r="142" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>41</v>
       </c>
       <c r="B142" t="s">
         <v>3</v>
       </c>
       <c r="C142">
         <v>188</v>
       </c>
       <c r="D142">
         <v>234</v>
       </c>
     </row>
-    <row r="143" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>41</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143">
         <v>126</v>
       </c>
       <c r="D143">
         <v>300</v>
       </c>
     </row>
-    <row r="144" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>41</v>
       </c>
       <c r="B144" t="s">
         <v>5</v>
       </c>
       <c r="C144">
         <v>208</v>
       </c>
       <c r="D144">
         <v>383</v>
       </c>
     </row>
-    <row r="145" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>41</v>
       </c>
       <c r="B145" t="s">
         <v>6</v>
       </c>
       <c r="C145">
         <v>362</v>
       </c>
       <c r="D145">
         <v>628</v>
       </c>
     </row>
-    <row r="146" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>42</v>
       </c>
       <c r="B146" t="s">
         <v>3</v>
       </c>
       <c r="C146">
         <v>2</v>
       </c>
       <c r="D146">
         <v>1</v>
       </c>
     </row>
-    <row r="147" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>42</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147">
         <v>0</v>
       </c>
       <c r="D147">
         <v>0</v>
       </c>
     </row>
-    <row r="148" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>42</v>
       </c>
       <c r="B148" t="s">
         <v>5</v>
       </c>
       <c r="C148">
         <v>0</v>
       </c>
       <c r="D148">
         <v>0</v>
       </c>
     </row>
-    <row r="149" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>42</v>
       </c>
       <c r="B149" t="s">
         <v>6</v>
       </c>
       <c r="C149">
         <v>2</v>
       </c>
       <c r="D149">
         <v>1</v>
       </c>
     </row>
-    <row r="150" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>43</v>
       </c>
       <c r="B150" t="s">
         <v>3</v>
       </c>
       <c r="C150">
         <v>296</v>
       </c>
       <c r="D150">
         <v>478</v>
       </c>
     </row>
-    <row r="151" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>43</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151">
         <v>223</v>
       </c>
       <c r="D151">
         <v>542</v>
       </c>
     </row>
-    <row r="152" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>43</v>
       </c>
       <c r="B152" t="s">
         <v>5</v>
       </c>
       <c r="C152">
         <v>0</v>
       </c>
       <c r="D152">
         <v>0</v>
       </c>
     </row>
-    <row r="153" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>43</v>
       </c>
       <c r="B153" t="s">
         <v>6</v>
       </c>
       <c r="C153">
         <v>372</v>
       </c>
       <c r="D153">
         <v>685</v>
       </c>
     </row>
-    <row r="154" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>44</v>
       </c>
       <c r="B154" t="s">
         <v>3</v>
       </c>
       <c r="C154">
         <v>121</v>
       </c>
       <c r="D154">
         <v>162</v>
       </c>
     </row>
-    <row r="155" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>44</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155">
         <v>144</v>
       </c>
       <c r="D155">
         <v>370</v>
       </c>
     </row>
-    <row r="156" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>44</v>
       </c>
       <c r="B156" t="s">
         <v>5</v>
       </c>
       <c r="C156">
         <v>0</v>
       </c>
       <c r="D156">
         <v>0</v>
       </c>
     </row>
-    <row r="157" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>44</v>
       </c>
       <c r="B157" t="s">
         <v>6</v>
       </c>
       <c r="C157">
         <v>223</v>
       </c>
       <c r="D157">
         <v>449</v>
       </c>
     </row>
-    <row r="158" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>45</v>
       </c>
       <c r="B158" t="s">
         <v>3</v>
       </c>
       <c r="C158">
         <v>0</v>
       </c>
       <c r="D158">
         <v>0</v>
       </c>
     </row>
-    <row r="159" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>45</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159">
         <v>0</v>
       </c>
       <c r="D159">
         <v>0</v>
       </c>
     </row>
-    <row r="160" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>45</v>
       </c>
       <c r="B160" t="s">
         <v>5</v>
       </c>
       <c r="C160">
         <v>307</v>
       </c>
       <c r="D160">
         <v>535</v>
       </c>
     </row>
-    <row r="161" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>45</v>
       </c>
       <c r="B161" t="s">
         <v>6</v>
       </c>
       <c r="C161">
         <v>307</v>
       </c>
       <c r="D161">
         <v>535</v>
       </c>
     </row>
-    <row r="162" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>46</v>
       </c>
       <c r="B162" t="s">
         <v>3</v>
       </c>
       <c r="C162">
         <v>199</v>
       </c>
       <c r="D162">
         <v>284</v>
       </c>
     </row>
-    <row r="163" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>46</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163">
         <v>149</v>
       </c>
       <c r="D163">
         <v>330</v>
       </c>
     </row>
-    <row r="164" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>46</v>
       </c>
       <c r="B164" t="s">
         <v>5</v>
       </c>
       <c r="C164">
         <v>240</v>
       </c>
       <c r="D164">
         <v>412</v>
       </c>
     </row>
-    <row r="165" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>46</v>
       </c>
       <c r="B165" t="s">
         <v>6</v>
       </c>
       <c r="C165">
         <v>397</v>
       </c>
       <c r="D165">
         <v>716</v>
       </c>
     </row>
-    <row r="166" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>47</v>
       </c>
       <c r="B166" t="s">
         <v>3</v>
       </c>
       <c r="C166">
         <v>91</v>
       </c>
       <c r="D166">
         <v>126</v>
       </c>
     </row>
-    <row r="167" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>47</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167">
         <v>72</v>
       </c>
       <c r="D167">
         <v>199</v>
       </c>
     </row>
-    <row r="168" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>47</v>
       </c>
       <c r="B168" t="s">
         <v>5</v>
       </c>
       <c r="C168">
         <v>0</v>
       </c>
       <c r="D168">
         <v>0</v>
       </c>
     </row>
-    <row r="169" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>47</v>
       </c>
       <c r="B169" t="s">
         <v>6</v>
       </c>
       <c r="C169">
         <v>138</v>
       </c>
       <c r="D169">
         <v>274</v>
       </c>
     </row>
-    <row r="170" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>48</v>
       </c>
       <c r="B170" t="s">
         <v>3</v>
       </c>
       <c r="C170">
         <v>71</v>
       </c>
       <c r="D170">
         <v>87</v>
       </c>
     </row>
-    <row r="171" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="171" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>48</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171">
         <v>64</v>
       </c>
       <c r="D171">
         <v>161</v>
       </c>
     </row>
-    <row r="172" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="172" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>48</v>
       </c>
       <c r="B172" t="s">
         <v>5</v>
       </c>
       <c r="C172">
         <v>0</v>
       </c>
       <c r="D172">
         <v>0</v>
       </c>
     </row>
-    <row r="173" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="173" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>48</v>
       </c>
       <c r="B173" t="s">
         <v>6</v>
       </c>
       <c r="C173">
         <v>114</v>
       </c>
       <c r="D173">
         <v>209</v>
       </c>
     </row>
-    <row r="174" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="174" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>49</v>
       </c>
       <c r="B174" t="s">
         <v>3</v>
       </c>
       <c r="C174">
         <v>61</v>
       </c>
       <c r="D174">
         <v>93</v>
       </c>
     </row>
-    <row r="175" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="175" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>49</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175">
         <v>56</v>
       </c>
       <c r="D175">
         <v>168</v>
       </c>
     </row>
-    <row r="176" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="176" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>49</v>
       </c>
       <c r="B176" t="s">
         <v>5</v>
       </c>
       <c r="C176">
         <v>0</v>
       </c>
       <c r="D176">
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>49</v>
       </c>
       <c r="B177" t="s">
         <v>6</v>
       </c>
       <c r="C177">
         <v>103</v>
       </c>
       <c r="D177">
         <v>223</v>
       </c>
     </row>
-    <row r="178" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="178" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>50</v>
       </c>
       <c r="B178" t="s">
         <v>3</v>
       </c>
       <c r="C178">
         <v>99</v>
       </c>
       <c r="D178">
         <v>143</v>
       </c>
     </row>
-    <row r="179" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>50</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179">
         <v>106</v>
       </c>
       <c r="D179">
         <v>277</v>
       </c>
     </row>
-    <row r="180" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="180" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>50</v>
       </c>
       <c r="B180" t="s">
         <v>5</v>
       </c>
       <c r="C180">
         <v>0</v>
       </c>
       <c r="D180">
         <v>0</v>
       </c>
     </row>
-    <row r="181" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="181" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>50</v>
       </c>
       <c r="B181" t="s">
         <v>6</v>
       </c>
       <c r="C181">
         <v>176</v>
       </c>
       <c r="D181">
         <v>356</v>
       </c>
     </row>
-    <row r="182" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="182" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>51</v>
       </c>
       <c r="B182" t="s">
         <v>3</v>
       </c>
       <c r="C182">
         <v>210</v>
       </c>
       <c r="D182">
         <v>307</v>
       </c>
     </row>
-    <row r="183" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="183" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>51</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183">
         <v>148</v>
       </c>
       <c r="D183">
         <v>344</v>
       </c>
     </row>
-    <row r="184" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="184" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
         <v>51</v>
       </c>
       <c r="B184" t="s">
         <v>5</v>
       </c>
       <c r="C184">
         <v>0</v>
       </c>
       <c r="D184">
         <v>0</v>
       </c>
     </row>
-    <row r="185" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="185" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>51</v>
       </c>
       <c r="B185" t="s">
         <v>6</v>
       </c>
       <c r="C185">
         <v>297</v>
       </c>
       <c r="D185">
         <v>539</v>
       </c>
     </row>
-    <row r="186" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="186" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>52</v>
       </c>
       <c r="B186" t="s">
         <v>3</v>
       </c>
       <c r="C186">
         <v>186</v>
       </c>
       <c r="D186">
         <v>257</v>
       </c>
     </row>
-    <row r="187" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="187" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>52</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187">
         <v>110</v>
       </c>
       <c r="D187">
         <v>280</v>
       </c>
     </row>
-    <row r="188" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>52</v>
       </c>
       <c r="B188" t="s">
         <v>5</v>
       </c>
       <c r="C188">
         <v>0</v>
       </c>
       <c r="D188">
         <v>0</v>
       </c>
     </row>
-    <row r="189" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>52</v>
       </c>
       <c r="B189" t="s">
         <v>6</v>
       </c>
       <c r="C189">
         <v>241</v>
       </c>
       <c r="D189">
         <v>411</v>
       </c>
     </row>
-    <row r="190" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>53</v>
       </c>
       <c r="B190" t="s">
         <v>3</v>
       </c>
       <c r="C190">
         <v>92</v>
       </c>
       <c r="D190">
         <v>128</v>
       </c>
     </row>
-    <row r="191" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
         <v>53</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191">
         <v>69</v>
       </c>
       <c r="D191">
         <v>180</v>
       </c>
     </row>
-    <row r="192" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
         <v>53</v>
       </c>
       <c r="B192" t="s">
         <v>5</v>
       </c>
       <c r="C192">
         <v>144</v>
       </c>
       <c r="D192">
         <v>272</v>
       </c>
     </row>
-    <row r="193" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>53</v>
       </c>
       <c r="B193" t="s">
         <v>6</v>
       </c>
       <c r="C193">
         <v>232</v>
       </c>
       <c r="D193">
         <v>434</v>
       </c>
     </row>
-    <row r="194" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="194" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>54</v>
       </c>
       <c r="B194" t="s">
         <v>3</v>
       </c>
       <c r="C194">
         <v>0</v>
       </c>
       <c r="D194">
         <v>0</v>
       </c>
     </row>
-    <row r="195" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="195" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>54</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195">
         <v>75</v>
       </c>
       <c r="D195">
         <v>196</v>
       </c>
     </row>
-    <row r="196" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="196" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>54</v>
       </c>
       <c r="B196" t="s">
         <v>5</v>
       </c>
       <c r="C196">
         <v>0</v>
       </c>
       <c r="D196">
         <v>0</v>
       </c>
     </row>
-    <row r="197" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="197" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>54</v>
       </c>
       <c r="B197" t="s">
         <v>6</v>
       </c>
       <c r="C197">
         <v>75</v>
       </c>
       <c r="D197">
         <v>196</v>
       </c>
     </row>
-    <row r="198" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="198" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>55</v>
       </c>
       <c r="B198" t="s">
         <v>3</v>
       </c>
       <c r="C198">
         <v>0</v>
       </c>
       <c r="D198">
         <v>0</v>
       </c>
     </row>
-    <row r="199" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="199" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>55</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199">
         <v>0</v>
       </c>
       <c r="D199">
         <v>0</v>
       </c>
     </row>
-    <row r="200" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="200" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>55</v>
       </c>
       <c r="B200" t="s">
         <v>5</v>
       </c>
       <c r="C200">
         <v>0</v>
       </c>
       <c r="D200">
         <v>0</v>
       </c>
     </row>
-    <row r="201" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="201" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
         <v>55</v>
       </c>
       <c r="B201" t="s">
         <v>6</v>
       </c>
       <c r="C201">
         <v>0</v>
       </c>
       <c r="D201">
         <v>0</v>
       </c>
     </row>
-    <row r="202" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="202" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
         <v>56</v>
       </c>
       <c r="B202" t="s">
         <v>3</v>
       </c>
       <c r="C202">
         <v>131</v>
       </c>
       <c r="D202">
         <v>180</v>
       </c>
     </row>
-    <row r="203" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="203" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
         <v>56</v>
       </c>
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203">
         <v>93</v>
       </c>
       <c r="D203">
         <v>222</v>
       </c>
     </row>
-    <row r="204" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="204" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
         <v>56</v>
       </c>
       <c r="B204" t="s">
         <v>5</v>
       </c>
       <c r="C204">
         <v>0</v>
       </c>
       <c r="D204">
         <v>0</v>
       </c>
     </row>
-    <row r="205" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="205" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
         <v>56</v>
       </c>
       <c r="B205" t="s">
         <v>6</v>
       </c>
       <c r="C205">
         <v>190</v>
       </c>
       <c r="D205">
         <v>336</v>
       </c>
     </row>
-    <row r="206" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
         <v>57</v>
       </c>
       <c r="B206" t="s">
         <v>3</v>
       </c>
       <c r="C206">
         <v>43</v>
       </c>
       <c r="D206">
         <v>60</v>
       </c>
     </row>
-    <row r="207" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>57</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207">
         <v>52</v>
       </c>
       <c r="D207">
         <v>151</v>
       </c>
     </row>
-    <row r="208" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>57</v>
       </c>
       <c r="B208" t="s">
         <v>5</v>
       </c>
       <c r="C208">
         <v>0</v>
       </c>
       <c r="D208">
         <v>0</v>
       </c>
     </row>
-    <row r="209" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>57</v>
       </c>
       <c r="B209" t="s">
         <v>6</v>
       </c>
       <c r="C209">
         <v>81</v>
       </c>
       <c r="D209">
         <v>176</v>
       </c>
     </row>
-    <row r="210" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>58</v>
       </c>
       <c r="B210" t="s">
         <v>3</v>
       </c>
       <c r="C210">
         <v>152</v>
       </c>
       <c r="D210">
         <v>219</v>
       </c>
     </row>
-    <row r="211" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>58</v>
       </c>
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211">
         <v>129</v>
       </c>
       <c r="D211">
         <v>381</v>
       </c>
     </row>
-    <row r="212" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>58</v>
       </c>
       <c r="B212" t="s">
         <v>5</v>
       </c>
       <c r="C212">
         <v>0</v>
       </c>
       <c r="D212">
         <v>0</v>
       </c>
     </row>
-    <row r="213" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="213" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>58</v>
       </c>
       <c r="B213" t="s">
         <v>6</v>
       </c>
       <c r="C213">
         <v>229</v>
       </c>
       <c r="D213">
         <v>471</v>
       </c>
     </row>
-    <row r="214" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="214" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>59</v>
       </c>
       <c r="B214" t="s">
         <v>3</v>
       </c>
       <c r="C214">
         <v>0</v>
       </c>
       <c r="D214">
         <v>0</v>
       </c>
     </row>
-    <row r="215" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="215" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
         <v>59</v>
       </c>
       <c r="B215" t="s">
         <v>4</v>
       </c>
       <c r="C215">
         <v>87</v>
       </c>
       <c r="D215">
         <v>201</v>
       </c>
     </row>
-    <row r="216" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="216" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
         <v>59</v>
       </c>
       <c r="B216" t="s">
         <v>5</v>
       </c>
       <c r="C216">
         <v>0</v>
       </c>
       <c r="D216">
         <v>0</v>
       </c>
     </row>
-    <row r="217" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="217" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>59</v>
       </c>
       <c r="B217" t="s">
         <v>6</v>
       </c>
       <c r="C217">
         <v>87</v>
       </c>
       <c r="D217">
         <v>201</v>
       </c>
     </row>
-    <row r="218" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="218" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
         <v>60</v>
       </c>
       <c r="B218" t="s">
         <v>3</v>
       </c>
       <c r="C218">
         <v>247</v>
       </c>
       <c r="D218">
         <v>382</v>
       </c>
     </row>
-    <row r="219" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="219" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
         <v>60</v>
       </c>
       <c r="B219" t="s">
         <v>4</v>
       </c>
       <c r="C219">
         <v>154</v>
       </c>
       <c r="D219">
         <v>353</v>
       </c>
     </row>
-    <row r="220" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="220" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>60</v>
       </c>
       <c r="B220" t="s">
         <v>5</v>
       </c>
       <c r="C220">
         <v>0</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
     </row>
-    <row r="221" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="221" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>60</v>
       </c>
       <c r="B221" t="s">
         <v>6</v>
       </c>
       <c r="C221">
         <v>316</v>
       </c>
       <c r="D221">
         <v>542</v>
       </c>
     </row>
-    <row r="222" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="222" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
         <v>61</v>
       </c>
       <c r="B222" t="s">
         <v>3</v>
       </c>
       <c r="C222">
         <v>45</v>
       </c>
       <c r="D222">
         <v>66</v>
       </c>
     </row>
-    <row r="223" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="223" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>61</v>
       </c>
       <c r="B223" t="s">
         <v>4</v>
       </c>
       <c r="C223">
         <v>67</v>
       </c>
       <c r="D223">
         <v>198</v>
       </c>
     </row>
-    <row r="224" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="224" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
         <v>61</v>
       </c>
       <c r="B224" t="s">
         <v>5</v>
       </c>
       <c r="C224">
         <v>0</v>
       </c>
       <c r="D224">
         <v>0</v>
       </c>
     </row>
-    <row r="225" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="225" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
         <v>61</v>
       </c>
       <c r="B225" t="s">
         <v>6</v>
       </c>
       <c r="C225">
         <v>98</v>
       </c>
       <c r="D225">
         <v>231</v>
       </c>
     </row>
-    <row r="226" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="226" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
         <v>62</v>
       </c>
       <c r="B226" t="s">
         <v>3</v>
       </c>
       <c r="C226">
         <v>0</v>
       </c>
       <c r="D226">
         <v>0</v>
       </c>
     </row>
-    <row r="227" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="227" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
         <v>62</v>
       </c>
       <c r="B227" t="s">
         <v>4</v>
       </c>
       <c r="C227">
         <v>63</v>
       </c>
       <c r="D227">
         <v>177</v>
       </c>
     </row>
-    <row r="228" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="228" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
         <v>62</v>
       </c>
       <c r="B228" t="s">
         <v>5</v>
       </c>
       <c r="C228">
         <v>0</v>
       </c>
       <c r="D228">
         <v>0</v>
       </c>
     </row>
-    <row r="229" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="229" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
         <v>62</v>
       </c>
       <c r="B229" t="s">
         <v>6</v>
       </c>
       <c r="C229">
         <v>63</v>
       </c>
       <c r="D229">
         <v>177</v>
       </c>
     </row>
-    <row r="230" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="230" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>63</v>
       </c>
       <c r="B230" t="s">
         <v>3</v>
       </c>
       <c r="C230">
         <v>122</v>
       </c>
       <c r="D230">
         <v>186</v>
       </c>
     </row>
-    <row r="231" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="231" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>63</v>
       </c>
       <c r="B231" t="s">
         <v>4</v>
       </c>
       <c r="C231">
         <v>99</v>
       </c>
       <c r="D231">
         <v>235</v>
       </c>
     </row>
-    <row r="232" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="232" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>63</v>
       </c>
       <c r="B232" t="s">
         <v>5</v>
       </c>
       <c r="C232">
         <v>0</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
     </row>
-    <row r="233" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="233" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
         <v>63</v>
       </c>
       <c r="B233" t="s">
         <v>6</v>
       </c>
       <c r="C233">
         <v>187</v>
       </c>
       <c r="D233">
         <v>352</v>
       </c>
     </row>
-    <row r="234" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="234" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
         <v>64</v>
       </c>
       <c r="B234" t="s">
         <v>3</v>
       </c>
       <c r="C234">
         <v>0</v>
       </c>
       <c r="D234">
         <v>0</v>
       </c>
     </row>
-    <row r="235" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="235" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
         <v>64</v>
       </c>
       <c r="B235" t="s">
         <v>4</v>
       </c>
       <c r="C235">
         <v>62</v>
       </c>
       <c r="D235">
         <v>161</v>
       </c>
     </row>
-    <row r="236" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="236" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
         <v>64</v>
       </c>
       <c r="B236" t="s">
         <v>5</v>
       </c>
       <c r="C236">
         <v>0</v>
       </c>
       <c r="D236">
         <v>0</v>
       </c>
     </row>
-    <row r="237" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="237" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
         <v>64</v>
       </c>
       <c r="B237" t="s">
         <v>6</v>
       </c>
       <c r="C237">
         <v>62</v>
       </c>
       <c r="D237">
         <v>161</v>
       </c>
     </row>
-    <row r="238" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="238" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
         <v>65</v>
       </c>
       <c r="B238" t="s">
         <v>3</v>
       </c>
       <c r="C238">
         <v>0</v>
       </c>
       <c r="D238">
         <v>0</v>
       </c>
     </row>
-    <row r="239" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="239" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
         <v>65</v>
       </c>
       <c r="B239" t="s">
         <v>4</v>
       </c>
       <c r="C239">
         <v>0</v>
       </c>
       <c r="D239">
         <v>0</v>
       </c>
     </row>
-    <row r="240" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="240" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
         <v>65</v>
       </c>
       <c r="B240" t="s">
         <v>5</v>
       </c>
       <c r="C240">
         <v>0</v>
       </c>
       <c r="D240">
         <v>0</v>
       </c>
     </row>
-    <row r="241" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="241" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
         <v>65</v>
       </c>
       <c r="B241" t="s">
         <v>6</v>
       </c>
       <c r="C241">
         <v>0</v>
       </c>
       <c r="D241">
         <v>0</v>
       </c>
     </row>
-    <row r="242" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="242" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
         <v>66</v>
       </c>
       <c r="B242" t="s">
         <v>3</v>
       </c>
       <c r="C242">
         <v>82</v>
       </c>
       <c r="D242">
         <v>116</v>
       </c>
     </row>
-    <row r="243" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="243" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
         <v>66</v>
       </c>
       <c r="B243" t="s">
         <v>4</v>
       </c>
       <c r="C243">
         <v>61</v>
       </c>
       <c r="D243">
         <v>183</v>
       </c>
     </row>
-    <row r="244" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="244" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
         <v>66</v>
       </c>
       <c r="B244" t="s">
         <v>5</v>
       </c>
       <c r="C244">
         <v>0</v>
       </c>
       <c r="D244">
         <v>0</v>
       </c>
     </row>
-    <row r="245" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="245" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
         <v>66</v>
       </c>
       <c r="B245" t="s">
         <v>6</v>
       </c>
       <c r="C245">
         <v>123</v>
       </c>
       <c r="D245">
         <v>256</v>
       </c>
     </row>
-    <row r="246" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="246" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
         <v>67</v>
       </c>
       <c r="B246" t="s">
         <v>3</v>
       </c>
       <c r="C246">
         <v>101</v>
       </c>
       <c r="D246">
         <v>132</v>
       </c>
     </row>
-    <row r="247" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="247" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
         <v>67</v>
       </c>
       <c r="B247" t="s">
         <v>4</v>
       </c>
       <c r="C247">
         <v>94</v>
       </c>
       <c r="D247">
         <v>268</v>
       </c>
     </row>
-    <row r="248" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="248" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
         <v>67</v>
       </c>
       <c r="B248" t="s">
         <v>5</v>
       </c>
       <c r="C248">
         <v>0</v>
       </c>
       <c r="D248">
         <v>0</v>
       </c>
     </row>
-    <row r="249" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="249" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
         <v>67</v>
       </c>
       <c r="B249" t="s">
         <v>6</v>
       </c>
       <c r="C249">
         <v>166</v>
       </c>
       <c r="D249">
         <v>347</v>
       </c>
     </row>
-    <row r="250" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="250" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
         <v>68</v>
       </c>
       <c r="B250" t="s">
         <v>3</v>
       </c>
       <c r="C250">
         <v>120</v>
       </c>
       <c r="D250">
         <v>149</v>
       </c>
     </row>
-    <row r="251" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="251" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
         <v>68</v>
       </c>
       <c r="B251" t="s">
         <v>4</v>
       </c>
       <c r="C251">
         <v>87</v>
       </c>
       <c r="D251">
         <v>223</v>
       </c>
     </row>
-    <row r="252" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="252" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
         <v>68</v>
       </c>
       <c r="B252" t="s">
         <v>5</v>
       </c>
       <c r="C252">
         <v>0</v>
       </c>
       <c r="D252">
         <v>0</v>
       </c>
     </row>
-    <row r="253" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="253" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
         <v>68</v>
       </c>
       <c r="B253" t="s">
         <v>6</v>
       </c>
       <c r="C253">
         <v>172</v>
       </c>
       <c r="D253">
         <v>303</v>
       </c>
     </row>
-    <row r="254" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="254" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
         <v>69</v>
       </c>
       <c r="B254" t="s">
         <v>3</v>
       </c>
       <c r="C254">
         <v>133</v>
       </c>
       <c r="D254">
         <v>158</v>
       </c>
     </row>
-    <row r="255" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="255" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
         <v>69</v>
       </c>
       <c r="B255" t="s">
         <v>4</v>
       </c>
       <c r="C255">
         <v>85</v>
       </c>
       <c r="D255">
         <v>239</v>
       </c>
     </row>
-    <row r="256" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="256" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
         <v>69</v>
       </c>
       <c r="B256" t="s">
         <v>5</v>
       </c>
       <c r="C256">
         <v>147</v>
       </c>
       <c r="D256">
         <v>256</v>
       </c>
     </row>
-    <row r="257" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="257" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
         <v>69</v>
       </c>
       <c r="B257" t="s">
         <v>6</v>
       </c>
       <c r="C257">
         <v>258</v>
       </c>
       <c r="D257">
         <v>463</v>
       </c>
     </row>
-    <row r="258" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="258" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
         <v>70</v>
       </c>
       <c r="B258" t="s">
         <v>3</v>
       </c>
       <c r="C258">
         <v>108</v>
       </c>
       <c r="D258">
         <v>144</v>
       </c>
     </row>
-    <row r="259" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="259" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
         <v>70</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259">
         <v>99</v>
       </c>
       <c r="D259">
         <v>255</v>
       </c>
     </row>
-    <row r="260" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="260" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
         <v>70</v>
       </c>
       <c r="B260" t="s">
         <v>5</v>
       </c>
       <c r="C260">
         <v>0</v>
       </c>
       <c r="D260">
         <v>0</v>
       </c>
     </row>
-    <row r="261" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="261" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
         <v>70</v>
       </c>
       <c r="B261" t="s">
         <v>6</v>
       </c>
       <c r="C261">
         <v>177</v>
       </c>
       <c r="D261">
         <v>347</v>
       </c>
     </row>
-    <row r="262" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="262" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
         <v>71</v>
       </c>
       <c r="B262" t="s">
         <v>3</v>
       </c>
       <c r="C262">
         <v>0</v>
       </c>
       <c r="D262">
         <v>0</v>
       </c>
     </row>
-    <row r="263" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="263" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
         <v>71</v>
       </c>
       <c r="B263" t="s">
         <v>4</v>
       </c>
       <c r="C263">
         <v>0</v>
       </c>
       <c r="D263">
         <v>0</v>
       </c>
     </row>
-    <row r="264" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="264" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
         <v>71</v>
       </c>
       <c r="B264" t="s">
         <v>5</v>
       </c>
       <c r="C264">
         <v>0</v>
       </c>
       <c r="D264">
         <v>0</v>
       </c>
     </row>
-    <row r="265" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="265" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
         <v>71</v>
       </c>
       <c r="B265" t="s">
         <v>6</v>
       </c>
       <c r="C265">
         <v>0</v>
       </c>
       <c r="D265">
         <v>0</v>
       </c>
     </row>
-    <row r="266" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="266" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
         <v>72</v>
       </c>
       <c r="B266" t="s">
         <v>3</v>
       </c>
       <c r="C266">
         <v>0</v>
       </c>
       <c r="D266">
         <v>0</v>
       </c>
     </row>
-    <row r="267" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="267" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
         <v>72</v>
       </c>
       <c r="B267" t="s">
         <v>4</v>
       </c>
       <c r="C267">
         <v>63</v>
       </c>
       <c r="D267">
         <v>167</v>
       </c>
     </row>
-    <row r="268" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="268" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
         <v>72</v>
       </c>
       <c r="B268" t="s">
         <v>5</v>
       </c>
       <c r="C268">
         <v>0</v>
       </c>
       <c r="D268">
         <v>0</v>
       </c>
     </row>
-    <row r="269" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="269" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
         <v>72</v>
       </c>
       <c r="B269" t="s">
         <v>6</v>
       </c>
       <c r="C269">
         <v>63</v>
       </c>
       <c r="D269">
         <v>167</v>
       </c>
     </row>
-    <row r="270" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="270" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
         <v>73</v>
       </c>
       <c r="B270" t="s">
         <v>3</v>
       </c>
       <c r="C270">
         <v>225</v>
       </c>
       <c r="D270">
         <v>336</v>
       </c>
     </row>
-    <row r="271" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="271" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
         <v>73</v>
       </c>
       <c r="B271" t="s">
         <v>4</v>
       </c>
       <c r="C271">
         <v>172</v>
       </c>
       <c r="D271">
         <v>406</v>
       </c>
     </row>
-    <row r="272" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="272" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
         <v>73</v>
       </c>
       <c r="B272" t="s">
         <v>5</v>
       </c>
       <c r="C272">
         <v>0</v>
       </c>
       <c r="D272">
         <v>0</v>
       </c>
     </row>
-    <row r="273" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="273" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
         <v>73</v>
       </c>
       <c r="B273" t="s">
         <v>6</v>
       </c>
       <c r="C273">
         <v>338</v>
       </c>
       <c r="D273">
         <v>623</v>
       </c>
     </row>
-    <row r="274" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="274" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
         <v>74</v>
       </c>
       <c r="B274" t="s">
         <v>3</v>
       </c>
       <c r="C274">
         <v>109</v>
       </c>
       <c r="D274">
         <v>130</v>
       </c>
     </row>
-    <row r="275" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="275" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
         <v>74</v>
       </c>
       <c r="B275" t="s">
         <v>4</v>
       </c>
       <c r="C275">
         <v>85</v>
       </c>
       <c r="D275">
         <v>202</v>
       </c>
     </row>
-    <row r="276" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="276" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
         <v>74</v>
       </c>
       <c r="B276" t="s">
         <v>5</v>
       </c>
       <c r="C276">
         <v>0</v>
       </c>
       <c r="D276">
         <v>0</v>
       </c>
     </row>
-    <row r="277" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="277" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
         <v>74</v>
       </c>
       <c r="B277" t="s">
         <v>6</v>
       </c>
       <c r="C277">
         <v>166</v>
       </c>
       <c r="D277">
         <v>281</v>
       </c>
     </row>
-    <row r="278" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="278" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
         <v>75</v>
       </c>
       <c r="B278" t="s">
         <v>3</v>
       </c>
       <c r="C278">
         <v>174</v>
       </c>
       <c r="D278">
         <v>177</v>
       </c>
     </row>
-    <row r="279" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="279" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
         <v>75</v>
       </c>
       <c r="B279" t="s">
         <v>4</v>
       </c>
       <c r="C279">
         <v>91</v>
       </c>
       <c r="D279">
         <v>233</v>
       </c>
     </row>
-    <row r="280" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="280" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
         <v>75</v>
       </c>
       <c r="B280" t="s">
         <v>5</v>
       </c>
       <c r="C280">
         <v>0</v>
       </c>
       <c r="D280">
         <v>0</v>
       </c>
     </row>
-    <row r="281" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="281" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
         <v>75</v>
       </c>
       <c r="B281" t="s">
         <v>6</v>
       </c>
       <c r="C281">
         <v>210</v>
       </c>
       <c r="D281">
         <v>313</v>
       </c>
     </row>
-    <row r="282" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="282" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
         <v>76</v>
       </c>
       <c r="B282" t="s">
         <v>3</v>
       </c>
       <c r="C282">
         <v>79</v>
       </c>
       <c r="D282">
         <v>123</v>
       </c>
     </row>
-    <row r="283" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="283" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
         <v>76</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283">
         <v>63</v>
       </c>
       <c r="D283">
         <v>199</v>
       </c>
     </row>
-    <row r="284" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="284" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
         <v>76</v>
       </c>
       <c r="B284" t="s">
         <v>5</v>
       </c>
       <c r="C284">
         <v>0</v>
       </c>
       <c r="D284">
         <v>0</v>
       </c>
     </row>
-    <row r="285" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="285" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
         <v>76</v>
       </c>
       <c r="B285" t="s">
         <v>6</v>
       </c>
       <c r="C285">
         <v>122</v>
       </c>
       <c r="D285">
         <v>272</v>
       </c>
     </row>
-    <row r="286" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="286" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
         <v>77</v>
       </c>
       <c r="B286" t="s">
         <v>3</v>
       </c>
       <c r="C286">
         <v>157</v>
       </c>
       <c r="D286">
         <v>210</v>
       </c>
     </row>
-    <row r="287" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="287" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
         <v>77</v>
       </c>
       <c r="B287" t="s">
         <v>4</v>
       </c>
       <c r="C287">
         <v>89</v>
       </c>
       <c r="D287">
         <v>236</v>
       </c>
     </row>
-    <row r="288" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="288" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
         <v>77</v>
       </c>
       <c r="B288" t="s">
         <v>5</v>
       </c>
       <c r="C288">
         <v>0</v>
       </c>
       <c r="D288">
         <v>0</v>
       </c>
     </row>
-    <row r="289" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="289" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
         <v>77</v>
       </c>
       <c r="B289" t="s">
         <v>6</v>
       </c>
       <c r="C289">
         <v>195</v>
       </c>
       <c r="D289">
         <v>324</v>
       </c>
     </row>
-    <row r="290" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="290" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
         <v>78</v>
       </c>
       <c r="B290" t="s">
         <v>3</v>
       </c>
       <c r="C290">
         <v>144</v>
       </c>
       <c r="D290">
         <v>192</v>
       </c>
     </row>
-    <row r="291" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="291" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
         <v>78</v>
       </c>
       <c r="B291" t="s">
         <v>4</v>
       </c>
       <c r="C291">
         <v>98</v>
       </c>
       <c r="D291">
         <v>254</v>
       </c>
     </row>
-    <row r="292" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="292" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
         <v>78</v>
       </c>
       <c r="B292" t="s">
         <v>5</v>
       </c>
       <c r="C292">
         <v>0</v>
       </c>
       <c r="D292">
         <v>0</v>
       </c>
     </row>
-    <row r="293" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="293" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
         <v>78</v>
       </c>
       <c r="B293" t="s">
         <v>6</v>
       </c>
       <c r="C293">
         <v>202</v>
       </c>
       <c r="D293">
         <v>373</v>
       </c>
     </row>
-    <row r="294" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="294" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
         <v>79</v>
       </c>
       <c r="B294" t="s">
         <v>3</v>
       </c>
       <c r="C294">
         <v>230</v>
       </c>
       <c r="D294">
         <v>317</v>
       </c>
     </row>
-    <row r="295" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="295" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
         <v>79</v>
       </c>
       <c r="B295" t="s">
         <v>4</v>
       </c>
       <c r="C295">
         <v>152</v>
       </c>
       <c r="D295">
         <v>352</v>
       </c>
     </row>
-    <row r="296" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="296" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
         <v>79</v>
       </c>
       <c r="B296" t="s">
         <v>5</v>
       </c>
       <c r="C296">
         <v>0</v>
       </c>
       <c r="D296">
         <v>0</v>
       </c>
     </row>
-    <row r="297" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="297" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
         <v>79</v>
       </c>
       <c r="B297" t="s">
         <v>6</v>
       </c>
       <c r="C297">
         <v>300</v>
       </c>
       <c r="D297">
         <v>485</v>
       </c>
     </row>
-    <row r="298" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="298" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
         <v>80</v>
       </c>
       <c r="B298" t="s">
         <v>3</v>
       </c>
       <c r="C298">
         <v>90</v>
       </c>
       <c r="D298">
         <v>112</v>
       </c>
     </row>
-    <row r="299" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="299" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
         <v>80</v>
       </c>
       <c r="B299" t="s">
         <v>4</v>
       </c>
       <c r="C299">
         <v>63</v>
       </c>
       <c r="D299">
         <v>151</v>
       </c>
     </row>
-    <row r="300" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="300" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
         <v>80</v>
       </c>
       <c r="B300" t="s">
         <v>5</v>
       </c>
       <c r="C300">
         <v>0</v>
       </c>
       <c r="D300">
         <v>0</v>
       </c>
     </row>
-    <row r="301" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="301" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
         <v>80</v>
       </c>
       <c r="B301" t="s">
         <v>6</v>
       </c>
       <c r="C301">
         <v>125</v>
       </c>
       <c r="D301">
         <v>211</v>
       </c>
     </row>
-    <row r="302" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="302" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
         <v>81</v>
       </c>
       <c r="B302" t="s">
         <v>3</v>
       </c>
       <c r="C302">
         <v>0</v>
       </c>
       <c r="D302">
         <v>0</v>
       </c>
     </row>
-    <row r="303" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="303" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
         <v>81</v>
       </c>
       <c r="B303" t="s">
         <v>4</v>
       </c>
       <c r="C303">
         <v>0</v>
       </c>
       <c r="D303">
         <v>0</v>
       </c>
     </row>
-    <row r="304" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="304" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
         <v>81</v>
       </c>
       <c r="B304" t="s">
         <v>5</v>
       </c>
       <c r="C304">
         <v>0</v>
       </c>
       <c r="D304">
         <v>0</v>
       </c>
     </row>
-    <row r="305" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="305" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
         <v>81</v>
       </c>
       <c r="B305" t="s">
         <v>6</v>
       </c>
       <c r="C305">
         <v>0</v>
       </c>
       <c r="D305">
         <v>0</v>
       </c>
     </row>
-    <row r="306" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="306" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
         <v>82</v>
       </c>
       <c r="B306" t="s">
         <v>3</v>
       </c>
       <c r="C306">
         <v>0</v>
       </c>
       <c r="D306">
         <v>0</v>
       </c>
     </row>
-    <row r="307" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="307" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
         <v>82</v>
       </c>
       <c r="B307" t="s">
         <v>4</v>
       </c>
       <c r="C307">
         <v>0</v>
       </c>
       <c r="D307">
         <v>0</v>
       </c>
     </row>
-    <row r="308" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="308" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
         <v>82</v>
       </c>
       <c r="B308" t="s">
         <v>5</v>
       </c>
       <c r="C308">
         <v>0</v>
       </c>
       <c r="D308">
         <v>0</v>
       </c>
     </row>
-    <row r="309" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="309" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
         <v>82</v>
       </c>
       <c r="B309" t="s">
         <v>6</v>
       </c>
       <c r="C309">
         <v>0</v>
       </c>
       <c r="D309">
         <v>0</v>
       </c>
     </row>
-    <row r="310" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="310" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
         <v>83</v>
       </c>
       <c r="B310" t="s">
         <v>3</v>
       </c>
       <c r="C310">
         <v>0</v>
       </c>
       <c r="D310">
         <v>0</v>
       </c>
     </row>
-    <row r="311" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="311" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
         <v>83</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311">
         <v>0</v>
       </c>
       <c r="D311">
         <v>0</v>
       </c>
     </row>
-    <row r="312" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="312" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
         <v>83</v>
       </c>
       <c r="B312" t="s">
         <v>5</v>
       </c>
       <c r="C312">
         <v>0</v>
       </c>
       <c r="D312">
         <v>0</v>
       </c>
     </row>
-    <row r="313" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="313" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
         <v>83</v>
       </c>
       <c r="B313" t="s">
         <v>6</v>
       </c>
       <c r="C313">
         <v>0</v>
       </c>
       <c r="D313">
         <v>0</v>
       </c>
     </row>
-    <row r="314" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="314" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
         <v>84</v>
       </c>
       <c r="B314" t="s">
         <v>3</v>
       </c>
       <c r="C314">
         <v>0</v>
       </c>
       <c r="D314">
         <v>0</v>
       </c>
     </row>
-    <row r="315" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="315" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
         <v>84</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315">
         <v>0</v>
       </c>
       <c r="D315">
         <v>0</v>
       </c>
     </row>
-    <row r="316" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="316" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
         <v>84</v>
       </c>
       <c r="B316" t="s">
         <v>5</v>
       </c>
       <c r="C316">
         <v>0</v>
       </c>
       <c r="D316">
         <v>0</v>
       </c>
     </row>
-    <row r="317" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="317" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
         <v>84</v>
       </c>
       <c r="B317" t="s">
         <v>6</v>
       </c>
       <c r="C317">
         <v>0</v>
       </c>
       <c r="D317">
         <v>0</v>
       </c>
     </row>
-    <row r="318" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="318" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
         <v>85</v>
       </c>
       <c r="B318" t="s">
         <v>3</v>
       </c>
       <c r="C318">
         <v>0</v>
       </c>
       <c r="D318">
         <v>0</v>
       </c>
     </row>
-    <row r="319" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="319" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
         <v>85</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319">
         <v>0</v>
       </c>
       <c r="D319">
         <v>0</v>
       </c>
     </row>
-    <row r="320" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="320" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
         <v>85</v>
       </c>
       <c r="B320" t="s">
         <v>5</v>
       </c>
       <c r="C320">
         <v>0</v>
       </c>
       <c r="D320">
         <v>0</v>
       </c>
     </row>
-    <row r="321" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="321" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
         <v>85</v>
       </c>
       <c r="B321" t="s">
         <v>6</v>
       </c>
       <c r="C321">
         <v>0</v>
       </c>
       <c r="D321">
         <v>0</v>
       </c>
     </row>
-    <row r="322" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="322" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
         <v>86</v>
       </c>
       <c r="B322" t="s">
         <v>3</v>
       </c>
       <c r="C322">
         <v>0</v>
       </c>
       <c r="D322">
         <v>0</v>
       </c>
     </row>
-    <row r="323" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="323" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
         <v>86</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323">
         <v>0</v>
       </c>
       <c r="D323">
         <v>0</v>
       </c>
     </row>
-    <row r="324" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="324" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
         <v>86</v>
       </c>
       <c r="B324" t="s">
         <v>5</v>
       </c>
       <c r="C324">
         <v>0</v>
       </c>
       <c r="D324">
         <v>0</v>
       </c>
     </row>
-    <row r="325" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="325" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
         <v>86</v>
       </c>
       <c r="B325" t="s">
         <v>6</v>
       </c>
       <c r="C325">
         <v>0</v>
       </c>
       <c r="D325">
         <v>0</v>
       </c>
     </row>
-    <row r="326" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="326" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
         <v>87</v>
       </c>
       <c r="B326" t="s">
         <v>3</v>
       </c>
       <c r="C326">
         <v>0</v>
       </c>
       <c r="D326">
         <v>0</v>
       </c>
     </row>
-    <row r="327" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="327" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
         <v>87</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327">
         <v>0</v>
       </c>
       <c r="D327">
         <v>0</v>
       </c>
     </row>
-    <row r="328" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="328" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
         <v>87</v>
       </c>
       <c r="B328" t="s">
         <v>5</v>
       </c>
       <c r="C328">
         <v>0</v>
       </c>
       <c r="D328">
         <v>0</v>
       </c>
     </row>
-    <row r="329" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="329" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
         <v>87</v>
       </c>
       <c r="B329" t="s">
         <v>6</v>
       </c>
       <c r="C329">
         <v>0</v>
       </c>
       <c r="D329">
         <v>0</v>
       </c>
     </row>
-    <row r="330" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="330" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
         <v>88</v>
       </c>
       <c r="B330" t="s">
         <v>3</v>
       </c>
       <c r="C330">
         <v>125</v>
       </c>
       <c r="D330">
         <v>149</v>
       </c>
     </row>
-    <row r="331" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="331" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
         <v>88</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331">
         <v>76</v>
       </c>
       <c r="D331">
         <v>191</v>
       </c>
     </row>
-    <row r="332" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="332" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
         <v>88</v>
       </c>
       <c r="B332" t="s">
         <v>5</v>
       </c>
       <c r="C332">
         <v>0</v>
       </c>
       <c r="D332">
         <v>0</v>
       </c>
     </row>
-    <row r="333" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="333" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
         <v>88</v>
       </c>
       <c r="B333" t="s">
         <v>6</v>
       </c>
       <c r="C333">
         <v>173</v>
       </c>
       <c r="D333">
         <v>293</v>
       </c>
     </row>
-    <row r="334" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="334" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
         <v>89</v>
       </c>
       <c r="B334" t="s">
         <v>3</v>
       </c>
       <c r="C334">
         <v>102</v>
       </c>
       <c r="D334">
         <v>131</v>
       </c>
     </row>
-    <row r="335" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="335" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
         <v>89</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335">
         <v>62</v>
       </c>
       <c r="D335">
         <v>178</v>
       </c>
     </row>
-    <row r="336" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="336" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
         <v>89</v>
       </c>
       <c r="B336" t="s">
         <v>5</v>
       </c>
       <c r="C336">
         <v>0</v>
       </c>
       <c r="D336">
         <v>0</v>
       </c>
     </row>
-    <row r="337" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="337" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
         <v>89</v>
       </c>
       <c r="B337" t="s">
         <v>6</v>
       </c>
       <c r="C337">
         <v>142</v>
       </c>
       <c r="D337">
         <v>260</v>
       </c>
     </row>
-    <row r="338" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="338" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
         <v>90</v>
       </c>
       <c r="B338" t="s">
         <v>3</v>
       </c>
       <c r="C338">
         <v>110</v>
       </c>
       <c r="D338">
         <v>155</v>
       </c>
     </row>
-    <row r="339" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="339" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
         <v>90</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339">
         <v>80</v>
       </c>
       <c r="D339">
         <v>190</v>
       </c>
     </row>
-    <row r="340" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="340" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
         <v>90</v>
       </c>
       <c r="B340" t="s">
         <v>5</v>
       </c>
       <c r="C340">
         <v>0</v>
       </c>
       <c r="D340">
         <v>0</v>
       </c>
     </row>
-    <row r="341" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="341" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
         <v>90</v>
       </c>
       <c r="B341" t="s">
         <v>6</v>
       </c>
       <c r="C341">
         <v>159</v>
       </c>
       <c r="D341">
         <v>286</v>
       </c>
     </row>
-    <row r="342" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="342" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
         <v>91</v>
       </c>
       <c r="B342" t="s">
         <v>3</v>
       </c>
       <c r="C342">
         <v>114</v>
       </c>
       <c r="D342">
         <v>151</v>
       </c>
     </row>
-    <row r="343" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="343" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
         <v>91</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343">
         <v>83</v>
       </c>
       <c r="D343">
         <v>204</v>
       </c>
     </row>
-    <row r="344" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="344" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
         <v>91</v>
       </c>
       <c r="B344" t="s">
         <v>5</v>
       </c>
       <c r="C344">
         <v>152</v>
       </c>
       <c r="D344">
         <v>278</v>
       </c>
     </row>
-    <row r="345" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="345" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
         <v>91</v>
       </c>
       <c r="B345" t="s">
         <v>6</v>
       </c>
       <c r="C345">
         <v>241</v>
       </c>
       <c r="D345">
         <v>457</v>
       </c>
     </row>
-    <row r="346" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="346" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
         <v>92</v>
       </c>
       <c r="B346" t="s">
         <v>3</v>
       </c>
       <c r="C346">
         <v>109</v>
       </c>
       <c r="D346">
         <v>162</v>
       </c>
     </row>
-    <row r="347" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="347" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
         <v>92</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347">
         <v>84</v>
       </c>
       <c r="D347">
         <v>217</v>
       </c>
     </row>
-    <row r="348" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="348" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
         <v>92</v>
       </c>
       <c r="B348" t="s">
         <v>5</v>
       </c>
       <c r="C348">
         <v>0</v>
       </c>
       <c r="D348">
         <v>0</v>
       </c>
     </row>
-    <row r="349" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="349" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
         <v>92</v>
       </c>
       <c r="B349" t="s">
         <v>6</v>
       </c>
       <c r="C349">
         <v>169</v>
       </c>
       <c r="D349">
         <v>310</v>
       </c>
     </row>
-    <row r="350" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="350" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
         <v>93</v>
       </c>
       <c r="B350" t="s">
         <v>3</v>
       </c>
       <c r="C350">
         <v>90</v>
       </c>
       <c r="D350">
         <v>95</v>
       </c>
     </row>
-    <row r="351" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="351" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
         <v>93</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351">
         <v>67</v>
       </c>
       <c r="D351">
         <v>156</v>
       </c>
     </row>
-    <row r="352" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="352" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
         <v>93</v>
       </c>
       <c r="B352" t="s">
         <v>5</v>
       </c>
       <c r="C352">
         <v>0</v>
       </c>
       <c r="D352">
         <v>0</v>
       </c>
     </row>
-    <row r="353" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="353" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
         <v>93</v>
       </c>
       <c r="B353" t="s">
         <v>6</v>
       </c>
       <c r="C353">
         <v>134</v>
       </c>
       <c r="D353">
         <v>211</v>
       </c>
     </row>
-    <row r="354" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="354" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
         <v>94</v>
       </c>
       <c r="B354" t="s">
         <v>3</v>
       </c>
       <c r="C354">
         <v>66</v>
       </c>
       <c r="D354">
         <v>86</v>
       </c>
     </row>
-    <row r="355" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="355" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
         <v>94</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355">
         <v>51</v>
       </c>
       <c r="D355">
         <v>126</v>
       </c>
     </row>
-    <row r="356" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="356" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
         <v>94</v>
       </c>
       <c r="B356" t="s">
         <v>5</v>
       </c>
       <c r="C356">
         <v>0</v>
       </c>
       <c r="D356">
         <v>0</v>
       </c>
     </row>
-    <row r="357" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="357" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
         <v>94</v>
       </c>
       <c r="B357" t="s">
         <v>6</v>
       </c>
       <c r="C357">
         <v>99</v>
       </c>
       <c r="D357">
         <v>178</v>
       </c>
     </row>
-    <row r="358" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="358" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
         <v>95</v>
       </c>
       <c r="B358" t="s">
         <v>3</v>
       </c>
       <c r="C358">
         <v>0</v>
       </c>
       <c r="D358">
         <v>0</v>
       </c>
     </row>
-    <row r="359" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="359" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
         <v>95</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359">
         <v>0</v>
       </c>
       <c r="D359">
         <v>0</v>
       </c>
     </row>
-    <row r="360" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="360" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
         <v>95</v>
       </c>
       <c r="B360" t="s">
         <v>5</v>
       </c>
       <c r="C360">
         <v>0</v>
       </c>
       <c r="D360">
         <v>0</v>
       </c>
     </row>
-    <row r="361" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="361" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
         <v>95</v>
       </c>
       <c r="B361" t="s">
         <v>6</v>
       </c>
       <c r="C361">
         <v>0</v>
       </c>
       <c r="D361">
         <v>0</v>
       </c>
     </row>
-    <row r="362" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="362" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
         <v>96</v>
       </c>
       <c r="B362" t="s">
         <v>3</v>
       </c>
       <c r="C362">
         <v>95</v>
       </c>
       <c r="D362">
         <v>122</v>
       </c>
     </row>
-    <row r="363" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="363" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
         <v>96</v>
       </c>
       <c r="B363" t="s">
         <v>4</v>
       </c>
       <c r="C363">
         <v>66</v>
       </c>
       <c r="D363">
         <v>181</v>
       </c>
     </row>
-    <row r="364" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="364" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
         <v>96</v>
       </c>
       <c r="B364" t="s">
         <v>5</v>
       </c>
       <c r="C364">
         <v>0</v>
       </c>
       <c r="D364">
         <v>0</v>
       </c>
     </row>
-    <row r="365" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="365" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
         <v>96</v>
       </c>
       <c r="B365" t="s">
         <v>6</v>
       </c>
       <c r="C365">
         <v>140</v>
       </c>
       <c r="D365">
         <v>256</v>
       </c>
     </row>
-    <row r="366" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="366" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
         <v>97</v>
       </c>
       <c r="B366" t="s">
         <v>3</v>
       </c>
       <c r="C366">
         <v>63</v>
       </c>
       <c r="D366">
         <v>98</v>
       </c>
     </row>
-    <row r="367" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="367" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
         <v>97</v>
       </c>
       <c r="B367" t="s">
         <v>4</v>
       </c>
       <c r="C367">
         <v>64</v>
       </c>
       <c r="D367">
         <v>160</v>
       </c>
     </row>
-    <row r="368" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="368" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
         <v>97</v>
       </c>
       <c r="B368" t="s">
         <v>5</v>
       </c>
       <c r="C368">
         <v>0</v>
       </c>
       <c r="D368">
         <v>0</v>
       </c>
     </row>
-    <row r="369" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="369" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
         <v>97</v>
       </c>
       <c r="B369" t="s">
         <v>6</v>
       </c>
       <c r="C369">
         <v>111</v>
       </c>
       <c r="D369">
         <v>218</v>
       </c>
     </row>
-    <row r="370" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="370" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
         <v>98</v>
       </c>
       <c r="B370" t="s">
         <v>3</v>
       </c>
       <c r="C370">
         <v>66</v>
       </c>
       <c r="D370">
         <v>94</v>
       </c>
     </row>
-    <row r="371" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="371" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
         <v>98</v>
       </c>
       <c r="B371" t="s">
         <v>4</v>
       </c>
       <c r="C371">
         <v>0</v>
       </c>
       <c r="D371">
         <v>0</v>
       </c>
     </row>
-    <row r="372" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="372" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
         <v>98</v>
       </c>
       <c r="B372" t="s">
         <v>5</v>
       </c>
       <c r="C372">
         <v>0</v>
       </c>
       <c r="D372">
         <v>0</v>
       </c>
     </row>
-    <row r="373" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="373" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
         <v>98</v>
       </c>
       <c r="B373" t="s">
         <v>6</v>
       </c>
       <c r="C373">
         <v>66</v>
       </c>
       <c r="D373">
         <v>94</v>
       </c>
     </row>
-    <row r="374" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="374" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
         <v>99</v>
       </c>
       <c r="B374" t="s">
         <v>3</v>
       </c>
       <c r="C374">
         <v>77</v>
       </c>
       <c r="D374">
         <v>88</v>
       </c>
     </row>
-    <row r="375" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="375" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
         <v>99</v>
       </c>
       <c r="B375" t="s">
         <v>4</v>
       </c>
       <c r="C375">
         <v>75</v>
       </c>
       <c r="D375">
         <v>188</v>
       </c>
     </row>
-    <row r="376" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="376" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
         <v>99</v>
       </c>
       <c r="B376" t="s">
         <v>5</v>
       </c>
       <c r="C376">
         <v>0</v>
       </c>
       <c r="D376">
         <v>0</v>
       </c>
     </row>
-    <row r="377" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="377" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
         <v>99</v>
       </c>
       <c r="B377" t="s">
         <v>6</v>
       </c>
       <c r="C377">
         <v>129</v>
       </c>
       <c r="D377">
         <v>228</v>
       </c>
     </row>
-    <row r="378" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="378" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
         <v>100</v>
       </c>
       <c r="B378" t="s">
         <v>3</v>
       </c>
       <c r="C378">
         <v>94</v>
       </c>
       <c r="D378">
         <v>132</v>
       </c>
     </row>
-    <row r="379" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="379" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
         <v>100</v>
       </c>
       <c r="B379" t="s">
         <v>4</v>
       </c>
       <c r="C379">
         <v>70</v>
       </c>
       <c r="D379">
         <v>188</v>
       </c>
     </row>
-    <row r="380" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="380" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
         <v>100</v>
       </c>
       <c r="B380" t="s">
         <v>5</v>
       </c>
       <c r="C380">
         <v>0</v>
       </c>
       <c r="D380">
         <v>0</v>
       </c>
     </row>
-    <row r="381" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="381" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
         <v>100</v>
       </c>
       <c r="B381" t="s">
         <v>6</v>
       </c>
       <c r="C381">
         <v>142</v>
       </c>
       <c r="D381">
         <v>271</v>
       </c>
     </row>
-    <row r="382" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="382" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
         <v>101</v>
       </c>
       <c r="B382" t="s">
         <v>3</v>
       </c>
       <c r="C382">
         <v>85</v>
       </c>
       <c r="D382">
         <v>122</v>
       </c>
     </row>
-    <row r="383" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="383" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
         <v>101</v>
       </c>
       <c r="B383" t="s">
         <v>4</v>
       </c>
       <c r="C383">
         <v>64</v>
       </c>
       <c r="D383">
         <v>167</v>
       </c>
     </row>
-    <row r="384" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="384" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
         <v>101</v>
       </c>
       <c r="B384" t="s">
         <v>5</v>
       </c>
       <c r="C384">
         <v>0</v>
       </c>
       <c r="D384">
         <v>0</v>
       </c>
     </row>
-    <row r="385" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="385" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
         <v>101</v>
       </c>
       <c r="B385" t="s">
         <v>6</v>
       </c>
       <c r="C385">
         <v>126</v>
       </c>
       <c r="D385">
         <v>246</v>
       </c>
     </row>
-    <row r="386" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="386" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
         <v>102</v>
       </c>
       <c r="B386" t="s">
         <v>3</v>
       </c>
       <c r="C386">
         <v>12</v>
       </c>
       <c r="D386">
         <v>8</v>
       </c>
     </row>
-    <row r="387" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="387" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
         <v>102</v>
       </c>
       <c r="B387" t="s">
         <v>4</v>
       </c>
       <c r="C387">
         <v>0</v>
       </c>
       <c r="D387">
         <v>0</v>
       </c>
     </row>
-    <row r="388" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="388" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
         <v>102</v>
       </c>
       <c r="B388" t="s">
         <v>5</v>
       </c>
       <c r="C388">
         <v>0</v>
       </c>
       <c r="D388">
         <v>0</v>
       </c>
     </row>
-    <row r="389" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="389" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
         <v>102</v>
       </c>
       <c r="B389" t="s">
         <v>6</v>
       </c>
       <c r="C389">
         <v>12</v>
       </c>
       <c r="D389">
         <v>8</v>
       </c>
     </row>
-    <row r="390" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="390" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
         <v>103</v>
       </c>
       <c r="B390" t="s">
         <v>3</v>
       </c>
       <c r="C390">
         <v>0</v>
       </c>
       <c r="D390">
         <v>0</v>
       </c>
     </row>
-    <row r="391" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="391" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
         <v>103</v>
       </c>
       <c r="B391" t="s">
         <v>4</v>
       </c>
       <c r="C391">
         <v>0</v>
       </c>
       <c r="D391">
         <v>0</v>
       </c>
     </row>
-    <row r="392" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="392" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
         <v>103</v>
       </c>
       <c r="B392" t="s">
         <v>5</v>
       </c>
       <c r="C392">
         <v>0</v>
       </c>
       <c r="D392">
         <v>0</v>
       </c>
     </row>
-    <row r="393" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="393" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
         <v>103</v>
       </c>
       <c r="B393" t="s">
         <v>6</v>
       </c>
       <c r="C393">
         <v>0</v>
       </c>
       <c r="D393">
         <v>0</v>
       </c>
     </row>
-    <row r="394" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="394" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
         <v>104</v>
       </c>
       <c r="B394" t="s">
         <v>3</v>
       </c>
       <c r="C394">
         <v>0</v>
       </c>
       <c r="D394">
         <v>0</v>
       </c>
     </row>
-    <row r="395" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="395" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
         <v>104</v>
       </c>
       <c r="B395" t="s">
         <v>4</v>
       </c>
       <c r="C395">
         <v>0</v>
       </c>
       <c r="D395">
         <v>0</v>
       </c>
     </row>
-    <row r="396" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="396" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
         <v>104</v>
       </c>
       <c r="B396" t="s">
         <v>5</v>
       </c>
       <c r="C396">
         <v>0</v>
       </c>
       <c r="D396">
         <v>0</v>
       </c>
     </row>
-    <row r="397" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="397" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
         <v>104</v>
       </c>
       <c r="B397" t="s">
         <v>6</v>
       </c>
       <c r="C397">
         <v>0</v>
       </c>
       <c r="D397">
         <v>0</v>
       </c>
     </row>
-    <row r="398" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="398" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
         <v>105</v>
       </c>
       <c r="B398" t="s">
         <v>3</v>
       </c>
       <c r="C398">
         <v>0</v>
       </c>
       <c r="D398">
         <v>0</v>
       </c>
     </row>
-    <row r="399" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="399" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
         <v>105</v>
       </c>
       <c r="B399" t="s">
         <v>4</v>
       </c>
       <c r="C399">
         <v>0</v>
       </c>
       <c r="D399">
         <v>0</v>
       </c>
     </row>
-    <row r="400" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="400" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
         <v>105</v>
       </c>
       <c r="B400" t="s">
         <v>5</v>
       </c>
       <c r="C400">
         <v>0</v>
       </c>
       <c r="D400">
         <v>0</v>
       </c>
     </row>
-    <row r="401" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="401" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
         <v>105</v>
       </c>
       <c r="B401" t="s">
         <v>6</v>
       </c>
       <c r="C401">
         <v>0</v>
       </c>
       <c r="D401">
         <v>0</v>
       </c>
     </row>
-    <row r="402" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="402" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
         <v>106</v>
       </c>
       <c r="B402" t="s">
         <v>3</v>
       </c>
       <c r="C402">
         <v>0</v>
       </c>
       <c r="D402">
         <v>0</v>
       </c>
     </row>
-    <row r="403" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="403" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
         <v>106</v>
       </c>
       <c r="B403" t="s">
         <v>4</v>
       </c>
       <c r="C403">
         <v>62</v>
       </c>
       <c r="D403">
         <v>188</v>
       </c>
     </row>
-    <row r="404" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="404" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
         <v>106</v>
       </c>
       <c r="B404" t="s">
         <v>5</v>
       </c>
       <c r="C404">
         <v>0</v>
       </c>
       <c r="D404">
         <v>0</v>
       </c>
     </row>
-    <row r="405" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="405" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
         <v>106</v>
       </c>
       <c r="B405" t="s">
         <v>6</v>
       </c>
       <c r="C405">
         <v>62</v>
       </c>
       <c r="D405">
         <v>188</v>
       </c>
     </row>
-    <row r="406" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="406" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
         <v>107</v>
       </c>
       <c r="B406" t="s">
         <v>3</v>
       </c>
       <c r="C406">
         <v>64</v>
       </c>
       <c r="D406">
         <v>92</v>
       </c>
     </row>
-    <row r="407" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="407" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
         <v>107</v>
       </c>
       <c r="B407" t="s">
         <v>4</v>
       </c>
       <c r="C407">
         <v>0</v>
       </c>
       <c r="D407">
         <v>0</v>
       </c>
     </row>
-    <row r="408" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="408" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
         <v>107</v>
       </c>
       <c r="B408" t="s">
         <v>5</v>
       </c>
       <c r="C408">
         <v>0</v>
       </c>
       <c r="D408">
         <v>0</v>
       </c>
     </row>
-    <row r="409" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="409" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
         <v>107</v>
       </c>
       <c r="B409" t="s">
         <v>6</v>
       </c>
       <c r="C409">
         <v>64</v>
       </c>
       <c r="D409">
         <v>92</v>
       </c>
     </row>
-    <row r="410" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="410" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
         <v>108</v>
       </c>
       <c r="B410" t="s">
         <v>3</v>
       </c>
       <c r="C410">
         <v>0</v>
       </c>
       <c r="D410">
         <v>0</v>
       </c>
     </row>
-    <row r="411" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="411" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
         <v>108</v>
       </c>
       <c r="B411" t="s">
         <v>4</v>
       </c>
       <c r="C411">
         <v>55</v>
       </c>
       <c r="D411">
         <v>145</v>
       </c>
     </row>
-    <row r="412" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="412" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
         <v>108</v>
       </c>
       <c r="B412" t="s">
         <v>5</v>
       </c>
       <c r="C412">
         <v>0</v>
       </c>
       <c r="D412">
         <v>0</v>
       </c>
     </row>
-    <row r="413" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="413" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
         <v>108</v>
       </c>
       <c r="B413" t="s">
         <v>6</v>
       </c>
       <c r="C413">
         <v>55</v>
       </c>
       <c r="D413">
         <v>145</v>
       </c>
     </row>
-    <row r="414" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="414" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
         <v>109</v>
       </c>
       <c r="B414" t="s">
         <v>3</v>
       </c>
       <c r="C414">
         <v>149</v>
       </c>
       <c r="D414">
         <v>203</v>
       </c>
     </row>
-    <row r="415" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="415" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
         <v>109</v>
       </c>
       <c r="B415" t="s">
         <v>4</v>
       </c>
       <c r="C415">
         <v>110</v>
       </c>
       <c r="D415">
         <v>271</v>
       </c>
     </row>
-    <row r="416" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="416" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
         <v>109</v>
       </c>
       <c r="B416" t="s">
         <v>5</v>
       </c>
       <c r="C416">
         <v>0</v>
       </c>
       <c r="D416">
         <v>0</v>
       </c>
     </row>
-    <row r="417" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="417" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
         <v>109</v>
       </c>
       <c r="B417" t="s">
         <v>6</v>
       </c>
       <c r="C417">
         <v>222</v>
       </c>
       <c r="D417">
         <v>394</v>
       </c>
     </row>
-    <row r="418" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="418" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
         <v>110</v>
       </c>
       <c r="B418" t="s">
         <v>3</v>
       </c>
       <c r="C418">
         <v>114</v>
       </c>
       <c r="D418">
         <v>180</v>
       </c>
     </row>
-    <row r="419" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="419" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
         <v>110</v>
       </c>
       <c r="B419" t="s">
         <v>4</v>
       </c>
       <c r="C419">
         <v>97</v>
       </c>
       <c r="D419">
         <v>254</v>
       </c>
     </row>
-    <row r="420" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="420" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
         <v>110</v>
       </c>
       <c r="B420" t="s">
         <v>5</v>
       </c>
       <c r="C420">
         <v>0</v>
       </c>
       <c r="D420">
         <v>0</v>
       </c>
     </row>
-    <row r="421" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="421" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
         <v>110</v>
       </c>
       <c r="B421" t="s">
         <v>6</v>
       </c>
       <c r="C421">
         <v>183</v>
       </c>
       <c r="D421">
         <v>368</v>
       </c>
     </row>
-    <row r="422" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="422" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
         <v>111</v>
       </c>
       <c r="B422" t="s">
         <v>3</v>
       </c>
       <c r="C422">
         <v>105</v>
       </c>
       <c r="D422">
         <v>132</v>
       </c>
     </row>
-    <row r="423" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="423" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
         <v>111</v>
       </c>
       <c r="B423" t="s">
         <v>4</v>
       </c>
       <c r="C423">
         <v>105</v>
       </c>
       <c r="D423">
         <v>263</v>
       </c>
     </row>
-    <row r="424" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="424" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
         <v>111</v>
       </c>
       <c r="B424" t="s">
         <v>5</v>
       </c>
       <c r="C424">
         <v>0</v>
       </c>
       <c r="D424">
         <v>0</v>
       </c>
     </row>
-    <row r="425" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="425" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
         <v>111</v>
       </c>
       <c r="B425" t="s">
         <v>6</v>
       </c>
       <c r="C425">
         <v>176</v>
       </c>
       <c r="D425">
         <v>342</v>
       </c>
     </row>
-    <row r="426" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="426" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
         <v>112</v>
       </c>
       <c r="B426" t="s">
         <v>3</v>
       </c>
       <c r="C426">
         <v>70</v>
       </c>
       <c r="D426">
         <v>95</v>
       </c>
     </row>
-    <row r="427" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="427" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
         <v>112</v>
       </c>
       <c r="B427" t="s">
         <v>4</v>
       </c>
       <c r="C427">
         <v>72</v>
       </c>
       <c r="D427">
         <v>192</v>
       </c>
     </row>
-    <row r="428" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="428" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
         <v>112</v>
       </c>
       <c r="B428" t="s">
         <v>5</v>
       </c>
       <c r="C428">
         <v>0</v>
       </c>
       <c r="D428">
         <v>0</v>
       </c>
     </row>
-    <row r="429" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="429" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
         <v>112</v>
       </c>
       <c r="B429" t="s">
         <v>6</v>
       </c>
       <c r="C429">
         <v>122</v>
       </c>
       <c r="D429">
         <v>242</v>
       </c>
     </row>
-    <row r="430" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="430" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
         <v>113</v>
       </c>
       <c r="B430" t="s">
         <v>3</v>
       </c>
       <c r="C430">
         <v>100</v>
       </c>
       <c r="D430">
         <v>144</v>
       </c>
     </row>
-    <row r="431" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="431" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
         <v>113</v>
       </c>
       <c r="B431" t="s">
         <v>4</v>
       </c>
       <c r="C431">
         <v>65</v>
       </c>
       <c r="D431">
         <v>164</v>
       </c>
     </row>
-    <row r="432" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="432" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
         <v>113</v>
       </c>
       <c r="B432" t="s">
         <v>5</v>
       </c>
       <c r="C432">
         <v>0</v>
       </c>
       <c r="D432">
         <v>0</v>
       </c>
     </row>
-    <row r="433" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="433" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
         <v>113</v>
       </c>
       <c r="B433" t="s">
         <v>6</v>
       </c>
       <c r="C433">
         <v>143</v>
       </c>
       <c r="D433">
         <v>257</v>
       </c>
     </row>
-    <row r="434" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="434" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
         <v>114</v>
       </c>
       <c r="B434" t="s">
         <v>3</v>
       </c>
       <c r="C434">
         <v>124</v>
       </c>
       <c r="D434">
         <v>156</v>
       </c>
     </row>
-    <row r="435" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="435" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
         <v>114</v>
       </c>
       <c r="B435" t="s">
         <v>4</v>
       </c>
       <c r="C435">
         <v>91</v>
       </c>
       <c r="D435">
         <v>221</v>
       </c>
     </row>
-    <row r="436" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="436" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
         <v>114</v>
       </c>
       <c r="B436" t="s">
         <v>5</v>
       </c>
       <c r="C436">
         <v>162</v>
       </c>
       <c r="D436">
         <v>291</v>
       </c>
     </row>
-    <row r="437" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="437" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
         <v>114</v>
       </c>
       <c r="B437" t="s">
         <v>6</v>
       </c>
       <c r="C437">
         <v>258</v>
       </c>
       <c r="D437">
         <v>467</v>
       </c>
     </row>
-    <row r="438" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="438" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
         <v>115</v>
       </c>
       <c r="B438" t="s">
         <v>3</v>
       </c>
       <c r="C438">
         <v>0</v>
       </c>
       <c r="D438">
         <v>0</v>
       </c>
     </row>
-    <row r="439" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="439" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
         <v>115</v>
       </c>
       <c r="B439" t="s">
         <v>4</v>
       </c>
       <c r="C439">
         <v>60</v>
       </c>
       <c r="D439">
         <v>149</v>
       </c>
     </row>
-    <row r="440" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="440" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
         <v>115</v>
       </c>
       <c r="B440" t="s">
         <v>5</v>
       </c>
       <c r="C440">
         <v>0</v>
       </c>
       <c r="D440">
         <v>0</v>
       </c>
     </row>
-    <row r="441" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="441" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
         <v>115</v>
       </c>
       <c r="B441" t="s">
         <v>6</v>
       </c>
       <c r="C441">
         <v>60</v>
       </c>
       <c r="D441">
         <v>149</v>
       </c>
     </row>
-    <row r="442" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="442" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
         <v>116</v>
       </c>
       <c r="B442" t="s">
         <v>3</v>
       </c>
       <c r="C442">
         <v>110</v>
       </c>
       <c r="D442">
         <v>146</v>
       </c>
     </row>
-    <row r="443" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="443" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
         <v>116</v>
       </c>
       <c r="B443" t="s">
         <v>4</v>
       </c>
       <c r="C443">
         <v>80</v>
       </c>
       <c r="D443">
         <v>188</v>
       </c>
     </row>
-    <row r="444" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="444" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
         <v>116</v>
       </c>
       <c r="B444" t="s">
         <v>5</v>
       </c>
       <c r="C444">
         <v>0</v>
       </c>
       <c r="D444">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="445" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
         <v>116</v>
       </c>
       <c r="B445" t="s">
         <v>6</v>
       </c>
       <c r="C445">
         <v>166</v>
       </c>
       <c r="D445">
         <v>280</v>
       </c>
     </row>
-    <row r="446" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="446" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
         <v>117</v>
       </c>
       <c r="B446" t="s">
         <v>3</v>
       </c>
       <c r="C446">
         <v>0</v>
       </c>
       <c r="D446">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="447" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
         <v>117</v>
       </c>
       <c r="B447" t="s">
         <v>4</v>
       </c>
       <c r="C447">
         <v>0</v>
       </c>
       <c r="D447">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="448" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
         <v>117</v>
       </c>
       <c r="B448" t="s">
         <v>5</v>
       </c>
       <c r="C448">
         <v>137</v>
       </c>
       <c r="D448">
         <v>228</v>
       </c>
     </row>
-    <row r="449" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="449" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
         <v>117</v>
       </c>
       <c r="B449" t="s">
         <v>6</v>
       </c>
       <c r="C449">
         <v>137</v>
       </c>
       <c r="D449">
         <v>228</v>
       </c>
     </row>
-    <row r="450" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="450" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
         <v>118</v>
       </c>
       <c r="B450" t="s">
         <v>3</v>
       </c>
       <c r="C450">
         <v>0</v>
       </c>
       <c r="D450">
         <v>0</v>
       </c>
     </row>
-    <row r="451" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="451" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
         <v>118</v>
       </c>
       <c r="B451" t="s">
         <v>4</v>
       </c>
       <c r="C451">
         <v>83</v>
       </c>
       <c r="D451">
         <v>206</v>
       </c>
     </row>
-    <row r="452" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="452" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A452" t="s">
         <v>118</v>
       </c>
       <c r="B452" t="s">
         <v>5</v>
       </c>
       <c r="C452">
         <v>0</v>
       </c>
       <c r="D452">
         <v>0</v>
       </c>
     </row>
-    <row r="453" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="453" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A453" t="s">
         <v>118</v>
       </c>
       <c r="B453" t="s">
         <v>6</v>
       </c>
       <c r="C453">
         <v>83</v>
       </c>
       <c r="D453">
         <v>206</v>
       </c>
     </row>
-    <row r="454" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="454" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
         <v>119</v>
       </c>
       <c r="B454" t="s">
         <v>3</v>
       </c>
       <c r="C454">
         <v>119</v>
       </c>
       <c r="D454">
         <v>166</v>
       </c>
     </row>
-    <row r="455" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="455" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A455" t="s">
         <v>119</v>
       </c>
       <c r="B455" t="s">
         <v>4</v>
       </c>
       <c r="C455">
         <v>87</v>
       </c>
       <c r="D455">
         <v>225</v>
       </c>
     </row>
-    <row r="456" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="456" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A456" t="s">
         <v>119</v>
       </c>
       <c r="B456" t="s">
         <v>5</v>
       </c>
       <c r="C456">
         <v>0</v>
       </c>
       <c r="D456">
         <v>0</v>
       </c>
     </row>
-    <row r="457" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="457" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A457" t="s">
         <v>119</v>
       </c>
       <c r="B457" t="s">
         <v>6</v>
       </c>
       <c r="C457">
         <v>175</v>
       </c>
       <c r="D457">
         <v>329</v>
       </c>
     </row>
-    <row r="458" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="458" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A458" t="s">
         <v>120</v>
       </c>
       <c r="B458" t="s">
         <v>3</v>
       </c>
       <c r="C458">
         <v>99</v>
       </c>
       <c r="D458">
         <v>143</v>
       </c>
     </row>
-    <row r="459" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="459" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A459" t="s">
         <v>120</v>
       </c>
       <c r="B459" t="s">
         <v>4</v>
       </c>
       <c r="C459">
         <v>75</v>
       </c>
       <c r="D459">
         <v>203</v>
       </c>
     </row>
-    <row r="460" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="460" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A460" t="s">
         <v>120</v>
       </c>
       <c r="B460" t="s">
         <v>5</v>
       </c>
       <c r="C460">
         <v>146</v>
       </c>
       <c r="D460">
         <v>264</v>
       </c>
     </row>
-    <row r="461" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="461" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
         <v>120</v>
       </c>
       <c r="B461" t="s">
         <v>6</v>
       </c>
       <c r="C461">
         <v>223</v>
       </c>
       <c r="D461">
         <v>441</v>
       </c>
     </row>
-    <row r="462" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="462" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
         <v>121</v>
       </c>
       <c r="B462" t="s">
         <v>3</v>
       </c>
       <c r="C462">
         <v>0</v>
       </c>
       <c r="D462">
         <v>0</v>
       </c>
     </row>
-    <row r="463" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="463" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
         <v>121</v>
       </c>
       <c r="B463" t="s">
         <v>4</v>
       </c>
       <c r="C463">
         <v>69</v>
       </c>
       <c r="D463">
         <v>189</v>
       </c>
     </row>
-    <row r="464" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="464" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
         <v>121</v>
       </c>
       <c r="B464" t="s">
         <v>5</v>
       </c>
       <c r="C464">
         <v>0</v>
       </c>
       <c r="D464">
         <v>0</v>
       </c>
     </row>
-    <row r="465" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="465" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
         <v>121</v>
       </c>
       <c r="B465" t="s">
         <v>6</v>
       </c>
       <c r="C465">
         <v>69</v>
       </c>
       <c r="D465">
         <v>189</v>
       </c>
     </row>
-    <row r="466" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="466" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
         <v>122</v>
       </c>
       <c r="B466" t="s">
         <v>3</v>
       </c>
       <c r="C466">
         <v>0</v>
       </c>
       <c r="D466">
         <v>0</v>
       </c>
     </row>
-    <row r="467" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="467" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A467" t="s">
         <v>122</v>
       </c>
       <c r="B467" t="s">
         <v>4</v>
       </c>
       <c r="C467">
         <v>67</v>
       </c>
       <c r="D467">
         <v>177</v>
       </c>
     </row>
-    <row r="468" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="468" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
         <v>122</v>
       </c>
       <c r="B468" t="s">
         <v>5</v>
       </c>
       <c r="C468">
         <v>0</v>
       </c>
       <c r="D468">
         <v>0</v>
       </c>
     </row>
-    <row r="469" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="469" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
         <v>122</v>
       </c>
       <c r="B469" t="s">
         <v>6</v>
       </c>
       <c r="C469">
         <v>67</v>
       </c>
       <c r="D469">
         <v>177</v>
       </c>
     </row>
-    <row r="470" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="470" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
         <v>123</v>
       </c>
       <c r="B470" t="s">
         <v>3</v>
       </c>
       <c r="C470">
         <v>193</v>
       </c>
       <c r="D470">
         <v>276</v>
       </c>
     </row>
-    <row r="471" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="471" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
         <v>123</v>
       </c>
       <c r="B471" t="s">
         <v>4</v>
       </c>
       <c r="C471">
         <v>113</v>
       </c>
       <c r="D471">
         <v>251</v>
       </c>
     </row>
-    <row r="472" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="472" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
         <v>123</v>
       </c>
       <c r="B472" t="s">
         <v>5</v>
       </c>
       <c r="C472">
         <v>83</v>
       </c>
       <c r="D472">
         <v>136</v>
       </c>
     </row>
-    <row r="473" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="473" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
         <v>123</v>
       </c>
       <c r="B473" t="s">
         <v>6</v>
       </c>
       <c r="C473">
         <v>277</v>
       </c>
       <c r="D473">
         <v>453</v>
       </c>
     </row>
-    <row r="474" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="474" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
         <v>124</v>
       </c>
       <c r="B474" t="s">
         <v>3</v>
       </c>
       <c r="C474">
         <v>58</v>
       </c>
       <c r="D474">
         <v>66</v>
       </c>
     </row>
-    <row r="475" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="475" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A475" t="s">
         <v>124</v>
       </c>
       <c r="B475" t="s">
         <v>4</v>
       </c>
       <c r="C475">
         <v>50</v>
       </c>
       <c r="D475">
         <v>140</v>
       </c>
     </row>
-    <row r="476" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="476" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A476" t="s">
         <v>124</v>
       </c>
       <c r="B476" t="s">
         <v>5</v>
       </c>
       <c r="C476">
         <v>0</v>
       </c>
       <c r="D476">
         <v>0</v>
       </c>
     </row>
-    <row r="477" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="477" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A477" t="s">
         <v>124</v>
       </c>
       <c r="B477" t="s">
         <v>6</v>
       </c>
       <c r="C477">
         <v>95</v>
       </c>
       <c r="D477">
         <v>173</v>
       </c>
     </row>
-    <row r="478" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="478" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
         <v>125</v>
       </c>
       <c r="B478" t="s">
         <v>3</v>
       </c>
       <c r="C478">
         <v>0</v>
       </c>
       <c r="D478">
         <v>0</v>
       </c>
     </row>
-    <row r="479" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="479" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
         <v>125</v>
       </c>
       <c r="B479" t="s">
         <v>4</v>
       </c>
       <c r="C479">
         <v>71</v>
       </c>
       <c r="D479">
         <v>189</v>
       </c>
     </row>
-    <row r="480" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="480" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
         <v>125</v>
       </c>
       <c r="B480" t="s">
         <v>5</v>
       </c>
       <c r="C480">
         <v>0</v>
       </c>
       <c r="D480">
         <v>0</v>
       </c>
     </row>
-    <row r="481" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="481" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
         <v>125</v>
       </c>
       <c r="B481" t="s">
         <v>6</v>
       </c>
       <c r="C481">
         <v>71</v>
       </c>
       <c r="D481">
         <v>189</v>
       </c>
     </row>
-    <row r="482" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="482" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
         <v>126</v>
       </c>
       <c r="B482" t="s">
         <v>3</v>
       </c>
       <c r="C482">
         <v>67</v>
       </c>
       <c r="D482">
         <v>78</v>
       </c>
     </row>
-    <row r="483" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="483" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
         <v>126</v>
       </c>
       <c r="B483" t="s">
         <v>4</v>
       </c>
       <c r="C483">
         <v>64</v>
       </c>
       <c r="D483">
         <v>156</v>
       </c>
     </row>
-    <row r="484" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="484" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
         <v>126</v>
       </c>
       <c r="B484" t="s">
         <v>5</v>
       </c>
       <c r="C484">
         <v>0</v>
       </c>
       <c r="D484">
         <v>0</v>
       </c>
     </row>
-    <row r="485" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="485" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
         <v>126</v>
       </c>
       <c r="B485" t="s">
         <v>6</v>
       </c>
       <c r="C485">
         <v>106</v>
       </c>
       <c r="D485">
         <v>187</v>
       </c>
     </row>
-    <row r="486" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="486" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
         <v>127</v>
       </c>
       <c r="B486" t="s">
         <v>3</v>
       </c>
       <c r="C486">
         <v>120</v>
       </c>
       <c r="D486">
         <v>168</v>
       </c>
     </row>
-    <row r="487" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="487" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
         <v>127</v>
       </c>
       <c r="B487" t="s">
         <v>4</v>
       </c>
       <c r="C487">
         <v>95</v>
       </c>
       <c r="D487">
         <v>232</v>
       </c>
     </row>
-    <row r="488" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="488" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
         <v>127</v>
       </c>
       <c r="B488" t="s">
         <v>5</v>
       </c>
       <c r="C488">
         <v>0</v>
       </c>
       <c r="D488">
         <v>0</v>
       </c>
     </row>
-    <row r="489" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="489" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A489" t="s">
         <v>127</v>
       </c>
       <c r="B489" t="s">
         <v>6</v>
       </c>
       <c r="C489">
         <v>182</v>
       </c>
       <c r="D489">
         <v>335</v>
       </c>
     </row>
-    <row r="490" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="490" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A490" t="s">
         <v>128</v>
       </c>
       <c r="B490" t="s">
         <v>3</v>
       </c>
       <c r="C490">
         <v>121</v>
       </c>
       <c r="D490">
         <v>185</v>
       </c>
     </row>
-    <row r="491" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="491" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
         <v>128</v>
       </c>
       <c r="B491" t="s">
         <v>4</v>
       </c>
       <c r="C491">
         <v>126</v>
       </c>
       <c r="D491">
         <v>313</v>
       </c>
     </row>
-    <row r="492" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="492" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
         <v>128</v>
       </c>
       <c r="B492" t="s">
         <v>5</v>
       </c>
       <c r="C492">
         <v>222</v>
       </c>
       <c r="D492">
         <v>400</v>
       </c>
     </row>
-    <row r="493" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="493" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A493" t="s">
         <v>128</v>
       </c>
       <c r="B493" t="s">
         <v>6</v>
       </c>
       <c r="C493">
         <v>326</v>
       </c>
       <c r="D493">
         <v>658</v>
       </c>
     </row>
-    <row r="494" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="494" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
         <v>129</v>
       </c>
       <c r="B494" t="s">
         <v>3</v>
       </c>
       <c r="C494">
         <v>96</v>
       </c>
       <c r="D494">
         <v>155</v>
       </c>
     </row>
-    <row r="495" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="495" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A495" t="s">
         <v>129</v>
       </c>
       <c r="B495" t="s">
         <v>4</v>
       </c>
       <c r="C495">
         <v>74</v>
       </c>
       <c r="D495">
         <v>191</v>
       </c>
     </row>
-    <row r="496" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="496" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A496" t="s">
         <v>129</v>
       </c>
       <c r="B496" t="s">
         <v>5</v>
       </c>
       <c r="C496">
         <v>146</v>
       </c>
       <c r="D496">
         <v>273</v>
       </c>
     </row>
-    <row r="497" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="497" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A497" t="s">
         <v>129</v>
       </c>
       <c r="B497" t="s">
         <v>6</v>
       </c>
       <c r="C497">
         <v>228</v>
       </c>
       <c r="D497">
         <v>443</v>
       </c>
     </row>
-    <row r="498" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="498" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
         <v>130</v>
       </c>
       <c r="B498" t="s">
         <v>3</v>
       </c>
       <c r="C498">
         <v>171</v>
       </c>
       <c r="D498">
         <v>233</v>
       </c>
     </row>
-    <row r="499" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="499" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
         <v>130</v>
       </c>
       <c r="B499" t="s">
         <v>4</v>
       </c>
       <c r="C499">
         <v>122</v>
       </c>
       <c r="D499">
         <v>291</v>
       </c>
     </row>
-    <row r="500" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="500" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
         <v>130</v>
       </c>
       <c r="B500" t="s">
         <v>5</v>
       </c>
       <c r="C500">
         <v>196</v>
       </c>
       <c r="D500">
         <v>349</v>
       </c>
     </row>
-    <row r="501" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="501" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
         <v>130</v>
       </c>
       <c r="B501" t="s">
         <v>6</v>
       </c>
       <c r="C501">
         <v>335</v>
       </c>
       <c r="D501">
         <v>608</v>
       </c>
     </row>
-    <row r="502" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="502" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
         <v>131</v>
       </c>
       <c r="B502" t="s">
         <v>3</v>
       </c>
       <c r="C502">
         <v>124</v>
       </c>
       <c r="D502">
         <v>155</v>
       </c>
     </row>
-    <row r="503" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="503" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
         <v>131</v>
       </c>
       <c r="B503" t="s">
         <v>4</v>
       </c>
       <c r="C503">
         <v>102</v>
       </c>
       <c r="D503">
         <v>259</v>
       </c>
     </row>
-    <row r="504" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="504" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
         <v>131</v>
       </c>
       <c r="B504" t="s">
         <v>5</v>
       </c>
       <c r="C504">
         <v>0</v>
       </c>
       <c r="D504">
         <v>0</v>
       </c>
     </row>
-    <row r="505" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="505" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
         <v>131</v>
       </c>
       <c r="B505" t="s">
         <v>6</v>
       </c>
       <c r="C505">
         <v>182</v>
       </c>
       <c r="D505">
         <v>327</v>
       </c>
     </row>
-    <row r="506" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="506" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
         <v>132</v>
       </c>
       <c r="B506" t="s">
         <v>3</v>
       </c>
       <c r="C506">
         <v>86</v>
       </c>
       <c r="D506">
         <v>127</v>
       </c>
     </row>
-    <row r="507" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="507" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
         <v>132</v>
       </c>
       <c r="B507" t="s">
         <v>4</v>
       </c>
       <c r="C507">
         <v>66</v>
       </c>
       <c r="D507">
         <v>183</v>
       </c>
     </row>
-    <row r="508" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="508" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
         <v>132</v>
       </c>
       <c r="B508" t="s">
         <v>5</v>
       </c>
       <c r="C508">
         <v>0</v>
       </c>
       <c r="D508">
         <v>0</v>
       </c>
     </row>
-    <row r="509" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="509" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
         <v>132</v>
       </c>
       <c r="B509" t="s">
         <v>6</v>
       </c>
       <c r="C509">
         <v>131</v>
       </c>
       <c r="D509">
         <v>259</v>
       </c>
     </row>
-    <row r="510" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="510" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
         <v>133</v>
       </c>
       <c r="B510" t="s">
         <v>3</v>
       </c>
       <c r="C510">
         <v>0</v>
       </c>
       <c r="D510">
         <v>0</v>
       </c>
     </row>
-    <row r="511" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="511" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
         <v>133</v>
       </c>
       <c r="B511" t="s">
         <v>4</v>
       </c>
       <c r="C511">
         <v>100</v>
       </c>
       <c r="D511">
         <v>270</v>
       </c>
     </row>
-    <row r="512" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="512" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
         <v>133</v>
       </c>
       <c r="B512" t="s">
         <v>5</v>
       </c>
       <c r="C512">
         <v>0</v>
       </c>
       <c r="D512">
         <v>0</v>
       </c>
     </row>
-    <row r="513" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="513" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
         <v>133</v>
       </c>
       <c r="B513" t="s">
         <v>6</v>
       </c>
       <c r="C513">
         <v>100</v>
       </c>
       <c r="D513">
         <v>270</v>
       </c>
     </row>
-    <row r="514" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="514" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
         <v>134</v>
       </c>
       <c r="B514" t="s">
         <v>3</v>
       </c>
       <c r="C514">
         <v>171</v>
       </c>
       <c r="D514">
         <v>265</v>
       </c>
     </row>
-    <row r="515" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="515" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
         <v>134</v>
       </c>
       <c r="B515" t="s">
         <v>4</v>
       </c>
       <c r="C515">
         <v>123</v>
       </c>
       <c r="D515">
         <v>333</v>
       </c>
     </row>
-    <row r="516" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="516" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
         <v>134</v>
       </c>
       <c r="B516" t="s">
         <v>5</v>
       </c>
       <c r="C516">
         <v>0</v>
       </c>
       <c r="D516">
         <v>0</v>
       </c>
     </row>
-    <row r="517" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="517" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
         <v>134</v>
       </c>
       <c r="B517" t="s">
         <v>6</v>
       </c>
       <c r="C517">
         <v>250</v>
       </c>
       <c r="D517">
         <v>491</v>
       </c>
     </row>
-    <row r="518" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="518" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
         <v>135</v>
       </c>
       <c r="B518" t="s">
         <v>3</v>
       </c>
       <c r="C518">
         <v>0</v>
       </c>
       <c r="D518">
         <v>0</v>
       </c>
     </row>
-    <row r="519" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="519" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
         <v>135</v>
       </c>
       <c r="B519" t="s">
         <v>4</v>
       </c>
       <c r="C519">
         <v>161</v>
       </c>
       <c r="D519">
         <v>430</v>
       </c>
     </row>
-    <row r="520" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="520" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
         <v>135</v>
       </c>
       <c r="B520" t="s">
         <v>5</v>
       </c>
       <c r="C520">
         <v>0</v>
       </c>
       <c r="D520">
         <v>0</v>
       </c>
     </row>
-    <row r="521" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="521" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
         <v>135</v>
       </c>
       <c r="B521" t="s">
         <v>6</v>
       </c>
       <c r="C521">
         <v>161</v>
       </c>
       <c r="D521">
         <v>430</v>
       </c>
     </row>
-    <row r="522" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="522" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
         <v>136</v>
       </c>
       <c r="B522" t="s">
         <v>3</v>
       </c>
       <c r="C522">
         <v>89</v>
       </c>
       <c r="D522">
         <v>136</v>
       </c>
     </row>
-    <row r="523" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="523" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
         <v>136</v>
       </c>
       <c r="B523" t="s">
         <v>4</v>
       </c>
       <c r="C523">
         <v>64</v>
       </c>
       <c r="D523">
         <v>165</v>
       </c>
     </row>
-    <row r="524" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="524" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
         <v>136</v>
       </c>
       <c r="B524" t="s">
         <v>5</v>
       </c>
       <c r="C524">
         <v>0</v>
       </c>
       <c r="D524">
         <v>0</v>
       </c>
     </row>
-    <row r="525" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="525" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
         <v>136</v>
       </c>
       <c r="B525" t="s">
         <v>6</v>
       </c>
       <c r="C525">
         <v>130</v>
       </c>
       <c r="D525">
         <v>253</v>
       </c>
     </row>
-    <row r="526" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="526" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
         <v>137</v>
       </c>
       <c r="B526" t="s">
         <v>3</v>
       </c>
       <c r="C526">
         <v>134</v>
       </c>
       <c r="D526">
         <v>183</v>
       </c>
     </row>
-    <row r="527" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="527" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
         <v>137</v>
       </c>
       <c r="B527" t="s">
         <v>4</v>
       </c>
       <c r="C527">
         <v>102</v>
       </c>
       <c r="D527">
         <v>294</v>
       </c>
     </row>
-    <row r="528" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="528" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
         <v>137</v>
       </c>
       <c r="B528" t="s">
         <v>5</v>
       </c>
       <c r="C528">
         <v>0</v>
       </c>
       <c r="D528">
         <v>0</v>
       </c>
     </row>
-    <row r="529" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="529" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
         <v>137</v>
       </c>
       <c r="B529" t="s">
         <v>6</v>
       </c>
       <c r="C529">
         <v>193</v>
       </c>
       <c r="D529">
         <v>377</v>
       </c>
     </row>
-    <row r="530" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="530" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
         <v>138</v>
       </c>
       <c r="B530" t="s">
         <v>3</v>
       </c>
       <c r="C530">
         <v>132</v>
       </c>
       <c r="D530">
         <v>189</v>
       </c>
     </row>
-    <row r="531" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="531" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
         <v>138</v>
       </c>
       <c r="B531" t="s">
         <v>4</v>
       </c>
       <c r="C531">
         <v>87</v>
       </c>
       <c r="D531">
         <v>255</v>
       </c>
     </row>
-    <row r="532" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="532" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
         <v>138</v>
       </c>
       <c r="B532" t="s">
         <v>5</v>
       </c>
       <c r="C532">
         <v>0</v>
       </c>
       <c r="D532">
         <v>0</v>
       </c>
     </row>
-    <row r="533" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="533" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
         <v>138</v>
       </c>
       <c r="B533" t="s">
         <v>6</v>
       </c>
       <c r="C533">
         <v>186</v>
       </c>
       <c r="D533">
         <v>372</v>
       </c>
     </row>
-    <row r="534" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="534" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
         <v>139</v>
       </c>
       <c r="B534" t="s">
         <v>3</v>
       </c>
       <c r="C534">
         <v>0</v>
       </c>
       <c r="D534">
         <v>0</v>
       </c>
     </row>
-    <row r="535" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="535" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
         <v>139</v>
       </c>
       <c r="B535" t="s">
         <v>4</v>
       </c>
       <c r="C535">
         <v>87</v>
       </c>
       <c r="D535">
         <v>221</v>
       </c>
     </row>
-    <row r="536" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="536" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A536" t="s">
         <v>139</v>
       </c>
       <c r="B536" t="s">
         <v>5</v>
       </c>
       <c r="C536">
         <v>0</v>
       </c>
       <c r="D536">
         <v>0</v>
       </c>
     </row>
-    <row r="537" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="537" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
         <v>139</v>
       </c>
       <c r="B537" t="s">
         <v>6</v>
       </c>
       <c r="C537">
         <v>87</v>
       </c>
       <c r="D537">
         <v>221</v>
       </c>
     </row>
-    <row r="538" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="538" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
         <v>140</v>
       </c>
       <c r="B538" t="s">
         <v>3</v>
       </c>
       <c r="C538">
         <v>77</v>
       </c>
       <c r="D538">
         <v>105</v>
       </c>
     </row>
-    <row r="539" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="539" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
         <v>140</v>
       </c>
       <c r="B539" t="s">
         <v>4</v>
       </c>
       <c r="C539">
         <v>71</v>
       </c>
       <c r="D539">
         <v>199</v>
       </c>
     </row>
-    <row r="540" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="540" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
         <v>140</v>
       </c>
       <c r="B540" t="s">
         <v>5</v>
       </c>
       <c r="C540">
         <v>0</v>
       </c>
       <c r="D540">
         <v>0</v>
       </c>
     </row>
-    <row r="541" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="541" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
         <v>140</v>
       </c>
       <c r="B541" t="s">
         <v>6</v>
       </c>
       <c r="C541">
         <v>128</v>
       </c>
       <c r="D541">
         <v>268</v>
       </c>
     </row>
-    <row r="542" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="542" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
         <v>141</v>
       </c>
       <c r="B542" t="s">
         <v>3</v>
       </c>
       <c r="C542">
         <v>54</v>
       </c>
       <c r="D542">
         <v>72</v>
       </c>
     </row>
-    <row r="543" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="543" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
         <v>141</v>
       </c>
       <c r="B543" t="s">
         <v>4</v>
       </c>
       <c r="C543">
         <v>64</v>
       </c>
       <c r="D543">
         <v>197</v>
       </c>
     </row>
-    <row r="544" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="544" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
         <v>141</v>
       </c>
       <c r="B544" t="s">
         <v>5</v>
       </c>
       <c r="C544">
         <v>116</v>
       </c>
       <c r="D544">
         <v>227</v>
       </c>
     </row>
-    <row r="545" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="545" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
         <v>141</v>
       </c>
       <c r="B545" t="s">
         <v>6</v>
       </c>
       <c r="C545">
         <v>172</v>
       </c>
       <c r="D545">
         <v>362</v>
       </c>
     </row>
-    <row r="546" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="546" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
         <v>142</v>
       </c>
       <c r="B546" t="s">
         <v>3</v>
       </c>
       <c r="C546">
         <v>0</v>
       </c>
       <c r="D546">
         <v>0</v>
       </c>
     </row>
-    <row r="547" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="547" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
         <v>142</v>
       </c>
       <c r="B547" t="s">
         <v>4</v>
       </c>
       <c r="C547">
         <v>0</v>
       </c>
       <c r="D547">
         <v>0</v>
       </c>
     </row>
-    <row r="548" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="548" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
         <v>142</v>
       </c>
       <c r="B548" t="s">
         <v>5</v>
       </c>
       <c r="C548">
         <v>0</v>
       </c>
       <c r="D548">
         <v>0</v>
       </c>
     </row>
-    <row r="549" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="549" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
         <v>142</v>
       </c>
       <c r="B549" t="s">
         <v>6</v>
       </c>
       <c r="C549">
         <v>0</v>
       </c>
       <c r="D549">
         <v>0</v>
       </c>
     </row>
-    <row r="550" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="550" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A550" t="s">
         <v>143</v>
       </c>
       <c r="B550" t="s">
         <v>3</v>
       </c>
       <c r="C550">
         <v>82</v>
       </c>
       <c r="D550">
         <v>111</v>
       </c>
     </row>
-    <row r="551" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="551" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A551" t="s">
         <v>143</v>
       </c>
       <c r="B551" t="s">
         <v>4</v>
       </c>
       <c r="C551">
         <v>63</v>
       </c>
       <c r="D551">
         <v>164</v>
       </c>
     </row>
-    <row r="552" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="552" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A552" t="s">
         <v>143</v>
       </c>
       <c r="B552" t="s">
         <v>5</v>
       </c>
       <c r="C552">
         <v>0</v>
       </c>
       <c r="D552">
         <v>0</v>
       </c>
     </row>
-    <row r="553" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="553" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A553" t="s">
         <v>143</v>
       </c>
       <c r="B553" t="s">
         <v>6</v>
       </c>
       <c r="C553">
         <v>124</v>
       </c>
       <c r="D553">
         <v>227</v>
       </c>
     </row>
-    <row r="554" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="554" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
         <v>144</v>
       </c>
       <c r="B554" t="s">
         <v>3</v>
       </c>
       <c r="C554">
         <v>0</v>
       </c>
       <c r="D554">
         <v>0</v>
       </c>
     </row>
-    <row r="555" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="555" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
         <v>144</v>
       </c>
       <c r="B555" t="s">
         <v>4</v>
       </c>
       <c r="C555">
         <v>68</v>
       </c>
       <c r="D555">
         <v>159</v>
       </c>
     </row>
-    <row r="556" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="556" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
         <v>144</v>
       </c>
       <c r="B556" t="s">
         <v>5</v>
       </c>
       <c r="C556">
         <v>0</v>
       </c>
       <c r="D556">
         <v>0</v>
       </c>
     </row>
-    <row r="557" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="557" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
         <v>144</v>
       </c>
       <c r="B557" t="s">
         <v>6</v>
       </c>
       <c r="C557">
         <v>68</v>
       </c>
       <c r="D557">
         <v>159</v>
       </c>
     </row>
-    <row r="558" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="558" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
         <v>145</v>
       </c>
       <c r="B558" t="s">
         <v>3</v>
       </c>
       <c r="C558">
         <v>0</v>
       </c>
       <c r="D558">
         <v>0</v>
       </c>
     </row>
-    <row r="559" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="559" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
         <v>145</v>
       </c>
       <c r="B559" t="s">
         <v>4</v>
       </c>
       <c r="C559">
         <v>88</v>
       </c>
       <c r="D559">
         <v>226</v>
       </c>
     </row>
-    <row r="560" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="560" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
         <v>145</v>
       </c>
       <c r="B560" t="s">
         <v>5</v>
       </c>
       <c r="C560">
         <v>0</v>
       </c>
       <c r="D560">
         <v>0</v>
       </c>
     </row>
-    <row r="561" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="561" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
         <v>145</v>
       </c>
       <c r="B561" t="s">
         <v>6</v>
       </c>
       <c r="C561">
         <v>88</v>
       </c>
       <c r="D561">
         <v>226</v>
       </c>
     </row>
-    <row r="562" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="562" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
         <v>146</v>
       </c>
       <c r="B562" t="s">
         <v>3</v>
       </c>
       <c r="C562">
         <v>0</v>
       </c>
       <c r="D562">
         <v>0</v>
       </c>
     </row>
-    <row r="563" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="563" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
         <v>146</v>
       </c>
       <c r="B563" t="s">
         <v>4</v>
       </c>
       <c r="C563">
         <v>151</v>
       </c>
       <c r="D563">
         <v>405</v>
       </c>
     </row>
-    <row r="564" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="564" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
         <v>146</v>
       </c>
       <c r="B564" t="s">
         <v>5</v>
       </c>
       <c r="C564">
         <v>0</v>
       </c>
       <c r="D564">
         <v>0</v>
       </c>
     </row>
-    <row r="565" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="565" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
         <v>146</v>
       </c>
       <c r="B565" t="s">
         <v>6</v>
       </c>
       <c r="C565">
         <v>151</v>
       </c>
       <c r="D565">
         <v>405</v>
       </c>
     </row>
-    <row r="566" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="566" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
         <v>147</v>
       </c>
       <c r="B566" t="s">
         <v>3</v>
       </c>
       <c r="C566">
         <v>0</v>
       </c>
       <c r="D566">
         <v>0</v>
       </c>
     </row>
-    <row r="567" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="567" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
         <v>147</v>
       </c>
       <c r="B567" t="s">
         <v>4</v>
       </c>
       <c r="C567">
         <v>64</v>
       </c>
       <c r="D567">
         <v>176</v>
       </c>
     </row>
-    <row r="568" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="568" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
         <v>147</v>
       </c>
       <c r="B568" t="s">
         <v>5</v>
       </c>
       <c r="C568">
         <v>0</v>
       </c>
       <c r="D568">
         <v>0</v>
       </c>
     </row>
-    <row r="569" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="569" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
         <v>147</v>
       </c>
       <c r="B569" t="s">
         <v>6</v>
       </c>
       <c r="C569">
         <v>64</v>
       </c>
       <c r="D569">
         <v>176</v>
       </c>
     </row>
-    <row r="570" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="570" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
         <v>148</v>
       </c>
       <c r="B570" t="s">
         <v>3</v>
       </c>
       <c r="C570">
         <v>186</v>
       </c>
       <c r="D570">
         <v>274</v>
       </c>
     </row>
-    <row r="571" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="571" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
         <v>148</v>
       </c>
       <c r="B571" t="s">
         <v>4</v>
       </c>
       <c r="C571">
         <v>141</v>
       </c>
       <c r="D571">
         <v>360</v>
       </c>
     </row>
-    <row r="572" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="572" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
         <v>148</v>
       </c>
       <c r="B572" t="s">
         <v>5</v>
       </c>
       <c r="C572">
         <v>0</v>
       </c>
       <c r="D572">
         <v>0</v>
       </c>
     </row>
-    <row r="573" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="573" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
         <v>148</v>
       </c>
       <c r="B573" t="s">
         <v>6</v>
       </c>
       <c r="C573">
         <v>280</v>
       </c>
       <c r="D573">
         <v>534</v>
       </c>
     </row>
-    <row r="574" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="574" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
         <v>149</v>
       </c>
       <c r="B574" t="s">
         <v>3</v>
       </c>
       <c r="C574">
         <v>0</v>
       </c>
       <c r="D574">
         <v>0</v>
       </c>
     </row>
-    <row r="575" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="575" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
         <v>149</v>
       </c>
       <c r="B575" t="s">
         <v>4</v>
       </c>
       <c r="C575">
         <v>51</v>
       </c>
       <c r="D575">
         <v>124</v>
       </c>
     </row>
-    <row r="576" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="576" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
         <v>149</v>
       </c>
       <c r="B576" t="s">
         <v>5</v>
       </c>
       <c r="C576">
         <v>0</v>
       </c>
       <c r="D576">
         <v>0</v>
       </c>
     </row>
-    <row r="577" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="577" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
         <v>149</v>
       </c>
       <c r="B577" t="s">
         <v>6</v>
       </c>
       <c r="C577">
         <v>51</v>
       </c>
       <c r="D577">
         <v>124</v>
       </c>
     </row>
-    <row r="578" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="578" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
         <v>150</v>
       </c>
       <c r="B578" t="s">
         <v>3</v>
       </c>
       <c r="C578">
         <v>89</v>
       </c>
       <c r="D578">
         <v>128</v>
       </c>
     </row>
-    <row r="579" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="579" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
         <v>150</v>
       </c>
       <c r="B579" t="s">
         <v>4</v>
       </c>
       <c r="C579">
         <v>63</v>
       </c>
       <c r="D579">
         <v>165</v>
       </c>
     </row>
-    <row r="580" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="580" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A580" t="s">
         <v>150</v>
       </c>
       <c r="B580" t="s">
         <v>5</v>
       </c>
       <c r="C580">
         <v>0</v>
       </c>
       <c r="D580">
         <v>0</v>
       </c>
     </row>
-    <row r="581" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="581" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
         <v>150</v>
       </c>
       <c r="B581" t="s">
         <v>6</v>
       </c>
       <c r="C581">
         <v>133</v>
       </c>
       <c r="D581">
         <v>246</v>
       </c>
     </row>
-    <row r="582" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="582" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A582" t="s">
         <v>151</v>
       </c>
       <c r="B582" t="s">
         <v>3</v>
       </c>
       <c r="C582">
         <v>197</v>
       </c>
       <c r="D582">
         <v>301</v>
       </c>
     </row>
-    <row r="583" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="583" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A583" t="s">
         <v>151</v>
       </c>
       <c r="B583" t="s">
         <v>4</v>
       </c>
       <c r="C583">
         <v>111</v>
       </c>
       <c r="D583">
         <v>279</v>
       </c>
     </row>
-    <row r="584" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="584" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A584" t="s">
         <v>151</v>
       </c>
       <c r="B584" t="s">
         <v>5</v>
       </c>
       <c r="C584">
         <v>0</v>
       </c>
       <c r="D584">
         <v>0</v>
       </c>
     </row>
-    <row r="585" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="585" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A585" t="s">
         <v>151</v>
       </c>
       <c r="B585" t="s">
         <v>6</v>
       </c>
       <c r="C585">
         <v>249</v>
       </c>
       <c r="D585">
         <v>446</v>
       </c>
     </row>
-    <row r="586" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="586" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
         <v>152</v>
       </c>
       <c r="B586" t="s">
         <v>3</v>
       </c>
       <c r="C586">
         <v>0</v>
       </c>
       <c r="D586">
         <v>0</v>
       </c>
     </row>
-    <row r="587" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="587" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
         <v>152</v>
       </c>
       <c r="B587" t="s">
         <v>4</v>
       </c>
       <c r="C587">
         <v>0</v>
       </c>
       <c r="D587">
         <v>0</v>
       </c>
     </row>
-    <row r="588" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="588" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
         <v>152</v>
       </c>
       <c r="B588" t="s">
         <v>5</v>
       </c>
       <c r="C588">
         <v>242</v>
       </c>
       <c r="D588">
         <v>424</v>
       </c>
     </row>
-    <row r="589" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="589" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
         <v>152</v>
       </c>
       <c r="B589" t="s">
         <v>6</v>
       </c>
       <c r="C589">
         <v>242</v>
       </c>
       <c r="D589">
         <v>424</v>
       </c>
     </row>
-    <row r="590" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="590" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
         <v>153</v>
       </c>
       <c r="B590" t="s">
         <v>3</v>
       </c>
       <c r="C590">
         <v>113</v>
       </c>
       <c r="D590">
         <v>157</v>
       </c>
     </row>
-    <row r="591" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="591" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
         <v>153</v>
       </c>
       <c r="B591" t="s">
         <v>4</v>
       </c>
       <c r="C591">
         <v>81</v>
       </c>
       <c r="D591">
         <v>219</v>
       </c>
     </row>
-    <row r="592" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="592" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A592" t="s">
         <v>153</v>
       </c>
       <c r="B592" t="s">
         <v>5</v>
       </c>
       <c r="C592">
         <v>0</v>
       </c>
       <c r="D592">
         <v>0</v>
       </c>
     </row>
-    <row r="593" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="593" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
         <v>153</v>
       </c>
       <c r="B593" t="s">
         <v>6</v>
       </c>
       <c r="C593">
         <v>165</v>
       </c>
       <c r="D593">
         <v>320</v>
       </c>
     </row>
-    <row r="594" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="594" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
         <v>154</v>
       </c>
       <c r="B594" t="s">
         <v>3</v>
       </c>
       <c r="C594">
         <v>112</v>
       </c>
       <c r="D594">
         <v>171</v>
       </c>
     </row>
-    <row r="595" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="595" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
         <v>154</v>
       </c>
       <c r="B595" t="s">
         <v>4</v>
       </c>
       <c r="C595">
         <v>82</v>
       </c>
       <c r="D595">
         <v>217</v>
       </c>
     </row>
-    <row r="596" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="596" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A596" t="s">
         <v>154</v>
       </c>
       <c r="B596" t="s">
         <v>5</v>
       </c>
       <c r="C596">
         <v>0</v>
       </c>
       <c r="D596">
         <v>0</v>
       </c>
     </row>
-    <row r="597" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="597" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
         <v>154</v>
       </c>
       <c r="B597" t="s">
         <v>6</v>
       </c>
       <c r="C597">
         <v>165</v>
       </c>
       <c r="D597">
         <v>324</v>
       </c>
     </row>
-    <row r="598" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="598" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A598" t="s">
         <v>155</v>
       </c>
       <c r="B598" t="s">
         <v>3</v>
       </c>
       <c r="C598">
         <v>177</v>
       </c>
       <c r="D598">
         <v>221</v>
       </c>
     </row>
-    <row r="599" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="599" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A599" t="s">
         <v>155</v>
       </c>
       <c r="B599" t="s">
         <v>4</v>
       </c>
       <c r="C599">
         <v>92</v>
       </c>
       <c r="D599">
         <v>206</v>
       </c>
     </row>
-    <row r="600" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="600" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A600" t="s">
         <v>155</v>
       </c>
       <c r="B600" t="s">
         <v>5</v>
       </c>
       <c r="C600">
         <v>0</v>
       </c>
       <c r="D600">
         <v>0</v>
       </c>
     </row>
-    <row r="601" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="601" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A601" t="s">
         <v>155</v>
       </c>
       <c r="B601" t="s">
         <v>6</v>
       </c>
       <c r="C601">
         <v>222</v>
       </c>
       <c r="D601">
         <v>331</v>
       </c>
     </row>
-    <row r="602" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="602" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A602" t="s">
         <v>156</v>
       </c>
       <c r="B602" t="s">
         <v>3</v>
       </c>
       <c r="C602">
         <v>153</v>
       </c>
       <c r="D602">
         <v>225</v>
       </c>
     </row>
-    <row r="603" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="603" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A603" t="s">
         <v>156</v>
       </c>
       <c r="B603" t="s">
         <v>4</v>
       </c>
       <c r="C603">
         <v>87</v>
       </c>
       <c r="D603">
         <v>223</v>
       </c>
     </row>
-    <row r="604" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="604" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A604" t="s">
         <v>156</v>
       </c>
       <c r="B604" t="s">
         <v>5</v>
       </c>
       <c r="C604">
         <v>0</v>
       </c>
       <c r="D604">
         <v>0</v>
       </c>
     </row>
-    <row r="605" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="605" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A605" t="s">
         <v>156</v>
       </c>
       <c r="B605" t="s">
         <v>6</v>
       </c>
       <c r="C605">
         <v>201</v>
       </c>
       <c r="D605">
         <v>344</v>
       </c>
     </row>
-    <row r="606" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="606" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A606" t="s">
         <v>157</v>
       </c>
       <c r="B606" t="s">
         <v>3</v>
       </c>
       <c r="C606">
         <v>101</v>
       </c>
       <c r="D606">
         <v>133</v>
       </c>
     </row>
-    <row r="607" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="607" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A607" t="s">
         <v>157</v>
       </c>
       <c r="B607" t="s">
         <v>4</v>
       </c>
       <c r="C607">
         <v>65</v>
       </c>
       <c r="D607">
         <v>164</v>
       </c>
     </row>
-    <row r="608" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="608" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A608" t="s">
         <v>157</v>
       </c>
       <c r="B608" t="s">
         <v>5</v>
       </c>
       <c r="C608">
         <v>0</v>
       </c>
       <c r="D608">
         <v>0</v>
       </c>
     </row>
-    <row r="609" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="609" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A609" t="s">
         <v>157</v>
       </c>
       <c r="B609" t="s">
         <v>6</v>
       </c>
       <c r="C609">
         <v>142</v>
       </c>
       <c r="D609">
         <v>247</v>
       </c>
     </row>
-    <row r="610" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="610" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A610" t="s">
         <v>158</v>
       </c>
       <c r="B610" t="s">
         <v>3</v>
       </c>
       <c r="C610">
         <v>177</v>
       </c>
       <c r="D610">
         <v>262</v>
       </c>
     </row>
-    <row r="611" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="611" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A611" t="s">
         <v>158</v>
       </c>
       <c r="B611" t="s">
         <v>4</v>
       </c>
       <c r="C611">
         <v>142</v>
       </c>
       <c r="D611">
         <v>346</v>
       </c>
     </row>
-    <row r="612" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="612" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A612" t="s">
         <v>158</v>
       </c>
       <c r="B612" t="s">
         <v>5</v>
       </c>
       <c r="C612">
         <v>0</v>
       </c>
       <c r="D612">
         <v>0</v>
       </c>
     </row>
-    <row r="613" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="613" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A613" t="s">
         <v>158</v>
       </c>
       <c r="B613" t="s">
         <v>6</v>
       </c>
       <c r="C613">
         <v>273</v>
       </c>
       <c r="D613">
         <v>505</v>
       </c>
     </row>
-    <row r="614" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="614" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A614" t="s">
         <v>159</v>
       </c>
       <c r="B614" t="s">
         <v>3</v>
       </c>
       <c r="C614">
         <v>86</v>
       </c>
       <c r="D614">
         <v>108</v>
       </c>
     </row>
-    <row r="615" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="615" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A615" t="s">
         <v>159</v>
       </c>
       <c r="B615" t="s">
         <v>4</v>
       </c>
       <c r="C615">
         <v>58</v>
       </c>
       <c r="D615">
         <v>161</v>
       </c>
     </row>
-    <row r="616" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="616" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A616" t="s">
         <v>159</v>
       </c>
       <c r="B616" t="s">
         <v>5</v>
       </c>
       <c r="C616">
         <v>124</v>
       </c>
       <c r="D616">
         <v>209</v>
       </c>
     </row>
-    <row r="617" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="617" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A617" t="s">
         <v>159</v>
       </c>
       <c r="B617" t="s">
         <v>6</v>
       </c>
       <c r="C617">
         <v>194</v>
       </c>
       <c r="D617">
         <v>349</v>
       </c>
     </row>
-    <row r="618" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="618" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A618" t="s">
         <v>160</v>
       </c>
       <c r="B618" t="s">
         <v>3</v>
       </c>
       <c r="C618">
         <v>68</v>
       </c>
       <c r="D618">
         <v>88</v>
       </c>
     </row>
-    <row r="619" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="619" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A619" t="s">
         <v>160</v>
       </c>
       <c r="B619" t="s">
         <v>4</v>
       </c>
       <c r="C619">
         <v>60</v>
       </c>
       <c r="D619">
         <v>168</v>
       </c>
     </row>
-    <row r="620" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="620" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A620" t="s">
         <v>160</v>
       </c>
       <c r="B620" t="s">
         <v>5</v>
       </c>
       <c r="C620">
         <v>0</v>
       </c>
       <c r="D620">
         <v>0</v>
       </c>
     </row>
-    <row r="621" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="621" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A621" t="s">
         <v>160</v>
       </c>
       <c r="B621" t="s">
         <v>6</v>
       </c>
       <c r="C621">
         <v>104</v>
       </c>
       <c r="D621">
         <v>201</v>
       </c>
     </row>
-    <row r="622" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="622" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A622" t="s">
         <v>161</v>
       </c>
       <c r="B622" t="s">
         <v>3</v>
       </c>
       <c r="C622">
         <v>119</v>
       </c>
       <c r="D622">
         <v>201</v>
       </c>
     </row>
-    <row r="623" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="623" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A623" t="s">
         <v>161</v>
       </c>
       <c r="B623" t="s">
         <v>4</v>
       </c>
       <c r="C623">
         <v>73</v>
       </c>
       <c r="D623">
         <v>232</v>
       </c>
     </row>
-    <row r="624" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="624" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A624" t="s">
         <v>161</v>
       </c>
       <c r="B624" t="s">
         <v>5</v>
       </c>
       <c r="C624">
         <v>0</v>
       </c>
       <c r="D624">
         <v>0</v>
       </c>
     </row>
-    <row r="625" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="625" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A625" t="s">
         <v>161</v>
       </c>
       <c r="B625" t="s">
         <v>6</v>
       </c>
       <c r="C625">
         <v>163</v>
       </c>
       <c r="D625">
         <v>357</v>
       </c>
     </row>
-    <row r="626" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="626" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A626" t="s">
         <v>162</v>
       </c>
       <c r="B626" t="s">
         <v>3</v>
       </c>
       <c r="C626">
         <v>66</v>
       </c>
       <c r="D626">
         <v>99</v>
       </c>
     </row>
-    <row r="627" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="627" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A627" t="s">
         <v>162</v>
       </c>
       <c r="B627" t="s">
         <v>4</v>
       </c>
       <c r="C627">
         <v>48</v>
       </c>
       <c r="D627">
         <v>120</v>
       </c>
     </row>
-    <row r="628" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="628" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A628" t="s">
         <v>162</v>
       </c>
       <c r="B628" t="s">
         <v>5</v>
       </c>
       <c r="C628">
         <v>0</v>
       </c>
       <c r="D628">
         <v>0</v>
       </c>
     </row>
-    <row r="629" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="629" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A629" t="s">
         <v>162</v>
       </c>
       <c r="B629" t="s">
         <v>6</v>
       </c>
       <c r="C629">
         <v>98</v>
       </c>
       <c r="D629">
         <v>189</v>
       </c>
     </row>
-    <row r="630" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="630" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A630" t="s">
         <v>163</v>
       </c>
       <c r="B630" t="s">
         <v>3</v>
       </c>
       <c r="C630">
         <v>169</v>
       </c>
       <c r="D630">
         <v>236</v>
       </c>
     </row>
-    <row r="631" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="631" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A631" t="s">
         <v>163</v>
       </c>
       <c r="B631" t="s">
         <v>4</v>
       </c>
       <c r="C631">
         <v>142</v>
       </c>
       <c r="D631">
         <v>351</v>
       </c>
     </row>
-    <row r="632" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="632" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A632" t="s">
         <v>163</v>
       </c>
       <c r="B632" t="s">
         <v>5</v>
       </c>
       <c r="C632">
         <v>0</v>
       </c>
       <c r="D632">
         <v>0</v>
       </c>
     </row>
-    <row r="633" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="633" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A633" t="s">
         <v>163</v>
       </c>
       <c r="B633" t="s">
         <v>6</v>
       </c>
       <c r="C633">
         <v>255</v>
       </c>
       <c r="D633">
         <v>456</v>
       </c>
     </row>
-    <row r="634" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="634" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A634" t="s">
         <v>164</v>
       </c>
       <c r="B634" t="s">
         <v>3</v>
       </c>
       <c r="C634">
         <v>0</v>
       </c>
       <c r="D634">
         <v>0</v>
       </c>
     </row>
-    <row r="635" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="635" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A635" t="s">
         <v>164</v>
       </c>
       <c r="B635" t="s">
         <v>4</v>
       </c>
       <c r="C635">
         <v>117</v>
       </c>
       <c r="D635">
         <v>297</v>
       </c>
     </row>
-    <row r="636" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="636" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A636" t="s">
         <v>164</v>
       </c>
       <c r="B636" t="s">
         <v>5</v>
       </c>
       <c r="C636">
         <v>0</v>
       </c>
       <c r="D636">
         <v>0</v>
       </c>
     </row>
-    <row r="637" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="637" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A637" t="s">
         <v>164</v>
       </c>
       <c r="B637" t="s">
         <v>6</v>
       </c>
       <c r="C637">
         <v>117</v>
       </c>
       <c r="D637">
         <v>297</v>
       </c>
     </row>
-    <row r="638" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="638" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A638" t="s">
         <v>165</v>
       </c>
       <c r="B638" t="s">
         <v>3</v>
       </c>
       <c r="C638">
         <v>0</v>
       </c>
       <c r="D638">
         <v>0</v>
       </c>
     </row>
-    <row r="639" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="639" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A639" t="s">
         <v>165</v>
       </c>
       <c r="B639" t="s">
         <v>4</v>
       </c>
       <c r="C639">
         <v>0</v>
       </c>
       <c r="D639">
         <v>0</v>
       </c>
     </row>
-    <row r="640" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="640" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A640" t="s">
         <v>165</v>
       </c>
       <c r="B640" t="s">
         <v>5</v>
       </c>
       <c r="C640">
         <v>0</v>
       </c>
       <c r="D640">
         <v>0</v>
       </c>
     </row>
-    <row r="641" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="641" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A641" t="s">
         <v>165</v>
       </c>
       <c r="B641" t="s">
         <v>6</v>
       </c>
       <c r="C641">
         <v>0</v>
       </c>
       <c r="D641">
         <v>0</v>
       </c>
     </row>
-    <row r="642" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="642" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A642" t="s">
         <v>166</v>
       </c>
       <c r="B642" t="s">
         <v>3</v>
       </c>
       <c r="C642">
         <v>181</v>
       </c>
       <c r="D642">
         <v>243</v>
       </c>
     </row>
-    <row r="643" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="643" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A643" t="s">
         <v>166</v>
       </c>
       <c r="B643" t="s">
         <v>4</v>
       </c>
       <c r="C643">
         <v>120</v>
       </c>
       <c r="D643">
         <v>298</v>
       </c>
     </row>
-    <row r="644" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="644" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A644" t="s">
         <v>166</v>
       </c>
       <c r="B644" t="s">
         <v>5</v>
       </c>
       <c r="C644">
         <v>190</v>
       </c>
       <c r="D644">
         <v>333</v>
       </c>
     </row>
-    <row r="645" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="645" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A645" t="s">
         <v>166</v>
       </c>
       <c r="B645" t="s">
         <v>6</v>
       </c>
       <c r="C645">
         <v>313</v>
       </c>
       <c r="D645">
         <v>556</v>
       </c>
     </row>
-    <row r="646" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="646" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A646" t="s">
         <v>167</v>
       </c>
       <c r="B646" t="s">
         <v>3</v>
       </c>
       <c r="C646">
         <v>97</v>
       </c>
       <c r="D646">
         <v>144</v>
       </c>
     </row>
-    <row r="647" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="647" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A647" t="s">
         <v>167</v>
       </c>
       <c r="B647" t="s">
         <v>4</v>
       </c>
       <c r="C647">
         <v>82</v>
       </c>
       <c r="D647">
         <v>205</v>
       </c>
     </row>
-    <row r="648" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="648" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
         <v>167</v>
       </c>
       <c r="B648" t="s">
         <v>5</v>
       </c>
       <c r="C648">
         <v>0</v>
       </c>
       <c r="D648">
         <v>0</v>
       </c>
     </row>
-    <row r="649" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="649" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
         <v>167</v>
       </c>
       <c r="B649" t="s">
         <v>6</v>
       </c>
       <c r="C649">
         <v>152</v>
       </c>
       <c r="D649">
         <v>299</v>
       </c>
     </row>
-    <row r="650" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="650" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A650" t="s">
         <v>168</v>
       </c>
       <c r="B650" t="s">
         <v>3</v>
       </c>
       <c r="C650">
         <v>253</v>
       </c>
       <c r="D650">
         <v>409</v>
       </c>
     </row>
-    <row r="651" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="651" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A651" t="s">
         <v>168</v>
       </c>
       <c r="B651" t="s">
         <v>4</v>
       </c>
       <c r="C651">
         <v>190</v>
       </c>
       <c r="D651">
         <v>475</v>
       </c>
     </row>
-    <row r="652" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="652" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A652" t="s">
         <v>168</v>
       </c>
       <c r="B652" t="s">
         <v>5</v>
       </c>
       <c r="C652">
         <v>270</v>
       </c>
       <c r="D652">
         <v>455</v>
       </c>
     </row>
-    <row r="653" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="653" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A653" t="s">
         <v>168</v>
       </c>
       <c r="B653" t="s">
         <v>6</v>
       </c>
       <c r="C653">
         <v>440</v>
       </c>
       <c r="D653">
         <v>831</v>
       </c>
     </row>
-    <row r="654" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="654" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A654" t="s">
         <v>169</v>
       </c>
       <c r="B654" t="s">
         <v>3</v>
       </c>
       <c r="C654">
         <v>104</v>
       </c>
       <c r="D654">
         <v>146</v>
       </c>
     </row>
-    <row r="655" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="655" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A655" t="s">
         <v>169</v>
       </c>
       <c r="B655" t="s">
         <v>4</v>
       </c>
       <c r="C655">
         <v>75</v>
       </c>
       <c r="D655">
         <v>185</v>
       </c>
     </row>
-    <row r="656" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="656" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A656" t="s">
         <v>169</v>
       </c>
       <c r="B656" t="s">
         <v>5</v>
       </c>
       <c r="C656">
         <v>0</v>
       </c>
       <c r="D656">
         <v>0</v>
       </c>
     </row>
-    <row r="657" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="657" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A657" t="s">
         <v>169</v>
       </c>
       <c r="B657" t="s">
         <v>6</v>
       </c>
       <c r="C657">
         <v>154</v>
       </c>
       <c r="D657">
         <v>276</v>
       </c>
     </row>
-    <row r="658" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="658" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A658" t="s">
         <v>170</v>
       </c>
       <c r="B658" t="s">
         <v>3</v>
       </c>
       <c r="C658">
         <v>0</v>
       </c>
       <c r="D658">
         <v>0</v>
       </c>
     </row>
-    <row r="659" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="659" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A659" t="s">
         <v>170</v>
       </c>
       <c r="B659" t="s">
         <v>4</v>
       </c>
       <c r="C659">
         <v>0</v>
       </c>
       <c r="D659">
         <v>0</v>
       </c>
     </row>
-    <row r="660" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="660" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A660" t="s">
         <v>170</v>
       </c>
       <c r="B660" t="s">
         <v>5</v>
       </c>
       <c r="C660">
         <v>0</v>
       </c>
       <c r="D660">
         <v>0</v>
       </c>
     </row>
-    <row r="661" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="661" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A661" t="s">
         <v>170</v>
       </c>
       <c r="B661" t="s">
         <v>6</v>
       </c>
       <c r="C661">
         <v>0</v>
       </c>
       <c r="D661">
         <v>0</v>
       </c>
     </row>
-    <row r="662" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="662" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A662" t="s">
         <v>171</v>
       </c>
       <c r="B662" t="s">
         <v>3</v>
       </c>
       <c r="C662">
         <v>169</v>
       </c>
       <c r="D662">
         <v>229</v>
       </c>
     </row>
-    <row r="663" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="663" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A663" t="s">
         <v>171</v>
       </c>
       <c r="B663" t="s">
         <v>4</v>
       </c>
       <c r="C663">
         <v>115</v>
       </c>
       <c r="D663">
         <v>289</v>
       </c>
     </row>
-    <row r="664" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="664" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A664" t="s">
         <v>171</v>
       </c>
       <c r="B664" t="s">
         <v>5</v>
       </c>
       <c r="C664">
         <v>0</v>
       </c>
       <c r="D664">
         <v>0</v>
       </c>
     </row>
-    <row r="665" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="665" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A665" t="s">
         <v>171</v>
       </c>
       <c r="B665" t="s">
         <v>6</v>
       </c>
       <c r="C665">
         <v>221</v>
       </c>
       <c r="D665">
         <v>371</v>
       </c>
     </row>
-    <row r="666" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="666" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A666" t="s">
         <v>172</v>
       </c>
       <c r="B666" t="s">
         <v>3</v>
       </c>
       <c r="C666">
         <v>154</v>
       </c>
       <c r="D666">
         <v>237</v>
       </c>
     </row>
-    <row r="667" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="667" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A667" t="s">
         <v>172</v>
       </c>
       <c r="B667" t="s">
         <v>4</v>
       </c>
       <c r="C667">
         <v>133</v>
       </c>
       <c r="D667">
         <v>313</v>
       </c>
     </row>
-    <row r="668" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="668" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A668" t="s">
         <v>172</v>
       </c>
       <c r="B668" t="s">
         <v>5</v>
       </c>
       <c r="C668">
         <v>0</v>
       </c>
       <c r="D668">
         <v>0</v>
       </c>
     </row>
-    <row r="669" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="669" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A669" t="s">
         <v>172</v>
       </c>
       <c r="B669" t="s">
         <v>6</v>
       </c>
       <c r="C669">
         <v>244</v>
       </c>
       <c r="D669">
         <v>460</v>
       </c>
     </row>
-    <row r="670" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="670" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A670" t="s">
         <v>173</v>
       </c>
       <c r="B670" t="s">
         <v>3</v>
       </c>
       <c r="C670">
         <v>124</v>
       </c>
       <c r="D670">
         <v>180</v>
       </c>
     </row>
-    <row r="671" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="671" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A671" t="s">
         <v>173</v>
       </c>
       <c r="B671" t="s">
         <v>4</v>
       </c>
       <c r="C671">
         <v>101</v>
       </c>
       <c r="D671">
         <v>294</v>
       </c>
     </row>
-    <row r="672" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="672" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A672" t="s">
         <v>173</v>
       </c>
       <c r="B672" t="s">
         <v>5</v>
       </c>
       <c r="C672">
         <v>0</v>
       </c>
       <c r="D672">
         <v>0</v>
       </c>
     </row>
-    <row r="673" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="673" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A673" t="s">
         <v>173</v>
       </c>
       <c r="B673" t="s">
         <v>6</v>
       </c>
       <c r="C673">
         <v>187</v>
       </c>
       <c r="D673">
         <v>376</v>
       </c>
     </row>
-    <row r="674" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="674" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A674" t="s">
         <v>174</v>
       </c>
       <c r="B674" t="s">
         <v>3</v>
       </c>
       <c r="C674">
         <v>109</v>
       </c>
       <c r="D674">
         <v>171</v>
       </c>
     </row>
-    <row r="675" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="675" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A675" t="s">
         <v>174</v>
       </c>
       <c r="B675" t="s">
         <v>4</v>
       </c>
       <c r="C675">
         <v>78</v>
       </c>
       <c r="D675">
         <v>196</v>
       </c>
     </row>
-    <row r="676" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="676" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A676" t="s">
         <v>174</v>
       </c>
       <c r="B676" t="s">
         <v>5</v>
       </c>
       <c r="C676">
         <v>0</v>
       </c>
       <c r="D676">
         <v>0</v>
       </c>
     </row>
-    <row r="677" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="677" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A677" t="s">
         <v>174</v>
       </c>
       <c r="B677" t="s">
         <v>6</v>
       </c>
       <c r="C677">
         <v>164</v>
       </c>
       <c r="D677">
         <v>302</v>
       </c>
     </row>
-    <row r="678" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="678" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A678" t="s">
         <v>175</v>
       </c>
       <c r="B678" t="s">
         <v>3</v>
       </c>
       <c r="C678">
         <v>0</v>
       </c>
       <c r="D678">
         <v>0</v>
       </c>
     </row>
-    <row r="679" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="679" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A679" t="s">
         <v>175</v>
       </c>
       <c r="B679" t="s">
         <v>4</v>
       </c>
       <c r="C679">
         <v>75</v>
       </c>
       <c r="D679">
         <v>209</v>
       </c>
     </row>
-    <row r="680" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="680" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A680" t="s">
         <v>175</v>
       </c>
       <c r="B680" t="s">
         <v>5</v>
       </c>
       <c r="C680">
         <v>0</v>
       </c>
       <c r="D680">
         <v>0</v>
       </c>
     </row>
-    <row r="681" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="681" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A681" t="s">
         <v>175</v>
       </c>
       <c r="B681" t="s">
         <v>6</v>
       </c>
       <c r="C681">
         <v>75</v>
       </c>
       <c r="D681">
         <v>209</v>
       </c>
     </row>
-    <row r="682" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="682" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A682" t="s">
         <v>176</v>
       </c>
       <c r="B682" t="s">
         <v>3</v>
       </c>
       <c r="C682">
         <v>71</v>
       </c>
       <c r="D682">
         <v>92</v>
       </c>
     </row>
-    <row r="683" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="683" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A683" t="s">
         <v>176</v>
       </c>
       <c r="B683" t="s">
         <v>4</v>
       </c>
       <c r="C683">
         <v>60</v>
       </c>
       <c r="D683">
         <v>155</v>
       </c>
     </row>
-    <row r="684" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="684" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A684" t="s">
         <v>176</v>
       </c>
       <c r="B684" t="s">
         <v>5</v>
       </c>
       <c r="C684">
         <v>0</v>
       </c>
       <c r="D684">
         <v>0</v>
       </c>
     </row>
-    <row r="685" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="685" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A685" t="s">
         <v>176</v>
       </c>
       <c r="B685" t="s">
         <v>6</v>
       </c>
       <c r="C685">
         <v>111</v>
       </c>
       <c r="D685">
         <v>207</v>
       </c>
     </row>
-    <row r="686" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="686" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A686" t="s">
         <v>177</v>
       </c>
       <c r="B686" t="s">
         <v>3</v>
       </c>
       <c r="C686">
         <v>136</v>
       </c>
       <c r="D686">
         <v>203</v>
       </c>
     </row>
-    <row r="687" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="687" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A687" t="s">
         <v>177</v>
       </c>
       <c r="B687" t="s">
         <v>4</v>
       </c>
       <c r="C687">
         <v>91</v>
       </c>
       <c r="D687">
         <v>240</v>
       </c>
     </row>
-    <row r="688" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="688" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A688" t="s">
         <v>177</v>
       </c>
       <c r="B688" t="s">
         <v>5</v>
       </c>
       <c r="C688">
         <v>0</v>
       </c>
       <c r="D688">
         <v>0</v>
       </c>
     </row>
-    <row r="689" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="689" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
         <v>177</v>
       </c>
       <c r="B689" t="s">
         <v>6</v>
       </c>
       <c r="C689">
         <v>195</v>
       </c>
       <c r="D689">
         <v>375</v>
       </c>
     </row>
-    <row r="690" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="690" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
         <v>178</v>
       </c>
       <c r="B690" t="s">
         <v>3</v>
       </c>
       <c r="C690">
         <v>124</v>
       </c>
       <c r="D690">
         <v>164</v>
       </c>
     </row>
-    <row r="691" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="691" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A691" t="s">
         <v>178</v>
       </c>
       <c r="B691" t="s">
         <v>4</v>
       </c>
       <c r="C691">
         <v>79</v>
       </c>
       <c r="D691">
         <v>221</v>
       </c>
     </row>
-    <row r="692" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="692" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A692" t="s">
         <v>178</v>
       </c>
       <c r="B692" t="s">
         <v>5</v>
       </c>
       <c r="C692">
         <v>0</v>
       </c>
       <c r="D692">
         <v>0</v>
       </c>
     </row>
-    <row r="693" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="693" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A693" t="s">
         <v>178</v>
       </c>
       <c r="B693" t="s">
         <v>6</v>
       </c>
       <c r="C693">
         <v>175</v>
       </c>
       <c r="D693">
         <v>328</v>
       </c>
     </row>
-    <row r="694" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="694" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A694" t="s">
         <v>179</v>
       </c>
       <c r="B694" t="s">
         <v>3</v>
       </c>
       <c r="C694">
         <v>0</v>
       </c>
       <c r="D694">
         <v>0</v>
       </c>
     </row>
-    <row r="695" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="695" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A695" t="s">
         <v>179</v>
       </c>
       <c r="B695" t="s">
         <v>4</v>
       </c>
       <c r="C695">
         <v>68</v>
       </c>
       <c r="D695">
         <v>203</v>
       </c>
     </row>
-    <row r="696" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="696" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A696" t="s">
         <v>179</v>
       </c>
       <c r="B696" t="s">
         <v>5</v>
       </c>
       <c r="C696">
         <v>0</v>
       </c>
       <c r="D696">
         <v>0</v>
       </c>
     </row>
-    <row r="697" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="697" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A697" t="s">
         <v>179</v>
       </c>
       <c r="B697" t="s">
         <v>6</v>
       </c>
       <c r="C697">
         <v>68</v>
       </c>
       <c r="D697">
         <v>203</v>
       </c>
     </row>
-    <row r="698" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="698" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A698" t="s">
         <v>180</v>
       </c>
       <c r="B698" t="s">
         <v>3</v>
       </c>
       <c r="C698">
         <v>181</v>
       </c>
       <c r="D698">
         <v>251</v>
       </c>
     </row>
-    <row r="699" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="699" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A699" t="s">
         <v>180</v>
       </c>
       <c r="B699" t="s">
         <v>4</v>
       </c>
       <c r="C699">
         <v>143</v>
       </c>
       <c r="D699">
         <v>317</v>
       </c>
     </row>
-    <row r="700" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="700" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A700" t="s">
         <v>180</v>
       </c>
       <c r="B700" t="s">
         <v>5</v>
       </c>
       <c r="C700">
         <v>0</v>
       </c>
       <c r="D700">
         <v>0</v>
       </c>
     </row>
-    <row r="701" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="701" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A701" t="s">
         <v>180</v>
       </c>
       <c r="B701" t="s">
         <v>6</v>
       </c>
       <c r="C701">
         <v>274</v>
       </c>
       <c r="D701">
         <v>471</v>
       </c>
     </row>
-    <row r="702" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="702" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A702" t="s">
         <v>181</v>
       </c>
       <c r="B702" t="s">
         <v>3</v>
       </c>
       <c r="C702">
         <v>72</v>
       </c>
       <c r="D702">
         <v>83</v>
       </c>
     </row>
-    <row r="703" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="703" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A703" t="s">
         <v>181</v>
       </c>
       <c r="B703" t="s">
         <v>4</v>
       </c>
       <c r="C703">
         <v>51</v>
       </c>
       <c r="D703">
         <v>126</v>
       </c>
     </row>
-    <row r="704" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="704" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A704" t="s">
         <v>181</v>
       </c>
       <c r="B704" t="s">
         <v>5</v>
       </c>
       <c r="C704">
         <v>114</v>
       </c>
       <c r="D704">
         <v>202</v>
       </c>
     </row>
-    <row r="705" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="705" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A705" t="s">
         <v>181</v>
       </c>
       <c r="B705" t="s">
         <v>6</v>
       </c>
       <c r="C705">
         <v>172</v>
       </c>
       <c r="D705">
         <v>308</v>
       </c>
     </row>
-    <row r="706" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="706" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A706" t="s">
         <v>182</v>
       </c>
       <c r="B706" t="s">
         <v>3</v>
       </c>
       <c r="C706">
         <v>62</v>
       </c>
       <c r="D706">
         <v>91</v>
       </c>
     </row>
-    <row r="707" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="707" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A707" t="s">
         <v>182</v>
       </c>
       <c r="B707" t="s">
         <v>4</v>
       </c>
       <c r="C707">
         <v>51</v>
       </c>
       <c r="D707">
         <v>156</v>
       </c>
     </row>
-    <row r="708" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="708" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A708" t="s">
         <v>182</v>
       </c>
       <c r="B708" t="s">
         <v>5</v>
       </c>
       <c r="C708">
         <v>0</v>
       </c>
       <c r="D708">
         <v>0</v>
       </c>
     </row>
-    <row r="709" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="709" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A709" t="s">
         <v>182</v>
       </c>
       <c r="B709" t="s">
         <v>6</v>
       </c>
       <c r="C709">
         <v>100</v>
       </c>
       <c r="D709">
         <v>213</v>
       </c>
     </row>
-    <row r="710" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="710" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A710" t="s">
         <v>183</v>
       </c>
       <c r="B710" t="s">
         <v>3</v>
       </c>
       <c r="C710">
         <v>101</v>
       </c>
       <c r="D710">
         <v>152</v>
       </c>
     </row>
-    <row r="711" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="711" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A711" t="s">
         <v>183</v>
       </c>
       <c r="B711" t="s">
         <v>4</v>
       </c>
       <c r="C711">
         <v>74</v>
       </c>
       <c r="D711">
         <v>208</v>
       </c>
     </row>
-    <row r="712" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="712" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A712" t="s">
         <v>183</v>
       </c>
       <c r="B712" t="s">
         <v>5</v>
       </c>
       <c r="C712">
         <v>0</v>
       </c>
       <c r="D712">
         <v>0</v>
       </c>
     </row>
-    <row r="713" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="713" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A713" t="s">
         <v>183</v>
       </c>
       <c r="B713" t="s">
         <v>6</v>
       </c>
       <c r="C713">
         <v>152</v>
       </c>
       <c r="D713">
         <v>299</v>
       </c>
     </row>
-    <row r="714" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="714" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A714" t="s">
         <v>184</v>
       </c>
       <c r="B714" t="s">
         <v>3</v>
       </c>
       <c r="C714">
         <v>0</v>
       </c>
       <c r="D714">
         <v>0</v>
       </c>
     </row>
-    <row r="715" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="715" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A715" t="s">
         <v>184</v>
       </c>
       <c r="B715" t="s">
         <v>4</v>
       </c>
       <c r="C715">
         <v>65</v>
       </c>
       <c r="D715">
         <v>175</v>
       </c>
     </row>
-    <row r="716" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="716" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A716" t="s">
         <v>184</v>
       </c>
       <c r="B716" t="s">
         <v>5</v>
       </c>
       <c r="C716">
         <v>0</v>
       </c>
       <c r="D716">
         <v>0</v>
       </c>
     </row>
-    <row r="717" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="717" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A717" t="s">
         <v>184</v>
       </c>
       <c r="B717" t="s">
         <v>6</v>
       </c>
       <c r="C717">
         <v>65</v>
       </c>
       <c r="D717">
         <v>175</v>
       </c>
     </row>
-    <row r="718" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="718" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A718" t="s">
         <v>185</v>
       </c>
       <c r="B718" t="s">
         <v>3</v>
       </c>
       <c r="C718">
         <v>228</v>
       </c>
       <c r="D718">
         <v>370</v>
       </c>
     </row>
-    <row r="719" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="719" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A719" t="s">
         <v>185</v>
       </c>
       <c r="B719" t="s">
         <v>4</v>
       </c>
       <c r="C719">
         <v>141</v>
       </c>
       <c r="D719">
         <v>356</v>
       </c>
     </row>
-    <row r="720" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="720" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A720" t="s">
         <v>185</v>
       </c>
       <c r="B720" t="s">
         <v>5</v>
       </c>
       <c r="C720">
         <v>227</v>
       </c>
       <c r="D720">
         <v>392</v>
       </c>
     </row>
-    <row r="721" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="721" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A721" t="s">
         <v>185</v>
       </c>
       <c r="B721" t="s">
         <v>6</v>
       </c>
       <c r="C721">
         <v>392</v>
       </c>
       <c r="D721">
         <v>729</v>
       </c>
     </row>
-    <row r="722" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="722" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A722" t="s">
         <v>186</v>
       </c>
       <c r="B722" t="s">
         <v>3</v>
       </c>
       <c r="C722">
         <v>106</v>
       </c>
       <c r="D722">
         <v>148</v>
       </c>
     </row>
-    <row r="723" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="723" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A723" t="s">
         <v>186</v>
       </c>
       <c r="B723" t="s">
         <v>4</v>
       </c>
       <c r="C723">
         <v>68</v>
       </c>
       <c r="D723">
         <v>192</v>
       </c>
     </row>
-    <row r="724" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="724" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A724" t="s">
         <v>186</v>
       </c>
       <c r="B724" t="s">
         <v>5</v>
       </c>
       <c r="C724">
         <v>0</v>
       </c>
       <c r="D724">
         <v>0</v>
       </c>
     </row>
-    <row r="725" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="725" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A725" t="s">
         <v>186</v>
       </c>
       <c r="B725" t="s">
         <v>6</v>
       </c>
       <c r="C725">
         <v>154</v>
       </c>
       <c r="D725">
         <v>298</v>
       </c>
     </row>
-    <row r="726" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="726" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A726" t="s">
         <v>187</v>
       </c>
       <c r="B726" t="s">
         <v>3</v>
       </c>
       <c r="C726">
         <v>83</v>
       </c>
       <c r="D726">
         <v>121</v>
       </c>
     </row>
-    <row r="727" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="727" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A727" t="s">
         <v>187</v>
       </c>
       <c r="B727" t="s">
         <v>4</v>
       </c>
       <c r="C727">
         <v>57</v>
       </c>
       <c r="D727">
         <v>157</v>
       </c>
     </row>
-    <row r="728" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="728" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A728" t="s">
         <v>187</v>
       </c>
       <c r="B728" t="s">
         <v>5</v>
       </c>
       <c r="C728">
         <v>0</v>
       </c>
       <c r="D728">
         <v>0</v>
       </c>
     </row>
-    <row r="729" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="729" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A729" t="s">
         <v>187</v>
       </c>
       <c r="B729" t="s">
         <v>6</v>
       </c>
       <c r="C729">
         <v>122</v>
       </c>
       <c r="D729">
         <v>230</v>
       </c>
     </row>
-    <row r="730" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="730" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A730" t="s">
         <v>188</v>
       </c>
       <c r="B730" t="s">
         <v>3</v>
       </c>
       <c r="C730">
         <v>72</v>
       </c>
       <c r="D730">
         <v>90</v>
       </c>
     </row>
-    <row r="731" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="731" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A731" t="s">
         <v>188</v>
       </c>
       <c r="B731" t="s">
         <v>4</v>
       </c>
       <c r="C731">
         <v>41</v>
       </c>
       <c r="D731">
         <v>107</v>
       </c>
     </row>
-    <row r="732" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="732" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A732" t="s">
         <v>188</v>
       </c>
       <c r="B732" t="s">
         <v>5</v>
       </c>
       <c r="C732">
         <v>0</v>
       </c>
       <c r="D732">
         <v>0</v>
       </c>
     </row>
-    <row r="733" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="733" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A733" t="s">
         <v>188</v>
       </c>
       <c r="B733" t="s">
         <v>6</v>
       </c>
       <c r="C733">
         <v>96</v>
       </c>
       <c r="D733">
         <v>163</v>
       </c>
     </row>
-    <row r="734" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="734" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A734" t="s">
         <v>189</v>
       </c>
       <c r="B734" t="s">
         <v>3</v>
       </c>
       <c r="C734">
         <v>0</v>
       </c>
       <c r="D734">
         <v>0</v>
       </c>
     </row>
-    <row r="735" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="735" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A735" t="s">
         <v>189</v>
       </c>
       <c r="B735" t="s">
         <v>4</v>
       </c>
       <c r="C735">
         <v>72</v>
       </c>
       <c r="D735">
         <v>184</v>
       </c>
     </row>
-    <row r="736" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="736" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A736" t="s">
         <v>189</v>
       </c>
       <c r="B736" t="s">
         <v>5</v>
       </c>
       <c r="C736">
         <v>0</v>
       </c>
       <c r="D736">
         <v>0</v>
       </c>
     </row>
-    <row r="737" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="737" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A737" t="s">
         <v>189</v>
       </c>
       <c r="B737" t="s">
         <v>6</v>
       </c>
       <c r="C737">
         <v>72</v>
       </c>
       <c r="D737">
         <v>184</v>
       </c>
     </row>
-    <row r="738" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="738" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A738" t="s">
         <v>190</v>
       </c>
       <c r="B738" t="s">
         <v>3</v>
       </c>
       <c r="C738">
         <v>111</v>
       </c>
       <c r="D738">
         <v>161</v>
       </c>
     </row>
-    <row r="739" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="739" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A739" t="s">
         <v>190</v>
       </c>
       <c r="B739" t="s">
         <v>4</v>
       </c>
       <c r="C739">
         <v>100</v>
       </c>
       <c r="D739">
         <v>258</v>
       </c>
     </row>
-    <row r="740" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="740" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A740" t="s">
         <v>190</v>
       </c>
       <c r="B740" t="s">
         <v>5</v>
       </c>
       <c r="C740">
         <v>0</v>
       </c>
       <c r="D740">
         <v>0</v>
       </c>
     </row>
-    <row r="741" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="741" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A741" t="s">
         <v>190</v>
       </c>
       <c r="B741" t="s">
         <v>6</v>
       </c>
       <c r="C741">
         <v>182</v>
       </c>
       <c r="D741">
         <v>358</v>
       </c>
     </row>
-    <row r="742" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="742" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A742" t="s">
         <v>191</v>
       </c>
       <c r="B742" t="s">
         <v>3</v>
       </c>
       <c r="C742">
         <v>97</v>
       </c>
       <c r="D742">
         <v>131</v>
       </c>
     </row>
-    <row r="743" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="743" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A743" t="s">
         <v>191</v>
       </c>
       <c r="B743" t="s">
         <v>4</v>
       </c>
       <c r="C743">
         <v>56</v>
       </c>
       <c r="D743">
         <v>152</v>
       </c>
     </row>
-    <row r="744" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="744" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A744" t="s">
         <v>191</v>
       </c>
       <c r="B744" t="s">
         <v>5</v>
       </c>
       <c r="C744">
         <v>0</v>
       </c>
       <c r="D744">
         <v>0</v>
       </c>
     </row>
-    <row r="745" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="745" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A745" t="s">
         <v>191</v>
       </c>
       <c r="B745" t="s">
         <v>6</v>
       </c>
       <c r="C745">
         <v>130</v>
       </c>
       <c r="D745">
         <v>218</v>
       </c>
     </row>
-    <row r="746" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="746" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A746" t="s">
         <v>192</v>
       </c>
       <c r="B746" t="s">
         <v>3</v>
       </c>
       <c r="C746">
         <v>246</v>
       </c>
       <c r="D746">
         <v>355</v>
       </c>
     </row>
-    <row r="747" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="747" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A747" t="s">
         <v>192</v>
       </c>
       <c r="B747" t="s">
         <v>4</v>
       </c>
       <c r="C747">
         <v>230</v>
       </c>
       <c r="D747">
         <v>568</v>
       </c>
     </row>
-    <row r="748" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="748" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A748" t="s">
         <v>192</v>
       </c>
       <c r="B748" t="s">
         <v>5</v>
       </c>
       <c r="C748">
         <v>0</v>
       </c>
       <c r="D748">
         <v>0</v>
       </c>
     </row>
-    <row r="749" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="749" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A749" t="s">
         <v>192</v>
       </c>
       <c r="B749" t="s">
         <v>6</v>
       </c>
       <c r="C749">
         <v>384</v>
       </c>
       <c r="D749">
         <v>707</v>
       </c>
     </row>
-    <row r="750" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="750" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A750" t="s">
         <v>193</v>
       </c>
       <c r="B750" t="s">
         <v>3</v>
       </c>
       <c r="C750">
         <v>0</v>
       </c>
       <c r="D750">
         <v>0</v>
       </c>
     </row>
-    <row r="751" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="751" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A751" t="s">
         <v>193</v>
       </c>
       <c r="B751" t="s">
         <v>4</v>
       </c>
       <c r="C751">
         <v>138</v>
       </c>
       <c r="D751">
         <v>328</v>
       </c>
     </row>
-    <row r="752" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="752" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A752" t="s">
         <v>193</v>
       </c>
       <c r="B752" t="s">
         <v>5</v>
       </c>
       <c r="C752">
         <v>0</v>
       </c>
       <c r="D752">
         <v>0</v>
       </c>
     </row>
-    <row r="753" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="753" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A753" t="s">
         <v>193</v>
       </c>
       <c r="B753" t="s">
         <v>6</v>
       </c>
       <c r="C753">
         <v>138</v>
       </c>
       <c r="D753">
         <v>328</v>
       </c>
     </row>
-    <row r="754" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="754" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A754" t="s">
         <v>194</v>
       </c>
       <c r="B754" t="s">
         <v>3</v>
       </c>
       <c r="C754">
         <v>0</v>
       </c>
       <c r="D754">
         <v>0</v>
       </c>
     </row>
-    <row r="755" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="755" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A755" t="s">
         <v>194</v>
       </c>
       <c r="B755" t="s">
         <v>4</v>
       </c>
       <c r="C755">
         <v>0</v>
       </c>
       <c r="D755">
         <v>0</v>
       </c>
     </row>
-    <row r="756" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="756" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A756" t="s">
         <v>194</v>
       </c>
       <c r="B756" t="s">
         <v>5</v>
       </c>
       <c r="C756">
         <v>0</v>
       </c>
       <c r="D756">
         <v>0</v>
       </c>
     </row>
-    <row r="757" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="757" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A757" t="s">
         <v>194</v>
       </c>
       <c r="B757" t="s">
         <v>6</v>
       </c>
       <c r="C757">
         <v>0</v>
       </c>
       <c r="D757">
         <v>0</v>
       </c>
     </row>
-    <row r="758" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="758" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A758" t="s">
         <v>195</v>
       </c>
       <c r="B758" t="s">
         <v>3</v>
       </c>
       <c r="C758">
         <v>0</v>
       </c>
       <c r="D758">
         <v>0</v>
       </c>
     </row>
-    <row r="759" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="759" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A759" t="s">
         <v>195</v>
       </c>
       <c r="B759" t="s">
         <v>4</v>
       </c>
       <c r="C759">
         <v>0</v>
       </c>
       <c r="D759">
         <v>0</v>
       </c>
     </row>
-    <row r="760" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="760" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A760" t="s">
         <v>195</v>
       </c>
       <c r="B760" t="s">
         <v>5</v>
       </c>
       <c r="C760">
         <v>0</v>
       </c>
       <c r="D760">
         <v>0</v>
       </c>
     </row>
-    <row r="761" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="761" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A761" t="s">
         <v>195</v>
       </c>
       <c r="B761" t="s">
         <v>6</v>
       </c>
       <c r="C761">
         <v>0</v>
       </c>
       <c r="D761">
         <v>0</v>
       </c>
     </row>
-    <row r="762" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="762" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A762" t="s">
         <v>196</v>
       </c>
       <c r="B762" t="s">
         <v>3</v>
       </c>
       <c r="C762">
         <v>143</v>
       </c>
       <c r="D762">
         <v>219</v>
       </c>
     </row>
-    <row r="763" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="763" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A763" t="s">
         <v>196</v>
       </c>
       <c r="B763" t="s">
         <v>4</v>
       </c>
       <c r="C763">
         <v>109</v>
       </c>
       <c r="D763">
         <v>305</v>
       </c>
     </row>
-    <row r="764" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="764" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A764" t="s">
         <v>196</v>
       </c>
       <c r="B764" t="s">
         <v>5</v>
       </c>
       <c r="C764">
         <v>0</v>
       </c>
       <c r="D764">
         <v>0</v>
       </c>
     </row>
-    <row r="765" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="765" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A765" t="s">
         <v>196</v>
       </c>
       <c r="B765" t="s">
         <v>6</v>
       </c>
       <c r="C765">
         <v>218</v>
       </c>
       <c r="D765">
         <v>444</v>
       </c>
     </row>
-    <row r="766" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="766" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A766" t="s">
         <v>197</v>
       </c>
       <c r="B766" t="s">
         <v>3</v>
       </c>
       <c r="C766">
         <v>296</v>
       </c>
       <c r="D766">
         <v>469</v>
       </c>
     </row>
-    <row r="767" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="767" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A767" t="s">
         <v>197</v>
       </c>
       <c r="B767" t="s">
         <v>4</v>
       </c>
       <c r="C767">
         <v>175</v>
       </c>
       <c r="D767">
         <v>417</v>
       </c>
     </row>
-    <row r="768" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="768" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A768" t="s">
         <v>197</v>
       </c>
       <c r="B768" t="s">
         <v>5</v>
       </c>
       <c r="C768">
         <v>0</v>
       </c>
       <c r="D768">
         <v>0</v>
       </c>
     </row>
-    <row r="769" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="769" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A769" t="s">
         <v>197</v>
       </c>
       <c r="B769" t="s">
         <v>6</v>
       </c>
       <c r="C769">
         <v>370</v>
       </c>
       <c r="D769">
         <v>656</v>
       </c>
     </row>
-    <row r="770" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="770" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A770" t="s">
         <v>198</v>
       </c>
       <c r="B770" t="s">
         <v>3</v>
       </c>
       <c r="C770">
         <v>0</v>
       </c>
       <c r="D770">
         <v>0</v>
       </c>
     </row>
-    <row r="771" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="771" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A771" t="s">
         <v>198</v>
       </c>
       <c r="B771" t="s">
         <v>4</v>
       </c>
       <c r="C771">
         <v>87</v>
       </c>
       <c r="D771">
         <v>234</v>
       </c>
     </row>
-    <row r="772" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="772" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A772" t="s">
         <v>198</v>
       </c>
       <c r="B772" t="s">
         <v>5</v>
       </c>
       <c r="C772">
         <v>0</v>
       </c>
       <c r="D772">
         <v>0</v>
       </c>
     </row>
-    <row r="773" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="773" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A773" t="s">
         <v>198</v>
       </c>
       <c r="B773" t="s">
         <v>6</v>
       </c>
       <c r="C773">
         <v>87</v>
       </c>
       <c r="D773">
         <v>234</v>
       </c>
     </row>
-    <row r="774" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="774" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A774" t="s">
         <v>199</v>
       </c>
       <c r="B774" t="s">
         <v>3</v>
       </c>
       <c r="C774">
         <v>80</v>
       </c>
       <c r="D774">
         <v>120</v>
       </c>
     </row>
-    <row r="775" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="775" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A775" t="s">
         <v>199</v>
       </c>
       <c r="B775" t="s">
         <v>4</v>
       </c>
       <c r="C775">
         <v>60</v>
       </c>
       <c r="D775">
         <v>154</v>
       </c>
     </row>
-    <row r="776" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="776" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A776" t="s">
         <v>199</v>
       </c>
       <c r="B776" t="s">
         <v>5</v>
       </c>
       <c r="C776">
         <v>0</v>
       </c>
       <c r="D776">
         <v>0</v>
       </c>
     </row>
-    <row r="777" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="777" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A777" t="s">
         <v>199</v>
       </c>
       <c r="B777" t="s">
         <v>6</v>
       </c>
       <c r="C777">
         <v>116</v>
       </c>
       <c r="D777">
         <v>229</v>
       </c>
     </row>
-    <row r="778" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="778" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A778" t="s">
         <v>200</v>
       </c>
       <c r="B778" t="s">
         <v>3</v>
       </c>
       <c r="C778">
         <v>79</v>
       </c>
       <c r="D778">
         <v>113</v>
       </c>
     </row>
-    <row r="779" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="779" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A779" t="s">
         <v>200</v>
       </c>
       <c r="B779" t="s">
         <v>4</v>
       </c>
       <c r="C779">
         <v>57</v>
       </c>
       <c r="D779">
         <v>155</v>
       </c>
     </row>
-    <row r="780" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="780" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A780" t="s">
         <v>200</v>
       </c>
       <c r="B780" t="s">
         <v>5</v>
       </c>
       <c r="C780">
         <v>0</v>
       </c>
       <c r="D780">
         <v>0</v>
       </c>
     </row>
-    <row r="781" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="781" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A781" t="s">
         <v>200</v>
       </c>
       <c r="B781" t="s">
         <v>6</v>
       </c>
       <c r="C781">
         <v>114</v>
       </c>
       <c r="D781">
         <v>226</v>
       </c>
     </row>
-    <row r="782" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="782" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A782" t="s">
         <v>201</v>
       </c>
       <c r="B782" t="s">
         <v>3</v>
       </c>
       <c r="C782">
         <v>230</v>
       </c>
       <c r="D782">
         <v>361</v>
       </c>
     </row>
-    <row r="783" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="783" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A783" t="s">
         <v>201</v>
       </c>
       <c r="B783" t="s">
         <v>4</v>
       </c>
       <c r="C783">
         <v>129</v>
       </c>
       <c r="D783">
         <v>365</v>
       </c>
     </row>
-    <row r="784" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="784" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A784" t="s">
         <v>201</v>
       </c>
       <c r="B784" t="s">
         <v>5</v>
       </c>
       <c r="C784">
         <v>0</v>
       </c>
       <c r="D784">
         <v>0</v>
       </c>
     </row>
-    <row r="785" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="785" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A785" t="s">
         <v>201</v>
       </c>
       <c r="B785" t="s">
         <v>6</v>
       </c>
       <c r="C785">
         <v>291</v>
       </c>
       <c r="D785">
         <v>552</v>
       </c>
     </row>
-    <row r="786" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="786" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A786" t="s">
         <v>202</v>
       </c>
       <c r="B786" t="s">
         <v>3</v>
       </c>
       <c r="C786">
         <v>0</v>
       </c>
       <c r="D786">
         <v>0</v>
       </c>
     </row>
-    <row r="787" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="787" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A787" t="s">
         <v>202</v>
       </c>
       <c r="B787" t="s">
         <v>4</v>
       </c>
       <c r="C787">
         <v>70</v>
       </c>
       <c r="D787">
         <v>178</v>
       </c>
     </row>
-    <row r="788" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="788" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A788" t="s">
         <v>202</v>
       </c>
       <c r="B788" t="s">
         <v>5</v>
       </c>
       <c r="C788">
         <v>0</v>
       </c>
       <c r="D788">
         <v>0</v>
       </c>
     </row>
-    <row r="789" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="789" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A789" t="s">
         <v>202</v>
       </c>
       <c r="B789" t="s">
         <v>6</v>
       </c>
       <c r="C789">
         <v>70</v>
       </c>
       <c r="D789">
         <v>178</v>
       </c>
     </row>
-    <row r="790" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="790" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A790" t="s">
         <v>203</v>
       </c>
       <c r="B790" t="s">
         <v>3</v>
       </c>
       <c r="C790">
         <v>75</v>
       </c>
       <c r="D790">
         <v>107</v>
       </c>
     </row>
-    <row r="791" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="791" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A791" t="s">
         <v>203</v>
       </c>
       <c r="B791" t="s">
         <v>4</v>
       </c>
       <c r="C791">
         <v>67</v>
       </c>
       <c r="D791">
         <v>214</v>
       </c>
     </row>
-    <row r="792" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="792" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A792" t="s">
         <v>203</v>
       </c>
       <c r="B792" t="s">
         <v>5</v>
       </c>
       <c r="C792">
         <v>31</v>
       </c>
       <c r="D792">
         <v>54</v>
       </c>
     </row>
-    <row r="793" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="793" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A793" t="s">
         <v>203</v>
       </c>
       <c r="B793" t="s">
         <v>6</v>
       </c>
       <c r="C793">
         <v>140</v>
       </c>
       <c r="D793">
         <v>309</v>
       </c>
     </row>
-    <row r="794" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="794" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A794" t="s">
         <v>204</v>
       </c>
       <c r="B794" t="s">
         <v>3</v>
       </c>
       <c r="C794">
         <v>177</v>
       </c>
       <c r="D794">
         <v>279</v>
       </c>
     </row>
-    <row r="795" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="795" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A795" t="s">
         <v>204</v>
       </c>
       <c r="B795" t="s">
         <v>4</v>
       </c>
       <c r="C795">
         <v>125</v>
       </c>
       <c r="D795">
         <v>336</v>
       </c>
     </row>
-    <row r="796" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="796" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A796" t="s">
         <v>204</v>
       </c>
       <c r="B796" t="s">
         <v>5</v>
       </c>
       <c r="C796">
         <v>0</v>
       </c>
       <c r="D796">
         <v>0</v>
       </c>
     </row>
-    <row r="797" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="797" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A797" t="s">
         <v>204</v>
       </c>
       <c r="B797" t="s">
         <v>6</v>
       </c>
       <c r="C797">
         <v>263</v>
       </c>
       <c r="D797">
         <v>517</v>
       </c>
     </row>
-    <row r="798" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="798" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A798" t="s">
         <v>205</v>
       </c>
       <c r="B798" t="s">
         <v>3</v>
       </c>
       <c r="C798">
         <v>0</v>
       </c>
       <c r="D798">
         <v>0</v>
       </c>
     </row>
-    <row r="799" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="799" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A799" t="s">
         <v>205</v>
       </c>
       <c r="B799" t="s">
         <v>4</v>
       </c>
       <c r="C799">
         <v>71</v>
       </c>
       <c r="D799">
         <v>201</v>
       </c>
     </row>
-    <row r="800" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="800" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A800" t="s">
         <v>205</v>
       </c>
       <c r="B800" t="s">
         <v>5</v>
       </c>
       <c r="C800">
         <v>0</v>
       </c>
       <c r="D800">
         <v>0</v>
       </c>
     </row>
-    <row r="801" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="801" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A801" t="s">
         <v>205</v>
       </c>
       <c r="B801" t="s">
         <v>6</v>
       </c>
       <c r="C801">
         <v>71</v>
       </c>
       <c r="D801">
         <v>201</v>
       </c>
     </row>
-    <row r="802" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="802" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A802" t="s">
         <v>206</v>
       </c>
       <c r="B802" t="s">
         <v>3</v>
       </c>
       <c r="C802">
         <v>93</v>
       </c>
       <c r="D802">
         <v>132</v>
       </c>
     </row>
-    <row r="803" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="803" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A803" t="s">
         <v>206</v>
       </c>
       <c r="B803" t="s">
         <v>4</v>
       </c>
       <c r="C803">
         <v>79</v>
       </c>
       <c r="D803">
         <v>233</v>
       </c>
     </row>
-    <row r="804" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="804" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A804" t="s">
         <v>206</v>
       </c>
       <c r="B804" t="s">
         <v>5</v>
       </c>
       <c r="C804">
         <v>0</v>
       </c>
       <c r="D804">
         <v>0</v>
       </c>
     </row>
-    <row r="805" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="805" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A805" t="s">
         <v>206</v>
       </c>
       <c r="B805" t="s">
         <v>6</v>
       </c>
       <c r="C805">
         <v>140</v>
       </c>
       <c r="D805">
         <v>285</v>
       </c>
     </row>
-    <row r="806" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="806" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A806" t="s">
         <v>207</v>
       </c>
       <c r="B806" t="s">
         <v>3</v>
       </c>
       <c r="C806">
         <v>118</v>
       </c>
       <c r="D806">
         <v>162</v>
       </c>
     </row>
-    <row r="807" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="807" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A807" t="s">
         <v>207</v>
       </c>
       <c r="B807" t="s">
         <v>4</v>
       </c>
       <c r="C807">
         <v>105</v>
       </c>
       <c r="D807">
         <v>226</v>
       </c>
     </row>
-    <row r="808" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="808" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A808" t="s">
         <v>207</v>
       </c>
       <c r="B808" t="s">
         <v>5</v>
       </c>
       <c r="C808">
         <v>0</v>
       </c>
       <c r="D808">
         <v>0</v>
       </c>
     </row>
-    <row r="809" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="809" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A809" t="s">
         <v>207</v>
       </c>
       <c r="B809" t="s">
         <v>6</v>
       </c>
       <c r="C809">
         <v>188</v>
       </c>
       <c r="D809">
         <v>327</v>
       </c>
     </row>
-    <row r="810" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="810" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A810" t="s">
         <v>208</v>
       </c>
       <c r="B810" t="s">
         <v>3</v>
       </c>
       <c r="C810">
         <v>0</v>
       </c>
       <c r="D810">
         <v>0</v>
       </c>
     </row>
-    <row r="811" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="811" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A811" t="s">
         <v>208</v>
       </c>
       <c r="B811" t="s">
         <v>4</v>
       </c>
       <c r="C811">
         <v>0</v>
       </c>
       <c r="D811">
         <v>0</v>
       </c>
     </row>
-    <row r="812" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="812" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A812" t="s">
         <v>208</v>
       </c>
       <c r="B812" t="s">
         <v>5</v>
       </c>
       <c r="C812">
         <v>0</v>
       </c>
       <c r="D812">
         <v>0</v>
       </c>
     </row>
-    <row r="813" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="813" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A813" t="s">
         <v>208</v>
       </c>
       <c r="B813" t="s">
         <v>6</v>
       </c>
       <c r="C813">
         <v>0</v>
       </c>
       <c r="D813">
         <v>0</v>
       </c>
     </row>
-    <row r="814" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="814" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A814" t="s">
         <v>209</v>
       </c>
       <c r="B814" t="s">
         <v>3</v>
       </c>
       <c r="C814">
         <v>129</v>
       </c>
       <c r="D814">
         <v>195</v>
       </c>
     </row>
-    <row r="815" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="815" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A815" t="s">
         <v>209</v>
       </c>
       <c r="B815" t="s">
         <v>4</v>
       </c>
       <c r="C815">
         <v>101</v>
       </c>
       <c r="D815">
         <v>265</v>
       </c>
     </row>
-    <row r="816" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="816" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A816" t="s">
         <v>209</v>
       </c>
       <c r="B816" t="s">
         <v>5</v>
       </c>
       <c r="C816">
         <v>0</v>
       </c>
       <c r="D816">
         <v>0</v>
       </c>
     </row>
-    <row r="817" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="817" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A817" t="s">
         <v>209</v>
       </c>
       <c r="B817" t="s">
         <v>6</v>
       </c>
       <c r="C817">
         <v>201</v>
       </c>
       <c r="D817">
         <v>375</v>
       </c>
     </row>
-    <row r="818" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="818" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A818" t="s">
         <v>210</v>
       </c>
       <c r="B818" t="s">
         <v>3</v>
       </c>
       <c r="C818">
         <v>0</v>
       </c>
       <c r="D818">
         <v>0</v>
       </c>
     </row>
-    <row r="819" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="819" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A819" t="s">
         <v>210</v>
       </c>
       <c r="B819" t="s">
         <v>4</v>
       </c>
       <c r="C819">
         <v>69</v>
       </c>
       <c r="D819">
         <v>182</v>
       </c>
     </row>
-    <row r="820" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="820" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A820" t="s">
         <v>210</v>
       </c>
       <c r="B820" t="s">
         <v>5</v>
       </c>
       <c r="C820">
         <v>0</v>
       </c>
       <c r="D820">
         <v>0</v>
       </c>
     </row>
-    <row r="821" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="821" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A821" t="s">
         <v>210</v>
       </c>
       <c r="B821" t="s">
         <v>6</v>
       </c>
       <c r="C821">
         <v>69</v>
       </c>
       <c r="D821">
         <v>182</v>
       </c>
     </row>
-    <row r="822" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="822" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A822" t="s">
         <v>211</v>
       </c>
       <c r="B822" t="s">
         <v>3</v>
       </c>
       <c r="C822">
         <v>307</v>
       </c>
       <c r="D822">
         <v>484</v>
       </c>
     </row>
-    <row r="823" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="823" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A823" t="s">
         <v>211</v>
       </c>
       <c r="B823" t="s">
         <v>4</v>
       </c>
       <c r="C823">
         <v>199</v>
       </c>
       <c r="D823">
         <v>525</v>
       </c>
     </row>
-    <row r="824" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="824" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A824" t="s">
         <v>211</v>
       </c>
       <c r="B824" t="s">
         <v>5</v>
       </c>
       <c r="C824">
         <v>0</v>
       </c>
       <c r="D824">
         <v>0</v>
       </c>
     </row>
-    <row r="825" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="825" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A825" t="s">
         <v>211</v>
       </c>
       <c r="B825" t="s">
         <v>6</v>
       </c>
       <c r="C825">
         <v>381</v>
       </c>
       <c r="D825">
         <v>694</v>
       </c>
     </row>
-    <row r="826" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="826" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A826" t="s">
         <v>212</v>
       </c>
       <c r="B826" t="s">
         <v>3</v>
       </c>
       <c r="C826">
         <v>104</v>
       </c>
       <c r="D826">
         <v>151</v>
       </c>
     </row>
-    <row r="827" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="827" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A827" t="s">
         <v>212</v>
       </c>
       <c r="B827" t="s">
         <v>4</v>
       </c>
       <c r="C827">
         <v>76</v>
       </c>
       <c r="D827">
         <v>183</v>
       </c>
     </row>
-    <row r="828" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="828" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A828" t="s">
         <v>212</v>
       </c>
       <c r="B828" t="s">
         <v>5</v>
       </c>
       <c r="C828">
         <v>0</v>
       </c>
       <c r="D828">
         <v>0</v>
       </c>
     </row>
-    <row r="829" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="829" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A829" t="s">
         <v>212</v>
       </c>
       <c r="B829" t="s">
         <v>6</v>
       </c>
       <c r="C829">
         <v>154</v>
       </c>
       <c r="D829">
         <v>280</v>
       </c>
     </row>
-    <row r="830" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="830" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A830" t="s">
         <v>213</v>
       </c>
       <c r="B830" t="s">
         <v>3</v>
       </c>
       <c r="C830">
         <v>77</v>
       </c>
       <c r="D830">
         <v>102</v>
       </c>
     </row>
-    <row r="831" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="831" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A831" t="s">
         <v>213</v>
       </c>
       <c r="B831" t="s">
         <v>4</v>
       </c>
       <c r="C831">
         <v>67</v>
       </c>
       <c r="D831">
         <v>165</v>
       </c>
     </row>
-    <row r="832" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="832" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A832" t="s">
         <v>213</v>
       </c>
       <c r="B832" t="s">
         <v>5</v>
       </c>
       <c r="C832">
         <v>0</v>
       </c>
       <c r="D832">
         <v>0</v>
       </c>
     </row>
-    <row r="833" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="833" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A833" t="s">
         <v>213</v>
       </c>
       <c r="B833" t="s">
         <v>6</v>
       </c>
       <c r="C833">
         <v>124</v>
       </c>
       <c r="D833">
         <v>226</v>
       </c>
     </row>
-    <row r="834" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="834" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A834" t="s">
         <v>214</v>
       </c>
       <c r="B834" t="s">
         <v>3</v>
       </c>
       <c r="C834">
         <v>123</v>
       </c>
       <c r="D834">
         <v>143</v>
       </c>
     </row>
-    <row r="835" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="835" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A835" t="s">
         <v>214</v>
       </c>
       <c r="B835" t="s">
         <v>4</v>
       </c>
       <c r="C835">
         <v>90</v>
       </c>
       <c r="D835">
         <v>229</v>
       </c>
     </row>
-    <row r="836" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="836" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A836" t="s">
         <v>214</v>
       </c>
       <c r="B836" t="s">
         <v>5</v>
       </c>
       <c r="C836">
         <v>0</v>
       </c>
       <c r="D836">
         <v>0</v>
       </c>
     </row>
-    <row r="837" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="837" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A837" t="s">
         <v>214</v>
       </c>
       <c r="B837" t="s">
         <v>6</v>
       </c>
       <c r="C837">
         <v>182</v>
       </c>
       <c r="D837">
         <v>308</v>
       </c>
     </row>
-    <row r="838" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="838" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A838" t="s">
         <v>215</v>
       </c>
       <c r="B838" t="s">
         <v>3</v>
       </c>
       <c r="C838">
         <v>0</v>
       </c>
       <c r="D838">
         <v>0</v>
       </c>
     </row>
-    <row r="839" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="839" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A839" t="s">
         <v>215</v>
       </c>
       <c r="B839" t="s">
         <v>4</v>
       </c>
       <c r="C839">
         <v>0</v>
       </c>
       <c r="D839">
         <v>0</v>
       </c>
     </row>
-    <row r="840" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="840" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A840" t="s">
         <v>215</v>
       </c>
       <c r="B840" t="s">
         <v>5</v>
       </c>
       <c r="C840">
         <v>0</v>
       </c>
       <c r="D840">
         <v>0</v>
       </c>
     </row>
-    <row r="841" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="841" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A841" t="s">
         <v>215</v>
       </c>
       <c r="B841" t="s">
         <v>6</v>
       </c>
       <c r="C841">
         <v>0</v>
       </c>
       <c r="D841">
         <v>0</v>
       </c>
     </row>
-    <row r="842" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="842" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A842" t="s">
         <v>216</v>
       </c>
       <c r="B842" t="s">
         <v>3</v>
       </c>
       <c r="C842">
         <v>69</v>
       </c>
       <c r="D842">
         <v>83</v>
       </c>
     </row>
-    <row r="843" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="843" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A843" t="s">
         <v>216</v>
       </c>
       <c r="B843" t="s">
         <v>4</v>
       </c>
       <c r="C843">
         <v>62</v>
       </c>
       <c r="D843">
         <v>165</v>
       </c>
     </row>
-    <row r="844" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="844" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A844" t="s">
         <v>216</v>
       </c>
       <c r="B844" t="s">
         <v>5</v>
       </c>
       <c r="C844">
         <v>0</v>
       </c>
       <c r="D844">
         <v>0</v>
       </c>
     </row>
-    <row r="845" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="845" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A845" t="s">
         <v>216</v>
       </c>
       <c r="B845" t="s">
         <v>6</v>
       </c>
       <c r="C845">
         <v>112</v>
       </c>
       <c r="D845">
         <v>207</v>
       </c>
     </row>
-    <row r="846" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="846" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A846" t="s">
         <v>217</v>
       </c>
       <c r="B846" t="s">
         <v>3</v>
       </c>
       <c r="C846">
         <v>74</v>
       </c>
       <c r="D846">
         <v>107</v>
       </c>
     </row>
-    <row r="847" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="847" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A847" t="s">
         <v>217</v>
       </c>
       <c r="B847" t="s">
         <v>4</v>
       </c>
       <c r="C847">
         <v>78</v>
       </c>
       <c r="D847">
         <v>201</v>
       </c>
     </row>
-    <row r="848" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="848" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A848" t="s">
         <v>217</v>
       </c>
       <c r="B848" t="s">
         <v>5</v>
       </c>
       <c r="C848">
         <v>0</v>
       </c>
       <c r="D848">
         <v>0</v>
       </c>
     </row>
-    <row r="849" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="849" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A849" t="s">
         <v>217</v>
       </c>
       <c r="B849" t="s">
         <v>6</v>
       </c>
       <c r="C849">
         <v>132</v>
       </c>
       <c r="D849">
         <v>258</v>
       </c>
     </row>
-    <row r="850" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="850" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A850" t="s">
         <v>218</v>
       </c>
       <c r="B850" t="s">
         <v>3</v>
       </c>
       <c r="C850">
         <v>127</v>
       </c>
       <c r="D850">
         <v>158</v>
       </c>
     </row>
-    <row r="851" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="851" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A851" t="s">
         <v>218</v>
       </c>
       <c r="B851" t="s">
         <v>4</v>
       </c>
       <c r="C851">
         <v>124</v>
       </c>
       <c r="D851">
         <v>330</v>
       </c>
     </row>
-    <row r="852" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="852" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A852" t="s">
         <v>218</v>
       </c>
       <c r="B852" t="s">
         <v>5</v>
       </c>
       <c r="C852">
         <v>182</v>
       </c>
       <c r="D852">
         <v>309</v>
       </c>
     </row>
-    <row r="853" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="853" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A853" t="s">
         <v>218</v>
       </c>
       <c r="B853" t="s">
         <v>6</v>
       </c>
       <c r="C853">
         <v>298</v>
       </c>
       <c r="D853">
         <v>550</v>
       </c>
     </row>
-    <row r="854" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="854" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A854" t="s">
         <v>219</v>
       </c>
       <c r="B854" t="s">
         <v>3</v>
       </c>
       <c r="C854">
         <v>0</v>
       </c>
       <c r="D854">
         <v>0</v>
       </c>
     </row>
-    <row r="855" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="855" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A855" t="s">
         <v>219</v>
       </c>
       <c r="B855" t="s">
         <v>4</v>
       </c>
       <c r="C855">
         <v>64</v>
       </c>
       <c r="D855">
         <v>191</v>
       </c>
     </row>
-    <row r="856" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="856" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A856" t="s">
         <v>219</v>
       </c>
       <c r="B856" t="s">
         <v>5</v>
       </c>
       <c r="C856">
         <v>0</v>
       </c>
       <c r="D856">
         <v>0</v>
       </c>
     </row>
-    <row r="857" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="857" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A857" t="s">
         <v>219</v>
       </c>
       <c r="B857" t="s">
         <v>6</v>
       </c>
       <c r="C857">
         <v>64</v>
       </c>
       <c r="D857">
         <v>191</v>
       </c>
     </row>
-    <row r="858" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="858" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A858" t="s">
         <v>220</v>
       </c>
       <c r="B858" t="s">
         <v>3</v>
       </c>
       <c r="C858">
         <v>0</v>
       </c>
       <c r="D858">
         <v>0</v>
       </c>
     </row>
-    <row r="859" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="859" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A859" t="s">
         <v>220</v>
       </c>
       <c r="B859" t="s">
         <v>4</v>
       </c>
       <c r="C859">
         <v>57</v>
       </c>
       <c r="D859">
         <v>148</v>
       </c>
     </row>
-    <row r="860" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="860" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A860" t="s">
         <v>220</v>
       </c>
       <c r="B860" t="s">
         <v>5</v>
       </c>
       <c r="C860">
         <v>0</v>
       </c>
       <c r="D860">
         <v>0</v>
       </c>
     </row>
-    <row r="861" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="861" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A861" t="s">
         <v>220</v>
       </c>
       <c r="B861" t="s">
         <v>6</v>
       </c>
       <c r="C861">
         <v>57</v>
       </c>
       <c r="D861">
         <v>148</v>
       </c>
     </row>
-    <row r="862" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="862" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A862" t="s">
         <v>221</v>
       </c>
       <c r="B862" t="s">
         <v>3</v>
       </c>
       <c r="C862">
         <v>166</v>
       </c>
       <c r="D862">
         <v>242</v>
       </c>
     </row>
-    <row r="863" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="863" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A863" t="s">
         <v>221</v>
       </c>
       <c r="B863" t="s">
         <v>4</v>
       </c>
       <c r="C863">
         <v>129</v>
       </c>
       <c r="D863">
         <v>341</v>
       </c>
     </row>
-    <row r="864" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="864" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A864" t="s">
         <v>221</v>
       </c>
       <c r="B864" t="s">
         <v>5</v>
       </c>
       <c r="C864">
         <v>0</v>
       </c>
       <c r="D864">
         <v>0</v>
       </c>
     </row>
-    <row r="865" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="865" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A865" t="s">
         <v>221</v>
       </c>
       <c r="B865" t="s">
         <v>6</v>
       </c>
       <c r="C865">
         <v>248</v>
       </c>
       <c r="D865">
         <v>485</v>
       </c>
     </row>
-    <row r="866" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="866" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A866" t="s">
         <v>222</v>
       </c>
       <c r="B866" t="s">
         <v>3</v>
       </c>
       <c r="C866">
         <v>192</v>
       </c>
       <c r="D866">
         <v>243</v>
       </c>
     </row>
-    <row r="867" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="867" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A867" t="s">
         <v>222</v>
       </c>
       <c r="B867" t="s">
         <v>4</v>
       </c>
       <c r="C867">
         <v>120</v>
       </c>
       <c r="D867">
         <v>327</v>
       </c>
     </row>
-    <row r="868" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="868" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A868" t="s">
         <v>222</v>
       </c>
       <c r="B868" t="s">
         <v>5</v>
       </c>
       <c r="C868">
         <v>221</v>
       </c>
       <c r="D868">
         <v>395</v>
       </c>
     </row>
-    <row r="869" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="869" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A869" t="s">
         <v>222</v>
       </c>
       <c r="B869" t="s">
         <v>6</v>
       </c>
       <c r="C869">
         <v>362</v>
       </c>
       <c r="D869">
         <v>678</v>
       </c>
     </row>
-    <row r="870" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="870" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A870" t="s">
         <v>223</v>
       </c>
       <c r="B870" t="s">
         <v>3</v>
       </c>
       <c r="C870">
         <v>119</v>
       </c>
       <c r="D870">
         <v>174</v>
       </c>
     </row>
-    <row r="871" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="871" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A871" t="s">
         <v>223</v>
       </c>
       <c r="B871" t="s">
         <v>4</v>
       </c>
       <c r="C871">
         <v>84</v>
       </c>
       <c r="D871">
         <v>210</v>
       </c>
     </row>
-    <row r="872" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="872" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A872" t="s">
         <v>223</v>
       </c>
       <c r="B872" t="s">
         <v>5</v>
       </c>
       <c r="C872">
         <v>0</v>
       </c>
       <c r="D872">
         <v>0</v>
       </c>
     </row>
-    <row r="873" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="873" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A873" t="s">
         <v>223</v>
       </c>
       <c r="B873" t="s">
         <v>6</v>
       </c>
       <c r="C873">
         <v>171</v>
       </c>
       <c r="D873">
         <v>318</v>
       </c>
     </row>
-    <row r="874" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="874" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A874" t="s">
         <v>224</v>
       </c>
       <c r="B874" t="s">
         <v>3</v>
       </c>
       <c r="C874">
         <v>0</v>
       </c>
       <c r="D874">
         <v>0</v>
       </c>
     </row>
-    <row r="875" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="875" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A875" t="s">
         <v>224</v>
       </c>
       <c r="B875" t="s">
         <v>4</v>
       </c>
       <c r="C875">
         <v>65</v>
       </c>
       <c r="D875">
         <v>172</v>
       </c>
     </row>
-    <row r="876" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="876" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A876" t="s">
         <v>224</v>
       </c>
       <c r="B876" t="s">
         <v>5</v>
       </c>
       <c r="C876">
         <v>0</v>
       </c>
       <c r="D876">
         <v>0</v>
       </c>
     </row>
-    <row r="877" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="877" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A877" t="s">
         <v>224</v>
       </c>
       <c r="B877" t="s">
         <v>6</v>
       </c>
       <c r="C877">
         <v>65</v>
       </c>
       <c r="D877">
         <v>172</v>
       </c>
     </row>
-    <row r="878" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="878" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A878" t="s">
         <v>225</v>
       </c>
       <c r="B878" t="s">
         <v>3</v>
       </c>
       <c r="C878">
         <v>141</v>
       </c>
       <c r="D878">
         <v>207</v>
       </c>
     </row>
-    <row r="879" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="879" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A879" t="s">
         <v>225</v>
       </c>
       <c r="B879" t="s">
         <v>4</v>
       </c>
       <c r="C879">
         <v>88</v>
       </c>
       <c r="D879">
         <v>264</v>
       </c>
     </row>
-    <row r="880" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="880" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A880" t="s">
         <v>225</v>
       </c>
       <c r="B880" t="s">
         <v>5</v>
       </c>
       <c r="C880">
         <v>0</v>
       </c>
       <c r="D880">
         <v>0</v>
       </c>
     </row>
-    <row r="881" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="881" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A881" t="s">
         <v>225</v>
       </c>
       <c r="B881" t="s">
         <v>6</v>
       </c>
       <c r="C881">
         <v>194</v>
       </c>
       <c r="D881">
         <v>391</v>
       </c>
     </row>
-    <row r="882" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="882" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A882" t="s">
         <v>226</v>
       </c>
       <c r="B882" t="s">
         <v>3</v>
       </c>
       <c r="C882">
         <v>0</v>
       </c>
       <c r="D882">
         <v>0</v>
       </c>
     </row>
-    <row r="883" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="883" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A883" t="s">
         <v>226</v>
       </c>
       <c r="B883" t="s">
         <v>4</v>
       </c>
       <c r="C883">
         <v>66</v>
       </c>
       <c r="D883">
         <v>186</v>
       </c>
     </row>
-    <row r="884" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="884" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A884" t="s">
         <v>226</v>
       </c>
       <c r="B884" t="s">
         <v>5</v>
       </c>
       <c r="C884">
         <v>0</v>
       </c>
       <c r="D884">
         <v>0</v>
       </c>
     </row>
-    <row r="885" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="885" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A885" t="s">
         <v>226</v>
       </c>
       <c r="B885" t="s">
         <v>6</v>
       </c>
       <c r="C885">
         <v>66</v>
       </c>
       <c r="D885">
         <v>186</v>
       </c>
     </row>
-    <row r="886" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="886" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A886" t="s">
         <v>227</v>
       </c>
       <c r="B886" t="s">
         <v>3</v>
       </c>
       <c r="C886">
         <v>200</v>
       </c>
       <c r="D886">
         <v>305</v>
       </c>
     </row>
-    <row r="887" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="887" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A887" t="s">
         <v>227</v>
       </c>
       <c r="B887" t="s">
         <v>4</v>
       </c>
       <c r="C887">
         <v>115</v>
       </c>
       <c r="D887">
         <v>289</v>
       </c>
     </row>
-    <row r="888" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="888" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A888" t="s">
         <v>227</v>
       </c>
       <c r="B888" t="s">
         <v>5</v>
       </c>
       <c r="C888">
         <v>0</v>
       </c>
       <c r="D888">
         <v>0</v>
       </c>
     </row>
-    <row r="889" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="889" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A889" t="s">
         <v>227</v>
       </c>
       <c r="B889" t="s">
         <v>6</v>
       </c>
       <c r="C889">
         <v>251</v>
       </c>
       <c r="D889">
         <v>449</v>
       </c>
     </row>
-    <row r="890" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="890" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A890" t="s">
         <v>228</v>
       </c>
       <c r="B890" t="s">
         <v>3</v>
       </c>
       <c r="C890">
         <v>75</v>
       </c>
       <c r="D890">
         <v>92</v>
       </c>
     </row>
-    <row r="891" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="891" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A891" t="s">
         <v>228</v>
       </c>
       <c r="B891" t="s">
         <v>4</v>
       </c>
       <c r="C891">
         <v>60</v>
       </c>
       <c r="D891">
         <v>162</v>
       </c>
     </row>
-    <row r="892" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="892" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A892" t="s">
         <v>228</v>
       </c>
       <c r="B892" t="s">
         <v>5</v>
       </c>
       <c r="C892">
         <v>0</v>
       </c>
       <c r="D892">
         <v>0</v>
       </c>
     </row>
-    <row r="893" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="893" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A893" t="s">
         <v>228</v>
       </c>
       <c r="B893" t="s">
         <v>6</v>
       </c>
       <c r="C893">
         <v>110</v>
       </c>
       <c r="D893">
         <v>197</v>
       </c>
     </row>
-    <row r="894" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="894" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A894" t="s">
         <v>229</v>
       </c>
       <c r="B894" t="s">
         <v>3</v>
       </c>
       <c r="C894">
         <v>149</v>
       </c>
       <c r="D894">
         <v>225</v>
       </c>
     </row>
-    <row r="895" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="895" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A895" t="s">
         <v>229</v>
       </c>
       <c r="B895" t="s">
         <v>4</v>
       </c>
       <c r="C895">
         <v>112</v>
       </c>
       <c r="D895">
         <v>278</v>
       </c>
     </row>
-    <row r="896" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="896" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A896" t="s">
         <v>229</v>
       </c>
       <c r="B896" t="s">
         <v>5</v>
       </c>
       <c r="C896">
         <v>0</v>
       </c>
       <c r="D896">
         <v>0</v>
       </c>
     </row>
-    <row r="897" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="897" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A897" t="s">
         <v>229</v>
       </c>
       <c r="B897" t="s">
         <v>6</v>
       </c>
       <c r="C897">
         <v>220</v>
       </c>
       <c r="D897">
         <v>419</v>
       </c>
     </row>
-    <row r="898" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="898" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A898" t="s">
         <v>230</v>
       </c>
       <c r="B898" t="s">
         <v>3</v>
       </c>
       <c r="C898">
         <v>0</v>
       </c>
       <c r="D898">
         <v>0</v>
       </c>
     </row>
-    <row r="899" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="899" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A899" t="s">
         <v>230</v>
       </c>
       <c r="B899" t="s">
         <v>4</v>
       </c>
       <c r="C899">
         <v>68</v>
       </c>
       <c r="D899">
         <v>197</v>
       </c>
     </row>
-    <row r="900" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="900" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A900" t="s">
         <v>230</v>
       </c>
       <c r="B900" t="s">
         <v>5</v>
       </c>
       <c r="C900">
         <v>0</v>
       </c>
       <c r="D900">
         <v>0</v>
       </c>
     </row>
-    <row r="901" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="901" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A901" t="s">
         <v>230</v>
       </c>
       <c r="B901" t="s">
         <v>6</v>
       </c>
       <c r="C901">
         <v>68</v>
       </c>
       <c r="D901">
         <v>197</v>
       </c>
     </row>
-    <row r="902" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="902" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A902" t="s">
         <v>231</v>
       </c>
       <c r="B902" t="s">
         <v>3</v>
       </c>
       <c r="C902">
         <v>105</v>
       </c>
       <c r="D902">
         <v>156</v>
       </c>
     </row>
-    <row r="903" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="903" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A903" t="s">
         <v>231</v>
       </c>
       <c r="B903" t="s">
         <v>4</v>
       </c>
       <c r="C903">
         <v>88</v>
       </c>
       <c r="D903">
         <v>234</v>
       </c>
     </row>
-    <row r="904" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="904" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A904" t="s">
         <v>231</v>
       </c>
       <c r="B904" t="s">
         <v>5</v>
       </c>
       <c r="C904">
         <v>0</v>
       </c>
       <c r="D904">
         <v>0</v>
       </c>
     </row>
-    <row r="905" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="905" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A905" t="s">
         <v>231</v>
       </c>
       <c r="B905" t="s">
         <v>6</v>
       </c>
       <c r="C905">
         <v>159</v>
       </c>
       <c r="D905">
         <v>302</v>
       </c>
     </row>
-    <row r="906" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="906" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A906" t="s">
         <v>232</v>
       </c>
       <c r="B906" t="s">
         <v>3</v>
       </c>
       <c r="C906">
         <v>0</v>
       </c>
       <c r="D906">
         <v>0</v>
       </c>
     </row>
-    <row r="907" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="907" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A907" t="s">
         <v>232</v>
       </c>
       <c r="B907" t="s">
         <v>4</v>
       </c>
       <c r="C907">
         <v>66</v>
       </c>
       <c r="D907">
         <v>162</v>
       </c>
     </row>
-    <row r="908" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="908" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A908" t="s">
         <v>232</v>
       </c>
       <c r="B908" t="s">
         <v>5</v>
       </c>
       <c r="C908">
         <v>0</v>
       </c>
       <c r="D908">
         <v>0</v>
       </c>
     </row>
-    <row r="909" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="909" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A909" t="s">
         <v>232</v>
       </c>
       <c r="B909" t="s">
         <v>6</v>
       </c>
       <c r="C909">
         <v>66</v>
       </c>
       <c r="D909">
         <v>162</v>
       </c>
     </row>
-    <row r="910" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="910" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A910" t="s">
         <v>233</v>
       </c>
       <c r="B910" t="s">
         <v>3</v>
       </c>
       <c r="C910">
         <v>99</v>
       </c>
       <c r="D910">
         <v>129</v>
       </c>
     </row>
-    <row r="911" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="911" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A911" t="s">
         <v>233</v>
       </c>
       <c r="B911" t="s">
         <v>4</v>
       </c>
       <c r="C911">
         <v>67</v>
       </c>
       <c r="D911">
         <v>169</v>
       </c>
     </row>
-    <row r="912" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="912" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A912" t="s">
         <v>233</v>
       </c>
       <c r="B912" t="s">
         <v>5</v>
       </c>
       <c r="C912">
         <v>0</v>
       </c>
       <c r="D912">
         <v>0</v>
       </c>
     </row>
-    <row r="913" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="913" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A913" t="s">
         <v>233</v>
       </c>
       <c r="B913" t="s">
         <v>6</v>
       </c>
       <c r="C913">
         <v>142</v>
       </c>
       <c r="D913">
         <v>241</v>
       </c>
     </row>
-    <row r="914" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="914" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A914" t="s">
         <v>234</v>
       </c>
       <c r="B914" t="s">
         <v>3</v>
       </c>
       <c r="C914">
         <v>127</v>
       </c>
       <c r="D914">
         <v>185</v>
       </c>
     </row>
-    <row r="915" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="915" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A915" t="s">
         <v>234</v>
       </c>
       <c r="B915" t="s">
         <v>4</v>
       </c>
       <c r="C915">
         <v>115</v>
       </c>
       <c r="D915">
         <v>311</v>
       </c>
     </row>
-    <row r="916" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="916" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A916" t="s">
         <v>234</v>
       </c>
       <c r="B916" t="s">
         <v>5</v>
       </c>
       <c r="C916">
         <v>0</v>
       </c>
       <c r="D916">
         <v>0</v>
       </c>
     </row>
-    <row r="917" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="917" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A917" t="s">
         <v>234</v>
       </c>
       <c r="B917" t="s">
         <v>6</v>
       </c>
       <c r="C917">
         <v>206</v>
       </c>
       <c r="D917">
         <v>417</v>
       </c>
     </row>
-    <row r="918" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="918" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A918" t="s">
         <v>235</v>
       </c>
       <c r="B918" t="s">
         <v>3</v>
       </c>
       <c r="C918">
         <v>146</v>
       </c>
       <c r="D918">
         <v>188</v>
       </c>
     </row>
-    <row r="919" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="919" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A919" t="s">
         <v>235</v>
       </c>
       <c r="B919" t="s">
         <v>4</v>
       </c>
       <c r="C919">
         <v>109</v>
       </c>
       <c r="D919">
         <v>252</v>
       </c>
     </row>
-    <row r="920" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="920" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A920" t="s">
         <v>235</v>
       </c>
       <c r="B920" t="s">
         <v>5</v>
       </c>
       <c r="C920">
         <v>0</v>
       </c>
       <c r="D920">
         <v>0</v>
       </c>
     </row>
-    <row r="921" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="921" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A921" t="s">
         <v>235</v>
       </c>
       <c r="B921" t="s">
         <v>6</v>
       </c>
       <c r="C921">
         <v>222</v>
       </c>
       <c r="D921">
         <v>367</v>
       </c>
     </row>
-    <row r="922" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="922" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A922" t="s">
         <v>236</v>
       </c>
       <c r="B922" t="s">
         <v>3</v>
       </c>
       <c r="C922">
         <v>192</v>
       </c>
       <c r="D922">
         <v>315</v>
       </c>
     </row>
-    <row r="923" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="923" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A923" t="s">
         <v>236</v>
       </c>
       <c r="B923" t="s">
         <v>4</v>
       </c>
       <c r="C923">
         <v>138</v>
       </c>
       <c r="D923">
         <v>364</v>
       </c>
     </row>
-    <row r="924" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="924" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A924" t="s">
         <v>236</v>
       </c>
       <c r="B924" t="s">
         <v>5</v>
       </c>
       <c r="C924">
         <v>0</v>
       </c>
       <c r="D924">
         <v>0</v>
       </c>
     </row>
-    <row r="925" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="925" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A925" t="s">
         <v>236</v>
       </c>
       <c r="B925" t="s">
         <v>6</v>
       </c>
       <c r="C925">
         <v>280</v>
       </c>
       <c r="D925">
         <v>553</v>
       </c>
     </row>
-    <row r="926" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="926" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A926" t="s">
         <v>237</v>
       </c>
       <c r="B926" t="s">
         <v>3</v>
       </c>
       <c r="C926">
         <v>0</v>
       </c>
       <c r="D926">
         <v>0</v>
       </c>
     </row>
-    <row r="927" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="927" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A927" t="s">
         <v>237</v>
       </c>
       <c r="B927" t="s">
         <v>4</v>
       </c>
       <c r="C927">
         <v>72</v>
       </c>
       <c r="D927">
         <v>217</v>
       </c>
     </row>
-    <row r="928" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="928" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A928" t="s">
         <v>237</v>
       </c>
       <c r="B928" t="s">
         <v>5</v>
       </c>
       <c r="C928">
         <v>139</v>
       </c>
       <c r="D928">
         <v>281</v>
       </c>
     </row>
-    <row r="929" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="929" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A929" t="s">
         <v>237</v>
       </c>
       <c r="B929" t="s">
         <v>6</v>
       </c>
       <c r="C929">
         <v>183</v>
       </c>
       <c r="D929">
         <v>412</v>
       </c>
     </row>
-    <row r="930" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="930" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A930" t="s">
         <v>238</v>
       </c>
       <c r="B930" t="s">
         <v>3</v>
       </c>
       <c r="C930">
         <v>82</v>
       </c>
       <c r="D930">
         <v>106</v>
       </c>
     </row>
-    <row r="931" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="931" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A931" t="s">
         <v>238</v>
       </c>
       <c r="B931" t="s">
         <v>4</v>
       </c>
       <c r="C931">
         <v>61</v>
       </c>
       <c r="D931">
         <v>159</v>
       </c>
     </row>
-    <row r="932" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="932" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A932" t="s">
         <v>238</v>
       </c>
       <c r="B932" t="s">
         <v>5</v>
       </c>
       <c r="C932">
         <v>0</v>
       </c>
       <c r="D932">
         <v>0</v>
       </c>
     </row>
-    <row r="933" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="933" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A933" t="s">
         <v>238</v>
       </c>
       <c r="B933" t="s">
         <v>6</v>
       </c>
       <c r="C933">
         <v>121</v>
       </c>
       <c r="D933">
         <v>220</v>
       </c>
     </row>
-    <row r="934" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="934" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A934" t="s">
         <v>239</v>
       </c>
       <c r="B934" t="s">
         <v>3</v>
       </c>
       <c r="C934">
         <v>76</v>
       </c>
       <c r="D934">
         <v>102</v>
       </c>
     </row>
-    <row r="935" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="935" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A935" t="s">
         <v>239</v>
       </c>
       <c r="B935" t="s">
         <v>4</v>
       </c>
       <c r="C935">
         <v>65</v>
       </c>
       <c r="D935">
         <v>176</v>
       </c>
     </row>
-    <row r="936" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="936" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A936" t="s">
         <v>239</v>
       </c>
       <c r="B936" t="s">
         <v>5</v>
       </c>
       <c r="C936">
         <v>129</v>
       </c>
       <c r="D936">
         <v>211</v>
       </c>
     </row>
-    <row r="937" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="937" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A937" t="s">
         <v>239</v>
       </c>
       <c r="B937" t="s">
         <v>6</v>
       </c>
       <c r="C937">
         <v>196</v>
       </c>
       <c r="D937">
         <v>341</v>
       </c>
     </row>
-    <row r="938" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="938" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A938" t="s">
         <v>240</v>
       </c>
       <c r="B938" t="s">
         <v>3</v>
       </c>
       <c r="C938">
         <v>278</v>
       </c>
       <c r="D938">
         <v>448</v>
       </c>
     </row>
-    <row r="939" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="939" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A939" t="s">
         <v>240</v>
       </c>
       <c r="B939" t="s">
         <v>4</v>
       </c>
       <c r="C939">
         <v>164</v>
       </c>
       <c r="D939">
         <v>382</v>
       </c>
     </row>
-    <row r="940" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="940" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A940" t="s">
         <v>240</v>
       </c>
       <c r="B940" t="s">
         <v>5</v>
       </c>
       <c r="C940">
         <v>0</v>
       </c>
       <c r="D940">
         <v>0</v>
       </c>
     </row>
-    <row r="941" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="941" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A941" t="s">
         <v>240</v>
       </c>
       <c r="B941" t="s">
         <v>6</v>
       </c>
       <c r="C941">
         <v>349</v>
       </c>
       <c r="D941">
         <v>616</v>
       </c>
     </row>
-    <row r="942" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="942" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A942" t="s">
         <v>241</v>
       </c>
       <c r="B942" t="s">
         <v>3</v>
       </c>
       <c r="C942">
         <v>0</v>
       </c>
       <c r="D942">
         <v>0</v>
       </c>
     </row>
-    <row r="943" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="943" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A943" t="s">
         <v>241</v>
       </c>
       <c r="B943" t="s">
         <v>4</v>
       </c>
       <c r="C943">
         <v>0</v>
       </c>
       <c r="D943">
         <v>0</v>
       </c>
     </row>
-    <row r="944" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="944" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A944" t="s">
         <v>241</v>
       </c>
       <c r="B944" t="s">
         <v>5</v>
       </c>
       <c r="C944">
         <v>0</v>
       </c>
       <c r="D944">
         <v>0</v>
       </c>
     </row>
-    <row r="945" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="945" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A945" t="s">
         <v>241</v>
       </c>
       <c r="B945" t="s">
         <v>6</v>
       </c>
       <c r="C945">
         <v>0</v>
       </c>
       <c r="D945">
         <v>0</v>
       </c>
     </row>
-    <row r="946" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="946" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A946" t="s">
         <v>242</v>
       </c>
       <c r="B946" t="s">
         <v>3</v>
       </c>
       <c r="C946">
         <v>127</v>
       </c>
       <c r="D946">
         <v>171</v>
       </c>
     </row>
-    <row r="947" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="947" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A947" t="s">
         <v>242</v>
       </c>
       <c r="B947" t="s">
         <v>4</v>
       </c>
       <c r="C947">
         <v>79</v>
       </c>
       <c r="D947">
         <v>188</v>
       </c>
     </row>
-    <row r="948" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="948" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A948" t="s">
         <v>242</v>
       </c>
       <c r="B948" t="s">
         <v>5</v>
       </c>
       <c r="C948">
         <v>0</v>
       </c>
       <c r="D948">
         <v>0</v>
       </c>
     </row>
-    <row r="949" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="949" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A949" t="s">
         <v>242</v>
       </c>
       <c r="B949" t="s">
         <v>6</v>
       </c>
       <c r="C949">
         <v>170</v>
       </c>
       <c r="D949">
         <v>274</v>
       </c>
     </row>
-    <row r="950" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="950" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A950" t="s">
         <v>243</v>
       </c>
       <c r="B950" t="s">
         <v>3</v>
       </c>
       <c r="C950">
         <v>156</v>
       </c>
       <c r="D950">
         <v>223</v>
       </c>
     </row>
-    <row r="951" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="951" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A951" t="s">
         <v>243</v>
       </c>
       <c r="B951" t="s">
         <v>4</v>
       </c>
       <c r="C951">
         <v>108</v>
       </c>
       <c r="D951">
         <v>284</v>
       </c>
     </row>
-    <row r="952" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="952" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A952" t="s">
         <v>243</v>
       </c>
       <c r="B952" t="s">
         <v>5</v>
       </c>
       <c r="C952">
         <v>0</v>
       </c>
       <c r="D952">
         <v>0</v>
       </c>
     </row>
-    <row r="953" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="953" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A953" t="s">
         <v>243</v>
       </c>
       <c r="B953" t="s">
         <v>6</v>
       </c>
       <c r="C953">
         <v>227</v>
       </c>
       <c r="D953">
         <v>418</v>
       </c>
     </row>
-    <row r="954" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="954" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A954" t="s">
         <v>244</v>
       </c>
       <c r="B954" t="s">
         <v>3</v>
       </c>
       <c r="C954">
         <v>0</v>
       </c>
       <c r="D954">
         <v>0</v>
       </c>
     </row>
-    <row r="955" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="955" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A955" t="s">
         <v>244</v>
       </c>
       <c r="B955" t="s">
         <v>4</v>
       </c>
       <c r="C955">
         <v>62</v>
       </c>
       <c r="D955">
         <v>183</v>
       </c>
     </row>
-    <row r="956" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="956" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A956" t="s">
         <v>244</v>
       </c>
       <c r="B956" t="s">
         <v>5</v>
       </c>
       <c r="C956">
         <v>0</v>
       </c>
       <c r="D956">
         <v>0</v>
       </c>
     </row>
-    <row r="957" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="957" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A957" t="s">
         <v>244</v>
       </c>
       <c r="B957" t="s">
         <v>6</v>
       </c>
       <c r="C957">
         <v>62</v>
       </c>
       <c r="D957">
         <v>183</v>
       </c>
     </row>
-    <row r="958" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="958" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A958" t="s">
         <v>245</v>
       </c>
       <c r="B958" t="s">
         <v>3</v>
       </c>
       <c r="C958">
         <v>120</v>
       </c>
       <c r="D958">
         <v>165</v>
       </c>
     </row>
-    <row r="959" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="959" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A959" t="s">
         <v>245</v>
       </c>
       <c r="B959" t="s">
         <v>4</v>
       </c>
       <c r="C959">
         <v>86</v>
       </c>
       <c r="D959">
         <v>216</v>
       </c>
     </row>
-    <row r="960" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="960" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A960" t="s">
         <v>245</v>
       </c>
       <c r="B960" t="s">
         <v>5</v>
       </c>
       <c r="C960">
         <v>0</v>
       </c>
       <c r="D960">
         <v>0</v>
       </c>
     </row>
-    <row r="961" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="961" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A961" t="s">
         <v>245</v>
       </c>
       <c r="B961" t="s">
         <v>6</v>
       </c>
       <c r="C961">
         <v>178</v>
       </c>
       <c r="D961">
         <v>319</v>
       </c>
     </row>
-    <row r="962" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="962" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A962" t="s">
         <v>246</v>
       </c>
       <c r="B962" t="s">
         <v>3</v>
       </c>
       <c r="C962">
         <v>96</v>
       </c>
       <c r="D962">
         <v>134</v>
       </c>
     </row>
-    <row r="963" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="963" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A963" t="s">
         <v>246</v>
       </c>
       <c r="B963" t="s">
         <v>4</v>
       </c>
       <c r="C963">
         <v>74</v>
       </c>
       <c r="D963">
         <v>197</v>
       </c>
     </row>
-    <row r="964" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="964" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A964" t="s">
         <v>246</v>
       </c>
       <c r="B964" t="s">
         <v>5</v>
       </c>
       <c r="C964">
         <v>0</v>
       </c>
       <c r="D964">
         <v>0</v>
       </c>
     </row>
-    <row r="965" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="965" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A965" t="s">
         <v>246</v>
       </c>
       <c r="B965" t="s">
         <v>6</v>
       </c>
       <c r="C965">
         <v>147</v>
       </c>
       <c r="D965">
         <v>277</v>
       </c>
     </row>
-    <row r="966" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="966" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A966" t="s">
         <v>247</v>
       </c>
       <c r="B966" t="s">
         <v>3</v>
       </c>
       <c r="C966">
         <v>0</v>
       </c>
       <c r="D966">
         <v>0</v>
       </c>
     </row>
-    <row r="967" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="967" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A967" t="s">
         <v>247</v>
       </c>
       <c r="B967" t="s">
         <v>4</v>
       </c>
       <c r="C967">
         <v>89</v>
       </c>
       <c r="D967">
         <v>256</v>
       </c>
     </row>
-    <row r="968" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="968" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A968" t="s">
         <v>247</v>
       </c>
       <c r="B968" t="s">
         <v>5</v>
       </c>
       <c r="C968">
         <v>0</v>
       </c>
       <c r="D968">
         <v>0</v>
       </c>
     </row>
-    <row r="969" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="969" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A969" t="s">
         <v>247</v>
       </c>
       <c r="B969" t="s">
         <v>6</v>
       </c>
       <c r="C969">
         <v>89</v>
       </c>
       <c r="D969">
         <v>256</v>
       </c>
     </row>
-    <row r="970" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="970" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A970" t="s">
         <v>248</v>
       </c>
       <c r="B970" t="s">
         <v>3</v>
       </c>
       <c r="C970">
         <v>77</v>
       </c>
       <c r="D970">
         <v>98</v>
       </c>
     </row>
-    <row r="971" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="971" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A971" t="s">
         <v>248</v>
       </c>
       <c r="B971" t="s">
         <v>4</v>
       </c>
       <c r="C971">
         <v>60</v>
       </c>
       <c r="D971">
         <v>160</v>
       </c>
     </row>
-    <row r="972" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="972" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A972" t="s">
         <v>248</v>
       </c>
       <c r="B972" t="s">
         <v>5</v>
       </c>
       <c r="C972">
         <v>0</v>
       </c>
       <c r="D972">
         <v>0</v>
       </c>
     </row>
-    <row r="973" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="973" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A973" t="s">
         <v>248</v>
       </c>
       <c r="B973" t="s">
         <v>6</v>
       </c>
       <c r="C973">
         <v>117</v>
       </c>
       <c r="D973">
         <v>221</v>
       </c>
     </row>
-    <row r="974" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="974" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A974" t="s">
         <v>249</v>
       </c>
       <c r="B974" t="s">
         <v>3</v>
       </c>
       <c r="C974">
         <v>127</v>
       </c>
       <c r="D974">
         <v>153</v>
       </c>
     </row>
-    <row r="975" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="975" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A975" t="s">
         <v>249</v>
       </c>
       <c r="B975" t="s">
         <v>4</v>
       </c>
       <c r="C975">
         <v>91</v>
       </c>
       <c r="D975">
         <v>246</v>
       </c>
     </row>
-    <row r="976" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="976" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A976" t="s">
         <v>249</v>
       </c>
       <c r="B976" t="s">
         <v>5</v>
       </c>
       <c r="C976">
         <v>161</v>
       </c>
       <c r="D976">
         <v>279</v>
       </c>
     </row>
-    <row r="977" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="977" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A977" t="s">
         <v>249</v>
       </c>
       <c r="B977" t="s">
         <v>6</v>
       </c>
       <c r="C977">
         <v>267</v>
       </c>
       <c r="D977">
         <v>469</v>
       </c>
     </row>
-    <row r="978" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="978" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A978" t="s">
         <v>250</v>
       </c>
       <c r="B978" t="s">
         <v>3</v>
       </c>
       <c r="C978">
         <v>109</v>
       </c>
       <c r="D978">
         <v>160</v>
       </c>
     </row>
-    <row r="979" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="979" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A979" t="s">
         <v>250</v>
       </c>
       <c r="B979" t="s">
         <v>4</v>
       </c>
       <c r="C979">
         <v>78</v>
       </c>
       <c r="D979">
         <v>200</v>
       </c>
     </row>
-    <row r="980" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="980" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A980" t="s">
         <v>250</v>
       </c>
       <c r="B980" t="s">
         <v>5</v>
       </c>
       <c r="C980">
         <v>0</v>
       </c>
       <c r="D980">
         <v>0</v>
       </c>
     </row>
-    <row r="981" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="981" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A981" t="s">
         <v>250</v>
       </c>
       <c r="B981" t="s">
         <v>6</v>
       </c>
       <c r="C981">
         <v>162</v>
       </c>
       <c r="D981">
         <v>303</v>
       </c>
     </row>
-    <row r="982" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="982" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A982" t="s">
         <v>251</v>
       </c>
       <c r="B982" t="s">
         <v>3</v>
       </c>
       <c r="C982">
         <v>84</v>
       </c>
       <c r="D982">
         <v>123</v>
       </c>
     </row>
-    <row r="983" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="983" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A983" t="s">
         <v>251</v>
       </c>
       <c r="B983" t="s">
         <v>4</v>
       </c>
       <c r="C983">
         <v>65</v>
       </c>
       <c r="D983">
         <v>159</v>
       </c>
     </row>
-    <row r="984" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="984" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A984" t="s">
         <v>251</v>
       </c>
       <c r="B984" t="s">
         <v>5</v>
       </c>
       <c r="C984">
         <v>0</v>
       </c>
       <c r="D984">
         <v>0</v>
       </c>
     </row>
-    <row r="985" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="985" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A985" t="s">
         <v>251</v>
       </c>
       <c r="B985" t="s">
         <v>6</v>
       </c>
       <c r="C985">
         <v>127</v>
       </c>
       <c r="D985">
         <v>234</v>
       </c>
     </row>
-    <row r="986" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="986" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A986" t="s">
         <v>252</v>
       </c>
       <c r="B986" t="s">
         <v>3</v>
       </c>
       <c r="C986">
         <v>0</v>
       </c>
       <c r="D986">
         <v>0</v>
       </c>
     </row>
-    <row r="987" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="987" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A987" t="s">
         <v>252</v>
       </c>
       <c r="B987" t="s">
         <v>4</v>
       </c>
       <c r="C987">
         <v>74</v>
       </c>
       <c r="D987">
         <v>175</v>
       </c>
     </row>
-    <row r="988" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="988" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A988" t="s">
         <v>252</v>
       </c>
       <c r="B988" t="s">
         <v>5</v>
       </c>
       <c r="C988">
         <v>0</v>
       </c>
       <c r="D988">
         <v>0</v>
       </c>
     </row>
-    <row r="989" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="989" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A989" t="s">
         <v>252</v>
       </c>
       <c r="B989" t="s">
         <v>6</v>
       </c>
       <c r="C989">
         <v>74</v>
       </c>
       <c r="D989">
         <v>175</v>
       </c>
     </row>
-    <row r="990" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="990" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A990" t="s">
         <v>253</v>
       </c>
       <c r="B990" t="s">
         <v>3</v>
       </c>
       <c r="C990">
         <v>162</v>
       </c>
       <c r="D990">
         <v>196</v>
       </c>
     </row>
-    <row r="991" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="991" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A991" t="s">
         <v>253</v>
       </c>
       <c r="B991" t="s">
         <v>4</v>
       </c>
       <c r="C991">
         <v>119</v>
       </c>
       <c r="D991">
         <v>285</v>
       </c>
     </row>
-    <row r="992" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="992" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A992" t="s">
         <v>253</v>
       </c>
       <c r="B992" t="s">
         <v>5</v>
       </c>
       <c r="C992">
         <v>0</v>
       </c>
       <c r="D992">
         <v>0</v>
       </c>
     </row>
-    <row r="993" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="993" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A993" t="s">
         <v>253</v>
       </c>
       <c r="B993" t="s">
         <v>6</v>
       </c>
       <c r="C993">
         <v>239</v>
       </c>
       <c r="D993">
         <v>402</v>
       </c>
     </row>
-    <row r="994" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="994" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A994" t="s">
         <v>254</v>
       </c>
       <c r="B994" t="s">
         <v>3</v>
       </c>
       <c r="C994">
         <v>242</v>
       </c>
       <c r="D994">
         <v>351</v>
       </c>
     </row>
-    <row r="995" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="995" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A995" t="s">
         <v>254</v>
       </c>
       <c r="B995" t="s">
         <v>4</v>
       </c>
       <c r="C995">
         <v>144</v>
       </c>
       <c r="D995">
         <v>357</v>
       </c>
     </row>
-    <row r="996" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="996" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A996" t="s">
         <v>254</v>
       </c>
       <c r="B996" t="s">
         <v>5</v>
       </c>
       <c r="C996">
         <v>240</v>
       </c>
       <c r="D996">
         <v>432</v>
       </c>
     </row>
-    <row r="997" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="997" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A997" t="s">
         <v>254</v>
       </c>
       <c r="B997" t="s">
         <v>6</v>
       </c>
       <c r="C997">
         <v>412</v>
       </c>
       <c r="D997">
         <v>742</v>
       </c>
     </row>
-    <row r="998" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="998" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A998" t="s">
         <v>255</v>
       </c>
       <c r="B998" t="s">
         <v>3</v>
       </c>
       <c r="C998">
         <v>108</v>
       </c>
       <c r="D998">
         <v>155</v>
       </c>
     </row>
-    <row r="999" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="999" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A999" t="s">
         <v>255</v>
       </c>
       <c r="B999" t="s">
         <v>4</v>
       </c>
       <c r="C999">
         <v>83</v>
       </c>
       <c r="D999">
         <v>239</v>
       </c>
     </row>
-    <row r="1000" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1000" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1000" t="s">
         <v>255</v>
       </c>
       <c r="B1000" t="s">
         <v>5</v>
       </c>
       <c r="C1000">
         <v>0</v>
       </c>
       <c r="D1000">
         <v>0</v>
       </c>
     </row>
-    <row r="1001" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1001" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1001" t="s">
         <v>255</v>
       </c>
       <c r="B1001" t="s">
         <v>6</v>
       </c>
       <c r="C1001">
         <v>166</v>
       </c>
       <c r="D1001">
         <v>344</v>
       </c>
     </row>
-    <row r="1002" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1002" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1002" t="s">
         <v>256</v>
       </c>
       <c r="B1002" t="s">
         <v>3</v>
       </c>
       <c r="C1002">
         <v>102</v>
       </c>
       <c r="D1002">
         <v>133</v>
       </c>
     </row>
-    <row r="1003" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1003" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1003" t="s">
         <v>256</v>
       </c>
       <c r="B1003" t="s">
         <v>4</v>
       </c>
       <c r="C1003">
         <v>77</v>
       </c>
       <c r="D1003">
         <v>203</v>
       </c>
     </row>
-    <row r="1004" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1004" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1004" t="s">
         <v>256</v>
       </c>
       <c r="B1004" t="s">
         <v>5</v>
       </c>
       <c r="C1004">
         <v>0</v>
       </c>
       <c r="D1004">
         <v>0</v>
       </c>
     </row>
-    <row r="1005" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1005" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1005" t="s">
         <v>256</v>
       </c>
       <c r="B1005" t="s">
         <v>6</v>
       </c>
       <c r="C1005">
         <v>152</v>
       </c>
       <c r="D1005">
         <v>280</v>
       </c>
     </row>
-    <row r="1006" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1006" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1006" t="s">
         <v>257</v>
       </c>
       <c r="B1006" t="s">
         <v>3</v>
       </c>
       <c r="C1006">
         <v>60</v>
       </c>
       <c r="D1006">
         <v>87</v>
       </c>
     </row>
-    <row r="1007" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1007" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1007" t="s">
         <v>257</v>
       </c>
       <c r="B1007" t="s">
         <v>4</v>
       </c>
       <c r="C1007">
         <v>46</v>
       </c>
       <c r="D1007">
         <v>115</v>
       </c>
     </row>
-    <row r="1008" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1008" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1008" t="s">
         <v>257</v>
       </c>
       <c r="B1008" t="s">
         <v>5</v>
       </c>
       <c r="C1008">
         <v>0</v>
       </c>
       <c r="D1008">
         <v>0</v>
       </c>
     </row>
-    <row r="1009" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1009" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1009" t="s">
         <v>257</v>
       </c>
       <c r="B1009" t="s">
         <v>6</v>
       </c>
       <c r="C1009">
         <v>91</v>
       </c>
       <c r="D1009">
         <v>170</v>
       </c>
     </row>
-    <row r="1010" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1010" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1010" t="s">
         <v>258</v>
       </c>
       <c r="B1010" t="s">
         <v>3</v>
       </c>
       <c r="C1010">
         <v>101</v>
       </c>
       <c r="D1010">
         <v>154</v>
       </c>
     </row>
-    <row r="1011" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1011" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1011" t="s">
         <v>258</v>
       </c>
       <c r="B1011" t="s">
         <v>4</v>
       </c>
       <c r="C1011">
         <v>99</v>
       </c>
       <c r="D1011">
         <v>267</v>
       </c>
     </row>
-    <row r="1012" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1012" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1012" t="s">
         <v>258</v>
       </c>
       <c r="B1012" t="s">
         <v>5</v>
       </c>
       <c r="C1012">
         <v>0</v>
       </c>
       <c r="D1012">
         <v>0</v>
       </c>
     </row>
-    <row r="1013" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1013" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1013" t="s">
         <v>258</v>
       </c>
       <c r="B1013" t="s">
         <v>6</v>
       </c>
       <c r="C1013">
         <v>171</v>
       </c>
       <c r="D1013">
         <v>357</v>
       </c>
     </row>
-    <row r="1014" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1014" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1014" t="s">
         <v>259</v>
       </c>
       <c r="B1014" t="s">
         <v>3</v>
       </c>
       <c r="C1014">
         <v>82</v>
       </c>
       <c r="D1014">
         <v>96</v>
       </c>
     </row>
-    <row r="1015" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1015" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1015" t="s">
         <v>259</v>
       </c>
       <c r="B1015" t="s">
         <v>4</v>
       </c>
       <c r="C1015">
         <v>57</v>
       </c>
       <c r="D1015">
         <v>142</v>
       </c>
     </row>
-    <row r="1016" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1016" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1016" t="s">
         <v>259</v>
       </c>
       <c r="B1016" t="s">
         <v>5</v>
       </c>
       <c r="C1016">
         <v>0</v>
       </c>
       <c r="D1016">
         <v>0</v>
       </c>
     </row>
-    <row r="1017" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1017" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1017" t="s">
         <v>259</v>
       </c>
       <c r="B1017" t="s">
         <v>6</v>
       </c>
       <c r="C1017">
         <v>118</v>
       </c>
       <c r="D1017">
         <v>203</v>
       </c>
     </row>
-    <row r="1018" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1018" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1018" t="s">
         <v>260</v>
       </c>
       <c r="B1018" t="s">
         <v>3</v>
       </c>
       <c r="C1018">
         <v>148</v>
       </c>
       <c r="D1018">
         <v>212</v>
       </c>
     </row>
-    <row r="1019" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1019" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1019" t="s">
         <v>260</v>
       </c>
       <c r="B1019" t="s">
         <v>4</v>
       </c>
       <c r="C1019">
         <v>109</v>
       </c>
       <c r="D1019">
         <v>293</v>
       </c>
     </row>
-    <row r="1020" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1020" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1020" t="s">
         <v>260</v>
       </c>
       <c r="B1020" t="s">
         <v>5</v>
       </c>
       <c r="C1020">
         <v>0</v>
       </c>
       <c r="D1020">
         <v>0</v>
       </c>
     </row>
-    <row r="1021" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1021" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1021" t="s">
         <v>260</v>
       </c>
       <c r="B1021" t="s">
         <v>6</v>
       </c>
       <c r="C1021">
         <v>224</v>
       </c>
       <c r="D1021">
         <v>417</v>
       </c>
     </row>
-    <row r="1022" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1022" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1022" t="s">
         <v>261</v>
       </c>
       <c r="B1022" t="s">
         <v>3</v>
       </c>
       <c r="C1022">
         <v>233</v>
       </c>
       <c r="D1022">
         <v>369</v>
       </c>
     </row>
-    <row r="1023" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1023" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1023" t="s">
         <v>261</v>
       </c>
       <c r="B1023" t="s">
         <v>4</v>
       </c>
       <c r="C1023">
         <v>123</v>
       </c>
       <c r="D1023">
         <v>320</v>
       </c>
     </row>
-    <row r="1024" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1024" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1024" t="s">
         <v>261</v>
       </c>
       <c r="B1024" t="s">
         <v>5</v>
       </c>
       <c r="C1024">
         <v>0</v>
       </c>
       <c r="D1024">
         <v>0</v>
       </c>
     </row>
-    <row r="1025" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1025" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1025" t="s">
         <v>261</v>
       </c>
       <c r="B1025" t="s">
         <v>6</v>
       </c>
       <c r="C1025">
         <v>283</v>
       </c>
       <c r="D1025">
         <v>507</v>
       </c>
     </row>
-    <row r="1026" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1026" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1026" t="s">
         <v>262</v>
       </c>
       <c r="B1026" t="s">
         <v>3</v>
       </c>
       <c r="C1026">
         <v>174</v>
       </c>
       <c r="D1026">
         <v>265</v>
       </c>
     </row>
-    <row r="1027" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1027" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1027" t="s">
         <v>262</v>
       </c>
       <c r="B1027" t="s">
         <v>4</v>
       </c>
       <c r="C1027">
         <v>148</v>
       </c>
       <c r="D1027">
         <v>367</v>
       </c>
     </row>
-    <row r="1028" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1028" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1028" t="s">
         <v>262</v>
       </c>
       <c r="B1028" t="s">
         <v>5</v>
       </c>
       <c r="C1028">
         <v>0</v>
       </c>
       <c r="D1028">
         <v>0</v>
       </c>
     </row>
-    <row r="1029" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1029" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1029" t="s">
         <v>262</v>
       </c>
       <c r="B1029" t="s">
         <v>6</v>
       </c>
       <c r="C1029">
         <v>279</v>
       </c>
       <c r="D1029">
         <v>521</v>
       </c>
     </row>
-    <row r="1030" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1030" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1030" t="s">
         <v>263</v>
       </c>
       <c r="B1030" t="s">
         <v>3</v>
       </c>
       <c r="C1030">
         <v>221</v>
       </c>
       <c r="D1030">
         <v>317</v>
       </c>
     </row>
-    <row r="1031" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1031" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1031" t="s">
         <v>263</v>
       </c>
       <c r="B1031" t="s">
         <v>4</v>
       </c>
       <c r="C1031">
         <v>145</v>
       </c>
       <c r="D1031">
         <v>344</v>
       </c>
     </row>
-    <row r="1032" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1032" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1032" t="s">
         <v>263</v>
       </c>
       <c r="B1032" t="s">
         <v>5</v>
       </c>
       <c r="C1032">
         <v>218</v>
       </c>
       <c r="D1032">
         <v>375</v>
       </c>
     </row>
-    <row r="1033" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1033" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1033" t="s">
         <v>263</v>
       </c>
       <c r="B1033" t="s">
         <v>6</v>
       </c>
       <c r="C1033">
         <v>375</v>
       </c>
       <c r="D1033">
         <v>666</v>
       </c>
     </row>
-    <row r="1034" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1034" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1034" t="s">
         <v>264</v>
       </c>
       <c r="B1034" t="s">
         <v>3</v>
       </c>
       <c r="C1034">
         <v>133</v>
       </c>
       <c r="D1034">
         <v>167</v>
       </c>
     </row>
-    <row r="1035" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1035" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1035" t="s">
         <v>264</v>
       </c>
       <c r="B1035" t="s">
         <v>4</v>
       </c>
       <c r="C1035">
         <v>77</v>
       </c>
       <c r="D1035">
         <v>152</v>
       </c>
     </row>
-    <row r="1036" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1036" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1036" t="s">
         <v>264</v>
       </c>
       <c r="B1036" t="s">
         <v>5</v>
       </c>
       <c r="C1036">
         <v>0</v>
       </c>
       <c r="D1036">
         <v>0</v>
       </c>
     </row>
-    <row r="1037" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1037" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1037" t="s">
         <v>264</v>
       </c>
       <c r="B1037" t="s">
         <v>6</v>
       </c>
       <c r="C1037">
         <v>185</v>
       </c>
       <c r="D1037">
         <v>270</v>
       </c>
     </row>
-    <row r="1038" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1038" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1038" t="s">
         <v>265</v>
       </c>
       <c r="B1038" t="s">
         <v>3</v>
       </c>
       <c r="C1038">
         <v>0</v>
       </c>
       <c r="D1038">
         <v>0</v>
       </c>
     </row>
-    <row r="1039" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1039" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1039" t="s">
         <v>265</v>
       </c>
       <c r="B1039" t="s">
         <v>4</v>
       </c>
       <c r="C1039">
         <v>62</v>
       </c>
       <c r="D1039">
         <v>194</v>
       </c>
     </row>
-    <row r="1040" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1040" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1040" t="s">
         <v>265</v>
       </c>
       <c r="B1040" t="s">
         <v>5</v>
       </c>
       <c r="C1040">
         <v>0</v>
       </c>
       <c r="D1040">
         <v>0</v>
       </c>
     </row>
-    <row r="1041" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1041" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1041" t="s">
         <v>265</v>
       </c>
       <c r="B1041" t="s">
         <v>6</v>
       </c>
       <c r="C1041">
         <v>62</v>
       </c>
       <c r="D1041">
         <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF91AD24A61755478ADD1634BD4A4303" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b5444f3e198d2d964bc25345631f9f1">
-[...1 lines deleted...]
-    <xsd:import namespace="74cbad8e-06d4-41ca-87ae-f51259eb7980"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010029D5957896562942B02BE26174CF78CB" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f5879caac1a8187d6e94092bea6a822">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d1706ee9-80ee-4f25-af17-8ecdea1037d8" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dd666bcc4e69c57e4801e36fe81a00ab" ns2:_="" ns3:_="">
+    <xsd:import namespace="d1706ee9-80ee-4f25-af17-8ecdea1037d8"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74cbad8e-06d4-41ca-87ae-f51259eb7980" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d1706ee9-80ee-4f25-af17-8ecdea1037d8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7b83dbe2-6fd2-449a-a932-0d75829bf641" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e18d57f0-39b7-419b-ae5a-a0499e915ce3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7b83dbe2-6fd2-449a-a932-0d75829bf641">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e18d57f0-39b7-419b-ae5a-a0499e915ce3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7b83dbe2-6fd2-449a-a932-0d75829bf641">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -16507,77 +16552,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d1706ee9-80ee-4f25-af17-8ecdea1037d8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFF6114B-6208-4667-B794-5038B11B759E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83C45459-FD0E-4917-AC17-0A4A112D406B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83C45459-FD0E-4917-AC17-0A4A112D406B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F627CC17-7F19-4FD1-914F-FFD0FF189E43}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA3AB381-3583-4B05-BCB8-6F0546FCE780}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Accessibility_and_Accommodation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Clinton, Andrew (EOHLC)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010029D5957896562942B02BE26174CF78CB</vt:lpwstr>
+  </property>
+</Properties>
+</file>