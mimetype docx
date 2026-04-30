--- v0 (2025-12-04)
+++ v1 (2026-04-30)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="596FC99C" w14:textId="77777777" w:rsidR="00783ECF" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="00783ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3096468E" w14:textId="77777777" w:rsidR="00783ECF" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="00783ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="101D8A1C" w14:textId="77777777" w:rsidR="00783ECF" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="00783ECF">
       <w:pPr>
@@ -128,77 +128,59 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25C69ECF" w14:textId="77777777" w:rsidR="00783ECF" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="00783ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FC73454" w14:textId="77777777" w:rsidR="00783ECF" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="00783ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32F98BC4" w14:textId="3E89CD47" w:rsidR="00464D5A" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="00783ECF">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="32F98BC4" w14:textId="3E89CD47" w:rsidR="00464D5A" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="003C6A71">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...12 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F4197">
         <w:t xml:space="preserve">ATTACHMENT </w:t>
       </w:r>
       <w:r w:rsidR="00464D5A" w:rsidRPr="002F4197">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>B</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A73BB44" w14:textId="77777777" w:rsidR="00464D5A" w:rsidRPr="002F4197" w:rsidRDefault="00464D5A" w:rsidP="00DD5659">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34E3EA1C" w14:textId="26289CA5" w:rsidR="00464D5A" w:rsidRPr="002F4197" w:rsidRDefault="00464D5A" w:rsidP="00783ECF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4197">
         <w:rPr>
@@ -360,58 +342,56 @@
       </w:r>
       <w:r w:rsidR="00AD4969" w:rsidRPr="002F4197">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="001A34E8" w:rsidRPr="002F4197">
         <w:t xml:space="preserve">ederal </w:t>
       </w:r>
       <w:r w:rsidR="00AD4969" w:rsidRPr="002F4197">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="001A34E8" w:rsidRPr="002F4197">
         <w:t xml:space="preserve">oronavirus </w:t>
       </w:r>
       <w:r w:rsidR="00AD4969" w:rsidRPr="002F4197">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="001A34E8" w:rsidRPr="002F4197">
         <w:t xml:space="preserve">elief </w:t>
       </w:r>
       <w:r w:rsidR="00AD4969" w:rsidRPr="002F4197">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="001A34E8" w:rsidRPr="002F4197">
         <w:t xml:space="preserve">rust </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AD4969" w:rsidRPr="002F4197">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="001A34E8" w:rsidRPr="002F4197">
         <w:t>und</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001A34E8" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a Nonpublic Ambulance Service Reimbursement Trust Fund</w:t>
       </w:r>
       <w:r w:rsidR="001A34E8" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">.  This section also makes updates to the existing </w:t>
       </w:r>
       <w:r w:rsidR="001A34E8" w:rsidRPr="002F4197">
         <w:t xml:space="preserve">Early Education and Care Public-Private Trust Fund.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F2E3C7" w14:textId="77777777" w:rsidR="00783ECF" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="00783ECF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
@@ -842,51 +822,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC036C" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>federal law</w:t>
       </w:r>
       <w:r w:rsidR="00577F01" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00574D76" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">First, the assessed class of </w:t>
+        <w:t xml:space="preserve">First, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00574D76" w:rsidRPr="002F4197">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">assessed class of </w:t>
       </w:r>
       <w:r w:rsidR="00BC036C" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ambulance </w:t>
       </w:r>
       <w:r w:rsidR="00574D76" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">services </w:t>
       </w:r>
       <w:r w:rsidR="00BC036C" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
@@ -922,60 +911,51 @@
         </w:rPr>
         <w:t xml:space="preserve">emergency </w:t>
       </w:r>
       <w:r w:rsidR="00BC036C" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>transportation</w:t>
       </w:r>
       <w:r w:rsidR="007354C2" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> only</w:t>
       </w:r>
       <w:r w:rsidR="00574D76" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Second, </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">language requiring that the schedule of payments </w:t>
+        <w:t xml:space="preserve">.  Second, language requiring that the schedule of payments </w:t>
       </w:r>
       <w:r w:rsidR="00BC036C" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidR="00574D76" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the </w:t>
       </w:r>
       <w:r w:rsidR="007354C2" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>fund</w:t>
       </w:r>
@@ -2063,69 +2043,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CE8CA08" w14:textId="728B92DC" w:rsidR="009A3E3B" w:rsidRPr="002F4197" w:rsidRDefault="009A3E3B" w:rsidP="00783ECF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4197">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Nonpublic ambulance service”, ambulance services which are not provided by a city or town, county, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> or other governmental body and are licensed pursuant to section 6 of chapter 111C.</w:t>
+        <w:t>“Nonpublic ambulance service”, ambulance services which are not provided by a city or town, county, district or other governmental body and are licensed pursuant to section 6 of chapter 111C.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8DFC6D" w14:textId="77777777" w:rsidR="00783ECF" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="00783ECF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EABDC41" w14:textId="3519E134" w:rsidR="009A3E3B" w:rsidRPr="002F4197" w:rsidRDefault="009A3E3B" w:rsidP="00783ECF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2351,62 +2313,70 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002F4197">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a nonpublic ambulance service does not make a scheduled payment to the fund.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7DD03D" w14:textId="77777777" w:rsidR="00783ECF" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="00783ECF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D3E695B" w14:textId="249BF11E" w:rsidR="000D5AD9" w:rsidRPr="002F4197" w:rsidRDefault="00C64A5F" w:rsidP="00783ECF">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">And further recommend that the bill be amended by inserting after section </w:t>
+    <w:p w14:paraId="6D3E695B" w14:textId="249BF11E" w:rsidR="00000000" w:rsidRPr="002F4197" w:rsidRDefault="00C64A5F" w:rsidP="00783ECF">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002F4197">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>And</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002F4197">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> further recommend that the bill be amended by inserting after section </w:t>
       </w:r>
       <w:r w:rsidR="00464D5A" w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>102</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> the following </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>section:-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002F4197">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
@@ -2589,59 +2559,51 @@
       </w:r>
       <w:r w:rsidR="00B90794" w:rsidRPr="002F4197">
         <w:t>revenue and expenditure details in a form and manner determined by said secretary.</w:t>
       </w:r>
       <w:r w:rsidR="002465AA" w:rsidRPr="002F4197">
         <w:t xml:space="preserve">  The fund shall not be subject to appropriation.  </w:t>
       </w:r>
       <w:r w:rsidR="00C64A5F" w:rsidRPr="002F4197">
         <w:t>Any balance remaining in the fund at the close of a fiscal year shall be available for expenditure in the following fiscal year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B62549C" w14:textId="77777777" w:rsidR="00783ECF" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="00783ECF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2481EF6A" w14:textId="6654CF25" w:rsidR="00C64A5F" w:rsidRPr="002F4197" w:rsidRDefault="00C64A5F" w:rsidP="00783ECF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="002F4197">
-        <w:t xml:space="preserve">The comptroller may establish procedures necessary to effectuate this section, including procedures for the proper transfer, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and expenditures of funds. </w:t>
+        <w:t>The comptroller may establish procedures necessary to effectuate this section, including procedures for the proper transfer, accounting and expenditures of funds. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E9B9C8D" w14:textId="12D1AC76" w:rsidR="00783ECF" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="00783ECF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10D1D92D" w14:textId="77777777" w:rsidR="00783ECF" w:rsidRPr="002F4197" w:rsidRDefault="00783ECF" w:rsidP="00783ECF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="272A3609" w14:textId="77777777" w:rsidR="00167A15" w:rsidRPr="002F4197" w:rsidRDefault="00167A15" w:rsidP="00783ECF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:keepNext/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2760,191 +2722,211 @@
       </w:r>
       <w:r w:rsidRPr="002F4197">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Governor</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C64A5F" w:rsidRPr="002F4197" w:rsidSect="002F4197">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BF1012B" w14:textId="77777777" w:rsidR="00434DAA" w:rsidRDefault="00434DAA" w:rsidP="002F4197">
+    <w:p w14:paraId="58E581DB" w14:textId="77777777" w:rsidR="00DF63CA" w:rsidRDefault="00DF63CA" w:rsidP="002F4197">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5576EAE2" w14:textId="77777777" w:rsidR="00434DAA" w:rsidRDefault="00434DAA" w:rsidP="002F4197">
+    <w:p w14:paraId="40840032" w14:textId="77777777" w:rsidR="00DF63CA" w:rsidRDefault="00DF63CA" w:rsidP="002F4197">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1332954072"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="5EAB3C08" w14:textId="0D75B343" w:rsidR="002F4197" w:rsidRDefault="002F4197" w:rsidP="005B73CC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3E6C5FFD" w14:textId="77777777" w:rsidR="002F4197" w:rsidRDefault="002F4197">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:id w:val="-1228221319"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="443DCF45" w14:textId="5C2E26C8" w:rsidR="002F4197" w:rsidRPr="002F4197" w:rsidRDefault="002F4197" w:rsidP="005B73CC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="002F4197">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="002F4197">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2976,187 +2958,190 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="200A3FC9" w14:textId="77777777" w:rsidR="002F4197" w:rsidRPr="002F4197" w:rsidRDefault="002F4197">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="383800F5" w14:textId="77777777" w:rsidR="00434DAA" w:rsidRDefault="00434DAA" w:rsidP="002F4197">
+    <w:p w14:paraId="19576056" w14:textId="77777777" w:rsidR="00DF63CA" w:rsidRDefault="00DF63CA" w:rsidP="002F4197">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="500E481A" w14:textId="77777777" w:rsidR="00434DAA" w:rsidRDefault="00434DAA" w:rsidP="002F4197">
+    <w:p w14:paraId="47745F8A" w14:textId="77777777" w:rsidR="00DF63CA" w:rsidRDefault="00DF63CA" w:rsidP="002F4197">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C64A5F"/>
     <w:rsid w:val="000355F6"/>
     <w:rsid w:val="0005331E"/>
     <w:rsid w:val="000867B6"/>
     <w:rsid w:val="000B34A6"/>
     <w:rsid w:val="00103739"/>
     <w:rsid w:val="00154F9E"/>
     <w:rsid w:val="00167A15"/>
     <w:rsid w:val="0019771C"/>
     <w:rsid w:val="001A1C17"/>
     <w:rsid w:val="001A34E8"/>
     <w:rsid w:val="002465AA"/>
     <w:rsid w:val="002C43B8"/>
     <w:rsid w:val="002F4197"/>
     <w:rsid w:val="00310076"/>
     <w:rsid w:val="00352C23"/>
+    <w:rsid w:val="003C6A71"/>
     <w:rsid w:val="00410ED7"/>
     <w:rsid w:val="004134C9"/>
     <w:rsid w:val="00434DAA"/>
     <w:rsid w:val="00464D5A"/>
     <w:rsid w:val="004B66D5"/>
     <w:rsid w:val="004E336B"/>
     <w:rsid w:val="00504E74"/>
     <w:rsid w:val="00574D76"/>
     <w:rsid w:val="00577F01"/>
+    <w:rsid w:val="0059618A"/>
     <w:rsid w:val="005A406C"/>
     <w:rsid w:val="005F79D0"/>
     <w:rsid w:val="006C644A"/>
     <w:rsid w:val="007354C2"/>
     <w:rsid w:val="00783ECF"/>
     <w:rsid w:val="008A0650"/>
     <w:rsid w:val="009A3E3B"/>
     <w:rsid w:val="009B63D0"/>
     <w:rsid w:val="00A546C7"/>
     <w:rsid w:val="00A76FA7"/>
     <w:rsid w:val="00AD4969"/>
     <w:rsid w:val="00B77C18"/>
     <w:rsid w:val="00B90794"/>
     <w:rsid w:val="00BB1B71"/>
     <w:rsid w:val="00BC036C"/>
     <w:rsid w:val="00BD032C"/>
     <w:rsid w:val="00BE5212"/>
     <w:rsid w:val="00C07D39"/>
     <w:rsid w:val="00C33F35"/>
     <w:rsid w:val="00C5032F"/>
     <w:rsid w:val="00C64A5F"/>
     <w:rsid w:val="00CF793E"/>
     <w:rsid w:val="00DD02F7"/>
     <w:rsid w:val="00DD5659"/>
     <w:rsid w:val="00DE76AA"/>
+    <w:rsid w:val="00DF63CA"/>
     <w:rsid w:val="00E05B73"/>
     <w:rsid w:val="00E24F7B"/>
     <w:rsid w:val="00E90FAD"/>
     <w:rsid w:val="00EA2922"/>
     <w:rsid w:val="00EB0E54"/>
     <w:rsid w:val="00ED4F66"/>
     <w:rsid w:val="00F71C19"/>
     <w:rsid w:val="00F83B32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="16A6F918"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F3C407C3-0B8C-4B40-81C2-8F0098107F2C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3510,50 +3495,71 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C6A71"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3735,55 +3741,68 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F4197"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F4197"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002F4197"/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003C6A71"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="265313769">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="718632615">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -4382,59 +4401,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D7ABE31071780243B2E68C5BEE851FF0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="55c5d960bc7bb3fb9e1584778a4035bb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" xmlns:ns4="8f2fdac3-5421-455f-b4e4-df6141b3176a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5c2f8518fc59214af24ef7de577d6711" ns1:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
     <xsd:import namespace="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
@@ -4616,106 +4626,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC55A476-5603-4525-A2DC-E1745866A1CA}">
-[...8 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B40BCE9-DFE4-4119-9A67-744373F273F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
     <ds:schemaRef ds:uri="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC55A476-5603-4525-A2DC-E1745866A1CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B5B42FB-A4EB-4BF4-AD7D-C7369E616500}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>2529</Words>
   <Characters>14421</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>120</Lines>
   <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>16917</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>