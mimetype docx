--- v0 (2026-04-02)
+++ v1 (2026-08-25)
@@ -1,49 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="443AB4AB" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>LEASE ADDENDUM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D918" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -274,160 +276,130 @@
         </w:rPr>
         <w:t xml:space="preserve">Except as otherwise provided in the lease, the leased premises shall be occupied by the following named individuals only: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC86E4C" w14:textId="0849B675" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">_________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3C47E8" w14:textId="0EE96419" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">_________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9F5124" w14:textId="02E15931" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">_________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F8C551" w14:textId="2AB1D266" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">_________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B69C33" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28934052" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71E1C468">
         <w:rPr>
           <w:sz w:val="23"/>
@@ -482,83 +454,172 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="575C368E" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>[  ]</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Electricity [initials:   ]              [  ] Propane or Heating Oil [initials:   ]              [  ] Gas [initials:   ]</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Electricity [initials: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   [  ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Propane or Heating Oil [initials: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   [  ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gas [initials: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="07A5D801" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>[  ]</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Electric heat [initials:   ]    </w:t>
+        <w:t xml:space="preserve">Electric heat [initials: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F27026B" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72D5FE97" w14:textId="6CEDF042" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="715F7F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">LHA shall pay the cost of the </w:t>
       </w:r>
       <w:r w:rsidRPr="002A52A1">
         <w:rPr>
@@ -633,67 +694,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="24F867AE">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>If a Tenant or a household member has a disability and as a consequence of that disability requires the services of a full-time, live-in personal care attendant, in accordance with 760 CMR 5.03: Family(Household)(b), any such personal care attendant, if determined by the LHA to be qualified, shall be deemed a household member for purposes of determining the appropriate unit size in public housing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716D3A0E" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71E1C468">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If the Tenant wants to add a full-time live-in personal care attendant to the lease, the personal care attendant must be approved as an additional household member pursuant to Section XII of this lease prior to residing </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the leased premises. </w:t>
+        <w:t xml:space="preserve"> If the Tenant wants to add a full-time live-in personal care attendant to the lease, the personal care attendant must be approved as an additional household member pursuant to Section XII of this lease prior to residing in the leased premises. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06591484" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2274AEF2" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">(e) Section </w:t>
@@ -794,59 +839,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>   (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Specify any additional appliances to be provided by LHA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="412EE051" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E604849" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If a refrigerator is not explicitly listed in the above spaces as being provided by LHA, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> is responsible for providing a refrigerator for the leased premises.</w:t>
+        <w:t>If a refrigerator is not explicitly listed in the above spaces as being provided by LHA, Tenant is responsible for providing a refrigerator for the leased premises.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC1EF97" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="411129E1" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(f) Section </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>VIII.(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">H) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1087,125 +1124,127 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A52A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>LHA: ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774D890B" w14:textId="77777777" w:rsidR="002A52A1" w:rsidRDefault="002A52A1" w:rsidP="002A52A1"/>
     <w:p w14:paraId="550D2791" w14:textId="77777777" w:rsidR="005B65D0" w:rsidRDefault="005B65D0"/>
     <w:sectPr w:rsidR="005B65D0" w:rsidSect="002A52A1">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A52A1"/>
     <w:rsid w:val="002A52A1"/>
     <w:rsid w:val="005B65D0"/>
+    <w:rsid w:val="005D5E62"/>
+    <w:rsid w:val="0098188E"/>
     <w:rsid w:val="00E648BF"/>
     <w:rsid w:val="00F46E84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4B81C37F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3E90A2F7-DFB0-4A52-8FEF-222AEFB77437}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2120,58 +2159,58 @@
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A52A1"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002A52A1"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002A52A1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2433,157 +2472,200 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF91AD24A61755478ADD1634BD4A4303" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b5444f3e198d2d964bc25345631f9f1">
-[...1 lines deleted...]
-    <xsd:import namespace="74cbad8e-06d4-41ca-87ae-f51259eb7980"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010029D5957896562942B02BE26174CF78CB" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f5879caac1a8187d6e94092bea6a822">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d1706ee9-80ee-4f25-af17-8ecdea1037d8" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dd666bcc4e69c57e4801e36fe81a00ab" ns2:_="" ns3:_="">
+    <xsd:import namespace="d1706ee9-80ee-4f25-af17-8ecdea1037d8"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74cbad8e-06d4-41ca-87ae-f51259eb7980" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d1706ee9-80ee-4f25-af17-8ecdea1037d8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7b83dbe2-6fd2-449a-a932-0d75829bf641" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e18d57f0-39b7-419b-ae5a-a0499e915ce3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7b83dbe2-6fd2-449a-a932-0d75829bf641">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e18d57f0-39b7-419b-ae5a-a0499e915ce3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7b83dbe2-6fd2-449a-a932-0d75829bf641">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -2650,76 +2732,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d1706ee9-80ee-4f25-af17-8ecdea1037d8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E73335C4-22F5-4D1A-B941-C90C581E6CF1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EB6258F-D64A-414F-81CF-B083D71BB6BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EB6258F-D64A-414F-81CF-B083D71BB6BB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FB9741-7614-4219-B5C9-605DE1F5F51A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{353004FC-DD1F-4D48-856B-E220FA90349A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>618</Words>
-  <Characters>3524</Characters>
+  <Words>605</Words>
+  <Characters>3537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>221</Lines>
+  <Paragraphs>108</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4134</CharactersWithSpaces>
+  <CharactersWithSpaces>4034</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Halfpenny, Bill (EOHLC)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010029D5957896562942B02BE26174CF78CB</vt:lpwstr>
+  </property>
+</Properties>
+</file>