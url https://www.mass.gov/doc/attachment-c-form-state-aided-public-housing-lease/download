--- v0 (2026-04-02)
+++ v1 (2026-08-25)
@@ -1,52 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="48BA6B3B" w14:textId="77777777" w:rsidR="002D53B9" w:rsidRPr="00310212" w:rsidRDefault="002D53B9" w:rsidP="002D53B9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00310212">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Attachment C</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B09B83" w14:textId="77777777" w:rsidR="002D53B9" w:rsidRPr="00310212" w:rsidRDefault="002D53B9" w:rsidP="002D53B9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -715,51 +717,50 @@
         <w:t>Interim Redetermination on Account of Decreased Income</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">    If Tenant's monthly gross household income decreases, rent shall be redetermined if the Tenant requests a redetermination and authorizes verification of the decrease.  Any rent decrease shall be effective on the first rent payment day after LHA receives reliable verification of the decrease or at such earlier time as the LHA shall find to be warranted in the event that verification is delayed. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4833E440" w14:textId="317FD533" w:rsidR="002D53B9" w:rsidRDefault="002D53B9" w:rsidP="002D53B9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="3690"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section V.  OCCUPANCY AND USE OF LEASED PREMISES</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(A)  </w:t>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tenant and Household Members</w:t>
@@ -871,58 +872,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Personal Care Attendant</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="0037564B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>If a</w:t>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tenant or a household member has a disability and as a consequence of that disability requires the services of a full-time, live-in personal care attendant, in accordance with 760 CMR 5.03: Family (Household)(b), any such personal care attendant, if determined by the LHA to be </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">qualified, shall be deemed a household member for purposes of determining the appropriate unit size in public housing. </w:t>
+        <w:t xml:space="preserve"> Tenant or a household member has a disability and as a consequence of that disability requires the services of a full-time, live-in personal care attendant, in accordance with 760 CMR 5.03: Family (Household)(b), any such personal care attendant, if determined by the LHA to be qualified, shall be deemed a household member for purposes of determining the appropriate unit size in public housing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC16D3E" w14:textId="77777777" w:rsidR="004317C7" w:rsidRDefault="004317C7" w:rsidP="004317C7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="002D53B9" w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>If the Tenant wants to add a full-time, live-in personal care attendant to the lease, the personal care attendant must be approved as an additional household member pursuant to Section XII of this lease prior to residing in the leased premises</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1013,51 +1007,50 @@
       <w:r w:rsidR="002D53B9" w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>    Exceptions may be made under applicable regulations or authorizations of EOHLC.  In no event shall Tenant permit more occupants than the number of occupants permissible under the provisions of the State Sanitary Code to occupy the leased premises.  In no event shall Tenant request authorization of a household with members in excess of such number of permissible occupants.</w:t>
       </w:r>
       <w:r w:rsidR="002D53B9">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B294FD" w14:textId="77777777" w:rsidR="004317C7" w:rsidRDefault="004317C7" w:rsidP="004317C7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09C84578" w14:textId="2688C9CD" w:rsidR="002D53B9" w:rsidRDefault="002D53B9" w:rsidP="004317C7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section VI.  TRANSFERS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(A)  </w:t>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Decreases in Household Size</w:t>
@@ -1211,58 +1204,51 @@
         <w:t>    If such imminently hazardous conditions exist, LHA shall offer alternative temporary accommodations in an appropriately sized vacant unit, if available, in the event that repairs necessary to correct the hazardous conditions cannot be made within a reasonable time, provided that the damage was not caused by Tenant, other household member or guest.  Tenant shall have the same obligations, including the same rental obligation, for these temporary accommodations as for the leased premises but shall move back to the leased premises forthwith upon notice that necessary repairs have been made.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(C)  </w:t>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Abatement of Rent During Prolonged Repairs</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">    If such imminently hazardous conditions exist,  LHA shall abate Tenant's rent for the leased </w:t>
-[...6 lines deleted...]
-        <w:t>premises by a percentage commensurate with the percentage loss in its value as a dwelling provided that: (1) repairs necessary to correct the hazardous conditions cannot be made within a reasonable time; (2) Tenant has not been notified that alternative temporary accommodations are available; and, (3) the damage was not caused by Tenant, other household member or guest.</w:t>
+        <w:t>    If such imminently hazardous conditions exist,  LHA shall abate Tenant's rent for the leased premises by a percentage commensurate with the percentage loss in its value as a dwelling provided that: (1) repairs necessary to correct the hazardous conditions cannot be made within a reasonable time; (2) Tenant has not been notified that alternative temporary accommodations are available; and, (3) the damage was not caused by Tenant, other household member or guest.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section VIII.  LHA OBLIGATIONS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="52C6287B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>LHA has the following obligations:</w:t>
       </w:r>
@@ -1518,58 +1504,51 @@
         <w:t>and to waive charges for the cost where circumstances warrant.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(I)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Notice of Tenant's Right to Grieve</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">    To notify Tenant in writing of the specific grounds for any proposed adverse action against </w:t>
-[...6 lines deleted...]
-        <w:t>Tenant by LHA and to notify Tenant of Tenant's right to request a grievance hearing and the process to be used in circumstances where the Tenant has a right to such a hearing if requested.</w:t>
+        <w:t>    To notify Tenant in writing of the specific grounds for any proposed adverse action against Tenant by LHA and to notify Tenant of Tenant's right to request a grievance hearing and the process to be used in circumstances where the Tenant has a right to such a hearing if requested.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(J)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Emergency Repairs</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>    To use best efforts to make emergency repairs or otherwise correct conditions which are imminently hazardous to the life, health or safety of Tenant or other household members within a reasonable time after receiving notice and to take other measures specified in Section VII regarding hazardous conditions.</w:t>
@@ -1856,51 +1835,50 @@
         <w:t xml:space="preserve">(B)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Payment for Utilities</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>    To pay the cost of any utilities specified in Section III and to provide sufficient fuel for heat and hot water if provision of fuel is Tenant’s responsibility pursuant to Section III.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(C)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Transfer</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>    To transfer to a unit of appropriate unit size because of decreases in household size as provided in Section VI (A) or because of modernization work as provided in Section VI (C).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2010,58 +1988,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>No Disturbances or Loud Noise</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">    To refrain from (and to cause each household member and guest to refrain from) making or creating loud noise or noises, which unreasonably disturb or are likely to unreasonably disturb neighbors, including the LHA’s employees.  As part of this obligation, Tenant shall refrain (and shall cause each household member and guest to refrain) from playing audio </w:t>
       </w:r>
       <w:r w:rsidR="004317C7" w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>devices, televisions</w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, radios, speakers, smart devices, musical instruments, and the like at a high volume which unreasonably disturbs or is likely to unreasonably disturb neighbors.  Tenant shall refrain from and shall cause household members and guests to refrain from holding parties or group gatherings in the leased premises which unreasonably disturb or are likely to unreasonably disturb neighbors.  Tenant shall refrain from and shall cause household members and guests to refrain from making loud noise in common areas, roadways, parking areas or elsewhere on or in the vicinity of LHA’s property which unreasonably disturbs or is likely to unreasonably disturb neighbors, including but not limited to: (1) unnecessarily noisy operation of any motor vehicle including the operation of any motor vehicle without a working muffler, (2) unreasonably loud </w:t>
-[...6 lines deleted...]
-        <w:t>indoor or out-of-door parties or gatherings, (3) unreasonably loud or raucous individual behavior, and (4) other activities or behavior which create disturbance or unreasonably loud noise.  Tenant shall immediately take effective measures to bring his or her own behavior and the behavior of household members and guests into compliance with this subsection upon request of an officer or employee of LHA or any other person.</w:t>
+        <w:t>, radios, speakers, smart devices, musical instruments, and the like at a high volume which unreasonably disturbs or is likely to unreasonably disturb neighbors.  Tenant shall refrain from and shall cause household members and guests to refrain from holding parties or group gatherings in the leased premises which unreasonably disturb or are likely to unreasonably disturb neighbors.  Tenant shall refrain from and shall cause household members and guests to refrain from making loud noise in common areas, roadways, parking areas or elsewhere on or in the vicinity of LHA’s property which unreasonably disturbs or is likely to unreasonably disturb neighbors, including but not limited to: (1) unnecessarily noisy operation of any motor vehicle including the operation of any motor vehicle without a working muffler, (2) unreasonably loud indoor or out-of-door parties or gatherings, (3) unreasonably loud or raucous individual behavior, and (4) other activities or behavior which create disturbance or unreasonably loud noise.  Tenant shall immediately take effective measures to bring his or her own behavior and the behavior of household members and guests into compliance with this subsection upon request of an officer or employee of LHA or any other person.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(I)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Maintaining Clean and Sanitary Condition of Leased premises</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">   To keep (and to cause each household member and guest to keep) the leased premises in a clean and sanitary condition and promptly to remedy any lack of cleanliness or lack of sanitary condition.  Tenant shall not create any condition which is likely to attract rodents or insects, to cause offensive odors, or to endanger the health of any person.  Tenant and household members shall comply with all applicable obligations imposed upon them by the State Sanitary Code.</w:t>
@@ -2176,51 +2147,50 @@
         <w:t xml:space="preserve">(N)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Payment for Damage</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>    To pay the cost of labor and materials reasonably necessary to repair or replace property of LHA lost, removed, damaged or destroyed by the negligence or the intentional act of Tenant, other household member or guest; to pay all costs resulting from misuse of the plumbing or other utility service or from misuse of an elevator or a common appliance; and to make such payment within thirty (30) days following Tenant's receipt of an itemized bill from LHA, which may post a list of reasonable standard charges for repair of damage.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(O)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pets Policy</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>    Not to keep any pets or other animals and not to permit pets or other animals to be kept in the leased premises or elsewhere on LHA property on a temporary or permanent basis, excepting reasonably quiet birds in cages or fish in tanks, without the written permission of LHA in accordance with its rules or policies.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2418,58 +2388,51 @@
         <w:t>       To permit access to the leased premises by LHA as provided in Section XV and not to replace, add or rekey any locks.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(X)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Payment of Constable Costs and Court Filing Fees</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">    To pay the expenses incurred by LHA as a result of Tenant’s breach of any term of this lease, </w:t>
-[...6 lines deleted...]
-        <w:t>including filing fees, constable costs, and moving and storage costs in eviction actions commenced on account of any such breach.</w:t>
+        <w:t>    To pay the expenses incurred by LHA as a result of Tenant’s breach of any term of this lease, including filing fees, constable costs, and moving and storage costs in eviction actions commenced on account of any such breach.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(Y)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wage, Tax and Bank Match; Social Security Numbers</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">    To participate and cause household members to participate in any wage, tax, and/or bank match system required by EOHLC and permissible under law and to provide upon request the information and authorizations necessary for such a wage, tax, and/or bank match.  Subject to any applicable law, to provide and to cause each other adult household member to provide LHA with his or her social security number, and to authorize use of such social security number for use by LHA for verification of income and assets of the household through the Massachusetts Department of Revenue’s integrated tax, wage reporting, and bank match systems or similar means of verification. </w:t>
@@ -2601,51 +2564,50 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>       (5) The conduct of a guest, including a guest of a household member, if the conduct of the guest in the leased premises or on LHA property violates the provisions of this lease and the conduct would be grounds for termination of the lease if committed by Tenant and if the Tenant knew beforehand or should have known beforehand that the guest would engage in misconduct or if Tenant failed to take reasonable steps to supervise the guest.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>       (6) In the event that Tenant has knowledge of a court order barring a person from the leased premises or from LHA property, or in the event a household member has been deleted from the lease by Tenant at the request of LHA, the Tenant's failure to take all necessary steps to exclude the person from the leased premises.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>       (7) Income which exceeds the maximum allowable for a household under applicable regulations or authorization, provided that LHA shall provide an exemption for six (6) months and may provide an additional exemption for up to an additional six (6) months if Tenant can establish hardship which prevents an earlier relocation of the household to unsubsidized housing.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>       (8) Failure by the Tenant or a household member to supply complete and accurate information necessary for a rent determination or for a determination of eligibility for continued occupancy.  Failure by Tenant or a household member to give requisite authorization for verification of eligibility, income, employment and household composition.  Failure to provide a social security number as required in Section IX (Y), or to participate in a wage, tax or bank match as required in Section IX (Y).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>       (9) Failure to supply complete and accurate information in Tenant’s application for public housing or in a request for a priority or preference status or in the documentation submitted in support of Tenant’s application for public housing, or request for a priority or preference status, if complete and accurate information would have provided: (a) cause for finding Tenant ineligible or unqualified for public housing; (b) cause for determining Tenant not entitled to the priority or preference status which Tenant received; (c) cause for housing Tenant in a smaller unit; or (d) cause for establishing a materially higher rent.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
@@ -2753,51 +2715,50 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>       (3)            no less than thirty (30) days in any other case.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">    The notice of termination of lease shall state the reason for termination of the lease.  It may include a notice to quit.  If Tenant is entitled to a grievance hearing under subsection (E) of this section, the notice of termination of lease shall specify that, within seven (7) days following the date on which notice is given, Tenant has the right to request such a hearing and shall specify the process to be used in making the request. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(E)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Administrative Hearing Prior to Lease Termination in Certain Instances</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>    If LHA shall give notice of termination of lease to Tenant, within seven (7) days after the notice has been given, the Tenant may request a grievance hearing regarding whether good cause exists for terminating the lease, except that pursuant to M.G.L. c.121B, §32 no grievance hearing shall be required:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2939,51 +2900,50 @@
         <w:t>    At the grievance hearing any additional reason for termination of the lease, which arose subsequent to the date of the notice of termination of lease, shall be considered so long as LHA gives Tenant written notice of the additional reason, not less than three (3) days before the hearing or, if a reason for eviction shall have arisen within such three (3) day period, a subsequent session of the hearing may be scheduled on not less than three (3) days notice to consider such additional reason.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(G)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Summary Process Court Actions</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    If a grievance hearing is not required or is not requested, after the expiration of the deadline in the notice of termination of lease or notice to quit, if Tenant and Tenant’s household members have failed to vacate, LHA may institute an action for summary process or other appropriate judicial action.  If the decision following a grievance hearing is in LHA’s favor or if there is a disposition without a decision on the merits and the deadline in the notice of termination of lease or notice to quit has expired but Tenant or any of Tenant’s household members has failed to vacate, LHA may institute an action for summary process or other appropriate judicial action. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section XI.  DELETION OF A HOUSEHOLD MEMBER FROM THE LEASE</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>    Tenant may delete a household member named in Section I of this lease or in a lease addendum by a written lease addendum signed by Tenant and LHA.  In the event that the conduct of a household member is such as to constitute cause for termination of the lease under Section X, but LHA in its sole discretion determines that eviction of Tenant is not required so long as the misbehaving household member ceases occupancy in the leased premises, LHA may request that Tenant delete the household member as a person authorized to live in the leased premises.  A request by LHA for deletion shall specify the reason why deletion is requested.  Notwithstanding a request to delete a household member, LHA may issue a notice of termination of lease on account of the same conduct of the household member about which a request for deletion is made.  In the event a household member has been deleted at the request of LHA, Tenant shall not permit such person to be a guest thereafter.</w:t>
       </w:r>
       <w:r>
@@ -3015,58 +2975,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">    Before any person not named in this lease may be added as a household member, Tenant and the person involved shall have applied in writing to LHA for approval of a household including such person and LHA shall have approved the application. The enlarged household shall meet all applicable eligibility requirements for a household initially applying for housing except income shall be within the limit for continued occupancy.  Before approving a household including an additional person age ten (10) or older as a member, LHA shall screen him or her as an applicant for public housing and shall determine him or her to be qualified.  Upon such approval, Tenant and LHA shall sign a new lease or a written lease addendum naming the person as an additional household member.  Unless and until a new lease or a written lease addendum has been signed, the person applying to be added as a household member, shall not occupy the leased premises except under the restrictions applicable to guests.  In the event of the birth of a child to Tenant or a household member, LHA shall approve an enlarged household including any such child.  Except as may be permitted by applicable state regulations or by other applicable law or authorization, the leased premises shall be of appropriate unit size for the household including the additional person.  In no event shall Tenant’s household exceed the maximum number of occupants permissible for the leased premises under the provisions of the State Sanitary Code. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section XIII. REASONABLE ACCOMMODATION OR MODIFICATION ON ACCOUNT OF A DISABILITY</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The LHA is obligated to make reasonable accommodations and reasonable modifications for persons with disabilities.  If Tenant or a household member has a disability and, on account of this disability, in order to have equal opportunity to use and enjoy the leased premises or the public or common use areas or to participate fully in the LHA’s programs, activities, or services, </w:t>
-[...6 lines deleted...]
-        <w:t>needs a reasonable accommodation in LHA's rules, policies, practices or services, or needs a reasonable modification of the leased premises or public or common use areas, the Tenant or household member, or person acting on behalf of the Tenant or household member, may request a reasonable accommodation or a reasonable modification.  Within a reasonable time following verification, as needed, of the existence of a disability and the disability-related need for an accommodation or modification, the LHA shall provide an accommodation or modification that is reasonable under the circumstances, including the availability of funds.</w:t>
+        <w:t>   The LHA is obligated to make reasonable accommodations and reasonable modifications for persons with disabilities.  If Tenant or a household member has a disability and, on account of this disability, in order to have equal opportunity to use and enjoy the leased premises or the public or common use areas or to participate fully in the LHA’s programs, activities, or services, needs a reasonable accommodation in LHA's rules, policies, practices or services, or needs a reasonable modification of the leased premises or public or common use areas, the Tenant or household member, or person acting on behalf of the Tenant or household member, may request a reasonable accommodation or a reasonable modification.  Within a reasonable time following verification, as needed, of the existence of a disability and the disability-related need for an accommodation or modification, the LHA shall provide an accommodation or modification that is reasonable under the circumstances, including the availability of funds.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section XIV.  INSPECTIONS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(A)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
@@ -3235,58 +3188,51 @@
         <w:t>    If LHA has reasonable cause to believe that an emergency exists endangering life or property which requires immediate action, LHA shall give Tenant whatever reasonable notice which the circumstances may permit before accessing the leased premises to deal with the emergency.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(D)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Access Where No Adult Present</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">    If at any time LHA shall have entered the leased premises and if no adult household member </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">shall have been present, LHA shall leave a written notice specifying the time and reason for access and any work performed or measures taken. </w:t>
+        <w:t xml:space="preserve">    If at any time LHA shall have entered the leased premises and if no adult household member shall have been present, LHA shall leave a written notice specifying the time and reason for access and any work performed or measures taken. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section XVI.  PERSONAL PROPERTY</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(A)  </w:t>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
@@ -3505,58 +3451,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(b) hand delivered to LHA's office during regular business hours.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section XVIII.  COMPLIANCE WITH REGULATIONS OF THE EXECUTIVE OFFICE OF HOUSING AND LIVABLE COMMUNITIES</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The Executive Office of Housing and Livable Communities has promulgated and may promulgate regulations regarding the terms and conditions of public housing.  Insofar as applicable LHA and Tenant shall comply with the EOHLC’s regulations and any authorizations or waivers issued pursuant thereto. LHA shall post and keep posted in a conspicuous place in its </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">central office and, if practical, in each development a copy of the applicable regulations although absence of posting shall not affect their enforceability. </w:t>
+        <w:t xml:space="preserve">    The Executive Office of Housing and Livable Communities has promulgated and may promulgate regulations regarding the terms and conditions of public housing.  Insofar as applicable LHA and Tenant shall comply with the EOHLC’s regulations and any authorizations or waivers issued pursuant thereto. LHA shall post and keep posted in a conspicuous place in its central office and, if practical, in each development a copy of the applicable regulations although absence of posting shall not affect their enforceability. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section XIX.  COMPLIANCE WITH LHA’S RULES AND POLICIES</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">    LHA has adopted or may adopt reasonable rules and policies for the benefit and well being of the housing development, of which the leased premises are a part, and for the benefit of the tenants of the housing development.  Compliance with LHA's rules and policies, is a material condition of tenancy.  Tenant, other household members and guests shall comply with such rules and policies.  Substantial violation of any rule or policy shall be cause for termination of this lease and eviction.  LHA shall post and keep posted in a conspicuous place in its central office and, if practical in each development a copy of all rules and policies which affect the rights, status, duties or welfare of Tenant and other household members, although absence of posting shall not affect their enforceability.  Upon request Tenant shall without charge, be provided one copy of applicable rules, policies or regulations.  LHA may charge for additional copies.   </w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -3671,105 +3610,105 @@
       <w:r w:rsidRPr="3802F94D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>LHA Signature _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="059DD864" w14:textId="77777777" w:rsidR="002D53B9" w:rsidRPr="00310212" w:rsidRDefault="002D53B9" w:rsidP="002D53B9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00310212">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________                                                        (Print Name and Title)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13831E11" w14:textId="77777777" w:rsidR="002D53B9" w:rsidRDefault="002D53B9" w:rsidP="002D53B9"/>
     <w:p w14:paraId="28252C52" w14:textId="77777777" w:rsidR="002D53B9" w:rsidRDefault="002D53B9" w:rsidP="002D53B9"/>
     <w:p w14:paraId="4B2E9817" w14:textId="77777777" w:rsidR="005B65D0" w:rsidRDefault="005B65D0"/>
     <w:sectPr w:rsidR="005B65D0" w:rsidSect="002D53B9">
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05EFE528" w14:textId="77777777" w:rsidR="00B651AB" w:rsidRDefault="00B651AB" w:rsidP="00B651AB">
+    <w:p w14:paraId="54377C34" w14:textId="77777777" w:rsidR="00455572" w:rsidRDefault="00455572" w:rsidP="00B651AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E591FDC" w14:textId="77777777" w:rsidR="00B651AB" w:rsidRDefault="00B651AB" w:rsidP="00B651AB">
+    <w:p w14:paraId="1D111C9D" w14:textId="77777777" w:rsidR="00455572" w:rsidRDefault="00455572" w:rsidP="00B651AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1756201262"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="627C0514" w14:textId="68C337D9" w:rsidR="00B651AB" w:rsidRDefault="00B651AB">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -3778,132 +3717,135 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0D199170" w14:textId="77777777" w:rsidR="00B651AB" w:rsidRDefault="00B651AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="653FDBB7" w14:textId="77777777" w:rsidR="00B651AB" w:rsidRDefault="00B651AB" w:rsidP="00B651AB">
+    <w:p w14:paraId="48ED4682" w14:textId="77777777" w:rsidR="00455572" w:rsidRDefault="00455572" w:rsidP="00B651AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FB15514" w14:textId="77777777" w:rsidR="00B651AB" w:rsidRDefault="00B651AB" w:rsidP="00B651AB">
+    <w:p w14:paraId="69412D8C" w14:textId="77777777" w:rsidR="00455572" w:rsidRDefault="00455572" w:rsidP="00B651AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D53B9"/>
+    <w:rsid w:val="00115D70"/>
     <w:rsid w:val="002D53B9"/>
     <w:rsid w:val="0037564B"/>
     <w:rsid w:val="004317C7"/>
+    <w:rsid w:val="00455572"/>
     <w:rsid w:val="005B65D0"/>
     <w:rsid w:val="007053EE"/>
+    <w:rsid w:val="0098188E"/>
     <w:rsid w:val="00B651AB"/>
     <w:rsid w:val="00E648BF"/>
     <w:rsid w:val="00E74815"/>
     <w:rsid w:val="00F46E84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="645429A7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{88145449-E69D-44A7-BEAD-2CC3022D677C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5036,58 +4978,58 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B651AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5349,157 +5291,191 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF91AD24A61755478ADD1634BD4A4303" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b5444f3e198d2d964bc25345631f9f1">
-[...1 lines deleted...]
-    <xsd:import namespace="74cbad8e-06d4-41ca-87ae-f51259eb7980"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010029D5957896562942B02BE26174CF78CB" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f5879caac1a8187d6e94092bea6a822">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d1706ee9-80ee-4f25-af17-8ecdea1037d8" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dd666bcc4e69c57e4801e36fe81a00ab" ns2:_="" ns3:_="">
+    <xsd:import namespace="d1706ee9-80ee-4f25-af17-8ecdea1037d8"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74cbad8e-06d4-41ca-87ae-f51259eb7980" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d1706ee9-80ee-4f25-af17-8ecdea1037d8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7b83dbe2-6fd2-449a-a932-0d75829bf641" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e18d57f0-39b7-419b-ae5a-a0499e915ce3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7b83dbe2-6fd2-449a-a932-0d75829bf641">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e18d57f0-39b7-419b-ae5a-a0499e915ce3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7b83dbe2-6fd2-449a-a932-0d75829bf641">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -5575,82 +5551,109 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d1706ee9-80ee-4f25-af17-8ecdea1037d8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF40719B-B01E-48F0-B493-0982658B92F7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD96D44D-43A0-41FA-A399-6D370E91E47E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F4C25DC-1AB8-4868-B3CA-DC194EAD4E0E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F4C25DC-1AB8-4868-B3CA-DC194EAD4E0E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAA781F6-30DA-4402-BBE8-4BCBA853F3FC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>51815</Characters>
+  <Pages>3</Pages>
+  <Words>8904</Words>
+  <Characters>52001</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>431</Lines>
-  <Paragraphs>121</Paragraphs>
+  <Lines>3250</Lines>
+  <Paragraphs>1602</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>60784</CharactersWithSpaces>
+  <CharactersWithSpaces>59303</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Halfpenny, Bill (EOHLC)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010029D5957896562942B02BE26174CF78CB</vt:lpwstr>
+  </property>
+</Properties>
+</file>