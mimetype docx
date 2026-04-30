--- v0 (2025-12-04)
+++ v1 (2026-04-30)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="306CDDC2" w14:textId="77777777" w:rsidR="002C4360" w:rsidRDefault="002C4360" w:rsidP="007B1778">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79A7F9F9" w14:textId="77777777" w:rsidR="002C4360" w:rsidRDefault="002C4360" w:rsidP="007B1778">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -140,77 +140,59 @@
     </w:p>
     <w:p w14:paraId="4DFF2C74" w14:textId="77777777" w:rsidR="002C4360" w:rsidRDefault="002C4360" w:rsidP="007B1778">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A23C571" w14:textId="77777777" w:rsidR="002C4360" w:rsidRDefault="002C4360" w:rsidP="003E53FA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35A2D558" w14:textId="59F51497" w:rsidR="00A81903" w:rsidRPr="00F661BE" w:rsidRDefault="00A81903" w:rsidP="007B1778">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="35A2D558" w14:textId="59F51497" w:rsidR="00A81903" w:rsidRPr="00F661BE" w:rsidRDefault="00A81903" w:rsidP="0074514E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F661BE">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ATTACHMENT </w:t>
       </w:r>
       <w:r w:rsidR="007B1778">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>E</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DF5E38" w14:textId="77777777" w:rsidR="00A81903" w:rsidRPr="00F661BE" w:rsidRDefault="00A81903" w:rsidP="007B1778">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="3600" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E2E6E9A" w14:textId="77777777" w:rsidR="00A81903" w:rsidRPr="00F661BE" w:rsidRDefault="00A81903" w:rsidP="007B1778">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -724,51 +706,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="167805AD" w14:textId="1FDB73D7" w:rsidR="008E579A" w:rsidRPr="00355D7D" w:rsidRDefault="008E579A" w:rsidP="007B1778">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 80 </w:t>
       </w:r>
       <w:r w:rsidRPr="008E579A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>requires courts to stay judgments or executions in certain eviction cases if the tenant has a pending application for short-term emergency rental assistance.</w:t>
       </w:r>
       <w:r w:rsidR="00F30E34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  However, it </w:t>
       </w:r>
       <w:r w:rsidR="006F12A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
@@ -1977,136 +1958,137 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C0BCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governor</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00963006" w:rsidRPr="00355D7D">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28ECB4AA" w14:textId="77777777" w:rsidR="007B29BE" w:rsidRDefault="007B29BE" w:rsidP="00DC2C6E">
+    <w:p w14:paraId="435D5161" w14:textId="77777777" w:rsidR="00F24059" w:rsidRDefault="00F24059" w:rsidP="00DC2C6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55648E2B" w14:textId="77777777" w:rsidR="007B29BE" w:rsidRDefault="007B29BE" w:rsidP="00DC2C6E">
+    <w:p w14:paraId="39F20187" w14:textId="77777777" w:rsidR="00F24059" w:rsidRDefault="00F24059" w:rsidP="00DC2C6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-207416369"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7CB869D2" w14:textId="52582BD0" w:rsidR="00DE0BB1" w:rsidRPr="00DE0BB1" w:rsidRDefault="00DE0BB1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00DE0BB1">
           <w:rPr>
@@ -2130,76 +2112,76 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00DE0BB1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6FDF7C1B" w14:textId="77777777" w:rsidR="00DE0BB1" w:rsidRDefault="00DE0BB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29E35EB2" w14:textId="77777777" w:rsidR="007B29BE" w:rsidRDefault="007B29BE" w:rsidP="00DC2C6E">
+    <w:p w14:paraId="5EFAA22D" w14:textId="77777777" w:rsidR="00F24059" w:rsidRDefault="00F24059" w:rsidP="00DC2C6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="340093F0" w14:textId="77777777" w:rsidR="007B29BE" w:rsidRDefault="007B29BE" w:rsidP="00DC2C6E">
+    <w:p w14:paraId="592D332C" w14:textId="77777777" w:rsidR="00F24059" w:rsidRDefault="00F24059" w:rsidP="00DC2C6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57C90F5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5E262AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -2305,58 +2287,58 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1787581782">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00435823"/>
     <w:rsid w:val="00024713"/>
     <w:rsid w:val="000356B3"/>
     <w:rsid w:val="00063408"/>
@@ -2416,77 +2398,79 @@
     <w:rsid w:val="003D3CC5"/>
     <w:rsid w:val="003E0D24"/>
     <w:rsid w:val="003E53FA"/>
     <w:rsid w:val="003F0D36"/>
     <w:rsid w:val="00401BFF"/>
     <w:rsid w:val="00413647"/>
     <w:rsid w:val="004173BF"/>
     <w:rsid w:val="004213B2"/>
     <w:rsid w:val="00421436"/>
     <w:rsid w:val="004243E3"/>
     <w:rsid w:val="00434BEE"/>
     <w:rsid w:val="00435823"/>
     <w:rsid w:val="004417E4"/>
     <w:rsid w:val="00446FA5"/>
     <w:rsid w:val="00450988"/>
     <w:rsid w:val="00477245"/>
     <w:rsid w:val="00490B27"/>
     <w:rsid w:val="00491ED7"/>
     <w:rsid w:val="004B0CF8"/>
     <w:rsid w:val="004B7B2C"/>
     <w:rsid w:val="004E47DE"/>
     <w:rsid w:val="00515768"/>
     <w:rsid w:val="00526920"/>
     <w:rsid w:val="00526FF1"/>
     <w:rsid w:val="0057318D"/>
+    <w:rsid w:val="0059618A"/>
     <w:rsid w:val="005961C8"/>
     <w:rsid w:val="005A11F2"/>
     <w:rsid w:val="005A1837"/>
     <w:rsid w:val="005C346D"/>
     <w:rsid w:val="005C4F60"/>
     <w:rsid w:val="005D4D05"/>
     <w:rsid w:val="005D6F77"/>
     <w:rsid w:val="00607E32"/>
     <w:rsid w:val="00612F7C"/>
     <w:rsid w:val="00613BEA"/>
     <w:rsid w:val="00622D55"/>
     <w:rsid w:val="0062749E"/>
     <w:rsid w:val="00631008"/>
     <w:rsid w:val="00631E0B"/>
     <w:rsid w:val="00645DB7"/>
     <w:rsid w:val="00652278"/>
     <w:rsid w:val="006604FD"/>
     <w:rsid w:val="00662CBC"/>
     <w:rsid w:val="00680C3E"/>
     <w:rsid w:val="00682098"/>
     <w:rsid w:val="006903D5"/>
     <w:rsid w:val="006B6CC4"/>
     <w:rsid w:val="006D02F4"/>
     <w:rsid w:val="006F12A6"/>
     <w:rsid w:val="006F6FC0"/>
     <w:rsid w:val="00732C8D"/>
     <w:rsid w:val="00741CCC"/>
+    <w:rsid w:val="0074514E"/>
     <w:rsid w:val="00762867"/>
     <w:rsid w:val="00764AFC"/>
     <w:rsid w:val="00775587"/>
     <w:rsid w:val="0078006C"/>
     <w:rsid w:val="007A1D1F"/>
     <w:rsid w:val="007A6E60"/>
     <w:rsid w:val="007B1778"/>
     <w:rsid w:val="007B29BE"/>
     <w:rsid w:val="007B70A1"/>
     <w:rsid w:val="007B79A1"/>
     <w:rsid w:val="007C6142"/>
     <w:rsid w:val="007D279C"/>
     <w:rsid w:val="007E0644"/>
     <w:rsid w:val="007E2BE6"/>
     <w:rsid w:val="007E3F92"/>
     <w:rsid w:val="00801AD1"/>
     <w:rsid w:val="0083658E"/>
     <w:rsid w:val="00854B12"/>
     <w:rsid w:val="008606DC"/>
     <w:rsid w:val="008969A9"/>
     <w:rsid w:val="008A1F16"/>
     <w:rsid w:val="008A768C"/>
     <w:rsid w:val="008B7E25"/>
     <w:rsid w:val="008C1BC8"/>
     <w:rsid w:val="008C4ADF"/>
@@ -2576,99 +2560,100 @@
     <w:rsid w:val="00DB245D"/>
     <w:rsid w:val="00DC0C69"/>
     <w:rsid w:val="00DC2C6E"/>
     <w:rsid w:val="00DD3896"/>
     <w:rsid w:val="00DE0BB1"/>
     <w:rsid w:val="00DF1932"/>
     <w:rsid w:val="00E10C3F"/>
     <w:rsid w:val="00E12CD5"/>
     <w:rsid w:val="00E14AAB"/>
     <w:rsid w:val="00E21A06"/>
     <w:rsid w:val="00E24F9C"/>
     <w:rsid w:val="00E312A5"/>
     <w:rsid w:val="00E36A18"/>
     <w:rsid w:val="00E60894"/>
     <w:rsid w:val="00E72715"/>
     <w:rsid w:val="00E73B34"/>
     <w:rsid w:val="00E854BF"/>
     <w:rsid w:val="00EA61B3"/>
     <w:rsid w:val="00ED4E86"/>
     <w:rsid w:val="00EE570E"/>
     <w:rsid w:val="00EF0C38"/>
     <w:rsid w:val="00EF13DD"/>
     <w:rsid w:val="00EF37F0"/>
     <w:rsid w:val="00F04B7F"/>
     <w:rsid w:val="00F160D6"/>
+    <w:rsid w:val="00F24059"/>
     <w:rsid w:val="00F30E34"/>
     <w:rsid w:val="00F42C42"/>
     <w:rsid w:val="00F52423"/>
     <w:rsid w:val="00F53EBA"/>
     <w:rsid w:val="00F5495F"/>
     <w:rsid w:val="00F6140D"/>
     <w:rsid w:val="00F61E6E"/>
     <w:rsid w:val="00F63490"/>
     <w:rsid w:val="00F96953"/>
     <w:rsid w:val="00FA7FE5"/>
     <w:rsid w:val="00FB5302"/>
     <w:rsid w:val="00FC6751"/>
     <w:rsid w:val="00FD61B6"/>
     <w:rsid w:val="00FE0C2F"/>
     <w:rsid w:val="00FE73FA"/>
     <w:rsid w:val="00FF2069"/>
     <w:rsid w:val="00FF2878"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="523B21DC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D96D8BBF-9B72-4F36-8F53-7C06817D8AAD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3022,50 +3007,71 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0074514E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3281,55 +3287,68 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A81903"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00A81903"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0074514E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="964846770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1482773382">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3674,68 +3693,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C9A6C548A82A2840A0E9F74F217EF325" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="457b1038a0919ed07a202a4b157d8fa8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="065d4783-5d77-4661-9eb6-c6bce907b2cc" xmlns:ns3="ee7036bd-5abe-4c3a-9c84-778e1fc48883" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5eca4dac3debfa160ed09f53573b0c39" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="065d4783-5d77-4661-9eb6-c6bce907b2cc"/>
     <xsd:import namespace="ee7036bd-5abe-4c3a-9c84-778e1fc48883"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -3925,109 +3930,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16C49F75-D43F-49AE-8FA0-53DC72A32276}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3807B090-96DE-4CF5-AC68-92A499AC815E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44318CA6-EE9A-4FA6-BDDC-E4C4E615E52D}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42BC7778-3A15-46A4-A6DA-874506395409}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="065d4783-5d77-4661-9eb6-c6bce907b2cc"/>
     <ds:schemaRef ds:uri="ee7036bd-5abe-4c3a-9c84-778e1fc48883"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44318CA6-EE9A-4FA6-BDDC-E4C4E615E52D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3807B090-96DE-4CF5-AC68-92A499AC815E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16C49F75-D43F-49AE-8FA0-53DC72A32276}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>2083</Words>
   <Characters>11878</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>98</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>13934</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>