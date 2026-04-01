--- v0 (2025-11-02)
+++ v1 (2026-04-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="14F88B88" w14:textId="3E2602EC" w:rsidR="0038108F" w:rsidRPr="00F95399" w:rsidRDefault="0038108F" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="534AECED" w14:textId="7C702E17" w:rsidR="009249D8" w:rsidRPr="00F95399" w:rsidRDefault="009249D8" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -136,77 +136,59 @@
     </w:p>
     <w:p w14:paraId="7A574044" w14:textId="004961A0" w:rsidR="009249D8" w:rsidRPr="00F95399" w:rsidRDefault="009249D8" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A32E06A" w14:textId="77777777" w:rsidR="009249D8" w:rsidRPr="00F95399" w:rsidRDefault="009249D8" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32F98BC4" w14:textId="4DBF9A2A" w:rsidR="00464D5A" w:rsidRPr="00F95399" w:rsidRDefault="00464D5A" w:rsidP="7ED67788">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="32F98BC4" w14:textId="4DBF9A2A" w:rsidR="00464D5A" w:rsidRPr="00F95399" w:rsidRDefault="00464D5A" w:rsidP="00645CF9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...12 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7ED67788">
         <w:t xml:space="preserve">ATTACHMENT </w:t>
       </w:r>
       <w:r w:rsidR="006B1D2F" w:rsidRPr="7ED67788">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>G</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A73BB44" w14:textId="77777777" w:rsidR="00464D5A" w:rsidRPr="00F95399" w:rsidRDefault="00464D5A" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="3600" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34E3EA1C" w14:textId="4A8A1945" w:rsidR="00464D5A" w:rsidRPr="00F95399" w:rsidRDefault="005B738D" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
@@ -465,69 +447,51 @@
       </w:r>
       <w:r w:rsidR="00A54A0E" w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> receiving the calls</w:t>
       </w:r>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The sections also prohibit all state and county </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> from charging more than 3% over the </w:t>
+        <w:t xml:space="preserve">The sections also prohibit all state and county correctional facilities from charging more than 3% over the </w:t>
       </w:r>
       <w:r w:rsidR="0035483F" w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">facility’s </w:t>
       </w:r>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">purchase price for commissary items. They </w:t>
       </w:r>
       <w:r w:rsidR="0035483F" w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">further </w:t>
       </w:r>
@@ -1274,51 +1238,71 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SECTION 26. Section 2ZZZZZ of said chapter 29 is hereby repealed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA7A19A" w14:textId="77777777" w:rsidR="00CD1B99" w:rsidRPr="00F95399" w:rsidRDefault="00CD1B99" w:rsidP="0060701A">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">And further amend the bill by striking out Sections 71 and 72 and inserting in place thereof the following 2 </w:t>
+        <w:t xml:space="preserve">And further amend the bill by striking out Sections 71 and 72 and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inserting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in place thereof the following 2 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sections:-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7EE00DEB" w14:textId="77777777" w:rsidR="0060701A" w:rsidRPr="00F95399" w:rsidRDefault="0060701A" w:rsidP="0060701A">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
@@ -1455,71 +1439,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section 170. (a) For the purposes of this section, the terms “county correctional facility”, “state correctional facility” and “state prison” shall have the same meanings as in section 1 of chapter 125.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA2F6F0" w14:textId="1516EBC7" w:rsidR="0060701A" w:rsidRPr="00F95399" w:rsidRDefault="0060701A" w:rsidP="0060701A">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) State correctional facilities, state prisons, and county correctional facilities shall not charge more than 3 per cent over the contracted-for cost for commissary items; provided, however, that entities contracting with such facilities may charge for commissary items at their contracted rate. The department of correction and county sheriffs shall maximize discounts procured from bulk purchasing of commissary items or other contracting opportunities that reduce the cost of such items and shall not receive commissions, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> or other financial incentives in any contract with a seller, supplier or vendor of commissary items. Commissary items offered shall include gender affirming items, consistent with section 32A, and culturally appropriate items for all communities in custody</w:t>
+        <w:t>(b) State correctional facilities, state prisons, and county correctional facilities shall not charge more than 3 per cent over the contracted-for cost for commissary items; provided, however, that entities contracting with such facilities may charge for commissary items at their contracted rate. The department of correction and county sheriffs shall maximize discounts procured from bulk purchasing of commissary items or other contracting opportunities that reduce the cost of such items and shall not receive commissions, revenue or other financial incentives in any contract with a seller, supplier or vendor of commissary items. Commissary items offered shall include gender affirming items, consistent with section 32A, and culturally appropriate items for all communities in custody</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34716FF0" w14:textId="5FE820F0" w:rsidR="0060701A" w:rsidRPr="00F95399" w:rsidRDefault="0060701A" w:rsidP="7ED67788">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>And further amend the bill by inserting after section 103 the following 5 sections:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA7F0A6" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
@@ -1537,407 +1501,519 @@
         </w:rPr>
         <w:t xml:space="preserve">SECTION 103A.  Chapter 268 of the General Laws, as so appearing, is hereby amended by inserting after section 13E the following </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>section:-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="24C807BE" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 13F.  Whoever unlawfully removes, destroys, damages, or interferes with the proper functioning of a geolocation monitoring device, breath-testing instrument, or other mechanism intended to facilitate recognizance or compliance with conditions of pretrial release, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or parole, shall be punished by imprisonment in the state prison for not more than 10 years or imprisonment in a house of correction for not more than 2 and ½ years.  In any proceeding under section 57, 58, 58A, or 58B of chapter 276, the fact of a person’s prior conviction pursuant to this section shall be prima facie evidence that there is no financial condition or other condition of release that will reasonably assure the presence of the person so convicted.</w:t>
+        <w:t>Section 13F.  Whoever unlawfully removes, destroys, damages, or interferes with the proper functioning of a geolocation monitoring device, breath-testing instrument, or other mechanism intended to facilitate recognizance or compliance with conditions of pretrial release, probation or parole, shall be punished by imprisonment in the state prison for not more than 10 years or imprisonment in a house of correction for not more than 2 and ½ years.  In any proceeding under section 57, 58, 58A, or 58B of chapter 276, the fact of a person’s prior conviction pursuant to this section shall be prima facie evidence that there is no financial condition or other condition of release that will reasonably assure the presence of the person so convicted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DDCC2E" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION 103B.  Section 58A of said chapter 276, as so appearing, is hereby amended by striking subsection (1) and inserting in place thereof the following </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>subsection:-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1) The commonwealth may move, based on dangerousness, for an order of pretrial detention or release on conditions when a person has been charged with any of the following offenses:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEED77A" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">(A)  a felony that has as an element of the offense the use, attempted use or threatened use of physical force against the person of </w:t>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> felony that has as an element of the offense the use, attempted use or threatened use of physical force against the person of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>another;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="68CD4A32" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">(B)  the offenses of burglary or </w:t>
+        <w:t>(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)  the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offenses of burglary or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>arson;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="26A44911" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">(C)  a violation of an order pursuant to section 18, 34B or 34C of chapter 208, section 32 of chapter 209, section 3, 3B, 3C, 4 or 5 of chapter 209A or section 15 or 20 of chapter </w:t>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> violation of an order pursuant to section 18, 34B or 34C of chapter 208, section 32 of chapter 209, section 3, 3B, 3C, 4 or 5 of chapter 209A or section 15 or 20 of chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>209C;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0793D00B" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">(D)  a misdemeanor or felony involving abuse as defined in section 1 of chapter </w:t>
+        <w:t>(D</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> misdemeanor or felony involving abuse as defined in section 1 of chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>209A;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4CA0F8AF" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">(E)  a sex offense involving a child as defined in section 178C of chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>6;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="56711E60" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">(F)  a violation of section 13B of chapter </w:t>
+        <w:t>(F</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> violation of section 13B of chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>268;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4CA729AF" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(G)  a violation of section 13, 13 ½, 13B, 13B ½, 13 B ¾, 13F, 13M, 15D, 18B, 22, 22A, 22B, 22C, 23, 23A, 23B, 24, 25, 26B, 26C, 37, 43A, 50 or 51 of chapter 265 or a violation of section 13D of said chapter 265 in which the public employee is a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> officer;</w:t>
+        <w:t>(G)  a violation of section 13, 13 ½, 13B, 13B ½, 13 B ¾, 13F, 13M, 15D, 18B, 22, 22A, 22B, 22C, 23, 23A, 23B, 24, 25, 26B, 26C, 37, 43A, 50 or 51 of chapter 265 or a violation of section 13D of said chapter 265 in which the public employee is a police officer;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F6EC20" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">(H)  a violation of section 4A, 4B, 16, 29A, 29B, 29C, 77, 94 or 105 of chapter </w:t>
+        <w:t>(H</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> violation of section 4A, 4B, 16, 29A, 29B, 29C, 77, 94 or 105 of chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>272;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="72CD6163" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">(I)  a violation of section 24G of chapter 90 which occurs under the influence of alcohol or drugs, or a violation of section 8B of chapter 90B; or a third or subsequent violation of section 24 of chapter 90 or section 8 of chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>90B;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4C1E0408" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">(J)  an offense under chapter 94C for which the maximum term of imprisonment is more than 10 </w:t>
+        <w:t>(J</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)  an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offense under chapter 94C for which the maximum term of imprisonment is more than 10 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>years;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="368D847E" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">(K)  any violation of sections 102 or 102A, or a malicious violation of section 127 of chapter </w:t>
+        <w:t>(K</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)  any</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> violation of sections 102 or 102A, or a malicious violation of section 127 of chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>266;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6E20AA97" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">(L)  a violation of section 131N of chapter 140 or subsection (a), (b), (c), (d), (h), (j) or (m) of section 10 or section 11C of chapter </w:t>
+        <w:t>(L</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> violation of section 131N of chapter 140 or subsection (a), (b), (c), (d), (h), (j) or (m) of section 10 or section 11C of chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>269;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="763D545E" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">(M)  a violation of section 10A, 10E, or 10G of chapter </w:t>
+        <w:t>(M</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> violation of section 10A, 10E, or 10G of chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>269;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="29DAA18C" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>(N)  threats to kill, rape, or cause serious bodily injury; or</w:t>
       </w:r>
@@ -1981,52 +2057,60 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION 103D.  Said section 58A of said chapter 276, as so </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>appearing,  is</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hereby further amended by striking out, in lines 113-to 124, the first four sentences of subsection (4) and inserting in place thereof the following five sentences:-</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> hereby further amended by striking out, in lines 113-to 124, the first four sentences of subsection (4) and inserting in place thereof the following five </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>sentences:-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="27C39BCD" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>(4) When a person is charged with an offense listed in subsection (1) and upon a motion by the commonwealth, the judge shall hold a hearing to determine whether conditions of release will reasonably assure the safety of any other person or the community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163CE0B7" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
@@ -2050,51 +2134,65 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>the  attorney</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for the commonwealth files a motion seeking to detain the person under this section at any time after the time of arraignment or the person’s first appearance before the court, the court shall order that the hearing shall occur as soon as possible and within the time periods and as otherwise set forth in this section.</w:t>
+        <w:t xml:space="preserve"> for the commonwealth files a motion seeking to detain the person under this section at any time after the time of arraignment or the person’s first appearance before the court, the court shall order that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>hearing shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7ED67788">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> occur as soon as possible and within the time periods and as otherwise set forth in this section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7676358F" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="7ED67788">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION 103E.  Said chapter 276 is hereby further amended by inserting after section 58B the following </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>section:-</w:t>
       </w:r>
@@ -2247,71 +2345,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>contract, including, but not limited to a commission, shall be utilized for the purposes set forth in subsection (d).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0A58C95C" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="00E71CAE">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(d) Any service, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> or program for incarcerated people to which commissary commissions were specifically designated in fiscal year 2022 including, but not limited to, the Inmate Benefit Fund, The Law Library and the Central Program Account in the state prison system, shall be funded by the department of correction and the sheriffs at not less than the level of funding in fiscal year 2022.</w:t>
+        <w:t>(d) Any service, benefit or program for incarcerated people to which commissary commissions were specifically designated in fiscal year 2022 including, but not limited to, the Inmate Benefit Fund, The Law Library and the Central Program Account in the state prison system, shall be funded by the department of correction and the sheriffs at not less than the level of funding in fiscal year 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B3174F0" w14:textId="77777777" w:rsidR="00E71CAE" w:rsidRPr="00F95399" w:rsidRDefault="00E71CAE" w:rsidP="00E71CAE">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">And further amend the bill by striking out Section 188 and inserting in place thereof the following </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
@@ -2525,104 +2603,105 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="7ED67788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governor</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C64A5F" w:rsidRPr="00F95399">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0597339E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DFCBC90"/>
     <w:lvl w:ilvl="0" w:tplc="5AEEBE1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2668,58 +2747,58 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="826827942">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C64A5F"/>
     <w:rsid w:val="00020A77"/>
     <w:rsid w:val="00027956"/>
     <w:rsid w:val="000355F6"/>
     <w:rsid w:val="00052A04"/>
     <w:rsid w:val="0005331E"/>
     <w:rsid w:val="0005439B"/>
     <w:rsid w:val="00054F14"/>
     <w:rsid w:val="00096101"/>
     <w:rsid w:val="000A5E43"/>
     <w:rsid w:val="000B34A6"/>
     <w:rsid w:val="000C1F9D"/>
@@ -2752,55 +2831,57 @@
     <w:rsid w:val="00393E9E"/>
     <w:rsid w:val="003B5CDF"/>
     <w:rsid w:val="003B7000"/>
     <w:rsid w:val="003C1F04"/>
     <w:rsid w:val="003F349B"/>
     <w:rsid w:val="00402B32"/>
     <w:rsid w:val="00414441"/>
     <w:rsid w:val="00426940"/>
     <w:rsid w:val="00452AA5"/>
     <w:rsid w:val="00464D5A"/>
     <w:rsid w:val="00494FE2"/>
     <w:rsid w:val="004A60C0"/>
     <w:rsid w:val="004B17AC"/>
     <w:rsid w:val="004B6B4A"/>
     <w:rsid w:val="004C57DE"/>
     <w:rsid w:val="004E7C63"/>
     <w:rsid w:val="004F174C"/>
     <w:rsid w:val="004F1D3F"/>
     <w:rsid w:val="0050294B"/>
     <w:rsid w:val="00517DB8"/>
     <w:rsid w:val="00545258"/>
     <w:rsid w:val="00574D76"/>
     <w:rsid w:val="00577F01"/>
     <w:rsid w:val="00582DF4"/>
     <w:rsid w:val="00583A7F"/>
+    <w:rsid w:val="0059618A"/>
     <w:rsid w:val="005B738D"/>
     <w:rsid w:val="005F0526"/>
     <w:rsid w:val="005F2C3D"/>
     <w:rsid w:val="0060701A"/>
     <w:rsid w:val="00642743"/>
+    <w:rsid w:val="00645CF9"/>
     <w:rsid w:val="00651D7C"/>
     <w:rsid w:val="00652F71"/>
     <w:rsid w:val="00654A20"/>
     <w:rsid w:val="0068431A"/>
     <w:rsid w:val="006B1D2F"/>
     <w:rsid w:val="006B6026"/>
     <w:rsid w:val="006C0BB3"/>
     <w:rsid w:val="006C1A79"/>
     <w:rsid w:val="006C4BC0"/>
     <w:rsid w:val="006D63AD"/>
     <w:rsid w:val="006E08AF"/>
     <w:rsid w:val="006E12DD"/>
     <w:rsid w:val="006E1A79"/>
     <w:rsid w:val="00712CFD"/>
     <w:rsid w:val="00713BD6"/>
     <w:rsid w:val="007354C2"/>
     <w:rsid w:val="00753564"/>
     <w:rsid w:val="00757B93"/>
     <w:rsid w:val="00763BB7"/>
     <w:rsid w:val="00774AB6"/>
     <w:rsid w:val="00781786"/>
     <w:rsid w:val="007C5F00"/>
     <w:rsid w:val="007C7A9E"/>
     <w:rsid w:val="007D24A4"/>
     <w:rsid w:val="007D6FC8"/>
@@ -2981,51 +3062,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="16A6F918"/>
   <w15:docId w15:val="{ECE3FCBD-A972-4EE9-8495-7D3E59FE5AE4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3379,50 +3460,71 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00645CF9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3580,55 +3682,68 @@
     <w:rsid w:val="003B5CDF"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E71CAE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00645CF9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="265313769">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="342048219">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -4215,56 +4330,101 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="9f2df0ba-6bb7-4f77-8da0-040ed292941d">
+      <UserInfo>
+        <DisplayName>Mahoney, Elizabeth K. (GOV)</DisplayName>
+        <AccountId>81</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Borkoski, Jenna (GOV)</DisplayName>
+        <AccountId>103</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Selinger, Anne (GOV)</DisplayName>
+        <AccountId>55</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kaneb, Michael (GOV)</DisplayName>
+        <AccountId>49</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Hanson, Kirk (GOV)</DisplayName>
+        <AccountId>54</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ross, Robert (GOV)</DisplayName>
+        <AccountId>40</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Buckley, Timothy (GOV)</DisplayName>
+        <AccountId>79</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Finlaw, Sarah (GOV)</DisplayName>
+        <AccountId>74</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Zarrella, Lily (GOV)</DisplayName>
+        <AccountId>76</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010009328F3A7E452743868B232F99CA4711" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6844d6ef69370bccd7f3e25c4b1507b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f95772f7-5be7-4436-9eae-fc1650fe511f" xmlns:ns3="9f2df0ba-6bb7-4f77-8da0-040ed292941d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3a7bceef81dc92ba187dbfd0ab9d1ea" ns2:_="" ns3:_="">
     <xsd:import namespace="f95772f7-5be7-4436-9eae-fc1650fe511f"/>
     <xsd:import namespace="9f2df0ba-6bb7-4f77-8da0-040ed292941d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f95772f7-5be7-4436-9eae-fc1650fe511f" elementFormDefault="qualified">
@@ -4389,136 +4549,91 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...49 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E208BAC-E441-46AE-AE27-7917CC1541E7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BF839F6-5759-4340-B56B-447B0F7F9110}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9f2df0ba-6bb7-4f77-8da0-040ed292941d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA1CA771-467A-424A-AE9A-4204D3A689D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f95772f7-5be7-4436-9eae-fc1650fe511f"/>
     <ds:schemaRef ds:uri="9f2df0ba-6bb7-4f77-8da0-040ed292941d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BF839F6-5759-4340-B56B-447B0F7F9110}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E208BAC-E441-46AE-AE27-7917CC1541E7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="9f2df0ba-6bb7-4f77-8da0-040ed292941d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>2260</Words>
   <Characters>12887</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>107</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>15117</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 