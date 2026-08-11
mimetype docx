--- v0 (2025-10-22)
+++ v1 (2026-08-11)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
@@ -298,163 +299,175 @@
           </w:tcPr>
           <w:p w14:paraId="68AA3B9F" w14:textId="77777777" w:rsidR="001C31EE" w:rsidRPr="00003142" w:rsidRDefault="001C31EE" w:rsidP="00DF6077">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65BE2571" w14:textId="66FA0EA2" w:rsidR="001C31EE" w:rsidRPr="00003142" w:rsidRDefault="001041B8" w:rsidP="00DF6077">
+          <w:p w14:paraId="65BE2571" w14:textId="2F7A46E1" w:rsidR="001C31EE" w:rsidRPr="00003142" w:rsidRDefault="001041B8" w:rsidP="00DF6077">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>AUD</w:t>
             </w:r>
             <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007E1645">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F60B50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AAF425B" w14:textId="77777777" w:rsidR="001C31EE" w:rsidRPr="00003142" w:rsidRDefault="001C31EE" w:rsidP="00DF6077">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="409182E3" w14:textId="47B8B49F" w:rsidR="001C31EE" w:rsidRPr="00003142" w:rsidRDefault="00623837" w:rsidP="00DF6077">
+          <w:p w14:paraId="409182E3" w14:textId="7560B3EC" w:rsidR="001C31EE" w:rsidRPr="00003142" w:rsidRDefault="00623837" w:rsidP="00DF6077">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="001041B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="001041B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F60B50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C6EE3F8" w14:textId="77777777" w:rsidR="001C31EE" w:rsidRPr="00003142" w:rsidRDefault="001C31EE" w:rsidP="001C31EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4824"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="152C5E8A" w14:textId="77777777" w:rsidR="00DF6077" w:rsidRPr="00003142" w:rsidRDefault="00DF6077">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
@@ -682,51 +695,65 @@
     <w:p w14:paraId="3A13738D" w14:textId="77777777" w:rsidR="00DF6077" w:rsidRPr="00003142" w:rsidRDefault="00DF6077">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9648"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003142">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Appendix C</w:t>
       </w:r>
       <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Third-Party-Liability Codes </w:t>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Third-Party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Liability Codes </w:t>
       </w:r>
       <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00003142">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>1</w:t>
@@ -926,51 +953,59 @@
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44D585F9" w14:textId="1BBE8AA2" w:rsidR="00DF6077" w:rsidRPr="00003142" w:rsidRDefault="00DF6077">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9720"/>
           <w:tab w:val="right" w:pos="9630"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00003142">
         <w:t>Appendix W</w:t>
       </w:r>
       <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00003142">
         <w:t xml:space="preserve">EPSDT </w:t>
       </w:r>
       <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
-        <w:t xml:space="preserve">Services:  Medical </w:t>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
+        <w:t>:  Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B5FC6">
         <w:t xml:space="preserve">and Dental </w:t>
       </w:r>
       <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
         <w:t>Protocol</w:t>
       </w:r>
       <w:r w:rsidR="009B5FC6">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00E04378">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
         <w:t>Periodicity Schedule</w:t>
       </w:r>
       <w:r w:rsidR="009B5FC6">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001C31EE" w:rsidRPr="00003142">
         <w:tab/>
       </w:r>
@@ -1511,216 +1546,230 @@
           </w:tcPr>
           <w:p w14:paraId="3D18D881" w14:textId="77777777" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00FC4D3E" w:rsidP="00A40617">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D36B0BD" w14:textId="671015D3" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="001041B8" w:rsidP="00A40617">
+          <w:p w14:paraId="7D36B0BD" w14:textId="5A4612B2" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="001041B8" w:rsidP="00A40617">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>AUD</w:t>
             </w:r>
             <w:r w:rsidR="00FC4D3E" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007E1645">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F60B50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="362747BC" w14:textId="77777777" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00FC4D3E" w:rsidP="00A40617">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BF7C18E" w14:textId="1C6F5DBB" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00623837" w:rsidP="00A40617">
+          <w:p w14:paraId="1BF7C18E" w14:textId="444B500B" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00623837" w:rsidP="00A40617">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="001041B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00FC4D3E" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="001041B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidR="00FC4D3E" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F60B50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FB58F18" w14:textId="77777777" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00FC4D3E" w:rsidP="00A40617">
       <w:pPr>
         <w:pStyle w:val="CM8"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="533F7F1C" w14:textId="6B78BECC" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00FC4D3E" w:rsidP="00A40617">
       <w:pPr>
         <w:pStyle w:val="CM9"/>
         <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00003142">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">601 </w:t>
       </w:r>
       <w:r w:rsidRPr="00003142">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001041B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00003142">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FC2485" w14:textId="77777777" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00FC4D3E" w:rsidP="00A40617">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A703481" w14:textId="77777777" w:rsidR="001041B8" w:rsidRDefault="001041B8" w:rsidP="000967E5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1776,67 +1825,85 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6381981D" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="00952F8E" w:rsidRDefault="001041B8" w:rsidP="000967E5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="456"/>
         </w:tabs>
         <w:ind w:left="450" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00952F8E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">IC: </w:t>
+        <w:t>IC</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00952F8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00952F8E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Claim requires individual consideration. See 130 CMR 42</w:t>
+        <w:t>Claim</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00952F8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requires individual consideration. See 130 CMR 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00952F8E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
@@ -1846,146 +1913,193 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 450.271 for more information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB58293" w14:textId="77777777" w:rsidR="001041B8" w:rsidRDefault="001041B8" w:rsidP="000967E5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="456"/>
         </w:tabs>
         <w:ind w:left="450" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00952F8E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PA: </w:t>
+        <w:t>PA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00952F8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00952F8E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service requires prior authorization. See 130 CMR </w:t>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00952F8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requires prior authorization. See 130 CMR </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">426.408 and </w:t>
       </w:r>
       <w:r w:rsidRPr="00952F8E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>450.303 for more information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="375F2CC7" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="00952F8E" w:rsidRDefault="001041B8" w:rsidP="000967E5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="456"/>
         </w:tabs>
         <w:ind w:left="450" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>SP:  Service is considered a separate procedure. See 130 CMR 426.409 for more information.</w:t>
+        <w:t>SP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Service</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is considered a separate procedure. See 130 CMR 426.409 for more information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B45C489" w14:textId="77777777" w:rsidR="00E51488" w:rsidRPr="00003142" w:rsidRDefault="00E51488" w:rsidP="00E51488">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E91A259" w14:textId="1CC2F252" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00FC4D3E" w:rsidP="00A40617">
       <w:pPr>
         <w:pStyle w:val="CM9"/>
         <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00003142">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">602 </w:t>
       </w:r>
       <w:r w:rsidR="00E51488" w:rsidRPr="00003142">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001041B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Service Code and Descriptions</w:t>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001041B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Code and Descriptions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5976C173" w14:textId="77777777" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00FC4D3E" w:rsidP="00A40617">
       <w:pPr>
         <w:pStyle w:val="CM9"/>
         <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
         <w:ind w:right="5510"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BE84FB0" w14:textId="623C85F8" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00FC4D3E" w:rsidP="001041B8">
       <w:pPr>
         <w:pStyle w:val="CM9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1530"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
         <w:ind w:right="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2375,94 +2489,119 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92532</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Positional nystagmus test</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Positional nystagmus </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0F8AE0CE" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="2250" w:hanging="2250"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92533</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Caloric vestibular test, each irrigation (binaural, </w:t>
+        <w:t xml:space="preserve">Caloric vestibular </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, each irrigation (binaural, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bithermal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stimulation constitutes 4 tests)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDEFF33" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
@@ -2476,52 +2615,61 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92534</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Optokinetic nystagmus test</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Optokinetic nystagmus </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5AF0D71B" w14:textId="77777777" w:rsidR="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="491D6E81" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:sectPr w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidSect="00772AAB">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="576" w:right="1440" w:bottom="1440" w:left="1440" w:header="576" w:footer="432" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
@@ -2775,774 +2923,926 @@
           </w:tcPr>
           <w:p w14:paraId="460011DC" w14:textId="77777777" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00FC4D3E" w:rsidP="00A40617">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BBA10BF" w14:textId="547980B0" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="001041B8" w:rsidP="00A40617">
+          <w:p w14:paraId="0BBA10BF" w14:textId="6D55233D" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="001041B8" w:rsidP="00A40617">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>AUD</w:t>
             </w:r>
             <w:r w:rsidR="00FC4D3E" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007E1645">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C213178" w14:textId="77777777" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00FC4D3E" w:rsidP="00A40617">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2073D0BE" w14:textId="40AE3E14" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00623837" w:rsidP="00A40617">
+          <w:p w14:paraId="2073D0BE" w14:textId="096724F8" w:rsidR="00FC4D3E" w:rsidRPr="00003142" w:rsidRDefault="00623837" w:rsidP="00A40617">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="001041B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00FC4D3E" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="001041B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidR="00FC4D3E" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="415A8954" w14:textId="77777777" w:rsidR="00FC4D3E" w:rsidRDefault="00FC4D3E" w:rsidP="00A40617">
       <w:pPr>
         <w:pStyle w:val="CM9"/>
         <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A2F5767" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="003E7C05" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">02  </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Service Codes and Descriptions</w:t>
-      </w:r>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Codes and Descriptions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7C05">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cont.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6538F5CA" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="003E7C05" w:rsidRDefault="001041B8" w:rsidP="001041B8">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5B294B01" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E95C873" w14:textId="77777777" w:rsidR="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="900"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="7"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="553A2B63" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="003E7C05" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vestibular Function Tests, With Recording (e.g., ENG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410280E3" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="003E7C05" w:rsidRDefault="00B301D0" w:rsidP="00B301D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339F491C" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="003E7C05" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="293C95CB" w14:textId="766E9067" w:rsidR="00B301D0" w:rsidRPr="001041B8" w:rsidRDefault="00B301D0" w:rsidP="00F60B50">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="7"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7C05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7C05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E7C05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733798AD" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E907D4" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92540</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Basic vestibular evaluation, includes spontaneous nystagmus test with eccentric gaze fixation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>nystagmus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, with recording, positional nystagmus test, minimum of 4 positions, with recording, optokinetic nystagmus test, bidirectional foveal and peripheral stimulation, with recording, and oscillating tracking test, with recording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DE27E9" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>92541</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Spontaneous nystagmus </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, including gaze and fixation nystagmus, with recording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79ADCB97" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>92542</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Positional nystagmus </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, minimum of 4 positions, with recording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6857AB" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92543</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Caloric vestibular </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, each irrigation (binaural, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bithermal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stimulation constitutes four tests), with recording </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF7FFAF" w14:textId="724CC9FB" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>92544</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Optokinetic nystagmus test, bidirectional, foveal or peripheral stimulation, with</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0AD7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>recording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211897C5" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>92545</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Oscillating tracking </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, with recording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47832713" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>92546</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sinusoidal vertical axis rotational testing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2216F279" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>92547</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Use of vertical electrodes (List separately in addition to code for primary procedure.) (Use 92547 in conjunction with 92540-92546.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6560C4C0" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92548</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Computerized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dynamic post urography</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C68EDD0" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="8"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70782C43" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="8"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Audiological Function Tests </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D46EF2A" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3551FC98" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00F60B50">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="-90"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The audiometric tests listed below require the use of calibrated electronic equipment, recording of results, and a report with interpretation. Hearing tests (such as whispered voice, tuning fork) that are otorhinolaryngologic Evaluation and Management services are not reported separately. All services include testing of both ears. Use modifier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (complex/high tech level of care) when billing for services provided by two audiologists in accordance with 130 CMR 426.416.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255420FF" w14:textId="77777777" w:rsidR="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AD9DE9" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="003E7C05" w:rsidRDefault="00B301D0" w:rsidP="00B301D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936" w:hanging="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B9E7A7" w14:textId="537E9871" w:rsidR="00B301D0" w:rsidRDefault="00B301D0" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Code-Modifier</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:tab/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E7C05">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Service Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B294B01" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
-[...490 lines deleted...]
-    <w:p w14:paraId="255420FF" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="178EB66D" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="001041B8" w:rsidRDefault="00B301D0" w:rsidP="00B301D0">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27829EF2" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
@@ -3709,93 +4009,93 @@
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>92556</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>with speech recognition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D63C005" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="1D63C005" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>92557</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Comprehensive audiometry threshold evaluation and speech recognition (92553 and 92556 combined)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CA3D69" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="16CA3D69" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:ind w:left="2074" w:hanging="2074"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92558</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Evoked otoacoustic emissions, screening (qualitative measurement of distortion product or transient evoked otoacoustic emissions), automated analysis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A2A475" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -4190,274 +4490,295 @@
           </w:tcPr>
           <w:p w14:paraId="7093D445" w14:textId="77777777" w:rsidR="00FF4959" w:rsidRPr="00003142" w:rsidRDefault="00FF4959" w:rsidP="00CC6F6D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72435D10" w14:textId="3BCEE8E3" w:rsidR="00FF4959" w:rsidRPr="00003142" w:rsidRDefault="001041B8" w:rsidP="00CC6F6D">
+          <w:p w14:paraId="72435D10" w14:textId="4771F624" w:rsidR="00FF4959" w:rsidRPr="00003142" w:rsidRDefault="001041B8" w:rsidP="00CC6F6D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>AUD</w:t>
             </w:r>
             <w:r w:rsidR="00FF4959" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007E1645">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D5634B6" w14:textId="77777777" w:rsidR="00FF4959" w:rsidRPr="00003142" w:rsidRDefault="00FF4959" w:rsidP="00CC6F6D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F30F460" w14:textId="088209B1" w:rsidR="00FF4959" w:rsidRPr="00003142" w:rsidRDefault="00623837" w:rsidP="00CC6F6D">
+          <w:p w14:paraId="0F30F460" w14:textId="6B563274" w:rsidR="00FF4959" w:rsidRPr="00003142" w:rsidRDefault="00623837" w:rsidP="00CC6F6D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="001041B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00FF4959" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="001041B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidR="00FF4959" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16D17FFB" w14:textId="77777777" w:rsidR="00FF4959" w:rsidRDefault="00FF4959" w:rsidP="00382014">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54689712" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="003E7C05" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">02  </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Service Codes and Descriptions</w:t>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E7C05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Codes and Descriptions</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cont.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B786E1F" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="003E7C05" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66257A45" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="003E7C05" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D08F32" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="003E7C05" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="46D08F32" w14:textId="0AA6C698" w:rsidR="001041B8" w:rsidRPr="003E7C05" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="936" w:hanging="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Code-Modifier</w:t>
+        <w:t>Code</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003E7C05">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Service Description</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E9D523B" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="00003142" w:rsidRDefault="001041B8" w:rsidP="00382014">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
           <w:tab w:val="left" w:pos="2160"/>
@@ -4540,64 +4861,77 @@
         <w:t>92569</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">decay </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="031F0DE0" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>decay</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031F0DE0" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:ind w:left="2074" w:hanging="2074"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92570</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Acoustic immittance testing, includes tympanometry (impedance testing), acoustic reflex threshold testing, and acoustic reflex decay testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59640485" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -4892,370 +5226,116 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>92584</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Electrocochleography (IC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53335809" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="53335809" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:ind w:left="2074" w:hanging="2074"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92587</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Distortion product evoked otoacoustic emissions; limited evaluation (to confirm the presence of absence of hearing disorder, 3-6 frequencies) or transient evoked optoacoustic emissions, with interpretation and report) (single stimulus level, either transient or distortion products)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C53AB1" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="73C53AB1" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92588</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Comprehensive or diagnostic evaluation (quantitative analysis of outer hair cell function by cochlear mapping, minimum of 12 frequencies) with interpretation and report) (comparison of transient and/or distortion product otoacoustic emissions at multiple levels and frequencies)</w:t>
-      </w:r>
-[...252 lines deleted...]
-        <w:t>binaural</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="569D0675" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5325,283 +5405,290 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Evaluative and Therapeutic Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76376589" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1714" w:hanging="1714"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="463F420A" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="463F420A" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92601</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Diagnostic analysis of cochlear implant, patient younger than 7 years of age; with programming</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D54A7C" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="03D54A7C" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92602</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Diagnostic analysis of cochlear implant, patient younger than 7 years of age; subsequent reprogramming (do not report 92602 in addition to 92601)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28972A26" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="28972A26" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92603</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Diagnostic analysis of cochlear implant, age 7 years of age or older; with programming</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A38C8FF" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="4A38C8FF" w14:textId="08546B75" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92604</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Diagnostic analysis of cochlear implant, age 7 years of age or older; subsequent reprogramming (do not report 92604 in addition to 92603)</w:t>
+        <w:t>Diagnostic analysis of cochlear implant, age 7 years of age or older; subsequent</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0AD7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reprogramming (do not report 92604 in addition to 92603)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F83CCA1" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92620</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Evaluation of central auditory function, with report; initial 60 minutes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E035540" w14:textId="26F56574" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="5E035540" w14:textId="542A772A" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1692"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92621</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each additional 15 minutes (maximum of three hours total, including the initial 60 minutes billed under 92620)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724149C7" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="00003142" w:rsidRDefault="001041B8" w:rsidP="00382014">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="220"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
@@ -5879,163 +5966,175 @@
           </w:tcPr>
           <w:p w14:paraId="6E88FD29" w14:textId="77777777" w:rsidR="00FF4959" w:rsidRPr="00003142" w:rsidRDefault="00FF4959" w:rsidP="00CC6F6D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1864F812" w14:textId="31FEFBE7" w:rsidR="00FF4959" w:rsidRPr="00003142" w:rsidRDefault="001041B8" w:rsidP="00CC6F6D">
+          <w:p w14:paraId="1864F812" w14:textId="2E60E810" w:rsidR="00FF4959" w:rsidRPr="00003142" w:rsidRDefault="001041B8" w:rsidP="00CC6F6D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>AUD</w:t>
             </w:r>
             <w:r w:rsidR="00FF4959" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007E1645">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="748D8CD9" w14:textId="77777777" w:rsidR="00FF4959" w:rsidRPr="00003142" w:rsidRDefault="00FF4959" w:rsidP="00CC6F6D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75615784" w14:textId="1BCFEFE5" w:rsidR="00FF4959" w:rsidRPr="00003142" w:rsidRDefault="00623837" w:rsidP="00CC6F6D">
+          <w:p w14:paraId="75615784" w14:textId="3F0C12FD" w:rsidR="00FF4959" w:rsidRPr="00003142" w:rsidRDefault="00623837" w:rsidP="00CC6F6D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="001041B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00FF4959" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="001041B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidR="00FF4959" w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41B5D9E7" w14:textId="77777777" w:rsidR="00382014" w:rsidRDefault="00382014">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9630"/>
         </w:tabs>
         <w:ind w:left="1260" w:hanging="1260"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14C54F33" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="00A46F5A" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -6098,51 +6197,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65510DE8" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="00A46F5A" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718F76E3" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="00A46F5A" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="718F76E3" w14:textId="6FA4F1BE" w:rsidR="001041B8" w:rsidRPr="00A46F5A" w:rsidRDefault="001041B8" w:rsidP="001041B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="936" w:hanging="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Code-Modifier</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
@@ -6155,338 +6254,627 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Service Description</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C7BDB4" w14:textId="77777777" w:rsidR="001041B8" w:rsidRDefault="001041B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9630"/>
         </w:tabs>
         <w:ind w:left="1260" w:hanging="1260"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D57471E" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+    <w:p w14:paraId="3D57471E" w14:textId="7F5AA393" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1710"/>
-          <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92622</w:t>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Diagnostic analysis, programming, and verification of an auditory </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001041B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>osseointegrated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001041B8">
-[...7 lines deleted...]
-    <w:p w14:paraId="58501773" w14:textId="77777777" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="001041B8">
+      <w:r w:rsidR="00FE0AD7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sound processor, any type; first 60 minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58501773" w14:textId="144C3138" w:rsidR="001041B8" w:rsidRPr="001041B8" w:rsidRDefault="001041B8" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92623</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Diagnostic analysis, programming, and verification of an auditory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>osseointegrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE0AD7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001041B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sound processor, any type; each additional 15 minutes (List separately in addition to code for primary procedure.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCDAEC4" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001041B8">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Diagnostic analysis, programming, and verification of an auditory </w:t>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92625</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Assessment of tinnitus (includes pitch, loudness matching, and masking)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B6790B" w14:textId="5EDD7156" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92630</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Auditory </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rehabilitation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; pre-lingual hearing loss (may not be billed with 92633) (Bill</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0AD7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in 15-minute units, up to a maximum of one hour.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C01D361" w14:textId="75E3C460" w:rsidR="00071461" w:rsidRPr="00F60B50" w:rsidRDefault="00071461" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92631</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Hearing aid selection services, unilateral </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or  bilateral</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, including review of audiologic function tests and hearing aid candidacy evaluation, assessment of visual and dexterity limitations, and psychosocial factors, establishment of device type, output requirements, signal processing strategies and additional features, discussion of device recommendations with report; first 30 minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484E8971" w14:textId="6F869A56" w:rsidR="00CA6C1B" w:rsidRDefault="00071461" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92632</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FE0AD7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>each additional 15 minutes (List separately in addition to code for primary procedure)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92633</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Post-lingual hearing loss (may not be billed with 92630) (Bill in 15-minute units, up to a maximum of one hour.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456A3090" w14:textId="1A3698C4" w:rsidR="00071461" w:rsidRPr="00B301D0" w:rsidRDefault="00071461" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B301D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92636</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B301D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid post-fitting follow-up services, unilateral or bilateral, including confirmation of physical fit, validation of patient benefit and performance, sound quality of device, adjustment(s) (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001041B8">
-[...4 lines deleted...]
-        <w:t>osseointegrated</w:t>
+      <w:r w:rsidRPr="00B301D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001041B8">
-[...7 lines deleted...]
-    <w:p w14:paraId="5CCDAEC4" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:r w:rsidRPr="00B301D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, verification, programming adjustment[s], device connection[s], and device training), as indicated, and, when performed, hearing assistive device, supplemental technology fitting services; first 30 minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D5EB44" w14:textId="77777777" w:rsidR="00071461" w:rsidRPr="00B301D0" w:rsidRDefault="00071461" w:rsidP="00B301D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6C1B">
-[...15 lines deleted...]
-    <w:p w14:paraId="59B6790B" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:r w:rsidRPr="00B301D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B301D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>each additional 15 minutes (List separately in addition to code for primary procedure)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAF5935" w14:textId="77777777" w:rsidR="00071461" w:rsidRPr="00B301D0" w:rsidRDefault="00071461" w:rsidP="00B301D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6C1B">
-[...15 lines deleted...]
-    <w:p w14:paraId="484E8971" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:r w:rsidRPr="00B301D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92641</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B301D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing device verification, electroacoustic analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FE275C" w14:textId="75807200" w:rsidR="00071461" w:rsidRPr="00B301D0" w:rsidRDefault="00071461" w:rsidP="00B301D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6C1B">
-[...21 lines deleted...]
-        <w:ind w:left="2070" w:hanging="2070"/>
+      <w:r w:rsidRPr="00B301D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>92641-52</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B301D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing device verification, electroacoustic analysis (use for unilateral procedure)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FB83DA" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92650</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Auditory evoked potentials; screening of auditory potential with broadband stimuli, automated analysis</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:t xml:space="preserve">Auditory evoked </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>potentials</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; screening of auditory potential with broadband stimuli, automated analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FE06D4" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92651</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Auditory evoked potentials; for hearing status determination, broadband stimuli, with interpretation and report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A58DB8A" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
-[...5 lines deleted...]
-        <w:ind w:left="2070" w:hanging="2070"/>
+    <w:p w14:paraId="6A58DB8A" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92652</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Auditory evoked potentials; for threshold estimation at multiple frequencies, with interpretation and report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DEB25E1" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:tabs>
@@ -6707,2612 +7095,2876 @@
         </w:rPr>
         <w:t>Special Otorhinolaryngologic Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7352BD01" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4829CB5F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+    <w:p w14:paraId="4829CB5F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00FE0AD7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
-          <w:tab w:val="left" w:pos="2070"/>
-[...5 lines deleted...]
-        <w:ind w:left="2070" w:hanging="2070"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>92508</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Treatment of speech, language, voice, communication, and/or auditory processing disorder (includes aural rehabilitation); group, 2 or more individuals (per member, up to 60 minutes) (Bill in 15-minute units, up to a maximum of one hour.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400484CE" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...392 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA6C1B" w:rsidRPr="00003142" w14:paraId="26FDC27D" w14:textId="77777777" w:rsidTr="003C355B">
+      <w:tr w:rsidR="00BC7452" w:rsidRPr="00003142" w14:paraId="52305789" w14:textId="77777777" w:rsidTr="00770DD4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0998F073" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="318CD5E5" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRPr="00003142" w:rsidRDefault="00BC7452" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B4D2758" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="02F68657" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRPr="00003142" w:rsidRDefault="00BC7452" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69EB4451" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="468C6A68" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRPr="00003142" w:rsidRDefault="00BC7452" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01A8C01B" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="13DAF778" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRPr="00003142" w:rsidRDefault="00BC7452" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41DE75C5" w14:textId="500A46F4" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="003F09A0" w:rsidP="003C355B">
+          <w:p w14:paraId="52547F59" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRPr="00003142" w:rsidRDefault="00BC7452" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6. Service Codes and Descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E58D59F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="0EA6617C" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRPr="00003142" w:rsidRDefault="00BC7452" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0107E58B" w14:textId="04798A96" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="1FF697F5" w14:textId="79C255C3" w:rsidR="00BC7452" w:rsidRPr="00003142" w:rsidRDefault="00BC7452" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA6C1B" w:rsidRPr="00003142" w14:paraId="70A4076B" w14:textId="77777777" w:rsidTr="003C355B">
+      <w:tr w:rsidR="00BC7452" w:rsidRPr="00003142" w14:paraId="666DA67B" w14:textId="77777777" w:rsidTr="00770DD4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="701B09B4" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="239B1231" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRPr="00003142" w:rsidRDefault="00BC7452" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Audiologist</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="585030FE" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="0F15991A" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRPr="00003142" w:rsidRDefault="00BC7452" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17746667" w14:textId="19A7AD0E" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="4A9F2FDE" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRPr="00003142" w:rsidRDefault="00BC7452" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>AUD</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="007E1645">
-[...3 lines deleted...]
-              <w:t>21</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="678946FF" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="57FC450B" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRPr="00003142" w:rsidRDefault="00BC7452" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18758CB7" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="03F19855" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRPr="00003142" w:rsidRDefault="00BC7452" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F7D0E46" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
-[...17 lines deleted...]
-    <w:p w14:paraId="0E690FA6" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00A46F5A" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+    <w:p w14:paraId="17989FF7" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRDefault="00BC7452" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9630"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="1260"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="553D940E" w14:textId="77777777" w:rsidR="00BC7452" w:rsidRPr="00A46F5A" w:rsidRDefault="00BC7452" w:rsidP="00BC7452">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>602</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Service Codes and Descriptions</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cont.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8A08BA" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00144922" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+    <w:p w14:paraId="7B806539" w14:textId="1FCA5E35" w:rsidR="00BC7452" w:rsidRDefault="00BC7452" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6853BF59" w14:textId="7FACF2A7" w:rsidR="00CA6C1B" w:rsidRDefault="00BC7452" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Other Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF9FFC3" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D9823C" w14:textId="6FDB1B0C" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5992</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Canalith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> repositioning procedure(s) (e.g., Epley maneuver, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Semont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maneuver) per day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B66098B" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410B71A7" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5400"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OFFICE VISITS FOR EVALUATION AND MANAGEMENT SERVICES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F13DCA5" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5595"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6804A2FF" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00FE0AD7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>99499</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Unlisted evaluation and management service (up to a maximum of six services per member per date of service)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B" w:rsidDel="00C4484E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EDF09F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0734D164" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3510"/>
+          <w:tab w:val="left" w:pos="5400"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="3420"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>HEARING AID SERVICES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1051A3B3" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2701D09D" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Refitting Services/Other Professional Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BACCE8F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:firstLine="810"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="7"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7D0E46" w14:textId="1B503818" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5011</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fitting/orientation/checking of hearing aid (use for programming)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7452" w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E690FA6" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00A46F5A" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="518" w:hanging="518"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1D7DB4F8" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00A46F5A" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>602</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Codes and Descriptions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (cont.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592E2E18" w14:textId="7488F9DA" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="7A94490F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00A46F5A" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F780764" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hearing Aid Purchases-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Monaural  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Must use with modifier LT or RT.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC04A78" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF5877B" w14:textId="3284208F" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prior authorization (PA) is required where the adjusted acquisition cost (AAC), not including shipping charges, exceeds $5</w:t>
+      </w:r>
+      <w:r w:rsidR="000127B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0.00. One of the modifiers LT (left side) or RT (right side) must be used with these service codes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5B41C4" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3779C2" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="00A46F5A" w:rsidRDefault="00B301D0" w:rsidP="00B301D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936" w:hanging="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="592E2E18" w14:textId="7488F9DA" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774704FA" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="00A46F5A" w:rsidRDefault="00B301D0" w:rsidP="00B301D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:overflowPunct/>
-[...2 lines deleted...]
-        <w:adjustRightInd/>
+        <w:ind w:left="936" w:hanging="936"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code-Modifier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6239C88C" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="00CA6C1B" w:rsidRDefault="00B301D0" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF6CC01" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, monaural, body worn, air conduction (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FD0700" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2610" w:hanging="2610"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5040</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, monaural, body worn, bone conduction (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E024D29" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5050</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, monaural, in the ear (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195706A6" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5060</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, monaural, behind the ear (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA6BF3C" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5243</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, analog, monaural, ITC (in the canal) (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A032BBA" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V5245</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Hearing aid, digitally programmable analog, monaural, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ITC (in the canal) (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B14A9F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0F780764" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5246</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, digitally programmable analog, monaural, ITE (in the ear) (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A889D9C" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5247</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, digitally programmable analog, monaural, BTE (behind the ear) (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16136070" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5255</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, digital, monaural, ITC (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00675859" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5256</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, digital, monaural, ITE (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B4EF87" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5257</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, digital, monaural, BTE (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1355D36E" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9CEC72" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="1710"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Hearing Aid Purchases-Monaural  (Must use with modifier LT or RT.)</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="0DF5877B" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+        <w:t>Hearing Aid Purchases-Binaural</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4527BA5F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20259C37" w14:textId="11E1ED56" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...367 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...60 lines deleted...]
-    <w:p w14:paraId="5DE6AB51" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prior authorization (PA) is required where the AAC, not including shipping charges, exceeds $1,</w:t>
+      </w:r>
+      <w:r w:rsidR="000127B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>00.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE6AB51" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75472B3F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
-[...518 lines deleted...]
-    <w:p w14:paraId="2BC2615D" w14:textId="25732D87" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+    <w:p w14:paraId="1F6B64DF" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="00A46F5A" w:rsidRDefault="00B301D0" w:rsidP="00B301D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
-          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:overflowPunct/>
-[...52 lines deleted...]
-        <w:t>Hearing aid, contralateral routing device, binaural, ITE/ITE (IC)</w:t>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7609878A" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="00A46F5A" w:rsidRDefault="00B301D0" w:rsidP="00B301D0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="936" w:hanging="936"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code-Modifier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C42F28D" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="00CA6C1B" w:rsidRDefault="00B301D0" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75472B3F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5130</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Binaural, in the ear (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46531482" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5140</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Binaural, behind the ear (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C46AC8B" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5150</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Binaural, glasses (IC)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA6C1B" w:rsidRPr="00003142" w14:paraId="720DECB5" w14:textId="77777777" w:rsidTr="003C355B">
+      <w:tr w:rsidR="004D37ED" w:rsidRPr="00003142" w14:paraId="2F389B40" w14:textId="77777777" w:rsidTr="00770DD4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68B389DB" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="3A59073D" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRPr="00003142" w:rsidRDefault="004D37ED" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ABC757E" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="04777A51" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRPr="00003142" w:rsidRDefault="004D37ED" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AF441EF" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="769C3004" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRPr="00003142" w:rsidRDefault="004D37ED" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47923B86" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="60EB0B4D" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRPr="00003142" w:rsidRDefault="004D37ED" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50026B61" w14:textId="7CCF52D9" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="003F09A0" w:rsidP="003C355B">
+          <w:p w14:paraId="341D80EF" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRPr="00003142" w:rsidRDefault="004D37ED" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6. Service Codes and Descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07DE5111" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="6AE8233E" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRPr="00003142" w:rsidRDefault="004D37ED" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76D8B112" w14:textId="7DA76E58" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="669CFA3B" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRPr="00003142" w:rsidRDefault="004D37ED" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA6C1B" w:rsidRPr="00003142" w14:paraId="2521D4D8" w14:textId="77777777" w:rsidTr="003C355B">
+      <w:tr w:rsidR="004D37ED" w:rsidRPr="00003142" w14:paraId="084F0284" w14:textId="77777777" w:rsidTr="00770DD4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3ECE9F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="29A8BCB8" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRPr="00003142" w:rsidRDefault="004D37ED" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Audiologist</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53896EC5" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="495CA9D9" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRPr="00003142" w:rsidRDefault="004D37ED" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A6B6092" w14:textId="32285D33" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="02ECBCDB" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRPr="00003142" w:rsidRDefault="004D37ED" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>AUD</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="007E1645">
-[...3 lines deleted...]
-              <w:t>21</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6464952E" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="4F15DAED" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRPr="00003142" w:rsidRDefault="004D37ED" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01BC053E" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="147C86E0" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRPr="00003142" w:rsidRDefault="004D37ED" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13B67188" w14:textId="168BA844" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
-[...21 lines deleted...]
-    <w:p w14:paraId="52C73E71" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00A46F5A" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+    <w:p w14:paraId="7629BD88" w14:textId="77777777" w:rsidR="004D37ED" w:rsidRDefault="004D37ED" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085AAC15" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00A46F5A" w:rsidRDefault="007867DB" w:rsidP="007867DB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>602</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Service Codes and Descriptions</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cont.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0F8B2A" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00CA6C1B" w:rsidRDefault="007867DB" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E565139" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5249</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, analog, binaural, ITC (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1076D3F2" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5251</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hearing aid, digitally programmable analog, binaural, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ITC (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ADB565" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5252</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, digitally programmable, binaural, ITE (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5814AC4C" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2610" w:hanging="2610"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5253</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, digitally programmable, binaural, BTE (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EABD2D" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5259</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, digital, binaural, ITC (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39681C9F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5260</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, digital, binaural, ITE (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1EDF38" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5261</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, digital, binaural, BTE (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61930B9E" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5494D194" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hearing Aid Purchases-CROS and BICROS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C38FC9F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61404224" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prior authorization (PA) is required where the AAC, not including shipping charges, exceeds $1,000.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79364BF2" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D5F2EE" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="00A46F5A" w:rsidRDefault="00B301D0" w:rsidP="00B301D0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED57A96" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="00A46F5A" w:rsidRDefault="00B301D0" w:rsidP="00B301D0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="936" w:hanging="936"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code-Modifier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF24E2E" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="00CA6C1B" w:rsidRDefault="00B301D0" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="330C8032" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V5171</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, contralateral routing device, monaural, in the ear (ITE) (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019ECC9E" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V5172</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, contralateral routing device, monaural, in the canal (ITC) (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441C83B1" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V5181</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, contralateral routing device, monaural, behind the ear (BTE) (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F50348" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V5190</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, contralateral routing, monaural, glasses (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B67188" w14:textId="2DA17D5F" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V5211</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hearing aid, contralateral routing device, binaural, ITE/ITE (IC)</w:t>
+      </w:r>
+      <w:r w:rsidR="007867DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B3570F" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00144922" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="518" w:hanging="518"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B1FA467" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00A46F5A" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
@@ -9688,70 +10340,170 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hearing Aid Purchases-Other</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE47111" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CD26287" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+    <w:p w14:paraId="6CD26287" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Except where otherwise indicated, prior authorization (PA) is required where the AAC, not including shipping charges, exceeds $1,000.00.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="113D702C" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRDefault="00B301D0" w:rsidP="00B301D0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C675A08" w14:textId="05D9D7EE" w:rsidR="00B301D0" w:rsidRPr="00A46F5A" w:rsidRDefault="00B301D0" w:rsidP="00B301D0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F5AC50" w14:textId="4D708D5D" w:rsidR="00B301D0" w:rsidRPr="00A46F5A" w:rsidRDefault="00B301D0" w:rsidP="00B301D0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="936" w:hanging="936"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidR="008177CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750ADAD1" w14:textId="77777777" w:rsidR="00B301D0" w:rsidRPr="00CA6C1B" w:rsidRDefault="00B301D0" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5E1ACE93" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4573CF38" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
@@ -9777,1059 +10529,1236 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>V5080</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Glasses, bone conduction (IC)</w:t>
-      </w:r>
-[...501 lines deleted...]
-        <w:t>Hearing service, miscellaneous (PA) (IC)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA6C1B" w:rsidRPr="00003142" w14:paraId="5575CB2C" w14:textId="77777777" w:rsidTr="003C355B">
+      <w:tr w:rsidR="007867DB" w:rsidRPr="00003142" w14:paraId="1C86C70D" w14:textId="77777777" w:rsidTr="00770DD4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF0B34C" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="42535D58" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C1B4341" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="1330CF37" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CEFDA85" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="528A2714" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="789F0C36" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="190A09A7" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08A4630A" w14:textId="77B568E0" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="003F09A0" w:rsidP="003C355B">
+          <w:p w14:paraId="312107E9" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6. Service Codes and Descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25782E02" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="5B3950FB" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E89BF1F" w14:textId="45F338A4" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="40E49722" w14:textId="6241A718" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA6C1B" w:rsidRPr="00003142" w14:paraId="5CBF8D85" w14:textId="77777777" w:rsidTr="003C355B">
+      <w:tr w:rsidR="007867DB" w:rsidRPr="00003142" w14:paraId="27170F76" w14:textId="77777777" w:rsidTr="00770DD4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="230038B1" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="798EED13" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Audiologist</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8BB2BE" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="7B29EA4F" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C551810" w14:textId="6DC011DE" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="120ED502" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>AUD</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="007E1645">
-[...3 lines deleted...]
-              <w:t>21</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2788ED03" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="5E0E6E63" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AF965B4" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="6AADC2CD" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06173372" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
-[...15 lines deleted...]
-    <w:p w14:paraId="7C1CFE79" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00A46F5A" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+    <w:p w14:paraId="3E61A067" w14:textId="77777777" w:rsidR="007867DB" w:rsidRDefault="007867DB" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0BC28C" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00A46F5A" w:rsidRDefault="007867DB" w:rsidP="007867DB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>602</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Service Codes and Descriptions</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cont.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5B5832" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00144922" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+    <w:p w14:paraId="09E41524" w14:textId="77777777" w:rsidR="007867DB" w:rsidRDefault="007867DB" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113E8F92" w14:textId="55EB4923" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing aid, bilateral, body worn (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281680B3" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00AA2067">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5274</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Assistive listening device, not otherwise specified (IC) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(PA if AAC, not including shipping charges, exceeds $500.00)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Use this code only for pocket talkers or similar single-unit amplifiers.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02541066" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5298</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Hearing aid, not otherwise classified (PA always required) (IC) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E05C376" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E287EBA" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hearing Aid Repairs, Accessories and Related Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229295E4" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70066B64" w14:textId="77777777" w:rsidR="008177CF" w:rsidRPr="00A46F5A" w:rsidRDefault="008177CF" w:rsidP="008177CF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="518" w:hanging="518"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6E537A43" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00A46F5A" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4152C9FF" w14:textId="182B5A90" w:rsidR="008177CF" w:rsidRPr="00A46F5A" w:rsidRDefault="008177CF" w:rsidP="008177CF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
+        <w:ind w:left="936" w:hanging="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="13863F2C" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00A46F5A" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785605CA" w14:textId="77777777" w:rsidR="008177CF" w:rsidRPr="00CA6C1B" w:rsidRDefault="008177CF" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8D0A17" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Repair/modification of a hearing aid (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C91262" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC7452">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conformity evaluation (use for real-ear measures)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D32786" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5264</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ear mold/insert, not disposable, any type (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA00524" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F1F82A" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="360"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hearing Aid Repairs, Accessories and Related Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D12EEA5" w14:textId="77777777" w:rsidR="008177CF" w:rsidRPr="00A46F5A" w:rsidRDefault="008177CF" w:rsidP="008177CF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5A0882" w14:textId="73501CA7" w:rsidR="008177CF" w:rsidRPr="00A46F5A" w:rsidRDefault="008177CF" w:rsidP="008177CF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="936" w:hanging="936"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACA4509" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC76C1E" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5265</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ear mold/insert, disposable, any type (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398BB2DC" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5266</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:r w:rsidRPr="00CA6C1B">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Battery</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for use in hearing device (per battery)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D735A32" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5267</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hearing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aid supplies/accessories (IC) (PA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is required where the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AAC,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exceeds $300.00.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D580DD4" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5275</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ear impression, each</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E333089" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5299</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hearing service, miscellaneous (PA) (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5B5832" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00144922" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="518" w:hanging="518"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E537A43" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00A46F5A" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13863F2C" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00A46F5A" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
         <w:ind w:left="936" w:hanging="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Code-Modifier</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A46F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -10905,1458 +11834,1821 @@
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>L7368</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Lithium ion battery charger, replacement only</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Lithium ion</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> battery charger, replacement only</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C1C89D9" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>L7510</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Repair of prosthetic device, repair or replace minor parts (use for processor repair) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE125C5" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+    <w:p w14:paraId="2DE125C5" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L7510 MS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Repair of prosthetic device, repair or replace minor parts (six-month maintenance and servicing fee for reasonable and necessary parts and labor that are not covered under any manufacturer or supplier warranty) (IC) (for use only for the purchase of a cochlear implant service contract in accordance with 130 CMR 426.416.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3172CB89" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>L7510 MS</w:t>
+        <w:t>L7520</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Repair of prosthetic device, repair or replace minor parts (six-month maintenance and servicing fee for reasonable and necessary parts and labor that are not covered under any manufacturer or supplier warranty) (IC) (for use only for the purchase of a cochlear implant service contract in accordance with 130 CMR 426.416.)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3172CB89" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+        <w:t xml:space="preserve">Repair prosthetic device, labor component, per 15 minutes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF71FDD" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>L7520</w:t>
-      </w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1BF71FDD" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+        <w:t xml:space="preserve">8615  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Headset/headpiece for use with cochlear implant device, replacement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728E13A2" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L8615  </w:t>
-      </w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-    <w:p w14:paraId="728E13A2" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+        <w:t xml:space="preserve">8616  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Microphone for use with cochlear implant device, replacement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F943073" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L8616  </w:t>
-      </w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4F943073" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+        <w:t xml:space="preserve">8617  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Transmitting coil for use with cochlear implant device, replacement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03139CB3" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2070" w:hanging="2070"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L8617  </w:t>
-      </w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...13 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:t xml:space="preserve">8618  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L8618  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA6C1B">
+        <w:t>Transmitter cable for use with cochlear implant device, replacement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226F283D" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...13 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L8619  </w:t>
+        <w:t xml:space="preserve">8619  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6C1B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Cochlear implant, external speech processor and controller, integrated system, replacement (PA)</w:t>
       </w:r>
-    </w:p>
-[...600 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA6C1B" w:rsidRPr="00003142" w14:paraId="696F1933" w14:textId="77777777" w:rsidTr="003C355B">
+      <w:tr w:rsidR="007867DB" w:rsidRPr="00003142" w14:paraId="2F59171F" w14:textId="77777777" w:rsidTr="00770DD4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A210B54" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="77E32755" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00BC5908" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="6068F0C5" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54B02E45" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="34E9B060" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05EBE6E9" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="0420218E" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46062F6B" w14:textId="68E6E7C8" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="003F09A0" w:rsidP="003C355B">
+          <w:p w14:paraId="5FB3ED6C" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6. Service Codes and Descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7655ED3D" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="14A821DA" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="597B4767" w14:textId="42EBC3D8" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="112764F7" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA6C1B" w:rsidRPr="00003142" w14:paraId="6E5200D0" w14:textId="77777777" w:rsidTr="003C355B">
+      <w:tr w:rsidR="007867DB" w:rsidRPr="00003142" w14:paraId="250C88FB" w14:textId="77777777" w:rsidTr="00770DD4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6626B11C" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="07D8CD5E" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Audiologist</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75657B7A" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="234B3F1B" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="513EDE45" w14:textId="24516CF2" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="18C0ABE1" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>AUD</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="007E1645">
-[...3 lines deleted...]
-              <w:t>21</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73E1ED15" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="328E8BA4" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D512DAC" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00003142" w:rsidRDefault="00CA6C1B" w:rsidP="003C355B">
+          <w:p w14:paraId="218FCF33" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00003142" w:rsidRDefault="007867DB" w:rsidP="00770DD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00003142">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="3CACC266" w14:textId="77777777" w:rsidR="007867DB" w:rsidRDefault="007867DB" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="312E3A4B" w14:textId="77777777" w:rsidR="007867DB" w:rsidRPr="00A46F5A" w:rsidRDefault="007867DB" w:rsidP="007867DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>602</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Codes and Descriptions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46F5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (cont.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7A8F96" w14:textId="77777777" w:rsidR="007867DB" w:rsidRDefault="007867DB" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D678242" w14:textId="4AAA89F0" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L8621</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Zinc air battery for use with cochlear implant device and auditory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>osseointegrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sound processors, replacement, each (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FCDD25" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L8622</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Alkaline battery for use with cochlear implant device, any size, replacement, each (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBC8CA3" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L8623</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Lithium ion</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> battery for use with cochlear implant device speech processor, other than ear level, replacement, each (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556C2BE5" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L8624</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Lithium ion</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> battery for use with cochlear implant or auditory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>osseointegrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> device speech processor, ear level, replacement, each (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DCD280" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L8627 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Cochlear implant, external speech processor, component, replacement (IC) (PA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8437F6" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L8628 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Cochlear implant, external controller component, replacement (IC) (PA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5554BD36" w14:textId="2EEB9D4E" w:rsidR="00373876" w:rsidRDefault="00CA6C1B" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L8629 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Transmitting coil and cable, integrated, for use with cochlear implant device, replacement (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E2903A" w14:textId="1229E9F6" w:rsidR="00373876" w:rsidRDefault="00373876" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L8691</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auditory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>osseointegrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> device, external sound processor, excludes transducer/actuator, replacement only, each</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A52EB45" w14:textId="4C6F0494" w:rsidR="00373876" w:rsidRDefault="00373876" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L8692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auditory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>osseointegrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> device, external sound processor, used without osseointegration, body worn, includes headband or other means of external attachment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B1ABC0" w14:textId="110637AD" w:rsidR="00373876" w:rsidRDefault="00373876" w:rsidP="00373876">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L8693</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auditory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>osseointegrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> device abutment, any length, replacement only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3412740C" w14:textId="61F9CFA0" w:rsidR="00373876" w:rsidRPr="00373876" w:rsidRDefault="00373876" w:rsidP="00373876">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L8694</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auditory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>osseointegrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F60B50">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> device, transducer/actuator, replacement only, each</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269AD4D2" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00BC7452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="1710" w:hanging="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L9900</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Orthotic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prosthetic supply, accessory, and/or service component of another HCPCS L code (Use for cochlear implant small supplies.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE347AB" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56413A9E" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hearing Aid Dispensing Fees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F72B4E3" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="1710"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E923B1D" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5160</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dispensing fee, binaural</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF2886D" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dispensing fee, contralateral, monaural</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65687C9C" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5240</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dispensing fee, contralateral routing system, binaural</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748163A8" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V5241</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Dispensing fee, monaural hearing aid, any type (Must use with modifier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>LT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>RT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D90EF5" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1F8845" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BBB2E7" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRPr="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This publication contains codes that are copyrighted by the American Medical Association. Certain terms used in the service descriptions for HCPCS are defined in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Current Procedural Terminology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CPT) code book.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C1B" w:rsidDel="00107A4B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="10842976" w14:textId="77777777" w:rsidR="00CA6C1B" w:rsidRDefault="00CA6C1B" w:rsidP="00CA6C1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9630"/>
         </w:tabs>
         <w:ind w:left="1260" w:hanging="1260"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA6C1B" w:rsidSect="00772AAB">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="576" w:right="1440" w:bottom="1440" w:left="1440" w:header="576" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48681792" w14:textId="77777777" w:rsidR="00772AAB" w:rsidRDefault="00772AAB" w:rsidP="006B46F1">
+    <w:p w14:paraId="13E210E9" w14:textId="77777777" w:rsidR="0007026C" w:rsidRDefault="0007026C" w:rsidP="006B46F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D0E4886" w14:textId="77777777" w:rsidR="00772AAB" w:rsidRDefault="00772AAB" w:rsidP="006B46F1">
+    <w:p w14:paraId="03030031" w14:textId="77777777" w:rsidR="0007026C" w:rsidRDefault="0007026C" w:rsidP="006B46F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HNHJFE+Arial,Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C576712" w14:textId="77777777" w:rsidR="00772AAB" w:rsidRDefault="00772AAB" w:rsidP="006B46F1">
+    <w:p w14:paraId="26ADD857" w14:textId="77777777" w:rsidR="0007026C" w:rsidRDefault="0007026C" w:rsidP="006B46F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59D613BA" w14:textId="77777777" w:rsidR="00772AAB" w:rsidRDefault="00772AAB" w:rsidP="006B46F1">
+    <w:p w14:paraId="25BEA02D" w14:textId="77777777" w:rsidR="0007026C" w:rsidRDefault="0007026C" w:rsidP="006B46F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="A4C20374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -12425,166 +13717,194 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="878207199">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="226261467">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="73"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C31EE"/>
     <w:rsid w:val="00003142"/>
+    <w:rsid w:val="000127B3"/>
+    <w:rsid w:val="0007026C"/>
+    <w:rsid w:val="00071461"/>
     <w:rsid w:val="000967E5"/>
+    <w:rsid w:val="000C1D06"/>
     <w:rsid w:val="001041B8"/>
     <w:rsid w:val="00142C08"/>
     <w:rsid w:val="001C31EE"/>
+    <w:rsid w:val="00373876"/>
     <w:rsid w:val="00382014"/>
     <w:rsid w:val="003F09A0"/>
     <w:rsid w:val="00402501"/>
     <w:rsid w:val="00436468"/>
     <w:rsid w:val="004403B0"/>
     <w:rsid w:val="00482197"/>
+    <w:rsid w:val="004D37ED"/>
+    <w:rsid w:val="005A5D1F"/>
     <w:rsid w:val="005D730D"/>
     <w:rsid w:val="00616D39"/>
     <w:rsid w:val="00623837"/>
+    <w:rsid w:val="006A2A69"/>
     <w:rsid w:val="006B46F1"/>
     <w:rsid w:val="00710DC2"/>
     <w:rsid w:val="00772AAB"/>
+    <w:rsid w:val="007867DB"/>
+    <w:rsid w:val="007C3596"/>
     <w:rsid w:val="007E1645"/>
+    <w:rsid w:val="008177CF"/>
     <w:rsid w:val="00876333"/>
+    <w:rsid w:val="008D356C"/>
+    <w:rsid w:val="008F30A7"/>
+    <w:rsid w:val="00920145"/>
     <w:rsid w:val="00932BF7"/>
     <w:rsid w:val="009A3726"/>
     <w:rsid w:val="009B5FC6"/>
     <w:rsid w:val="00A40617"/>
+    <w:rsid w:val="00AA2067"/>
     <w:rsid w:val="00AD554D"/>
+    <w:rsid w:val="00AD7DC8"/>
+    <w:rsid w:val="00AF17DB"/>
+    <w:rsid w:val="00B06AB5"/>
+    <w:rsid w:val="00B301D0"/>
     <w:rsid w:val="00B72D8A"/>
     <w:rsid w:val="00BA13DE"/>
+    <w:rsid w:val="00BC7452"/>
+    <w:rsid w:val="00C65576"/>
     <w:rsid w:val="00CA6C1B"/>
+    <w:rsid w:val="00CB3E08"/>
     <w:rsid w:val="00CC6F6D"/>
     <w:rsid w:val="00CD01B4"/>
     <w:rsid w:val="00CD40B5"/>
+    <w:rsid w:val="00D34C8D"/>
+    <w:rsid w:val="00D45B23"/>
     <w:rsid w:val="00DC7757"/>
     <w:rsid w:val="00DF16AC"/>
     <w:rsid w:val="00DF6077"/>
     <w:rsid w:val="00E04378"/>
     <w:rsid w:val="00E053E5"/>
     <w:rsid w:val="00E51488"/>
     <w:rsid w:val="00E879C8"/>
+    <w:rsid w:val="00EF6688"/>
     <w:rsid w:val="00F30DC1"/>
+    <w:rsid w:val="00F60B50"/>
     <w:rsid w:val="00FA146A"/>
     <w:rsid w:val="00FC2E05"/>
     <w:rsid w:val="00FC4D3E"/>
+    <w:rsid w:val="00FE0AD7"/>
     <w:rsid w:val="00FF4959"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="695E06D9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{AEDB35B2-D171-484B-B8F6-CCDEDB7F5E23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -13061,55 +14381,70 @@
     <w:name w:val="Body Text Indent 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent3"/>
     <w:rsid w:val="001041B8"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
     <w:rsid w:val="001041B8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:rsid w:val="001041B8"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00071461"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00071461"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -13385,75 +14720,65 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7882A0F-D206-43EB-9874-71AFABA7BB7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2544</Words>
-  <Characters>14501</Characters>
+  <Words>2773</Words>
+  <Characters>15808</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Commonwealth of Massachusetts</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17011</CharactersWithSpaces>
+  <CharactersWithSpaces>18544</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Commonwealth of Massachusetts</dc:title>
+  <dc:title>Sub6-AUD-22</dc:title>
   <dc:subject/>
-  <dc:creator>Eisan, Jenna (EHS)</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>