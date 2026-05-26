--- v0 (2025-10-16)
+++ v1 (2026-05-26)
@@ -1,84 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/quater license lists/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/dob-gfs/NDIS/Licensing/5. Production Reports/2026/2026 Website Quarterly List/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="45" documentId="13_ncr:1_{3F5EBC16-04A0-4EA1-9E65-E4528BD4933F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{449E66F1-339E-4573-8E7D-1536A5C7A08C}"/>
+  <xr:revisionPtr revIDLastSave="51" documentId="13_ncr:1_{3F5EBC16-04A0-4EA1-9E65-E4528BD4933F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A528BE29-E47B-472D-9517-FDFEFF17B5D6}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BE684F22-9F00-4C7A-B5AA-6743CCB853DF}"/>
   </bookViews>
   <sheets>
     <sheet name="Auto Fed Student Loan Servicer" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="71">
   <si>
     <t>MA Automatic Federal Student Loan Servicer License</t>
   </si>
   <si>
     <t>VA</t>
   </si>
   <si>
     <t>License Name</t>
   </si>
   <si>
     <t>License Number</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
@@ -147,200 +148,220 @@
   <si>
     <t>1205 Marion Barry Ave SE Suite 300</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>PMC Integrity, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">531 Commercial Street Suite 1000 </t>
   </si>
   <si>
     <t>Waterloo</t>
   </si>
   <si>
     <t>IA</t>
   </si>
   <si>
     <t>Secured Assist, LLC</t>
   </si>
   <si>
-    <t xml:space="preserve">2805 Clarksville Road </t>
-[...1 lines deleted...]
-  <si>
     <t>Paris</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>AFSLS1509247</t>
   </si>
   <si>
     <t>AFSLS2687567</t>
   </si>
   <si>
     <t>AFSLS2047272</t>
   </si>
   <si>
     <t>AFSLS2689116</t>
   </si>
   <si>
     <t>A.W. Companies, Inc.</t>
   </si>
   <si>
     <t>7900 w.78th St Suite 415</t>
   </si>
   <si>
     <t>AFSLS2706264</t>
   </si>
   <si>
     <t>North End Teleservices, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1500 NORTH 24th STREET, Suite 111 </t>
   </si>
   <si>
     <t>Omaha</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>AFSLS2700370</t>
   </si>
   <si>
     <t>7505 Metro Blvd. Suite 400</t>
   </si>
   <si>
-    <t>Automatic Federal Student Loan Servicer licensee data as of September 30, 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Automated Collection Services, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">304 Northcreek Blvd </t>
   </si>
   <si>
     <t>Goodlettsville</t>
   </si>
   <si>
     <t>AFSLS933125</t>
   </si>
   <si>
     <t>SaviLinx, LLC</t>
   </si>
   <si>
     <t>74 Orion Street Suite 2, Unit 300</t>
   </si>
   <si>
     <t>Brunswick</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
-    <t>04011</t>
-[...1 lines deleted...]
-  <si>
     <t>AFSLS2682100</t>
+  </si>
+  <si>
+    <t>Goldschmitt-CRI-2, LLC</t>
+  </si>
+  <si>
+    <t>AFSLS2729226</t>
+  </si>
+  <si>
+    <t>HUBFirst, LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200 E. 11th Avenue Suite K </t>
+  </si>
+  <si>
+    <t>Pine Bluff</t>
+  </si>
+  <si>
+    <t>AFSLS2727092</t>
+  </si>
+  <si>
+    <t>Automatic Federal Student Loan Servicer licensee data as of March 31, 2026</t>
+  </si>
+  <si>
+    <t>21515 Ridgetop Circle Ste 390</t>
+  </si>
+  <si>
+    <t>Sterling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2805 Clarksville St </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -615,154 +636,154 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8AD5BE4-27E4-4064-9F0E-772246FB81B9}">
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.85546875" customWidth="1"/>
     <col min="2" max="2" width="45.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="45.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4"/>
       <c r="H1" s="3"/>
       <c r="I1" s="2"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" s="5" t="s">
+    <row r="2" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="G2" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="H2" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2706264</v>
       </c>
       <c r="B3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
         <v>55439</v>
       </c>
       <c r="H3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>933125</v>
       </c>
       <c r="B4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E4" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
       <c r="G4">
         <v>37072</v>
       </c>
       <c r="H4" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>1215163</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5">
         <v>72745</v>
       </c>
       <c r="H5" t="s">
@@ -770,290 +791,334 @@
       </c>
       <c r="I5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>1509247</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6">
         <v>37922</v>
       </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>2687567</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>30</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
       <c r="G7">
         <v>20020</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>2241381</v>
+        <v>2729226</v>
       </c>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="F8" t="s">
         <v>1</v>
       </c>
       <c r="G8">
-        <v>22102</v>
+        <v>20166</v>
       </c>
       <c r="H8" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="I8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>2700370</v>
+        <v>2727092</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="D9" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E9" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F9" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="G9">
-        <v>68110</v>
+        <v>71601</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="I9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>2047272</v>
+        <v>2241381</v>
       </c>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="G10">
-        <v>50701</v>
+        <v>22102</v>
       </c>
       <c r="H10" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="I10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>936423</v>
+        <v>2700370</v>
       </c>
       <c r="B11" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G11">
-        <v>55439</v>
+        <v>68110</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="I11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>2682100</v>
+        <v>2047272</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>35</v>
+      </c>
+      <c r="G12">
+        <v>50701</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="I12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
+        <v>936423</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13">
+        <v>55439</v>
+      </c>
+      <c r="H13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>2682100</v>
+      </c>
+      <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14">
+        <v>4011</v>
+      </c>
+      <c r="H14" t="s">
+        <v>60</v>
+      </c>
+      <c r="I14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15">
         <v>2689116</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B15" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E15" t="s">
         <v>37</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F15" t="s">
         <v>38</v>
       </c>
-      <c r="F13" t="s">
-[...2 lines deleted...]
-      <c r="G13">
+      <c r="G15">
         <v>75460</v>
       </c>
-      <c r="H13" t="s">
-[...2 lines deleted...]
-      <c r="I13" t="s">
+      <c r="H15" t="s">
+        <v>42</v>
+      </c>
+      <c r="I15" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ece1a7addf393ecab0ff34977d731fd" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9281eda689010ee62d698a6537205f6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1503bd996ad81270d54f360c06bae63" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -1080,50 +1145,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -1225,105 +1295,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AAAB89F-1928-434A-A125-58F8264B07E3}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EEAE67C-48C1-4D7C-9EB9-B0C86D84D4D8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD3F435B-3E53-4D57-8F99-4ECDE41A9291}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AAAB89F-1928-434A-A125-58F8264B07E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A2FB0E7-B4B2-40BC-A780-CC15FBD65FC1}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
-    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Auto Fed Student Loan Servicer</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>