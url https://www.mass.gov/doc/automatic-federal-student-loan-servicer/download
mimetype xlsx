--- v1 (2026-05-26)
+++ v2 (2026-07-30)
@@ -2,84 +2,84 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/dob-gfs/NDIS/Licensing/5. Production Reports/2026/2026 Website Quarterly List/March/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="51" documentId="13_ncr:1_{3F5EBC16-04A0-4EA1-9E65-E4528BD4933F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A528BE29-E47B-472D-9517-FDFEFF17B5D6}"/>
+  <xr:revisionPtr revIDLastSave="55" documentId="13_ncr:1_{3F5EBC16-04A0-4EA1-9E65-E4528BD4933F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8FEF273E-D655-4C09-80C4-F3BD3DD25735}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BE684F22-9F00-4C7A-B5AA-6743CCB853DF}"/>
   </bookViews>
   <sheets>
     <sheet name="Auto Fed Student Loan Servicer" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="66">
   <si>
     <t>MA Automatic Federal Student Loan Servicer License</t>
   </si>
   <si>
     <t>VA</t>
   </si>
   <si>
     <t>License Name</t>
   </si>
   <si>
     <t>License Number</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
@@ -175,123 +175,108 @@
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>AFSLS1509247</t>
   </si>
   <si>
     <t>AFSLS2687567</t>
   </si>
   <si>
     <t>AFSLS2047272</t>
   </si>
   <si>
     <t>AFSLS2689116</t>
   </si>
   <si>
     <t>A.W. Companies, Inc.</t>
   </si>
   <si>
     <t>7900 w.78th St Suite 415</t>
   </si>
   <si>
     <t>AFSLS2706264</t>
   </si>
   <si>
-    <t>North End Teleservices, LLC</t>
-[...13 lines deleted...]
-  <si>
     <t>7505 Metro Blvd. Suite 400</t>
   </si>
   <si>
     <t>Automated Collection Services, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">304 Northcreek Blvd </t>
   </si>
   <si>
     <t>Goodlettsville</t>
   </si>
   <si>
     <t>AFSLS933125</t>
   </si>
   <si>
     <t>SaviLinx, LLC</t>
   </si>
   <si>
     <t>74 Orion Street Suite 2, Unit 300</t>
   </si>
   <si>
     <t>Brunswick</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>AFSLS2682100</t>
   </si>
   <si>
     <t>Goldschmitt-CRI-2, LLC</t>
   </si>
   <si>
     <t>AFSLS2729226</t>
   </si>
   <si>
     <t>HUBFirst, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">200 E. 11th Avenue Suite K </t>
   </si>
   <si>
     <t>Pine Bluff</t>
   </si>
   <si>
     <t>AFSLS2727092</t>
   </si>
   <si>
-    <t>Automatic Federal Student Loan Servicer licensee data as of March 31, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>21515 Ridgetop Circle Ste 390</t>
   </si>
   <si>
     <t>Sterling</t>
   </si>
   <si>
     <t xml:space="preserve">2805 Clarksville St </t>
+  </si>
+  <si>
+    <t>Automatic Federal Student Loan Servicer licensee data as of June 30, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -299,69 +284,70 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -636,68 +622,68 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8AD5BE4-27E4-4064-9F0E-772246FB81B9}">
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.85546875" customWidth="1"/>
     <col min="2" max="2" width="45.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="45.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4"/>
       <c r="H1" s="3"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>6</v>
@@ -709,390 +695,392 @@
         <v>4</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2706264</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="D3" t="s">
         <v>44</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
-      <c r="G3">
+      <c r="G3" s="8">
         <v>55439</v>
       </c>
       <c r="H3" t="s">
         <v>45</v>
       </c>
       <c r="I3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>933125</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
-      <c r="G4">
+      <c r="G4" s="8">
         <v>37072</v>
       </c>
       <c r="H4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>1215163</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
-      <c r="G5">
+      <c r="G5" s="8">
         <v>72745</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
       <c r="I5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>1509247</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
-      <c r="G6">
+      <c r="G6" s="8">
         <v>37922</v>
       </c>
       <c r="H6" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>2687567</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>30</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
-      <c r="G7">
+      <c r="G7" s="8">
         <v>20020</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="I7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2729226</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="E8" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="F8" t="s">
         <v>1</v>
       </c>
-      <c r="G8">
+      <c r="G8" s="8">
         <v>20166</v>
       </c>
       <c r="H8" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="I8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>2727092</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D9" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="E9" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
-      <c r="G9">
+      <c r="G9" s="8">
         <v>71601</v>
       </c>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>2241381</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>1</v>
       </c>
-      <c r="G10">
+      <c r="G10" s="8">
         <v>22102</v>
       </c>
       <c r="H10" t="s">
         <v>11</v>
       </c>
       <c r="I10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>2700370</v>
+        <v>2047272</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>68110</v>
+        <v>35</v>
+      </c>
+      <c r="G11" s="8">
+        <v>50701</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="I11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>2047272</v>
+        <v>936423</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>50701</v>
+        <v>17</v>
+      </c>
+      <c r="G12" s="8">
+        <v>55439</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="I12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>936423</v>
+        <v>2682100</v>
       </c>
       <c r="B13" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>55439</v>
+        <v>54</v>
+      </c>
+      <c r="G13" s="8">
+        <v>4011</v>
       </c>
       <c r="H13" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="I13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>2682100</v>
+        <v>2689116</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>4011</v>
+        <v>38</v>
+      </c>
+      <c r="G14" s="8">
+        <v>75460</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="I14" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      <c r="I15" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9281eda689010ee62d698a6537205f6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1503bd996ad81270d54f360c06bae63" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1295,118 +1283,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AAAB89F-1928-434A-A125-58F8264B07E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A2FB0E7-B4B2-40BC-A780-CC15FBD65FC1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD3F435B-3E53-4D57-8F99-4ECDE41A9291}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>