--- v0 (2026-04-04)
+++ v1 (2026-06-06)
@@ -131,50 +131,53 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1673524" cy="1092891"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="006E7597" w:rsidRPr="008E166E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C824254" wp14:editId="2F73B65A">
             <wp:extent cx="1638935" cy="1089025"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
@@ -193,50 +196,53 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1638935" cy="1089025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E60513" w:rsidRPr="008E166E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49C156E1" wp14:editId="245A82F5">
             <wp:extent cx="1682151" cy="1114079"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Picture 5">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
@@ -286,105 +292,154 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3B96E291" w14:textId="77777777" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00E40F64" w:rsidP="00E40F64">
       <w:pPr>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Commonwealth of Massachusetts maintains many beaches, parks, historic sites, and public facilities. High traffic during events, summer, and vacation periods poses challenges for staff responsible for maintaining and cleaning these facilities. This factsheet provides guidance for cleaning public bathrooms to reduce the risk of disease, minimize exposure to hazardous cleaning products, and eliminate odors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267EA54D" w14:textId="77777777" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00E40F64" w:rsidP="006F38AD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40F64">
         <w:t>Cleaning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63983F88" w14:textId="41BF9145" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00E40F64" w:rsidP="00E40F64">
+    <w:p w14:paraId="63983F88" w14:textId="61EF40DC" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00E40F64" w:rsidP="00E40F64">
       <w:pPr>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Removing dirt with detergent and water is the most effective and safest way to remove </w:t>
       </w:r>
       <w:r w:rsidR="00D7791B" w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>soil</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and germs. Disinfectant and sanitizer chemicals — which are pesticides — are only needed </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">to chemically destroy germs </w:t>
+        <w:t xml:space="preserve"> and germs. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7C08" w:rsidRPr="009E7C08">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sanitizer and disinfectant chemicals are pesticides regulated by the EPA Federal </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7C08" w:rsidRPr="002D7A7C">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insec</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7A7C" w:rsidRPr="002D7A7C">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7A7C">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>icide, Fungicide, and Rodenticide Act</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7C08" w:rsidRPr="009E7C08">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and should only be used in specific situations where chemical control of microorganisms is needed. These products may cause health effects such as coughing, wheezing, asthma, and eye, nose, throat, or skin irritation.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7E06">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">in specific situations. </w:t>
-[...6 lines deleted...]
-        <w:t>Disinfectant /sanitizer chemicals are pesticides and may cause health problems, including coughing, wheezing, asthma, and eye, nose, throat and skin irritation</w:t>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3F2C">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Selecting safer cleaning products and limiting the use of disinfectants will protect both state employees and the public</w:t>
+        <w:t xml:space="preserve">safer cleaning products and limit the use of disinfectants </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3F2C">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40F64">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will protect both state employees and the public</w:t>
       </w:r>
       <w:r w:rsidR="00C91141">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> using the facilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62CA25F6" w14:textId="77777777" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00E40F64" w:rsidP="006F38AD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40F64">
         <w:t>How Disease Spreads</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001F3B3E" w14:textId="23692E08" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00E40F64" w:rsidP="00E40F64">
@@ -502,205 +557,167 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B64F8F">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Avoiding touching your face, mouth, nose, and eyes with unwashed hands</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F06E751" w14:textId="77777777" w:rsidR="00E40F64" w:rsidRPr="008A2E9F" w:rsidRDefault="00E40F64" w:rsidP="006F38AD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="008A2E9F">
         <w:t>Sanitizing and Disinfecting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E4D396" w14:textId="460308E9" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00E40F64" w:rsidP="00E40F64">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="710E9192" w14:textId="77777777" w:rsidR="00963A9C" w:rsidRPr="00963A9C" w:rsidRDefault="00963A9C" w:rsidP="00963A9C">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00963A9C">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sanitizing reduces bacteria to safe levels, typically about 99.9 percent, but is not intended to kill other types of microorganisms such as viruses, fungi, or protozoa. Disinfecting, on the other hand, kills a broader range of microorganisms, including bacteria, viruses, fungi, and protozoa. However, both sanitizing and disinfecting are only effective when performed after proper cleaning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F37510" w14:textId="53F40598" w:rsidR="00963A9C" w:rsidRPr="00963A9C" w:rsidRDefault="00963A9C" w:rsidP="00963A9C">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00963A9C">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sanitizers and disinfectants should be used only after cleaning </w:t>
+      </w:r>
+      <w:r w:rsidR="0020370B">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963A9C">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00963A9C">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00963A9C">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when necessary, such as on toilet seats and handles, diaper changing surfaces, or cleaned areas that were visibly contaminated with feces, vomit, or blood. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DEDDB9" w14:textId="77777777" w:rsidR="00963A9C" w:rsidRPr="00963A9C" w:rsidRDefault="00963A9C" w:rsidP="00963A9C">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0464342A" w14:textId="7930848F" w:rsidR="00B278B1" w:rsidRDefault="00963A9C" w:rsidP="00963A9C">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00963A9C">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To be effective, the treated surface must remain visibly wet for the full amount of time specified on the product label, known as the contact time. It is a violation of EPA FIFRA regulations to use a registered sanitizer or disinfectant in a manner inconsistent with its labeling claims and directions. This includes using it as a cleaner, failing to follow label directions, applying it to control organisms not listed on the label, or not maintaining the required recommended contact time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0395EE13" w14:textId="3141332E" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00E40F64" w:rsidP="00E40F64">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B82498">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State agencies should not use disinfectants as general cleaners.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cleaning and </w:t>
-[...6 lines deleted...]
-        <w:t>sanitizing/</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00360D33" w:rsidRPr="00360D33">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Products marketed as “2 in 1” disinfectant cleaners, cleaner sanitizers, or one step cleaner disinfectants should be used with caution, as they may contribute to unnecessary use and confusion regarding proper cleaning practices and required contact time</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">disinfecting are two separate </w:t>
-[...127 lines deleted...]
-        <w:t xml:space="preserve">disinfectants included on Massachusetts Statewide Contract </w:t>
+        <w:t xml:space="preserve">. Agencies should use only the disinfectants included on Massachusetts Statewide Contract </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="007665CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs w:val="0"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>FAC118: Environmentally Preferable Cleaning Products, Programs, Equipment and Supplies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that are designated as effective for the target germs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29DAF471" w14:textId="31A302E5" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00E40F64" w:rsidP="00E40F64">
       <w:pPr>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -718,67 +735,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cleaning chemicals be third-party certified by </w:t>
       </w:r>
       <w:r w:rsidR="00406E78">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">either </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00A466FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs w:val="0"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Green </w:t>
-[...15 lines deleted...]
-          <w:t>eal</w:t>
+          <w:t>Green Seal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00406E78">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00406E78" w:rsidRPr="00E91DE5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs w:val="0"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>UL ECOLOGO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00406E78">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
@@ -856,80 +857,66 @@
         <w:r w:rsidR="00F96362" w:rsidRPr="00F96362">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs w:val="0"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004A2FBF">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in COMMBUYS.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE06CF7" w14:textId="77777777" w:rsidR="00E40F64" w:rsidRPr="00F96362" w:rsidRDefault="00E40F64" w:rsidP="006F38AD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F96362">
         <w:t>Safer Sanitizers and Disinfectants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F489284" w14:textId="5E9ECEE4" w:rsidR="00421244" w:rsidRDefault="00E40F64" w:rsidP="00E40F64">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">hazardous chemicals and should be used with caution. They are regulated by the EPA and cannot be labeled "green." </w:t>
+    <w:p w14:paraId="746B5E20" w14:textId="77777777" w:rsidR="00D033C2" w:rsidRDefault="00D033C2" w:rsidP="00E40F64">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D033C2">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sanitizers and disinfectants are pesticides and should be used with caution. They are regulated by the EPA and cannot be labeled “green.” However, the EPA identifies safer antimicrobial products through the Design for the Environment (DfE) label under the Safer Choice program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC1185E" w14:textId="0E29A234" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00E40F64" w:rsidP="00E40F64">
+    <w:p w14:paraId="6FC1185E" w14:textId="181EE607" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00E40F64" w:rsidP="00E40F64">
       <w:pPr>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Use them only where required by regulation or deemed essential — for example, on surfaces contaminated with feces, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vomit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
@@ -975,105 +962,269 @@
         </w:rPr>
         <w:t xml:space="preserve"> and trained </w:t>
       </w:r>
       <w:r w:rsidR="00F06111">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="0032023D">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> their use</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178387F4" w14:textId="5B6A656F" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00E40F64" w:rsidP="00E40F64">
-[...39 lines deleted...]
-        <w:t>s may also contribute to antibiotic resistance.</w:t>
+    <w:p w14:paraId="78EA7E18" w14:textId="1DCE19E8" w:rsidR="00B67B75" w:rsidRDefault="00BB696B" w:rsidP="00E40F64">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB696B">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Many sanitizers and disinfectants contain quaternary ammonium compounds (QACs), which are associated with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006371D4">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asthma and skin and respiratory irritation, as well as environmental contamination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB696B">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. QACs can persist, attach to indoor dust, and leave residues that increase exposure. Emerging concerns include reproductive and other human health effects, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0292">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB696B">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">along with antimicrobial tolerance may reduce </w:t>
+      </w:r>
+      <w:r w:rsidR="00096B21">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their long-term </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB696B">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>effectiveness</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4E6E">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB696B">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67B75" w:rsidRPr="00B67B75">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QACs may </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67B75">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67B75" w:rsidRPr="00B67B75">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contribute to antimicrobial tolerance to the active ingredient and antibiotic resistance. QACs are used in cleaners</w:t>
+      </w:r>
+      <w:r w:rsidR="00096B21">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> both</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67B75" w:rsidRPr="00B67B75">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:r w:rsidR="00096B21">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67B75" w:rsidRPr="00B67B75">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>surfactant</w:t>
+      </w:r>
+      <w:r w:rsidR="00096B21">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and as a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67B75" w:rsidRPr="00B67B75">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>preservative</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3EE4">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67B75" w:rsidRPr="00B67B75">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aid</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3EE4">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ing in</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67B75" w:rsidRPr="00B67B75">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cleaning action and product lifespan</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3EE4">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF3EE4">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67B75" w:rsidRPr="00B67B75">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> even</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B67B75" w:rsidRPr="00B67B75">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3EE4">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when not listed as an </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67B75" w:rsidRPr="00B67B75">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">active ingredient for sanitizing and disinfecting applications. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7744D3C4" w14:textId="65AF551F" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00FF3AA1" w:rsidP="00E40F64">
+    <w:p w14:paraId="7744D3C4" w14:textId="112B1D4E" w:rsidR="00E40F64" w:rsidRPr="00E40F64" w:rsidRDefault="00FF3AA1" w:rsidP="00E40F64">
       <w:pPr>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Choose p</w:t>
       </w:r>
       <w:r w:rsidR="00756FAC">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>roducts with s</w:t>
       </w:r>
       <w:r w:rsidR="00E40F64" w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">afer </w:t>
       </w:r>
       <w:r w:rsidR="00756FAC">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sanitizing and </w:t>
       </w:r>
       <w:r w:rsidR="00E40F64" w:rsidRPr="00E40F64">
         <w:rPr>
@@ -1086,120 +1237,162 @@
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>active ingredients</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (as found in FAC118</w:t>
       </w:r>
       <w:r w:rsidR="007659CB">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E40F64" w:rsidRPr="00E40F64">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, as well as steam cleaning equipment.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E41A9">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008E41A9" w:rsidRPr="008E41A9">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>team and dry steam cleaning (a much lower water content, ~5–10%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008E41A9" w:rsidRPr="008E41A9">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54FA7">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B54FA7">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E41A9" w:rsidRPr="008E41A9">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no hands wet dry vacuum systems</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1F94">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which are </w:t>
+      </w:r>
+      <w:r w:rsidR="008E41A9" w:rsidRPr="008E41A9">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>available as environmentally preferable options.</w:t>
       </w:r>
       <w:r w:rsidR="007659CB">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> These products may be found in the FAC118 Approved Product List, also located under “agency attachments” in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="007659CB" w:rsidRPr="00F96362">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs w:val="0"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>FAC118 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007659CB">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in COMMBUYS.  </w:t>
       </w:r>
       <w:r w:rsidR="005B74DD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This spreadsheet provides </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">This spreadsheet provides all products allowable on FAC118, and includes filters to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06111">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>search for</w:t>
+      </w:r>
       <w:r w:rsidR="005B74DD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>all of</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and compare products, vendors, pricing and more. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267D0B6D" w14:textId="77777777" w:rsidR="00E40F64" w:rsidRPr="005B74DD" w:rsidRDefault="00E40F64" w:rsidP="006F38AD">
+    <w:p w14:paraId="267D0B6D" w14:textId="3B762D87" w:rsidR="00E40F64" w:rsidRPr="005B74DD" w:rsidRDefault="008C0E97" w:rsidP="006F38AD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="005B74DD">
-        <w:t>Priorities for Cleaning Staff</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Best Management Practices: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C4D2F3" w14:textId="4A50D03D" w:rsidR="00E40F64" w:rsidRPr="003340D2" w:rsidRDefault="00E40F64" w:rsidP="003340D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A153FA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ensure supplies are available</w:t>
       </w:r>
       <w:r w:rsidR="00A153FA">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
@@ -1338,51 +1531,50 @@
       <w:r w:rsidRPr="003340D2">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> They mask odors with chemical scents that may pose health hazards. Address the source of the odor instead.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128474C2" w14:textId="232CD21D" w:rsidR="00E40F64" w:rsidRPr="003340D2" w:rsidRDefault="00E40F64" w:rsidP="003340D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B0BD7">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Inspect, clean, and replenish supplies as often as needed</w:t>
       </w:r>
       <w:r w:rsidR="000B0BD7">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: P</w:t>
       </w:r>
       <w:r w:rsidRPr="003340D2">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>otentially multiple times per day during busy periods, and daily to weekly during minimal use and off-season.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7FF88F" w14:textId="643B41BD" w:rsidR="00E40F64" w:rsidRPr="003340D2" w:rsidRDefault="00E40F64" w:rsidP="003340D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
@@ -1599,96 +1791,96 @@
         </w:rPr>
         <w:t>microfiber</w:t>
       </w:r>
       <w:r w:rsidRPr="003340D2">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cloth rather than </w:t>
       </w:r>
       <w:r w:rsidR="001B5D0E" w:rsidRPr="003340D2">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>spraying them</w:t>
       </w:r>
       <w:r w:rsidRPr="003340D2">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> directly onto surfaces.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712DF1BE" w14:textId="774616BD" w:rsidR="00E40F64" w:rsidRPr="003340D2" w:rsidRDefault="00E40F64" w:rsidP="003340D2">
+    <w:p w14:paraId="712DF1BE" w14:textId="0E574A62" w:rsidR="00E40F64" w:rsidRPr="003340D2" w:rsidRDefault="00E40F64" w:rsidP="003340D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B5D0E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Never mix cleaning chemicals</w:t>
       </w:r>
       <w:r w:rsidR="006E0892">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00811771">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00811771" w:rsidRPr="00C737A1">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Mixing cleaning chemicals may change the chemistry of the products and render them </w:t>
+      <w:r w:rsidR="006F6A3B" w:rsidRPr="006F6A3B">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mixing cleaning chemicals can create hazardous reactions, including the release of toxic gases, and should never be done.</w:t>
       </w:r>
       <w:r w:rsidR="00C737A1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">useless. Only use as directed. </w:t>
+        <w:t xml:space="preserve"> Only use as directed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA002DC" w14:textId="67D614B9" w:rsidR="00E40F64" w:rsidRPr="003340D2" w:rsidRDefault="00E40F64" w:rsidP="003340D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C737A1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Involve staff in product selection and provide training</w:t>
       </w:r>
       <w:r w:rsidR="00C737A1" w:rsidRPr="00C737A1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -1835,50 +2027,51 @@
       <w:r w:rsidRPr="003340D2">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This may include gloves, safety glasses or face shields, and aprons — particularly when diluting large quantities of chemicals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024E9640" w14:textId="62C291FF" w:rsidR="003718E8" w:rsidRPr="004E16D7" w:rsidRDefault="00E40F64" w:rsidP="003718E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E16D7">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Address persistent odor problems</w:t>
       </w:r>
       <w:r w:rsidR="00892244" w:rsidRPr="004E16D7">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="004E16D7">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Odors are often caused by urine residue left after cleaning. Better cleaning practices are usually the solution, though a special remediation effort may be needed for odors deeply embedded in flooring. Enzymatic products available on the FAC</w:t>
       </w:r>
       <w:r w:rsidR="005C539B" w:rsidRPr="004E16D7">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>188 statewide contract</w:t>
       </w:r>
       <w:r w:rsidRPr="004E16D7">
         <w:rPr>
@@ -1928,74 +2121,59 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003340D2">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Copies must be available for all products and reviewed during required Right-to-Know training. </w:t>
       </w:r>
       <w:r w:rsidR="00E54793">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDS’s</w:t>
       </w:r>
       <w:r w:rsidRPr="003340D2">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> detail product hazards, precautions, PPE requirements, and emergency measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8DF93C" w14:textId="77777777" w:rsidR="00D80367" w:rsidRDefault="00D80367">
-[...10 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="6338F6D8" w14:textId="07E30045" w:rsidR="00AD39F6" w:rsidRPr="006F38AD" w:rsidRDefault="00AD39F6" w:rsidP="006F38AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F38AD">
+        <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6338F6D8" w14:textId="07E30045" w:rsidR="00AD39F6" w:rsidRPr="006F38AD" w:rsidRDefault="00AD39F6" w:rsidP="006F38AD">
-[...8 lines deleted...]
-    <w:p w14:paraId="5C1B3F20" w14:textId="77777777" w:rsidR="00381C71" w:rsidRDefault="00381C71" w:rsidP="00381C71">
+    <w:p w14:paraId="5C1B3F20" w14:textId="0B8C7681" w:rsidR="00381C71" w:rsidRDefault="00381C71" w:rsidP="00381C71">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00BC4DC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Commonwealth of Massachusetts Environmentally Preferable Products Procurement (EPP) Program</w:t>
         </w:r>
       </w:hyperlink>
@@ -2189,67 +2367,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002F5D06">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Third Party Certifiers for Green Cleaning Products: </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="002F5D06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Gree</w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> Seal</w:t>
+          <w:t>Green Seal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002F5D06">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="002F5D06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>US EPA Safer Choice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002F5D06">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -2265,61 +2427,61 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>UL ECOLOGO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00AD39F6" w:rsidRPr="00062A96" w:rsidSect="008441B9">
       <w:headerReference w:type="default" r:id="rId30"/>
       <w:headerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="720" w:bottom="1008" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43DE5770" w14:textId="77777777" w:rsidR="00D95C8B" w:rsidRDefault="00D95C8B" w:rsidP="005B780A">
+    <w:p w14:paraId="66E83527" w14:textId="77777777" w:rsidR="00254626" w:rsidRDefault="00254626" w:rsidP="005B780A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32A1A285" w14:textId="77777777" w:rsidR="00D95C8B" w:rsidRDefault="00D95C8B" w:rsidP="005B780A">
+    <w:p w14:paraId="019618C9" w14:textId="77777777" w:rsidR="00254626" w:rsidRDefault="00254626" w:rsidP="005B780A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2356,61 +2518,61 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E3E25F1" w14:textId="77777777" w:rsidR="00D95C8B" w:rsidRDefault="00D95C8B" w:rsidP="005B780A">
+    <w:p w14:paraId="74784E50" w14:textId="77777777" w:rsidR="00254626" w:rsidRDefault="00254626" w:rsidP="005B780A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61C46FED" w14:textId="77777777" w:rsidR="00D95C8B" w:rsidRDefault="00D95C8B" w:rsidP="005B780A">
+    <w:p w14:paraId="1C12487E" w14:textId="77777777" w:rsidR="00254626" w:rsidRDefault="00254626" w:rsidP="005B780A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54410704" w14:textId="77777777" w:rsidR="00563F65" w:rsidRDefault="00563F65">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43B65851" wp14:editId="035A105F">
           <wp:extent cx="2349500" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3075,253 +3237,287 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="118425907">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="970669450">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1306623538">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1863934808">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2054691410">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C0FEF"/>
+    <w:rsid w:val="0003333C"/>
     <w:rsid w:val="0004214F"/>
     <w:rsid w:val="00062A96"/>
     <w:rsid w:val="00063A99"/>
     <w:rsid w:val="00064437"/>
     <w:rsid w:val="000644DC"/>
     <w:rsid w:val="00067335"/>
     <w:rsid w:val="000809F9"/>
     <w:rsid w:val="0008468F"/>
+    <w:rsid w:val="00096B21"/>
     <w:rsid w:val="000B0BD7"/>
     <w:rsid w:val="000B2AAD"/>
     <w:rsid w:val="000B7B89"/>
     <w:rsid w:val="000C0FEF"/>
     <w:rsid w:val="000D2FC4"/>
     <w:rsid w:val="000D6153"/>
     <w:rsid w:val="000E5128"/>
+    <w:rsid w:val="000F7E06"/>
     <w:rsid w:val="001155AD"/>
     <w:rsid w:val="001240E6"/>
     <w:rsid w:val="0015397B"/>
     <w:rsid w:val="0016164F"/>
     <w:rsid w:val="00162BFD"/>
     <w:rsid w:val="00172FEB"/>
     <w:rsid w:val="00175A67"/>
     <w:rsid w:val="00184A80"/>
     <w:rsid w:val="0019334A"/>
     <w:rsid w:val="001B5D0E"/>
     <w:rsid w:val="001C2266"/>
     <w:rsid w:val="001E032D"/>
     <w:rsid w:val="001E21B3"/>
     <w:rsid w:val="001F3DD5"/>
     <w:rsid w:val="002022DE"/>
+    <w:rsid w:val="0020370B"/>
+    <w:rsid w:val="00204A97"/>
     <w:rsid w:val="00207735"/>
     <w:rsid w:val="00233388"/>
     <w:rsid w:val="00233389"/>
     <w:rsid w:val="002373EA"/>
+    <w:rsid w:val="00254626"/>
     <w:rsid w:val="00254DC1"/>
     <w:rsid w:val="00267FBF"/>
+    <w:rsid w:val="002D7A7C"/>
     <w:rsid w:val="002F5D06"/>
     <w:rsid w:val="00315EA1"/>
     <w:rsid w:val="0032023D"/>
     <w:rsid w:val="003340D2"/>
     <w:rsid w:val="00345BB9"/>
+    <w:rsid w:val="00360D33"/>
     <w:rsid w:val="00362074"/>
     <w:rsid w:val="003718E8"/>
     <w:rsid w:val="00381C71"/>
     <w:rsid w:val="003965B7"/>
     <w:rsid w:val="00396F22"/>
     <w:rsid w:val="003975F9"/>
+    <w:rsid w:val="003A0292"/>
     <w:rsid w:val="003A7B06"/>
     <w:rsid w:val="003C79E6"/>
     <w:rsid w:val="003E306B"/>
     <w:rsid w:val="00406E78"/>
+    <w:rsid w:val="004167D1"/>
     <w:rsid w:val="00421244"/>
     <w:rsid w:val="00425E7F"/>
     <w:rsid w:val="0043377E"/>
     <w:rsid w:val="00457790"/>
     <w:rsid w:val="00475E5D"/>
     <w:rsid w:val="004847E8"/>
     <w:rsid w:val="004A2FBF"/>
     <w:rsid w:val="004C0F47"/>
     <w:rsid w:val="004D650B"/>
     <w:rsid w:val="004E16D7"/>
     <w:rsid w:val="004E2102"/>
     <w:rsid w:val="00500217"/>
     <w:rsid w:val="00514F9E"/>
     <w:rsid w:val="00563F65"/>
     <w:rsid w:val="005B48F6"/>
     <w:rsid w:val="005B58FB"/>
     <w:rsid w:val="005B74DD"/>
     <w:rsid w:val="005B780A"/>
     <w:rsid w:val="005C539B"/>
     <w:rsid w:val="00610B19"/>
     <w:rsid w:val="00623E94"/>
     <w:rsid w:val="00625CB0"/>
     <w:rsid w:val="006264DD"/>
+    <w:rsid w:val="006371D4"/>
     <w:rsid w:val="00652D0E"/>
     <w:rsid w:val="006619F9"/>
     <w:rsid w:val="00675C37"/>
     <w:rsid w:val="00677A7C"/>
     <w:rsid w:val="006B1F86"/>
+    <w:rsid w:val="006C24BE"/>
     <w:rsid w:val="006C37B3"/>
     <w:rsid w:val="006C58FD"/>
     <w:rsid w:val="006D2C1E"/>
     <w:rsid w:val="006D4604"/>
     <w:rsid w:val="006D6485"/>
     <w:rsid w:val="006D6A6B"/>
     <w:rsid w:val="006E0892"/>
     <w:rsid w:val="006E129C"/>
     <w:rsid w:val="006E7597"/>
     <w:rsid w:val="006F38AD"/>
+    <w:rsid w:val="006F6A3B"/>
     <w:rsid w:val="0070574B"/>
     <w:rsid w:val="00731BB9"/>
     <w:rsid w:val="007359AD"/>
     <w:rsid w:val="00756FAC"/>
     <w:rsid w:val="007659CB"/>
     <w:rsid w:val="007665CF"/>
     <w:rsid w:val="007746C9"/>
     <w:rsid w:val="00781A8C"/>
     <w:rsid w:val="007B53AB"/>
+    <w:rsid w:val="007C4E6E"/>
     <w:rsid w:val="007E47BB"/>
     <w:rsid w:val="007F6640"/>
     <w:rsid w:val="00811771"/>
+    <w:rsid w:val="008119F5"/>
     <w:rsid w:val="00814770"/>
     <w:rsid w:val="008153BF"/>
+    <w:rsid w:val="0083019E"/>
     <w:rsid w:val="0083113D"/>
     <w:rsid w:val="008441B9"/>
     <w:rsid w:val="00867467"/>
     <w:rsid w:val="00876353"/>
     <w:rsid w:val="00892244"/>
     <w:rsid w:val="008A2E9F"/>
+    <w:rsid w:val="008C0E97"/>
     <w:rsid w:val="008C7EDB"/>
     <w:rsid w:val="008D7F8D"/>
     <w:rsid w:val="008E166E"/>
+    <w:rsid w:val="008E41A9"/>
     <w:rsid w:val="008F324B"/>
     <w:rsid w:val="00910B26"/>
     <w:rsid w:val="00912E98"/>
     <w:rsid w:val="0094174E"/>
+    <w:rsid w:val="00963A9C"/>
     <w:rsid w:val="00992E14"/>
     <w:rsid w:val="00996248"/>
+    <w:rsid w:val="009D46D0"/>
     <w:rsid w:val="009E06B9"/>
+    <w:rsid w:val="009E7C08"/>
     <w:rsid w:val="00A153FA"/>
     <w:rsid w:val="00A466FD"/>
     <w:rsid w:val="00A62F19"/>
     <w:rsid w:val="00AB544B"/>
     <w:rsid w:val="00AC43BE"/>
     <w:rsid w:val="00AD39F6"/>
+    <w:rsid w:val="00AE3C78"/>
+    <w:rsid w:val="00AF3F2C"/>
     <w:rsid w:val="00B17086"/>
+    <w:rsid w:val="00B278B1"/>
     <w:rsid w:val="00B50BD9"/>
     <w:rsid w:val="00B5210B"/>
     <w:rsid w:val="00B53A45"/>
+    <w:rsid w:val="00B54FA7"/>
     <w:rsid w:val="00B56090"/>
     <w:rsid w:val="00B64F8F"/>
+    <w:rsid w:val="00B67B75"/>
     <w:rsid w:val="00B712FE"/>
+    <w:rsid w:val="00B75B0C"/>
     <w:rsid w:val="00B82498"/>
     <w:rsid w:val="00BB217F"/>
+    <w:rsid w:val="00BB696B"/>
     <w:rsid w:val="00BC4DC6"/>
     <w:rsid w:val="00BD37DD"/>
     <w:rsid w:val="00C45831"/>
     <w:rsid w:val="00C4603F"/>
     <w:rsid w:val="00C53C25"/>
     <w:rsid w:val="00C57E04"/>
     <w:rsid w:val="00C61F50"/>
     <w:rsid w:val="00C636D0"/>
     <w:rsid w:val="00C7030C"/>
     <w:rsid w:val="00C737A1"/>
     <w:rsid w:val="00C91141"/>
     <w:rsid w:val="00CA68E4"/>
     <w:rsid w:val="00CB4EA3"/>
+    <w:rsid w:val="00CD1F94"/>
     <w:rsid w:val="00CD3457"/>
     <w:rsid w:val="00CF0F96"/>
+    <w:rsid w:val="00D033C2"/>
     <w:rsid w:val="00D24BC3"/>
     <w:rsid w:val="00D25658"/>
+    <w:rsid w:val="00D47EFF"/>
     <w:rsid w:val="00D53EC6"/>
     <w:rsid w:val="00D7791B"/>
     <w:rsid w:val="00D80367"/>
     <w:rsid w:val="00D95C8B"/>
     <w:rsid w:val="00DA06D7"/>
     <w:rsid w:val="00DA4609"/>
     <w:rsid w:val="00DB5920"/>
     <w:rsid w:val="00DF50EE"/>
     <w:rsid w:val="00DF7EA3"/>
     <w:rsid w:val="00E40F64"/>
     <w:rsid w:val="00E54793"/>
     <w:rsid w:val="00E60513"/>
     <w:rsid w:val="00E91DE5"/>
     <w:rsid w:val="00ED094A"/>
     <w:rsid w:val="00EF1542"/>
+    <w:rsid w:val="00EF3EE4"/>
     <w:rsid w:val="00F01EF2"/>
     <w:rsid w:val="00F06111"/>
     <w:rsid w:val="00F13BE2"/>
     <w:rsid w:val="00F2025D"/>
     <w:rsid w:val="00F378DD"/>
     <w:rsid w:val="00F41907"/>
     <w:rsid w:val="00F64BB0"/>
+    <w:rsid w:val="00F67316"/>
     <w:rsid w:val="00F90D93"/>
     <w:rsid w:val="00F96362"/>
     <w:rsid w:val="00FC193F"/>
     <w:rsid w:val="00FC19C0"/>
+    <w:rsid w:val="00FC5B6D"/>
     <w:rsid w:val="00FC63A3"/>
     <w:rsid w:val="00FF3AA1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4370,51 +4566,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E16D7"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/saferchoice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/guide-to-surveillance-reporting-and-control" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/OSD-GFS-SHARED/Climate%20and%20Sustainability/EPP%20Purchasing/Exec%20Order%20515/Fact%20Sheets%20and%20Case%20Studies/Cleaning%20the%20Bathroom%20factsheet/mass.gov/epp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spot.ul.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/sites/default/files/2020-04/documents/316485-c_reopeningamerica_guidance_4.19_6pm.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greenseal.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-22-1080-OSD03-SRC3-24779&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spot.ul.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/sites/default/files/publications/OSHA3512.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac118/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/sites/default/files/publications/OSHA_3569.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/saferchoice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-22-1080-OSD03-SRC3-24779&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/epp-program-environmentally-preferable-products-and-services-on-statewide-contracts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenseal.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/saferchoice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/guide-to-surveillance-reporting-and-control" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spot.ul.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/sites/default/files/2020-04/documents/316485-c_reopeningamerica_guidance_4.19_6pm.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greenseal.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-22-1080-OSD03-SRC3-24779&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spot.ul.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/sites/default/files/publications/OSHA3512.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac118/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/sites/default/files/publications/OSHA_3569.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/saferchoice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-22-1080-OSD03-SRC3-24779&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/epp-program-environmentally-preferable-products-and-services-on-statewide-contracts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenseal.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://massgov.sharepoint.com/sites/OSD-GFS-SHARED/Library/ADMINISTRATION/OSD%20Template%20Library/OSD-Branded-Template-23Jan2026.dotx?OR=81dd2b71-fb82-4b33-ac71-fed46bf0f87a&amp;CID=d13001a2-d02c-c000-3dc9-3be36c93ab6e&amp;CT=1773836230671" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="OSD Branding">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2E3791"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="B7D1E3"/>
@@ -4693,50 +4889,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A528DB4F3B680049A1B6302570DB6599" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bc9aad976e1496f67de81552ecc85e50">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5ac0d3a52bae470ab026609d665ea27" ns2:_="" ns3:_="">
     <xsd:import namespace="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -4887,156 +5087,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0739455F-3B66-437B-8228-E0B84F962945}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B778FE6-97EE-4062-AC48-0C0C55EE9F38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2221D8C0-FDE8-449C-B03D-F787DA65DB24}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D6463DF-AC4F-4E70-A8A0-51A9141CC870}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2221D8C0-FDE8-449C-B03D-F787DA65DB24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>OSD-Branded-Template-23Jan2026.dotx?OR=81dd2b71-fb82-4b33-ac71-fed46bf0f87a&amp;CID=d13001a2-d02c-c000-3dc9-3be36c93ab6e&amp;CT=1773836230671</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1483</Words>
-  <Characters>8459</Characters>
+  <Words>1683</Words>
+  <Characters>9598</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9923</CharactersWithSpaces>
+  <CharactersWithSpaces>11259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Guidance for Cleaning Bathrooms in Public Facilities</dc:title>
   <dc:subject/>
   <dc:creator>Wolfe, Julia (OSD)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A528DB4F3B680049A1B6302570DB6599</vt:lpwstr>
   </property>