--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1399,469 +1399,491 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ote for </w:t>
       </w:r>
       <w:r w:rsidR="000E532F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ttendance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EEF0A1" w14:textId="419BA2A5" w:rsidR="00B8281C" w:rsidRDefault="00B8281C" w:rsidP="00B8281C">
+    <w:p w14:paraId="750DBD13" w14:textId="43EE9517" w:rsidR="002511A3" w:rsidRDefault="002511A3" w:rsidP="00B8281C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00847189">
-[...38 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>New Board member Chiajou Lu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9226A8" w14:textId="1462D307" w:rsidR="00B8281C" w:rsidRDefault="00B8281C" w:rsidP="00B8281C">
+    <w:p w14:paraId="34EEF0A1" w14:textId="419BA2A5" w:rsidR="00B8281C" w:rsidRDefault="00B8281C" w:rsidP="00B8281C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00847189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public </w:t>
+      </w:r>
+      <w:r w:rsidR="000E532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eeting </w:t>
+      </w:r>
+      <w:r w:rsidR="000E532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inutes </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Executive </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">inutes of </w:t>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F548D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>February 20</w:t>
       </w:r>
+      <w:r w:rsidR="0070434A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E559FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
       <w:r w:rsidR="002A7522">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 2026</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00EB7F06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A0313">
+      <w:r w:rsidR="00E758E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00EB7F06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> VOTE</w:t>
       </w:r>
+      <w:r w:rsidR="00E758E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7AE1D085" w14:textId="02527691" w:rsidR="00B8281C" w:rsidRPr="008355F2" w:rsidRDefault="00B8281C" w:rsidP="00B8281C">
+    <w:p w14:paraId="4D9226A8" w14:textId="1462D307" w:rsidR="00B8281C" w:rsidRDefault="00B8281C" w:rsidP="00B8281C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ratification of </w:t>
+        <w:t xml:space="preserve">Executive </w:t>
       </w:r>
       <w:r w:rsidR="000E532F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>d</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ecisions by </w:t>
+        <w:t xml:space="preserve">ession </w:t>
       </w:r>
       <w:r w:rsidR="000E532F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>b</w:t>
+        <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">oard </w:t>
-[...47 lines deleted...]
-        <w:t>pplications</w:t>
+        <w:t xml:space="preserve">inutes of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F548D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>February 20</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7522">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
       </w:r>
       <w:r w:rsidR="00EB7F06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E758E4">
+      <w:r w:rsidR="002A0313">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00EB7F06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> VOTE</w:t>
       </w:r>
-      <w:r w:rsidR="00E758E4">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="66E7FEF6" w14:textId="42A75906" w:rsidR="00C43EB1" w:rsidRPr="00A76C86" w:rsidRDefault="00B8281C" w:rsidP="00C43EB1">
+    <w:p w14:paraId="7AE1D085" w14:textId="02527691" w:rsidR="00B8281C" w:rsidRPr="008355F2" w:rsidRDefault="00B8281C" w:rsidP="00B8281C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00723AC1">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Application </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ratification of </w:t>
       </w:r>
       <w:r w:rsidR="000E532F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...7 lines deleted...]
-        <w:t>rocessing</w:t>
+        <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">ecisions by </w:t>
+      </w:r>
+      <w:r w:rsidR="000E532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oard </w:t>
+      </w:r>
+      <w:r w:rsidR="000E532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taff to </w:t>
+      </w:r>
+      <w:r w:rsidR="000E532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pprove </w:t>
+      </w:r>
+      <w:r w:rsidR="000E532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pplications</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00E758E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00E758E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5FF56F17" w14:textId="77777777" w:rsidR="00717C80" w:rsidRDefault="00A76C86" w:rsidP="00C43EB1">
+    <w:p w14:paraId="66E7FEF6" w14:textId="42A75906" w:rsidR="00C43EB1" w:rsidRPr="00A76C86" w:rsidRDefault="00B8281C" w:rsidP="00C43EB1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application </w:t>
+      </w:r>
+      <w:r w:rsidR="000E532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rocessing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF56F17" w14:textId="77777777" w:rsidR="00717C80" w:rsidRDefault="00A76C86" w:rsidP="00C43EB1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76C86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Center for Credentialing and Education and National Board of Certified Counselors </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D468C09" w14:textId="7B7C05BF" w:rsidR="00A76C86" w:rsidRPr="00A76C86" w:rsidRDefault="00A76C86" w:rsidP="00717C80">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2104,83 +2126,72 @@
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00806604">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ivana Knulst</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – VOTE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4E6142" w14:textId="46D3FF39" w:rsidR="001C3E46" w:rsidRDefault="001C3E46" w:rsidP="00806604">
+    <w:p w14:paraId="00AEA970" w14:textId="293AAC4C" w:rsidR="001C3E46" w:rsidRPr="001A3EF2" w:rsidRDefault="001C3E46" w:rsidP="001A3EF2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marjorie Hunt – VOTE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AEA970" w14:textId="69B3E76F" w:rsidR="001C3E46" w:rsidRDefault="001C3E46" w:rsidP="001C3E46">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="624659AA" w14:textId="4510C427" w:rsidR="00806604" w:rsidRPr="00806604" w:rsidRDefault="00806604" w:rsidP="00806604">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00806604">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LMFT application review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F01E250" w14:textId="74C922AB" w:rsidR="00806604" w:rsidRPr="00806604" w:rsidRDefault="00806604" w:rsidP="00806604">
       <w:pPr>
@@ -2914,50 +2925,91 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; specifically, the Board will discuss and evaluate a petition for reinstatement</w:t>
       </w:r>
       <w:r w:rsidR="00CE056C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and examination accommodation requests that involve medical records and information of patients.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="1080F019" w14:textId="77777777" w:rsidR="00C34EBB" w:rsidRDefault="00C34EBB" w:rsidP="00B8281C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19633153" w14:textId="77777777" w:rsidR="002F70D0" w:rsidRDefault="002F70D0" w:rsidP="002F70D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quasi-judicial session </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CLOSED under G.L. c. 30A, § 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186C9A2B" w14:textId="77777777" w:rsidR="002F70D0" w:rsidRDefault="002F70D0" w:rsidP="00B8281C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="514A50C5" w14:textId="76AB8098" w:rsidR="00B8281C" w:rsidRPr="000A601C" w:rsidRDefault="00B8281C" w:rsidP="00B8281C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3093F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -7115,51 +7167,50 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D77A6"/>
     <w:rsid w:val="00001383"/>
     <w:rsid w:val="0000218B"/>
     <w:rsid w:val="000024D5"/>
     <w:rsid w:val="000041D5"/>
     <w:rsid w:val="00004939"/>
     <w:rsid w:val="00011441"/>
     <w:rsid w:val="0001588E"/>
     <w:rsid w:val="0001658A"/>
     <w:rsid w:val="000244EC"/>
     <w:rsid w:val="000278B8"/>
     <w:rsid w:val="00027FEA"/>
     <w:rsid w:val="00033154"/>
     <w:rsid w:val="000343DA"/>
     <w:rsid w:val="00034DCA"/>
-    <w:rsid w:val="000377DA"/>
     <w:rsid w:val="00041B76"/>
     <w:rsid w:val="00042048"/>
     <w:rsid w:val="00042F97"/>
     <w:rsid w:val="0004431A"/>
     <w:rsid w:val="00047537"/>
     <w:rsid w:val="000478A9"/>
     <w:rsid w:val="00047DC5"/>
     <w:rsid w:val="00050B27"/>
     <w:rsid w:val="00051A7C"/>
     <w:rsid w:val="00051CC5"/>
     <w:rsid w:val="000537DA"/>
     <w:rsid w:val="00054669"/>
     <w:rsid w:val="0005519C"/>
     <w:rsid w:val="00056A45"/>
     <w:rsid w:val="00056F47"/>
     <w:rsid w:val="0005719C"/>
     <w:rsid w:val="00057AA4"/>
     <w:rsid w:val="00060C6C"/>
     <w:rsid w:val="00060FD5"/>
     <w:rsid w:val="00063876"/>
     <w:rsid w:val="000639E7"/>
     <w:rsid w:val="00070740"/>
     <w:rsid w:val="00075AF7"/>
     <w:rsid w:val="00077206"/>
     <w:rsid w:val="00077240"/>
@@ -7188,162 +7239,167 @@
     <w:rsid w:val="000C6ECC"/>
     <w:rsid w:val="000C7E8D"/>
     <w:rsid w:val="000D21ED"/>
     <w:rsid w:val="000D27F9"/>
     <w:rsid w:val="000D2F22"/>
     <w:rsid w:val="000E2025"/>
     <w:rsid w:val="000E489E"/>
     <w:rsid w:val="000E532F"/>
     <w:rsid w:val="000E712E"/>
     <w:rsid w:val="000F315B"/>
     <w:rsid w:val="000F33F5"/>
     <w:rsid w:val="000F37E9"/>
     <w:rsid w:val="000F3922"/>
     <w:rsid w:val="000F3A12"/>
     <w:rsid w:val="000F55BF"/>
     <w:rsid w:val="00102142"/>
     <w:rsid w:val="0010218E"/>
     <w:rsid w:val="00103622"/>
     <w:rsid w:val="001062C2"/>
     <w:rsid w:val="00106872"/>
     <w:rsid w:val="001118B2"/>
     <w:rsid w:val="001125C0"/>
     <w:rsid w:val="00113DBF"/>
     <w:rsid w:val="00120218"/>
     <w:rsid w:val="00120384"/>
+    <w:rsid w:val="001207F8"/>
     <w:rsid w:val="00121F50"/>
     <w:rsid w:val="001268F4"/>
     <w:rsid w:val="00133A8C"/>
     <w:rsid w:val="00136F2A"/>
     <w:rsid w:val="00137F08"/>
     <w:rsid w:val="00140E87"/>
     <w:rsid w:val="00143918"/>
     <w:rsid w:val="00145A60"/>
     <w:rsid w:val="0015123D"/>
     <w:rsid w:val="0015268B"/>
     <w:rsid w:val="001547FA"/>
     <w:rsid w:val="00155481"/>
     <w:rsid w:val="00155B1F"/>
     <w:rsid w:val="00155F05"/>
     <w:rsid w:val="00157857"/>
     <w:rsid w:val="001578EF"/>
     <w:rsid w:val="00161F71"/>
     <w:rsid w:val="00167875"/>
     <w:rsid w:val="001679AA"/>
     <w:rsid w:val="00167F3D"/>
     <w:rsid w:val="001718B9"/>
     <w:rsid w:val="00171EEF"/>
     <w:rsid w:val="001732E4"/>
     <w:rsid w:val="0017488A"/>
     <w:rsid w:val="00176A78"/>
     <w:rsid w:val="00177C77"/>
     <w:rsid w:val="00182C0D"/>
     <w:rsid w:val="001908BB"/>
     <w:rsid w:val="00190D81"/>
     <w:rsid w:val="00190DBA"/>
     <w:rsid w:val="00191EF3"/>
     <w:rsid w:val="001927A8"/>
     <w:rsid w:val="00196347"/>
     <w:rsid w:val="00197335"/>
     <w:rsid w:val="001A2617"/>
     <w:rsid w:val="001A2C5B"/>
+    <w:rsid w:val="001A3EF2"/>
     <w:rsid w:val="001A4990"/>
     <w:rsid w:val="001A5EB2"/>
     <w:rsid w:val="001B3CF4"/>
     <w:rsid w:val="001B59D0"/>
     <w:rsid w:val="001B6187"/>
     <w:rsid w:val="001B6693"/>
     <w:rsid w:val="001C2B0C"/>
     <w:rsid w:val="001C2EDD"/>
     <w:rsid w:val="001C3E46"/>
     <w:rsid w:val="001C5A0E"/>
     <w:rsid w:val="001C6A29"/>
     <w:rsid w:val="001D1CE0"/>
     <w:rsid w:val="001D5D08"/>
     <w:rsid w:val="001D7448"/>
     <w:rsid w:val="001E1E2C"/>
     <w:rsid w:val="001E4C26"/>
     <w:rsid w:val="001F49E1"/>
     <w:rsid w:val="00200422"/>
     <w:rsid w:val="00203008"/>
     <w:rsid w:val="002036F7"/>
     <w:rsid w:val="002045C4"/>
     <w:rsid w:val="00204E35"/>
     <w:rsid w:val="002076A0"/>
     <w:rsid w:val="0021075B"/>
     <w:rsid w:val="002145A2"/>
     <w:rsid w:val="002145B8"/>
     <w:rsid w:val="0021567B"/>
     <w:rsid w:val="0021698C"/>
     <w:rsid w:val="002173C3"/>
     <w:rsid w:val="00217BBD"/>
     <w:rsid w:val="00217CA9"/>
     <w:rsid w:val="00221129"/>
     <w:rsid w:val="002235D3"/>
     <w:rsid w:val="0023099C"/>
     <w:rsid w:val="00233124"/>
     <w:rsid w:val="00236029"/>
     <w:rsid w:val="00242A2E"/>
+    <w:rsid w:val="002511A3"/>
     <w:rsid w:val="00251D70"/>
     <w:rsid w:val="00254B14"/>
     <w:rsid w:val="0025593E"/>
     <w:rsid w:val="00257AA6"/>
     <w:rsid w:val="00260D0B"/>
     <w:rsid w:val="00260D54"/>
     <w:rsid w:val="00264112"/>
     <w:rsid w:val="00276957"/>
     <w:rsid w:val="00276DCC"/>
     <w:rsid w:val="00277ADF"/>
     <w:rsid w:val="00277BB0"/>
     <w:rsid w:val="00281931"/>
     <w:rsid w:val="002900A1"/>
     <w:rsid w:val="00291DFB"/>
     <w:rsid w:val="002941B7"/>
     <w:rsid w:val="00296C18"/>
     <w:rsid w:val="00296DE8"/>
     <w:rsid w:val="002A0313"/>
     <w:rsid w:val="002A132F"/>
     <w:rsid w:val="002A4050"/>
     <w:rsid w:val="002A7522"/>
     <w:rsid w:val="002B1A69"/>
     <w:rsid w:val="002B7AC1"/>
     <w:rsid w:val="002C01AB"/>
     <w:rsid w:val="002C3697"/>
     <w:rsid w:val="002C3DC7"/>
     <w:rsid w:val="002C4595"/>
     <w:rsid w:val="002C4668"/>
     <w:rsid w:val="002C52EE"/>
     <w:rsid w:val="002D051B"/>
     <w:rsid w:val="002D1C21"/>
     <w:rsid w:val="002D74CA"/>
     <w:rsid w:val="002E2AD2"/>
+    <w:rsid w:val="002E7DE1"/>
     <w:rsid w:val="002F15DB"/>
     <w:rsid w:val="002F2FB1"/>
     <w:rsid w:val="002F3CE7"/>
     <w:rsid w:val="002F5A59"/>
     <w:rsid w:val="002F605F"/>
     <w:rsid w:val="002F6596"/>
+    <w:rsid w:val="002F70D0"/>
     <w:rsid w:val="003004C2"/>
     <w:rsid w:val="00301022"/>
     <w:rsid w:val="00303870"/>
     <w:rsid w:val="0030481A"/>
     <w:rsid w:val="003051FA"/>
     <w:rsid w:val="00312FB8"/>
     <w:rsid w:val="003144F4"/>
     <w:rsid w:val="00315806"/>
     <w:rsid w:val="00317596"/>
     <w:rsid w:val="00322E74"/>
     <w:rsid w:val="00323BCA"/>
     <w:rsid w:val="00330A83"/>
     <w:rsid w:val="0033225B"/>
     <w:rsid w:val="00332299"/>
     <w:rsid w:val="00335085"/>
     <w:rsid w:val="00335BE0"/>
     <w:rsid w:val="003403D7"/>
     <w:rsid w:val="003407E9"/>
     <w:rsid w:val="00340C29"/>
     <w:rsid w:val="00341BA0"/>
     <w:rsid w:val="00342A0D"/>
     <w:rsid w:val="00343403"/>
     <w:rsid w:val="00343681"/>
     <w:rsid w:val="003455D1"/>
     <w:rsid w:val="00346039"/>
@@ -7408,112 +7464,113 @@
     <w:rsid w:val="004208D2"/>
     <w:rsid w:val="00421C8C"/>
     <w:rsid w:val="0042355F"/>
     <w:rsid w:val="00432A81"/>
     <w:rsid w:val="0043388C"/>
     <w:rsid w:val="00435E99"/>
     <w:rsid w:val="00437781"/>
     <w:rsid w:val="00440E0C"/>
     <w:rsid w:val="00457517"/>
     <w:rsid w:val="004575F3"/>
     <w:rsid w:val="0046052B"/>
     <w:rsid w:val="00471277"/>
     <w:rsid w:val="00472654"/>
     <w:rsid w:val="00475061"/>
     <w:rsid w:val="004757FC"/>
     <w:rsid w:val="00477EC1"/>
     <w:rsid w:val="00480962"/>
     <w:rsid w:val="004813AC"/>
     <w:rsid w:val="00483879"/>
     <w:rsid w:val="00483CEE"/>
     <w:rsid w:val="00491E4F"/>
     <w:rsid w:val="00497445"/>
     <w:rsid w:val="004A05BE"/>
     <w:rsid w:val="004A3306"/>
     <w:rsid w:val="004A352D"/>
+    <w:rsid w:val="004B171B"/>
     <w:rsid w:val="004B37A0"/>
     <w:rsid w:val="004B3F67"/>
     <w:rsid w:val="004B42C8"/>
     <w:rsid w:val="004B4CE5"/>
     <w:rsid w:val="004B551F"/>
     <w:rsid w:val="004B5CFB"/>
     <w:rsid w:val="004B7DD5"/>
     <w:rsid w:val="004D28C1"/>
     <w:rsid w:val="004D6754"/>
     <w:rsid w:val="004D6B39"/>
     <w:rsid w:val="004D76EF"/>
     <w:rsid w:val="004D7C1C"/>
     <w:rsid w:val="004E0C3F"/>
     <w:rsid w:val="004E18FF"/>
-    <w:rsid w:val="004E1B22"/>
     <w:rsid w:val="004E1BE6"/>
     <w:rsid w:val="004E4278"/>
     <w:rsid w:val="004E5E0D"/>
     <w:rsid w:val="004E609F"/>
     <w:rsid w:val="004E6951"/>
     <w:rsid w:val="004F1020"/>
     <w:rsid w:val="004F1CAD"/>
     <w:rsid w:val="00500009"/>
     <w:rsid w:val="0050186A"/>
     <w:rsid w:val="00501980"/>
     <w:rsid w:val="00502ECD"/>
     <w:rsid w:val="00503CB7"/>
     <w:rsid w:val="00512956"/>
     <w:rsid w:val="00520234"/>
     <w:rsid w:val="00521173"/>
     <w:rsid w:val="00522F33"/>
     <w:rsid w:val="00526A1C"/>
     <w:rsid w:val="00530145"/>
     <w:rsid w:val="0053117F"/>
     <w:rsid w:val="00531E6E"/>
     <w:rsid w:val="00532DAE"/>
     <w:rsid w:val="00534AF7"/>
     <w:rsid w:val="00534D94"/>
     <w:rsid w:val="005353FA"/>
     <w:rsid w:val="0053653F"/>
     <w:rsid w:val="005418B1"/>
     <w:rsid w:val="00542427"/>
     <w:rsid w:val="00543298"/>
     <w:rsid w:val="005448AA"/>
     <w:rsid w:val="00551900"/>
     <w:rsid w:val="00554C6B"/>
     <w:rsid w:val="0055500A"/>
     <w:rsid w:val="005643DF"/>
     <w:rsid w:val="005658B9"/>
     <w:rsid w:val="005660DD"/>
     <w:rsid w:val="00570A3D"/>
     <w:rsid w:val="0057170B"/>
     <w:rsid w:val="00572D81"/>
     <w:rsid w:val="0057399E"/>
     <w:rsid w:val="00575E93"/>
     <w:rsid w:val="00576386"/>
     <w:rsid w:val="00580C05"/>
     <w:rsid w:val="00582728"/>
     <w:rsid w:val="0058330F"/>
     <w:rsid w:val="005840A0"/>
     <w:rsid w:val="00584376"/>
     <w:rsid w:val="005860AF"/>
+    <w:rsid w:val="005863E2"/>
     <w:rsid w:val="00586492"/>
     <w:rsid w:val="00587CE8"/>
     <w:rsid w:val="0059414B"/>
     <w:rsid w:val="0059521D"/>
     <w:rsid w:val="00595E4C"/>
     <w:rsid w:val="005A1217"/>
     <w:rsid w:val="005A20A4"/>
     <w:rsid w:val="005A3B19"/>
     <w:rsid w:val="005A4317"/>
     <w:rsid w:val="005A4EAF"/>
     <w:rsid w:val="005A5041"/>
     <w:rsid w:val="005A5230"/>
     <w:rsid w:val="005A6626"/>
     <w:rsid w:val="005A6827"/>
     <w:rsid w:val="005A7BD0"/>
     <w:rsid w:val="005B18D2"/>
     <w:rsid w:val="005B1B28"/>
     <w:rsid w:val="005B30E7"/>
     <w:rsid w:val="005B7D5B"/>
     <w:rsid w:val="005C053E"/>
     <w:rsid w:val="005C24C6"/>
     <w:rsid w:val="005C340C"/>
     <w:rsid w:val="005C6A6B"/>
     <w:rsid w:val="005C7266"/>
     <w:rsid w:val="005C7B4B"/>
@@ -7597,51 +7654,50 @@
     <w:rsid w:val="00711283"/>
     <w:rsid w:val="007139A6"/>
     <w:rsid w:val="0071461D"/>
     <w:rsid w:val="007154ED"/>
     <w:rsid w:val="00717B32"/>
     <w:rsid w:val="00717C80"/>
     <w:rsid w:val="00720BE1"/>
     <w:rsid w:val="00722E93"/>
     <w:rsid w:val="007249AE"/>
     <w:rsid w:val="00725913"/>
     <w:rsid w:val="0072610D"/>
     <w:rsid w:val="00727C94"/>
     <w:rsid w:val="00735BB4"/>
     <w:rsid w:val="00736B41"/>
     <w:rsid w:val="00740E7A"/>
     <w:rsid w:val="0074601F"/>
     <w:rsid w:val="00747262"/>
     <w:rsid w:val="00750245"/>
     <w:rsid w:val="00757006"/>
     <w:rsid w:val="00766675"/>
     <w:rsid w:val="00767200"/>
     <w:rsid w:val="00776FC6"/>
     <w:rsid w:val="00777837"/>
     <w:rsid w:val="0078054F"/>
     <w:rsid w:val="00785D4B"/>
-    <w:rsid w:val="0078728B"/>
     <w:rsid w:val="007903A5"/>
     <w:rsid w:val="00794CE7"/>
     <w:rsid w:val="007A01A6"/>
     <w:rsid w:val="007A047B"/>
     <w:rsid w:val="007A2F50"/>
     <w:rsid w:val="007A3C52"/>
     <w:rsid w:val="007A425F"/>
     <w:rsid w:val="007A437A"/>
     <w:rsid w:val="007A473E"/>
     <w:rsid w:val="007A632D"/>
     <w:rsid w:val="007B0B32"/>
     <w:rsid w:val="007B3F4B"/>
     <w:rsid w:val="007B440C"/>
     <w:rsid w:val="007B46B6"/>
     <w:rsid w:val="007B4914"/>
     <w:rsid w:val="007B52E3"/>
     <w:rsid w:val="007B7347"/>
     <w:rsid w:val="007C01F6"/>
     <w:rsid w:val="007C0A71"/>
     <w:rsid w:val="007C4513"/>
     <w:rsid w:val="007C48EB"/>
     <w:rsid w:val="007D0649"/>
     <w:rsid w:val="007D10F3"/>
     <w:rsid w:val="007E05DC"/>
     <w:rsid w:val="007E31D0"/>
@@ -7869,51 +7925,50 @@
     <w:rsid w:val="00BA4055"/>
     <w:rsid w:val="00BA755F"/>
     <w:rsid w:val="00BA7FB6"/>
     <w:rsid w:val="00BB1628"/>
     <w:rsid w:val="00BB1B71"/>
     <w:rsid w:val="00BB3EF5"/>
     <w:rsid w:val="00BB435F"/>
     <w:rsid w:val="00BB510D"/>
     <w:rsid w:val="00BB5E88"/>
     <w:rsid w:val="00BB6A1A"/>
     <w:rsid w:val="00BC0CD3"/>
     <w:rsid w:val="00BC226B"/>
     <w:rsid w:val="00BD32C9"/>
     <w:rsid w:val="00BD60DB"/>
     <w:rsid w:val="00BD72AB"/>
     <w:rsid w:val="00BD7EB4"/>
     <w:rsid w:val="00BE3F5E"/>
     <w:rsid w:val="00BE5DCE"/>
     <w:rsid w:val="00BE6688"/>
     <w:rsid w:val="00BE6717"/>
     <w:rsid w:val="00BE6AB9"/>
     <w:rsid w:val="00BE7902"/>
     <w:rsid w:val="00BF0393"/>
     <w:rsid w:val="00BF0F35"/>
     <w:rsid w:val="00C0323F"/>
-    <w:rsid w:val="00C0511D"/>
     <w:rsid w:val="00C12572"/>
     <w:rsid w:val="00C1472B"/>
     <w:rsid w:val="00C17838"/>
     <w:rsid w:val="00C2030A"/>
     <w:rsid w:val="00C20BFE"/>
     <w:rsid w:val="00C27732"/>
     <w:rsid w:val="00C31BD8"/>
     <w:rsid w:val="00C34EBB"/>
     <w:rsid w:val="00C37677"/>
     <w:rsid w:val="00C37777"/>
     <w:rsid w:val="00C4185C"/>
     <w:rsid w:val="00C418A1"/>
     <w:rsid w:val="00C43EB1"/>
     <w:rsid w:val="00C46D29"/>
     <w:rsid w:val="00C5479E"/>
     <w:rsid w:val="00C5750D"/>
     <w:rsid w:val="00C63A54"/>
     <w:rsid w:val="00C6453F"/>
     <w:rsid w:val="00C70299"/>
     <w:rsid w:val="00C72009"/>
     <w:rsid w:val="00C75CF0"/>
     <w:rsid w:val="00C76EC9"/>
     <w:rsid w:val="00C80C57"/>
     <w:rsid w:val="00C81892"/>
     <w:rsid w:val="00C82DCC"/>
@@ -8041,79 +8096,81 @@
     <w:rsid w:val="00E328D6"/>
     <w:rsid w:val="00E40ED1"/>
     <w:rsid w:val="00E41A5C"/>
     <w:rsid w:val="00E4545F"/>
     <w:rsid w:val="00E46160"/>
     <w:rsid w:val="00E50C57"/>
     <w:rsid w:val="00E50DE5"/>
     <w:rsid w:val="00E53C35"/>
     <w:rsid w:val="00E54AFE"/>
     <w:rsid w:val="00E559FF"/>
     <w:rsid w:val="00E60589"/>
     <w:rsid w:val="00E61EBF"/>
     <w:rsid w:val="00E63632"/>
     <w:rsid w:val="00E64952"/>
     <w:rsid w:val="00E65B18"/>
     <w:rsid w:val="00E70CA1"/>
     <w:rsid w:val="00E717B1"/>
     <w:rsid w:val="00E72195"/>
     <w:rsid w:val="00E72707"/>
     <w:rsid w:val="00E73E07"/>
     <w:rsid w:val="00E758E4"/>
     <w:rsid w:val="00E75E5F"/>
     <w:rsid w:val="00E80675"/>
     <w:rsid w:val="00E80C4D"/>
     <w:rsid w:val="00E83562"/>
+    <w:rsid w:val="00E84A17"/>
     <w:rsid w:val="00E870A4"/>
     <w:rsid w:val="00E91081"/>
     <w:rsid w:val="00E94700"/>
     <w:rsid w:val="00E94EEA"/>
     <w:rsid w:val="00E960E7"/>
     <w:rsid w:val="00E96EAC"/>
     <w:rsid w:val="00E9736E"/>
     <w:rsid w:val="00EA00EE"/>
     <w:rsid w:val="00EA24CB"/>
     <w:rsid w:val="00EA2852"/>
     <w:rsid w:val="00EA52B4"/>
     <w:rsid w:val="00EB2E97"/>
     <w:rsid w:val="00EB3AD4"/>
     <w:rsid w:val="00EB3E69"/>
     <w:rsid w:val="00EB5516"/>
     <w:rsid w:val="00EB7962"/>
     <w:rsid w:val="00EB7F06"/>
     <w:rsid w:val="00EC0225"/>
     <w:rsid w:val="00EC7571"/>
     <w:rsid w:val="00EC760E"/>
     <w:rsid w:val="00ED0AAD"/>
     <w:rsid w:val="00ED0B11"/>
     <w:rsid w:val="00ED17B7"/>
     <w:rsid w:val="00EE1696"/>
     <w:rsid w:val="00EE323C"/>
     <w:rsid w:val="00EE37F5"/>
     <w:rsid w:val="00EE631C"/>
     <w:rsid w:val="00EE63F6"/>
     <w:rsid w:val="00EE6539"/>
+    <w:rsid w:val="00EF1EC1"/>
     <w:rsid w:val="00EF5AF9"/>
     <w:rsid w:val="00EF66A8"/>
     <w:rsid w:val="00EF7F65"/>
     <w:rsid w:val="00F0405E"/>
     <w:rsid w:val="00F0586E"/>
     <w:rsid w:val="00F069B6"/>
     <w:rsid w:val="00F10DF6"/>
     <w:rsid w:val="00F1169B"/>
     <w:rsid w:val="00F132D0"/>
     <w:rsid w:val="00F13753"/>
     <w:rsid w:val="00F2041C"/>
     <w:rsid w:val="00F21BF1"/>
     <w:rsid w:val="00F21DC6"/>
     <w:rsid w:val="00F223FB"/>
     <w:rsid w:val="00F22CA7"/>
     <w:rsid w:val="00F236F7"/>
     <w:rsid w:val="00F23A4F"/>
     <w:rsid w:val="00F315A4"/>
     <w:rsid w:val="00F37814"/>
     <w:rsid w:val="00F37B90"/>
     <w:rsid w:val="00F41D2D"/>
     <w:rsid w:val="00F43932"/>
     <w:rsid w:val="00F4648D"/>
     <w:rsid w:val="00F46F6F"/>
     <w:rsid w:val="00F52BE5"/>
@@ -9266,69 +9323,69 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E00FE09-04B5-4F2D-BE35-4F00C3FBD9A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DPH Letterhead</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>383</Words>
-  <Characters>2187</Characters>
+  <Words>395</Words>
+  <Characters>2257</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2565</CharactersWithSpaces>
+  <CharactersWithSpaces>2647</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>Kyle Marshall</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>