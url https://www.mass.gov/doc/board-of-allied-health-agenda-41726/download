--- v0 (2026-04-12)
+++ v1 (2026-06-17)
@@ -2268,94 +2268,118 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="178D51BA" w14:textId="35E6FB74" w:rsidR="009C7EF1" w:rsidRDefault="009C7EF1" w:rsidP="00E03F16">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7EF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384BE375" w14:textId="77777777" w:rsidR="004F5B24" w:rsidRDefault="004F5B24" w:rsidP="004F5B24">
+    <w:p w14:paraId="384BE375" w14:textId="5A7D543B" w:rsidR="004F5B24" w:rsidRDefault="004F5B24" w:rsidP="004F5B24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D61BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Alyson Marcell, Conditional Licensure Agreement, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4th</w:t>
       </w:r>
       <w:r w:rsidRPr="000D61BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> quarterly monitoring report </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> quarterly monitoring report</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2936">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>and 4th quarterly monitoring report from employer</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D61BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4th quarterly monitoring report from employer</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2936">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and petition to terminate agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="000D61BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – VOTE </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1F694D" w14:textId="4D426130" w:rsidR="00C3645B" w:rsidRPr="00C3645B" w:rsidRDefault="00C3645B" w:rsidP="00C3645B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7043,50 +7067,51 @@
     <w:rsid w:val="000244EC"/>
     <w:rsid w:val="000278B8"/>
     <w:rsid w:val="00027FEA"/>
     <w:rsid w:val="00033154"/>
     <w:rsid w:val="000343DA"/>
     <w:rsid w:val="00034DCA"/>
     <w:rsid w:val="00041B76"/>
     <w:rsid w:val="00042048"/>
     <w:rsid w:val="00042F97"/>
     <w:rsid w:val="0004431A"/>
     <w:rsid w:val="00047537"/>
     <w:rsid w:val="000478A9"/>
     <w:rsid w:val="00047DC5"/>
     <w:rsid w:val="00050B27"/>
     <w:rsid w:val="00051A7C"/>
     <w:rsid w:val="00051CC5"/>
     <w:rsid w:val="000537DA"/>
     <w:rsid w:val="00054669"/>
     <w:rsid w:val="0005519C"/>
     <w:rsid w:val="00056A45"/>
     <w:rsid w:val="00056F47"/>
     <w:rsid w:val="0005719C"/>
     <w:rsid w:val="00057AA4"/>
     <w:rsid w:val="00060C6C"/>
     <w:rsid w:val="00060FD5"/>
+    <w:rsid w:val="000626BA"/>
     <w:rsid w:val="00063876"/>
     <w:rsid w:val="000639E7"/>
     <w:rsid w:val="00070740"/>
     <w:rsid w:val="00075AF7"/>
     <w:rsid w:val="00077206"/>
     <w:rsid w:val="00077240"/>
     <w:rsid w:val="000814F1"/>
     <w:rsid w:val="000830C7"/>
     <w:rsid w:val="00090EEB"/>
     <w:rsid w:val="00096422"/>
     <w:rsid w:val="00096550"/>
     <w:rsid w:val="00096B6C"/>
     <w:rsid w:val="000A0D74"/>
     <w:rsid w:val="000A1DE1"/>
     <w:rsid w:val="000A72DE"/>
     <w:rsid w:val="000B0DB3"/>
     <w:rsid w:val="000B3FDE"/>
     <w:rsid w:val="000B4A3B"/>
     <w:rsid w:val="000B5F3D"/>
     <w:rsid w:val="000B69AA"/>
     <w:rsid w:val="000B7D96"/>
     <w:rsid w:val="000C1903"/>
     <w:rsid w:val="000C1B61"/>
     <w:rsid w:val="000C2D90"/>
     <w:rsid w:val="000C424B"/>
@@ -7102,73 +7127,73 @@
     <w:rsid w:val="000E2025"/>
     <w:rsid w:val="000E489E"/>
     <w:rsid w:val="000E532F"/>
     <w:rsid w:val="000E712E"/>
     <w:rsid w:val="000F315B"/>
     <w:rsid w:val="000F33F5"/>
     <w:rsid w:val="000F37E9"/>
     <w:rsid w:val="000F3922"/>
     <w:rsid w:val="000F3A12"/>
     <w:rsid w:val="000F55BF"/>
     <w:rsid w:val="00102142"/>
     <w:rsid w:val="0010218E"/>
     <w:rsid w:val="00103622"/>
     <w:rsid w:val="001062C2"/>
     <w:rsid w:val="00106872"/>
     <w:rsid w:val="001118B2"/>
     <w:rsid w:val="001125C0"/>
     <w:rsid w:val="00113DBF"/>
     <w:rsid w:val="00120218"/>
     <w:rsid w:val="00120384"/>
     <w:rsid w:val="00121F50"/>
     <w:rsid w:val="001268F4"/>
     <w:rsid w:val="00133A8C"/>
     <w:rsid w:val="00136F2A"/>
     <w:rsid w:val="00137F08"/>
+    <w:rsid w:val="00140C9F"/>
     <w:rsid w:val="00140E87"/>
     <w:rsid w:val="00143918"/>
     <w:rsid w:val="00145A60"/>
     <w:rsid w:val="0015123D"/>
     <w:rsid w:val="0015268B"/>
     <w:rsid w:val="001547FA"/>
     <w:rsid w:val="00155481"/>
     <w:rsid w:val="00155B1F"/>
     <w:rsid w:val="00155F05"/>
     <w:rsid w:val="00157857"/>
     <w:rsid w:val="001578EF"/>
     <w:rsid w:val="00161F71"/>
     <w:rsid w:val="00167875"/>
     <w:rsid w:val="001679AA"/>
     <w:rsid w:val="00167F3D"/>
     <w:rsid w:val="001718B9"/>
     <w:rsid w:val="00171EEF"/>
     <w:rsid w:val="001732E4"/>
     <w:rsid w:val="0017488A"/>
     <w:rsid w:val="00176A78"/>
     <w:rsid w:val="00177C77"/>
     <w:rsid w:val="00182C0D"/>
-    <w:rsid w:val="00187BBB"/>
     <w:rsid w:val="001908BB"/>
     <w:rsid w:val="00190D81"/>
     <w:rsid w:val="00190DBA"/>
     <w:rsid w:val="00191EF3"/>
     <w:rsid w:val="001927A8"/>
     <w:rsid w:val="00196347"/>
     <w:rsid w:val="00197335"/>
     <w:rsid w:val="001A2617"/>
     <w:rsid w:val="001A2C5B"/>
     <w:rsid w:val="001A4990"/>
     <w:rsid w:val="001A5EB2"/>
     <w:rsid w:val="001B3CF4"/>
     <w:rsid w:val="001B59D0"/>
     <w:rsid w:val="001B6187"/>
     <w:rsid w:val="001B6693"/>
     <w:rsid w:val="001C2B0C"/>
     <w:rsid w:val="001C2EDD"/>
     <w:rsid w:val="001C3E46"/>
     <w:rsid w:val="001C5A0E"/>
     <w:rsid w:val="001C6A29"/>
     <w:rsid w:val="001D1CE0"/>
     <w:rsid w:val="001D5D08"/>
     <w:rsid w:val="001D7448"/>
     <w:rsid w:val="001E1E2C"/>
     <w:rsid w:val="001E4C26"/>
@@ -7321,51 +7346,50 @@
     <w:rsid w:val="004208D2"/>
     <w:rsid w:val="00421C8C"/>
     <w:rsid w:val="0042355F"/>
     <w:rsid w:val="00432A81"/>
     <w:rsid w:val="0043388C"/>
     <w:rsid w:val="00435E99"/>
     <w:rsid w:val="00437781"/>
     <w:rsid w:val="00440E0C"/>
     <w:rsid w:val="00457517"/>
     <w:rsid w:val="004575F3"/>
     <w:rsid w:val="0046052B"/>
     <w:rsid w:val="00471277"/>
     <w:rsid w:val="00472654"/>
     <w:rsid w:val="00475061"/>
     <w:rsid w:val="004757FC"/>
     <w:rsid w:val="00477EC1"/>
     <w:rsid w:val="00480962"/>
     <w:rsid w:val="004813AC"/>
     <w:rsid w:val="00483879"/>
     <w:rsid w:val="00483CEE"/>
     <w:rsid w:val="00491E4F"/>
     <w:rsid w:val="00497445"/>
     <w:rsid w:val="004A05BE"/>
     <w:rsid w:val="004A3306"/>
     <w:rsid w:val="004A352D"/>
-    <w:rsid w:val="004B210B"/>
     <w:rsid w:val="004B37A0"/>
     <w:rsid w:val="004B3F67"/>
     <w:rsid w:val="004B42C8"/>
     <w:rsid w:val="004B4CE5"/>
     <w:rsid w:val="004B551F"/>
     <w:rsid w:val="004B5CFB"/>
     <w:rsid w:val="004B7DD5"/>
     <w:rsid w:val="004D28C1"/>
     <w:rsid w:val="004D6754"/>
     <w:rsid w:val="004D6B39"/>
     <w:rsid w:val="004D76EF"/>
     <w:rsid w:val="004D7C1C"/>
     <w:rsid w:val="004E0C3F"/>
     <w:rsid w:val="004E1631"/>
     <w:rsid w:val="004E18FF"/>
     <w:rsid w:val="004E1BE6"/>
     <w:rsid w:val="004E4278"/>
     <w:rsid w:val="004E5E0D"/>
     <w:rsid w:val="004E609F"/>
     <w:rsid w:val="004E6951"/>
     <w:rsid w:val="004F1020"/>
     <w:rsid w:val="004F1CAD"/>
     <w:rsid w:val="004F5B24"/>
     <w:rsid w:val="00500009"/>
     <w:rsid w:val="0050186A"/>
@@ -7623,81 +7647,83 @@
     <w:rsid w:val="008C07B7"/>
     <w:rsid w:val="008C3282"/>
     <w:rsid w:val="008C3677"/>
     <w:rsid w:val="008C54AA"/>
     <w:rsid w:val="008C5957"/>
     <w:rsid w:val="008D15A0"/>
     <w:rsid w:val="008D45ED"/>
     <w:rsid w:val="008D4C9B"/>
     <w:rsid w:val="008E02A2"/>
     <w:rsid w:val="008E31CC"/>
     <w:rsid w:val="008E4A24"/>
     <w:rsid w:val="008E62EF"/>
     <w:rsid w:val="008F3CA0"/>
     <w:rsid w:val="008F6750"/>
     <w:rsid w:val="008F6F90"/>
     <w:rsid w:val="008F723A"/>
     <w:rsid w:val="00902542"/>
     <w:rsid w:val="00902D59"/>
     <w:rsid w:val="00903D0C"/>
     <w:rsid w:val="00904582"/>
     <w:rsid w:val="00907AC1"/>
     <w:rsid w:val="00907C26"/>
     <w:rsid w:val="009108F1"/>
     <w:rsid w:val="00911308"/>
     <w:rsid w:val="00913808"/>
+    <w:rsid w:val="0091429B"/>
     <w:rsid w:val="009151FC"/>
     <w:rsid w:val="0092351C"/>
     <w:rsid w:val="00927D64"/>
     <w:rsid w:val="0093388E"/>
     <w:rsid w:val="00933D3E"/>
     <w:rsid w:val="00933F64"/>
     <w:rsid w:val="009350CF"/>
     <w:rsid w:val="00936D24"/>
     <w:rsid w:val="0094594B"/>
     <w:rsid w:val="00951187"/>
     <w:rsid w:val="009547D3"/>
     <w:rsid w:val="00954C06"/>
     <w:rsid w:val="0095548E"/>
     <w:rsid w:val="00955ECA"/>
     <w:rsid w:val="00957AF3"/>
     <w:rsid w:val="009614A5"/>
     <w:rsid w:val="00965145"/>
     <w:rsid w:val="009709A9"/>
     <w:rsid w:val="00970D38"/>
     <w:rsid w:val="009721F2"/>
     <w:rsid w:val="0097258C"/>
     <w:rsid w:val="009730E5"/>
     <w:rsid w:val="00974997"/>
     <w:rsid w:val="00982D2D"/>
     <w:rsid w:val="009837E1"/>
     <w:rsid w:val="00985EF3"/>
     <w:rsid w:val="009908FF"/>
     <w:rsid w:val="0099186A"/>
     <w:rsid w:val="00995505"/>
     <w:rsid w:val="009961FD"/>
     <w:rsid w:val="00997114"/>
+    <w:rsid w:val="009A2936"/>
     <w:rsid w:val="009A4518"/>
     <w:rsid w:val="009A6369"/>
     <w:rsid w:val="009B0E88"/>
     <w:rsid w:val="009B6EAE"/>
     <w:rsid w:val="009C3D06"/>
     <w:rsid w:val="009C4428"/>
     <w:rsid w:val="009C6648"/>
     <w:rsid w:val="009C7EF1"/>
     <w:rsid w:val="009D0920"/>
     <w:rsid w:val="009D2967"/>
     <w:rsid w:val="009D48CD"/>
     <w:rsid w:val="009D50C9"/>
     <w:rsid w:val="009D53FF"/>
     <w:rsid w:val="009D78CB"/>
     <w:rsid w:val="009D7A50"/>
     <w:rsid w:val="009E1D8A"/>
     <w:rsid w:val="009E33EA"/>
     <w:rsid w:val="009E43DB"/>
     <w:rsid w:val="009E5FAD"/>
     <w:rsid w:val="009E7AA0"/>
     <w:rsid w:val="009F0063"/>
     <w:rsid w:val="009F00AB"/>
     <w:rsid w:val="009F1C3A"/>
     <w:rsid w:val="009F412A"/>
     <w:rsid w:val="009F5B89"/>
@@ -8917,50 +8943,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0F2FAA928F6D64BB16ED70B5ACF963F" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="877bd3fb08ef6011f3b79d8bdcb87a43">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae916ade-957f-4a2f-93c3-592a84a0e75c" xmlns:ns3="e10e4db1-d899-403d-9807-651178ead3da" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6239b1d85b41d22f2dbfb1cea51af504" ns2:_="" ns3:_="">
     <xsd:import namespace="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <xsd:import namespace="e10e4db1-d899-403d-9807-651178ead3da"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9139,138 +9174,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="e10e4db1-d899-403d-9807-651178ead3da"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae916ade-957f-4a2f-93c3-592a84a0e75c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E00FE09-04B5-4F2D-BE35-4F00C3FBD9A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61B595B0-96E8-4711-AA41-147197B02448}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FC13ED-9ACC-4689-9EBE-D1CEF212FA91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DPH Letterhead</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>381</Words>
-  <Characters>2177</Characters>
+  <Words>386</Words>
+  <Characters>2206</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2553</CharactersWithSpaces>
+  <CharactersWithSpaces>2587</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>Kyle Marshall</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>