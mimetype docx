--- v0 (2025-12-08)
+++ v1 (2026-05-16)
@@ -748,77 +748,99 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706C39">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Date:</w:t>
-      </w:r>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00706C39">
         <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706C39">
+        <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00757BD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>December 12</w:t>
+        <w:t>December</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00757BD0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 202</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00DD5668">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1065,75 +1087,93 @@
         </w:rPr>
         <w:t>Webinar</w:t>
       </w:r>
       <w:r w:rsidRPr="0014735B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="0014735B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>umber:</w:t>
+        <w:t>umber</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0014735B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00766189" w:rsidRPr="00766189">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2539 269 0231</w:t>
+        <w:t>2539</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00766189" w:rsidRPr="00766189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 269 0231</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C44A96C" w14:textId="5385EFCB" w:rsidR="001A0460" w:rsidRDefault="001A0460" w:rsidP="001A0460">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014735B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Password:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2310,170 +2350,183 @@
         </w:rPr>
         <w:t xml:space="preserve">If you need reasonable accommodations to participate in the meeting, contact the DPH ADA Coordinator </w:t>
       </w:r>
       <w:r w:rsidR="00A43412">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stacy Hart</w:t>
       </w:r>
       <w:r w:rsidRPr="0066176D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidR="00A43412">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stacy.hart</w:t>
       </w:r>
       <w:r w:rsidRPr="0066176D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>@mass.gov in advance of the meeting.  While the Board will do its best to accommodate you, certain accommodations may require distinctive requests or the hiring of outside contractors and may not be available if requested immediately before the meeting.</w:t>
+        <w:t xml:space="preserve">@mass.gov in advance of the meeting.  While the Board will do its best to accommodate you, certain </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0066176D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0066176D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may require distinctive requests or the hiring of outside contractors and may not be available if requested immediately before the meeting.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EA18C6" w:rsidRPr="00B327D1">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B5DFEEF" w14:textId="77777777" w:rsidR="00153AA4" w:rsidRDefault="00153AA4" w:rsidP="00B113EF">
+    <w:p w14:paraId="577EAA6E" w14:textId="77777777" w:rsidR="009B1A03" w:rsidRDefault="009B1A03" w:rsidP="00B113EF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14F00323" w14:textId="77777777" w:rsidR="00153AA4" w:rsidRDefault="00153AA4" w:rsidP="00B113EF">
+    <w:p w14:paraId="5B21E83F" w14:textId="77777777" w:rsidR="009B1A03" w:rsidRDefault="009B1A03" w:rsidP="00B113EF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EC00B45" w14:textId="77777777" w:rsidR="00153AA4" w:rsidRDefault="00153AA4" w:rsidP="00B113EF">
+    <w:p w14:paraId="14A3C32B" w14:textId="77777777" w:rsidR="009B1A03" w:rsidRDefault="009B1A03" w:rsidP="00B113EF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5686BEE3" w14:textId="77777777" w:rsidR="00153AA4" w:rsidRDefault="00153AA4" w:rsidP="00B113EF">
+    <w:p w14:paraId="61A0B628" w14:textId="77777777" w:rsidR="009B1A03" w:rsidRDefault="009B1A03" w:rsidP="00B113EF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="019A1C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27A68F96"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -7934,50 +7987,51 @@
   </w:num>
   <w:num w:numId="42" w16cid:durableId="267084622">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="814637761">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1316226558">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="753666261">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="97257656">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1945647996">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D77A6"/>
     <w:rsid w:val="00000859"/>
     <w:rsid w:val="0000218B"/>
@@ -8089,50 +8143,51 @@
     <w:rsid w:val="002D1C21"/>
     <w:rsid w:val="002D5981"/>
     <w:rsid w:val="002D6641"/>
     <w:rsid w:val="002E19A7"/>
     <w:rsid w:val="002E33A6"/>
     <w:rsid w:val="002E531B"/>
     <w:rsid w:val="002E61EF"/>
     <w:rsid w:val="002E68FC"/>
     <w:rsid w:val="002E696A"/>
     <w:rsid w:val="002E7C4D"/>
     <w:rsid w:val="002F2184"/>
     <w:rsid w:val="002F5287"/>
     <w:rsid w:val="002F7A24"/>
     <w:rsid w:val="00300E87"/>
     <w:rsid w:val="00301022"/>
     <w:rsid w:val="003011DE"/>
     <w:rsid w:val="003015AD"/>
     <w:rsid w:val="003111AE"/>
     <w:rsid w:val="003126C4"/>
     <w:rsid w:val="00321D47"/>
     <w:rsid w:val="00323EF5"/>
     <w:rsid w:val="00323FEF"/>
     <w:rsid w:val="00324EDB"/>
     <w:rsid w:val="003300DC"/>
     <w:rsid w:val="00332C27"/>
+    <w:rsid w:val="0033438C"/>
     <w:rsid w:val="0034330C"/>
     <w:rsid w:val="003458CB"/>
     <w:rsid w:val="00346285"/>
     <w:rsid w:val="00347A73"/>
     <w:rsid w:val="003566A6"/>
     <w:rsid w:val="003610DB"/>
     <w:rsid w:val="003619F5"/>
     <w:rsid w:val="00361D40"/>
     <w:rsid w:val="00366097"/>
     <w:rsid w:val="003670BA"/>
     <w:rsid w:val="00370055"/>
     <w:rsid w:val="00370D30"/>
     <w:rsid w:val="003728F0"/>
     <w:rsid w:val="00375EAD"/>
     <w:rsid w:val="0037632C"/>
     <w:rsid w:val="00384A12"/>
     <w:rsid w:val="00385812"/>
     <w:rsid w:val="003872BD"/>
     <w:rsid w:val="00391CD2"/>
     <w:rsid w:val="00392D0B"/>
     <w:rsid w:val="003973D8"/>
     <w:rsid w:val="00397719"/>
     <w:rsid w:val="003A6814"/>
     <w:rsid w:val="003A7AFC"/>
     <w:rsid w:val="003B4BFD"/>
@@ -8356,50 +8411,51 @@
     <w:rsid w:val="00946D0F"/>
     <w:rsid w:val="00950736"/>
     <w:rsid w:val="0095140E"/>
     <w:rsid w:val="00951E8E"/>
     <w:rsid w:val="00953FC4"/>
     <w:rsid w:val="009546B0"/>
     <w:rsid w:val="00957AF1"/>
     <w:rsid w:val="00960F61"/>
     <w:rsid w:val="00962ADF"/>
     <w:rsid w:val="00966015"/>
     <w:rsid w:val="0097007A"/>
     <w:rsid w:val="0097060E"/>
     <w:rsid w:val="009730E5"/>
     <w:rsid w:val="009744D6"/>
     <w:rsid w:val="00976B6B"/>
     <w:rsid w:val="0097780A"/>
     <w:rsid w:val="00980045"/>
     <w:rsid w:val="009908FF"/>
     <w:rsid w:val="0099476F"/>
     <w:rsid w:val="00995505"/>
     <w:rsid w:val="0099569D"/>
     <w:rsid w:val="00995C13"/>
     <w:rsid w:val="009961DE"/>
     <w:rsid w:val="009A4428"/>
     <w:rsid w:val="009B13D3"/>
+    <w:rsid w:val="009B1A03"/>
     <w:rsid w:val="009B2FFC"/>
     <w:rsid w:val="009B3528"/>
     <w:rsid w:val="009B4339"/>
     <w:rsid w:val="009B656B"/>
     <w:rsid w:val="009B7BA5"/>
     <w:rsid w:val="009C4428"/>
     <w:rsid w:val="009C4E38"/>
     <w:rsid w:val="009C632A"/>
     <w:rsid w:val="009C6C37"/>
     <w:rsid w:val="009D2F06"/>
     <w:rsid w:val="009D48CD"/>
     <w:rsid w:val="009E4F5E"/>
     <w:rsid w:val="009F49F8"/>
     <w:rsid w:val="009F722C"/>
     <w:rsid w:val="00A013F7"/>
     <w:rsid w:val="00A02671"/>
     <w:rsid w:val="00A05ADE"/>
     <w:rsid w:val="00A11900"/>
     <w:rsid w:val="00A14782"/>
     <w:rsid w:val="00A14B02"/>
     <w:rsid w:val="00A157A4"/>
     <w:rsid w:val="00A21F4D"/>
     <w:rsid w:val="00A40AA6"/>
     <w:rsid w:val="00A42D99"/>
     <w:rsid w:val="00A42FC4"/>
@@ -8447,50 +8503,51 @@
     <w:rsid w:val="00B41F43"/>
     <w:rsid w:val="00B44A37"/>
     <w:rsid w:val="00B456D1"/>
     <w:rsid w:val="00B5072D"/>
     <w:rsid w:val="00B518DA"/>
     <w:rsid w:val="00B5381D"/>
     <w:rsid w:val="00B5553F"/>
     <w:rsid w:val="00B57325"/>
     <w:rsid w:val="00B57A30"/>
     <w:rsid w:val="00B608D9"/>
     <w:rsid w:val="00B613B0"/>
     <w:rsid w:val="00B61F38"/>
     <w:rsid w:val="00B6431F"/>
     <w:rsid w:val="00B6629D"/>
     <w:rsid w:val="00B737E4"/>
     <w:rsid w:val="00B83449"/>
     <w:rsid w:val="00B83AE6"/>
     <w:rsid w:val="00B84584"/>
     <w:rsid w:val="00B84AF0"/>
     <w:rsid w:val="00B943B7"/>
     <w:rsid w:val="00BA05A1"/>
     <w:rsid w:val="00BA4055"/>
     <w:rsid w:val="00BA5DD8"/>
     <w:rsid w:val="00BA7FB6"/>
     <w:rsid w:val="00BB69B8"/>
+    <w:rsid w:val="00BC069E"/>
     <w:rsid w:val="00BC72DC"/>
     <w:rsid w:val="00BD45F0"/>
     <w:rsid w:val="00BE1C3B"/>
     <w:rsid w:val="00BE1E96"/>
     <w:rsid w:val="00BE307D"/>
     <w:rsid w:val="00BE736C"/>
     <w:rsid w:val="00BE7C1F"/>
     <w:rsid w:val="00BF226E"/>
     <w:rsid w:val="00C000DC"/>
     <w:rsid w:val="00C000E9"/>
     <w:rsid w:val="00C04BCD"/>
     <w:rsid w:val="00C07B46"/>
     <w:rsid w:val="00C141F8"/>
     <w:rsid w:val="00C14E12"/>
     <w:rsid w:val="00C15E8E"/>
     <w:rsid w:val="00C16B78"/>
     <w:rsid w:val="00C20BFE"/>
     <w:rsid w:val="00C2701B"/>
     <w:rsid w:val="00C2731D"/>
     <w:rsid w:val="00C27E5C"/>
     <w:rsid w:val="00C30542"/>
     <w:rsid w:val="00C34F43"/>
     <w:rsid w:val="00C350E1"/>
     <w:rsid w:val="00C35C00"/>
     <w:rsid w:val="00C36D3B"/>
@@ -9617,63 +9674,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0F2FAA928F6D64BB16ED70B5ACF963F" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="877bd3fb08ef6011f3b79d8bdcb87a43">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae916ade-957f-4a2f-93c3-592a84a0e75c" xmlns:ns3="e10e4db1-d899-403d-9807-651178ead3da" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6239b1d85b41d22f2dbfb1cea51af504" ns2:_="" ns3:_="">
     <xsd:import namespace="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <xsd:import namespace="e10e4db1-d899-403d-9807-651178ead3da"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9852,92 +9896,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="e10e4db1-d899-403d-9807-651178ead3da"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae916ade-957f-4a2f-93c3-592a84a0e75c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92DF697D-129A-4519-ADA2-18B1B363A784}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61B595B0-96E8-4711-AA41-147197B02448}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E00FE09-04B5-4F2D-BE35-4F00C3FBD9A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92DF697D-129A-4519-ADA2-18B1B363A784}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FC13ED-9ACC-4689-9EBE-D1CEF212FA91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DPH Letterhead</Template>
   <TotalTime></TotalTime>