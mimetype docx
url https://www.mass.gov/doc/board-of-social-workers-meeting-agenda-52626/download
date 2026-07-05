--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -745,52 +745,60 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706C39">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00706C39">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB6C24">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>May 26</w:t>
       </w:r>
       <w:r w:rsidR="005E6CA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 2026</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005E6CA5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1014,75 +1022,93 @@
         </w:rPr>
         <w:t>Webinar</w:t>
       </w:r>
       <w:r w:rsidRPr="0014735B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="0014735B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>umber:</w:t>
+        <w:t>umber</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0014735B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008E01B8" w:rsidRPr="008E01B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2539 019 5793</w:t>
+        <w:t>2539</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008E01B8" w:rsidRPr="008E01B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 019 5793</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00850C75" w14:textId="624AC0B7" w:rsidR="00AD48E5" w:rsidRPr="0014735B" w:rsidRDefault="00AD48E5" w:rsidP="00AD48E5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014735B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Password:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2495,51 +2521,65 @@
         </w:rPr>
         <w:t xml:space="preserve">If you need reasonable accommodations to participate in the meeting, contact the DPH ADA Coordinator </w:t>
       </w:r>
       <w:r w:rsidR="00A86894">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stacy Hart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidR="00A86894">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stacy.hart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>@mass.gov in advance of the meeting.  While the Board will do its best to accommodate you, certain accommodations may require distinctive requests or the hiring of outside contractors and may not be available if requested immediately before the meeting.</w:t>
+        <w:t xml:space="preserve">@mass.gov in advance of the meeting.  While the Board will do its best to accommodate you, certain </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may require distinctive requests or the hiring of outside contractors and may not be available if requested immediately before the meeting.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00047C44" w:rsidRPr="00047C44" w:rsidSect="008C01E7">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -3174,50 +3214,51 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="474954571">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1457406830">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1459685424">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="964238721">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1804031892">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D77A6"/>
     <w:rsid w:val="0000096F"/>
     <w:rsid w:val="0000218B"/>
     <w:rsid w:val="000067D3"/>
     <w:rsid w:val="00011755"/>
     <w:rsid w:val="000131F7"/>
     <w:rsid w:val="00014CA0"/>
     <w:rsid w:val="00016866"/>
     <w:rsid w:val="00020E29"/>
     <w:rsid w:val="0002450F"/>
     <w:rsid w:val="0002654F"/>
@@ -3500,50 +3541,51 @@
     <w:rsid w:val="004745D7"/>
     <w:rsid w:val="00475B08"/>
     <w:rsid w:val="004813AC"/>
     <w:rsid w:val="004814D7"/>
     <w:rsid w:val="00482E26"/>
     <w:rsid w:val="004840DD"/>
     <w:rsid w:val="0048547A"/>
     <w:rsid w:val="0048613B"/>
     <w:rsid w:val="00491F11"/>
     <w:rsid w:val="004939FF"/>
     <w:rsid w:val="0049540B"/>
     <w:rsid w:val="00496407"/>
     <w:rsid w:val="004A060B"/>
     <w:rsid w:val="004A0647"/>
     <w:rsid w:val="004A2D18"/>
     <w:rsid w:val="004A5F54"/>
     <w:rsid w:val="004B1D52"/>
     <w:rsid w:val="004B2CD8"/>
     <w:rsid w:val="004B37A0"/>
     <w:rsid w:val="004B48FD"/>
     <w:rsid w:val="004B5CFB"/>
     <w:rsid w:val="004B68D2"/>
     <w:rsid w:val="004B7EF4"/>
     <w:rsid w:val="004C0623"/>
     <w:rsid w:val="004C10E4"/>
+    <w:rsid w:val="004C298F"/>
     <w:rsid w:val="004C6685"/>
     <w:rsid w:val="004C7575"/>
     <w:rsid w:val="004D1A2B"/>
     <w:rsid w:val="004D2CFA"/>
     <w:rsid w:val="004D6B39"/>
     <w:rsid w:val="004D7DDC"/>
     <w:rsid w:val="004E020A"/>
     <w:rsid w:val="004E0C3F"/>
     <w:rsid w:val="004E7420"/>
     <w:rsid w:val="004E7FE4"/>
     <w:rsid w:val="004F11B0"/>
     <w:rsid w:val="004F6483"/>
     <w:rsid w:val="005002E5"/>
     <w:rsid w:val="00500313"/>
     <w:rsid w:val="005012F3"/>
     <w:rsid w:val="00502242"/>
     <w:rsid w:val="0050505B"/>
     <w:rsid w:val="00505C16"/>
     <w:rsid w:val="00510A02"/>
     <w:rsid w:val="005122A6"/>
     <w:rsid w:val="00512956"/>
     <w:rsid w:val="00522EC2"/>
     <w:rsid w:val="00523B78"/>
     <w:rsid w:val="00524451"/>
     <w:rsid w:val="00525649"/>
@@ -3562,51 +3604,50 @@
     <w:rsid w:val="0055338F"/>
     <w:rsid w:val="005539CE"/>
     <w:rsid w:val="0056248F"/>
     <w:rsid w:val="00566B75"/>
     <w:rsid w:val="00567DD8"/>
     <w:rsid w:val="0057265D"/>
     <w:rsid w:val="00585227"/>
     <w:rsid w:val="00586E34"/>
     <w:rsid w:val="005945D1"/>
     <w:rsid w:val="00595629"/>
     <w:rsid w:val="005A0A29"/>
     <w:rsid w:val="005A2ACE"/>
     <w:rsid w:val="005A3473"/>
     <w:rsid w:val="005A705D"/>
     <w:rsid w:val="005A79A8"/>
     <w:rsid w:val="005B0343"/>
     <w:rsid w:val="005C2393"/>
     <w:rsid w:val="005C2D6C"/>
     <w:rsid w:val="005C693F"/>
     <w:rsid w:val="005C7038"/>
     <w:rsid w:val="005C7B51"/>
     <w:rsid w:val="005D2A76"/>
     <w:rsid w:val="005D360C"/>
     <w:rsid w:val="005D7DEC"/>
     <w:rsid w:val="005E27EC"/>
-    <w:rsid w:val="005E34AE"/>
     <w:rsid w:val="005E39B6"/>
     <w:rsid w:val="005E684F"/>
     <w:rsid w:val="005E6CA5"/>
     <w:rsid w:val="005F0E6C"/>
     <w:rsid w:val="005F52B4"/>
     <w:rsid w:val="00601808"/>
     <w:rsid w:val="00601A29"/>
     <w:rsid w:val="00605BFC"/>
     <w:rsid w:val="00606AD7"/>
     <w:rsid w:val="006105F8"/>
     <w:rsid w:val="0061138C"/>
     <w:rsid w:val="00614CA6"/>
     <w:rsid w:val="00633300"/>
     <w:rsid w:val="00633A5A"/>
     <w:rsid w:val="006347AA"/>
     <w:rsid w:val="006354F0"/>
     <w:rsid w:val="00637153"/>
     <w:rsid w:val="00642682"/>
     <w:rsid w:val="00645984"/>
     <w:rsid w:val="0064657C"/>
     <w:rsid w:val="006477CE"/>
     <w:rsid w:val="00647D07"/>
     <w:rsid w:val="00650E5E"/>
     <w:rsid w:val="0065161C"/>
     <w:rsid w:val="00653313"/>
@@ -4037,50 +4078,51 @@
     <w:rsid w:val="00D913A1"/>
     <w:rsid w:val="00D91D25"/>
     <w:rsid w:val="00D939F6"/>
     <w:rsid w:val="00D95473"/>
     <w:rsid w:val="00D95F69"/>
     <w:rsid w:val="00DA1DD3"/>
     <w:rsid w:val="00DA3C44"/>
     <w:rsid w:val="00DA57C3"/>
     <w:rsid w:val="00DA799A"/>
     <w:rsid w:val="00DB2A99"/>
     <w:rsid w:val="00DC0E6A"/>
     <w:rsid w:val="00DC1E77"/>
     <w:rsid w:val="00DC2B35"/>
     <w:rsid w:val="00DC3855"/>
     <w:rsid w:val="00DC69F0"/>
     <w:rsid w:val="00DD5835"/>
     <w:rsid w:val="00DD7E56"/>
     <w:rsid w:val="00DE11E0"/>
     <w:rsid w:val="00DE232B"/>
     <w:rsid w:val="00DE2D12"/>
     <w:rsid w:val="00DE2D42"/>
     <w:rsid w:val="00DE6F59"/>
     <w:rsid w:val="00DF293F"/>
     <w:rsid w:val="00DF38AD"/>
     <w:rsid w:val="00DF4815"/>
+    <w:rsid w:val="00DF4B51"/>
     <w:rsid w:val="00DF4C64"/>
     <w:rsid w:val="00DF5A9D"/>
     <w:rsid w:val="00E00285"/>
     <w:rsid w:val="00E00E33"/>
     <w:rsid w:val="00E01AB1"/>
     <w:rsid w:val="00E05AFE"/>
     <w:rsid w:val="00E06B84"/>
     <w:rsid w:val="00E10B63"/>
     <w:rsid w:val="00E11271"/>
     <w:rsid w:val="00E168D2"/>
     <w:rsid w:val="00E208E2"/>
     <w:rsid w:val="00E242A8"/>
     <w:rsid w:val="00E274B8"/>
     <w:rsid w:val="00E27AE5"/>
     <w:rsid w:val="00E31739"/>
     <w:rsid w:val="00E33291"/>
     <w:rsid w:val="00E35846"/>
     <w:rsid w:val="00E43526"/>
     <w:rsid w:val="00E44DC6"/>
     <w:rsid w:val="00E45B39"/>
     <w:rsid w:val="00E51464"/>
     <w:rsid w:val="00E51D0A"/>
     <w:rsid w:val="00E53C56"/>
     <w:rsid w:val="00E54197"/>
     <w:rsid w:val="00E6141E"/>
@@ -4094,51 +4136,50 @@
     <w:rsid w:val="00E85487"/>
     <w:rsid w:val="00E867BA"/>
     <w:rsid w:val="00E8702A"/>
     <w:rsid w:val="00E93677"/>
     <w:rsid w:val="00E95B39"/>
     <w:rsid w:val="00EA104A"/>
     <w:rsid w:val="00EA135C"/>
     <w:rsid w:val="00EA452C"/>
     <w:rsid w:val="00EA522A"/>
     <w:rsid w:val="00EA6202"/>
     <w:rsid w:val="00EB18BC"/>
     <w:rsid w:val="00EB282B"/>
     <w:rsid w:val="00EB6DD3"/>
     <w:rsid w:val="00EB7744"/>
     <w:rsid w:val="00ED3AFA"/>
     <w:rsid w:val="00ED61A5"/>
     <w:rsid w:val="00ED7D48"/>
     <w:rsid w:val="00EE3923"/>
     <w:rsid w:val="00EE50FE"/>
     <w:rsid w:val="00EE5571"/>
     <w:rsid w:val="00EE650F"/>
     <w:rsid w:val="00EE6AD1"/>
     <w:rsid w:val="00EF1C05"/>
     <w:rsid w:val="00EF2F42"/>
     <w:rsid w:val="00F026DC"/>
-    <w:rsid w:val="00F035DC"/>
     <w:rsid w:val="00F04B49"/>
     <w:rsid w:val="00F0586E"/>
     <w:rsid w:val="00F06023"/>
     <w:rsid w:val="00F1096C"/>
     <w:rsid w:val="00F10E5A"/>
     <w:rsid w:val="00F11F62"/>
     <w:rsid w:val="00F13213"/>
     <w:rsid w:val="00F141B0"/>
     <w:rsid w:val="00F14712"/>
     <w:rsid w:val="00F14C9B"/>
     <w:rsid w:val="00F208D7"/>
     <w:rsid w:val="00F20E63"/>
     <w:rsid w:val="00F22076"/>
     <w:rsid w:val="00F22460"/>
     <w:rsid w:val="00F23B10"/>
     <w:rsid w:val="00F257F9"/>
     <w:rsid w:val="00F26913"/>
     <w:rsid w:val="00F343B7"/>
     <w:rsid w:val="00F34724"/>
     <w:rsid w:val="00F416EA"/>
     <w:rsid w:val="00F43932"/>
     <w:rsid w:val="00F452DB"/>
     <w:rsid w:val="00F45A17"/>
     <w:rsid w:val="00F531D7"/>
     <w:rsid w:val="00F53BB2"/>
@@ -4970,65 +5011,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0F2FAA928F6D64BB16ED70B5ACF963F" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="877bd3fb08ef6011f3b79d8bdcb87a43">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae916ade-957f-4a2f-93c3-592a84a0e75c" xmlns:ns3="e10e4db1-d899-403d-9807-651178ead3da" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6239b1d85b41d22f2dbfb1cea51af504" ns2:_="" ns3:_="">
     <xsd:import namespace="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <xsd:import namespace="e10e4db1-d899-403d-9807-651178ead3da"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -5207,101 +5237,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="e10e4db1-d899-403d-9807-651178ead3da"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae916ade-957f-4a2f-93c3-592a84a0e75c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A55233EB-B8F1-4FB9-8D84-F29B45182246}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61B595B0-96E8-4711-AA41-147197B02448}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E00FE09-04B5-4F2D-BE35-4F00C3FBD9A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FC13ED-9ACC-4689-9EBE-D1CEF212FA91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
+    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DPH Letterhead</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>380</Words>
   <Characters>2167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>