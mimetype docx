--- v0 (2026-02-04)
+++ v1 (2026-06-06)
@@ -1,3564 +1,19063 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2CF43381" w14:textId="42648575" w:rsidR="00C70883" w:rsidRDefault="00EE38E2" w:rsidP="005E1A64">
+    <w:p w14:paraId="137E6BD7" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:ind w:left="64"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C622E47" wp14:editId="7D9610C9">
+            <wp:extent cx="1002934" cy="512064"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Image 1" descr="A blue and white logo for Mass Health.  Description generated by AI"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Image 1" descr="A blue and white logo for Mass Health.  Description generated by AI"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1002934" cy="512064"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FBE0E8" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10439"/>
+        </w:tabs>
+        <w:spacing w:line="204" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Guidelines for Medical Necessity Determination for Breast Reconstruction and Breast Implant Removal</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Guidelines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Necessity </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30384">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:u w:val="thick" w:color="231F20"/>
+        </w:rPr>
+        <w:t>Breast Implant Removal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:u w:val="thick" w:color="231F20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F68A059" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="20F02144" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="443" w:line="213" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">These Guidelines for Medical Necessity Determination (Guidelines) identify the clinical information that MassHealth needs to determine medical necessity for breast reconstruction and breast implant removal surgeries. These Guidelines are based on generally accepted standards of practice, review of the medical literature, and federal and/or state policies and laws applicable to Medicaid programs. Other breast surgeries are covered in other MassHealth Guidelines. </w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>These guidelines for medical necessity determination (guidelines) identify the clinical information that MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>needs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>necessity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>implant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>removal surgeries.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>These</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>guidelines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>based</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>generally</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>accepted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>standards</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>practice,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">medical literature, and federal and/or state policies and laws applicable to Medicaid programs. Other breast </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>surgeries</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>covered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDC50EB" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="3738E048" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6166">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
         <w:t xml:space="preserve">Providers should consult MassHealth regulations at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00AB6166">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t xml:space="preserve">130 CMR 415.000: </w:t>
-[...8 lines deleted...]
-          <w:t>Acute Inpatient Hospital Services</w:t>
+          <w:t>130 CMR 415.000</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AB6166">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00AB6166">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Acute Inpatient Hospital Services, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t xml:space="preserve">130 CMR 433.000: </w:t>
-[...8 lines deleted...]
-          <w:t>Physician Services</w:t>
+          <w:t>130 CMR 433.000</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AB6166">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00AB6166">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Physician Services, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t xml:space="preserve">130 CMR 410.000: </w:t>
-[...8 lines deleted...]
-          <w:t>Outpatient Hospital Services</w:t>
+          <w:t>130 CMR 410.000</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AB6166">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00AB6166">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>: Outpatient Hospital Services,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C00F4F0" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId11">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t xml:space="preserve">130 CMR 450.000: </w:t>
-[...8 lines deleted...]
-          <w:t>Administrative and Billing Regulations</w:t>
+          <w:t>130 CMR 450.000</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AB6166">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00AB6166">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Administrative and Billing Regulations, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t xml:space="preserve">Subchapter 6 of the </w:t>
-[...8 lines deleted...]
-          <w:t>Physician Manual</w:t>
+          <w:t>Subchapter 6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AB6166">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00AB6166">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the Physician Manual, and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t xml:space="preserve">Subchapter 6 of the </w:t>
+          <w:t>Subchapter 6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB6166">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:iCs/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
           </w:rPr>
-          <w:t>Acute Outpatient Hospital Manual</w:t>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="231F20"/>
+            <w:w w:val="90"/>
+          </w:rPr>
+          <w:t>of the Acute Outpatient Hospital Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AB6166">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for information about coverage, limitations, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>conditions,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>authorization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>(PA)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E19385D" w14:textId="4B1CC679" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="6BC1594D" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="411"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Providers serving members enrolled in a MassHealth-contracted accountable care partnership plan (ACPP), managed care organization (MCO), One Care </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> for covered services.  </w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Providers serving members enrolled in a MassHealth-contracted accountable care partnership plan (ACPP), managed care organization (MCO), One Care organization, Senior Care Options (SCO) plan, or Program of All-inclusive Care for the Elderly (PACE) should refer to the ACPP’s, MCO’s, One Care organization’s,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>SCO’s,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>PACE’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>policies,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>respectively,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>covered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18941E54" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="738BCF10" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>MassHealth requires PA for breast reconstruction and breast implant removal. MassHealth reviews requests for PA on the basis of medical necessity. If MassHealth approves the request, payment is still subject to all general conditions of MassHealth, including member eligibility, other insurance, and program restrictions.</w:t>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="010EFBAA" wp14:editId="36D959FD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>528133</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>492386</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="580390" cy="1610995"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Textbox 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="580390" cy="1610995"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="508F96C5" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+                            <w:pPr>
+                              <w:spacing w:line="2422" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:sz w:val="188"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-36"/>
+                                <w:sz w:val="188"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="010EFBAA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:41.6pt;margin-top:38.75pt;width:45.7pt;height:126.85pt;z-index:15729152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvCVqGlAEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1OmiXW2jpitgBUJa&#10;AdIuH+A6dhMRe8yM26R/z9hNWwQ3xMUee8Zv3nvj9cPkB3GwSD2ERi4XlRQ2GGj7sGvk95ePb+6l&#10;oKRDqwcItpFHS/Jh8/rVeoy1vYEOhtaiYJBA9Rgb2aUUa6XIdNZrWkC0gZMO0OvER9ypFvXI6H5Q&#10;N1V1p0bANiIYS8S3j6ek3BR856xJX50jm8TQSOaWyopl3eZVbda63qGOXW9mGvofWHjdB256gXrU&#10;SYs99n9B+d4gELi0MOAVONcbWzSwmmX1h5rnTkdbtLA5FC820f+DNV8Oz/EbijS9h4kHWERQfALz&#10;g9gbNUaq55rsKdXE1Vno5NDnnSUIfsjeHi9+2ikJw5e399XbFWcMp5Z3y2q1us2Gq+vriJQ+WfAi&#10;B41EnldhoA9PlE6l55KZzKl/ZpKm7cQlOdxCe2QRI8+xkfRzr9FKMXwObFQe+jnAc7A9B5iGD1C+&#10;RtYS4N0+getL5yvu3JknULjPvyWP+Pdzqbr+6c0vAAAA//8DAFBLAwQUAAYACAAAACEALYM6dN8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQulGnCSQlxKmqCiYkRBoGRid+&#10;TazGzyF22/DvcScYT3e6+67YzGZgZ5yctiRgtYyAIbVWaeoEfNav92tgzktScrCEAn7Qwaa8vSlk&#10;ruyFKjzvfcdCCblcCui9H3POXdujkW5pR6TgHexkpA9y6ria5CWUm4HHUZRyIzWFhV6OuOuxPe5P&#10;RsD2i6oX/f3efFSHStf1U0Rv6VGIxd28fQbmcfZ/YbjiB3QoA1NjT6QcGwSskzgkBWTZI7Crnz2k&#10;wBoBSbKKgZcF//+g/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBvCVqGlAEAABsDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAtgzp03wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAO4DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="508F96C5" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00000000">
+                      <w:pPr>
+                        <w:spacing w:line="2422" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:sz w:val="188"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-36"/>
+                          <w:sz w:val="188"/>
+                        </w:rPr>
+                        <w:t>1</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>MassHealth requires PA for breast reconstruction and breast implant removal. MassHealth reviews requests</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>PA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>necessity.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>approves</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>request,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>payment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">still subject to all general conditions of MassHealth, including member eligibility, other insurance, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>restrictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055C4E7E" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2" w:rsidP="005E1A64">
+    <w:p w14:paraId="55938ED3" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="75"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DB11CA" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Section I. General Information</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>General</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413BE04F" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="274643C2" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="188" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="574"/>
       </w:pPr>
       <w:r>
-        <w:t>Reconstructive breast surgery is defined as a surgical procedure that is designed to restore the shape of the breast after surgery, accidental injury, or trauma. It is often considered after a mastectomy or lumpectomy for the purposes of correcting deformity or reestablishing symmetry caused by previous surgery and/or the effects of therapeutic treatments, including radiation. Additionally, breast reconstruction is considered to correct congenital anomalies/chest wall deformities, including those seen in Poland Syndrome</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Reconstructive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>surgery</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>defined</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>surgical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>procedure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>designed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>restore</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>shape of the breast after surgery, accidental injury, or trauma. It is often considered after a mastectomy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA226FE" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:line="208" w:lineRule="auto"/>
+        <w:ind w:right="574"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>or lumpectomy for the purposes of correcting deformity or reestablishing symmetry caused by previous surgery and/or the effects of therapeutic treatments, including radiation. Additionally, breast reconstruction is considered to correct congenital anomalies/chest wall deformities, including those seen in Poland Syndrome</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>amazia (absence of breast tissue when the nipple is present);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>nipple inversion, causing chronic bleeding, discharge, scabbing, or infection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Minion Pro"/>
           <w:b/>
-          <w:bCs/>
-[...14 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r>
-        <w:t>chronic and severe fibrocystic breast disease unresponsive to medical therapy;</w:t>
-[...42 lines deleted...]
-        <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>chronic and severe fibrocystic breast disease unresponsive to medical therapy; and accidental injury, burns, and trauma. Breast</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BEBCFB" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="442"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>covered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>gender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>dysphoria.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>details, please refer to MassHealth’s Guidelines for Medical Necessity Determination for Gender Affirming Surgery,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t>https://www.mass.gov/guides/masshealth-guidelines-for-medical-necessity-determination-for-gender-affirming-surgery</w:t>
+          <w:t>mass.gov/guides/masshealth-guidelines-for-medical-necessity-determination-for-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve">.  </w:t>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-4"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>gender-affirming-surgery</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31191ACE" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="1064D9CE" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Reconstruction procedures may involve multiple techniques and stages to recreate the breast mound through the use of either silicone gel-filled or saline-filled prosthetic implants, tissue expanders, and/or acellular dermal matrices, versus using autologous tissue transfers from either the abdomen, back, or buttocks. In addition, breast reconstruction can also include nipple areola reconstruction and tattooing of the nipple area. Breast reconstruction may require multiple surgeries, revision surgery involving the breast and/or donor site, and surgery on the nondiseased/unaffected/contralateral breast to establish symmetry.</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Reconstruction procedures may involve multiple techniques and stages to recreate the breast mound through</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>either</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>silicone</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>gel-filled</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>saline-filled</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>prosthetic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>implants,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>tissue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>expanders,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and/or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B261E17" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="00DD4F37" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="0804678A" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="705D163E" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="2C04D959" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="189"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>MassHealth considers approval for coverage of breast reconstruction and breast implant removal on an individual, case-by-case basis, in accordance with 130 CMR 433.000, 130 CMR 415.000, 130 CMR 410.000, and 130 CMR 450.204.</w:t>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5DFF59" wp14:editId="7019E6BA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1371600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>306622</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5486400" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="3" name="Graphic 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5486400" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5486400">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5486400" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2873D3FE" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:108pt;margin-top:24.15pt;width:6in;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5486400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHpak5EAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068tiuMOMXQIMOA&#10;oivQDDsrshwbk0WNUmLn70fJkZN1t2EXgRRp8vE9ysuHodPsqNC1YEq+mM05U0ZC1Zp9yb9vNx/u&#10;OXNemEpoMKrkJ+X4w+r9u2VvC5VDA7pSyKiIcUVvS954b4ssc7JRnXAzsMpQsAbshCcX91mFoqfq&#10;nc7y+fwu6wEriyCVc3S7HoN8FevXtZL+W1075ZkuOWHz8cR47sKZrZai2KOwTSvPMMQ/oOhEa6jp&#10;VGotvGAHbP8q1bUSwUHtZxK6DOq6lSrOQNMs5m+meW2EVXEWIsfZiSb3/8rK5+OrfcEA3dknkD8d&#10;MZL11hVTJDjunDPU2IVcAs6GyOJpYlENnkm6vL25v7uZE9mSYov8UyQ5E0X6Vh6c/6Ig1hHHJ+dH&#10;DapkiSZZcjDJRFIyaKijhp4z0hA5Iw13o4ZW+PBdABdM1l+AhLsOjmoLMerfICdol6g211nTKGlK&#10;yh0zyAhtiKvRiK3Jvh5Om4Aivw1khM4OdFttWq2jg/vdo0Z2FDRV/nGxyRNPf6RZdH4tXDPmxVCY&#10;N+I4CzVqE1TaQXV6QdbTOpfc/ToIVJzpr4b2Jex+MjAZu2Sg148QX0hkiHpuhx8CLQvtS+5J2mdI&#10;2yiKpFqYfcoNXxr4fPBQt0HSuEQjorNDKxyRn59beCPXfsy6/BRWvwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhANNoulndAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3QIhSuNU&#10;UAmOSA0cenTibZJir0PspOHvcU5w3NnRzJt8N1vDJhx850jCeiWAIdVOd9RI+Px4vUuB+aBIK+MI&#10;Jfygh11xfZWrTLsLHXAqQ8NiCPlMSWhD6DPOfd2iVX7leqT4O7nBqhDPoeF6UJcYbg3fCJFwqzqK&#10;Da3qcd9i/VWOVkJyHMvDaar23bs5nr/fGv30glrK25v5eQss4Bz+zLDgR3QoIlPlRtKeGQmbdRK3&#10;BAkP6T2wxSBSEZVqUR6BFzn/P6H4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAelqTkQ&#10;AgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNo&#10;ulndAAAACgEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l5486400,e" filled="f" strokecolor="#231f20" strokeweight="2pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2B4A13" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2" w:rsidP="005E1A64">
+    <w:p w14:paraId="5112F85C" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6438"/>
+        </w:tabs>
+        <w:spacing w:before="108" w:line="268" w:lineRule="auto"/>
+        <w:ind w:left="6415" w:right="358" w:hanging="4616"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>page 1 of 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>guidelines for medical necessity determination for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="110"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="52"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="53"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="53"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="53"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>implant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="53"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Sans"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>removal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCEB0C5" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:spacing w:before="77"/>
+        <w:ind w:left="246"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BentonSans Book"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BentonSans Book"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>MNG-Breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BentonSans Book"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BentonSans Book"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Rec_2026-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BentonSans Book"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17605D1F" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BentonSans Book"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F05AA7">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="640" w:right="1080" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E122C9" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="96" w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>acellular dermal matrices, versus using autologous tissue transfers from either the abdomen, back, or buttocks. In addition, breast reconstruction can also include nipple areola reconstruction and tattooing of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>nipple</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>area.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>require</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>multiple</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>surgeries,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>revision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>surgery</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>involving</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the breast and/or donor site, and surgery on the non-diseased/unaffected/contralateral breast to establish </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>symmetry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66005F85" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Although</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>implantable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>prostheses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>inserted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>either</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>reconstructive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>cosmetic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>reasons, clinically significant post-implant complications may occur, necessitating removal of the implants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375D5DBD" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="366"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Breast implant removal may be considered in instances of leakage or rupture; implant extrusion; infection; tissue necrosis; development of breast implant-associated anaplastic large cell lymphoma (BIA-ALCL); development of certain classifications of capsular contracture that either causes pain and/ or interferes with mammography; cutaneous hypersensitivity-like reactions associated with breast implants that are resistant to conventional treatments; or if the implant interferes with breast cancer diagnosis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>treatment.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>intact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>implant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>removed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>unaffected/contralateral</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>to maintain symmetry and reduce breast implant-associated conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E1EF22" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="574"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>MassHealth considers approval for coverage of breast reconstruction and breast implant removal on an individual, case-by-case basis, in accordance with 130 CMR 433.000, 130 CMR 415.000, 130 CMR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9FAC2A" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:line="259" w:lineRule="exact"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CB54EE7" wp14:editId="42A0CBF5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>521440</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>40010</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="580390" cy="1610995"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Textbox 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="580390" cy="1610995"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="70DC0787" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+                            <w:pPr>
+                              <w:spacing w:line="2422" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:sz w:val="188"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-36"/>
+                                <w:sz w:val="188"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2CB54EE7" id="Textbox 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:41.05pt;margin-top:3.15pt;width:45.7pt;height:126.85pt;z-index:15729664;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAh2QSYmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNOmiXW2jpitgBUJa&#10;AdIuH+A6dmMRe8yM26R/z9hNWwQ3xMUez4yf33vj9cPkB3EwSA5CK5eLWgoTNHQu7Fr5/eXjm3sp&#10;KKnQqQGCaeXRkHzYvH61HmNjbqCHoTMoGCRQM8ZW9inFpqpI98YrWkA0gYsW0KvER9xVHaqR0f1Q&#10;3dT1XTUCdhFBGyLOPp6KclPwrTU6fbWWTBJDK5lbKiuWdZvXarNWzQ5V7J2eaah/YOGVC/zoBepR&#10;JSX26P6C8k4jENi00OArsNZpUzSwmmX9h5rnXkVTtLA5FC820f+D1V8Oz/EbijS9h4kHWERQfAL9&#10;g9ibaozUzD3ZU2qIu7PQyaLPO0sQfJG9PV78NFMSmpO39/XbFVc0l5Z3y3q1us2GV9fbESl9MuBF&#10;DlqJPK/CQB2eKJ1azy0zmdP7mUmatpNwXSbNnTmzhe7IWkYeZyvp516hkWL4HNivPPtzgOdgew4w&#10;DR+g/JAsKcC7fQLrCoEr7kyAB1EkzJ8mT/r3c+m6fu3NLwAAAP//AwBQSwMEFAAGAAgAAAAhAJLq&#10;SZLeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3VSEErKpKgQnJEQa&#10;DhydZJtYjdchdtvw97gnOI5mNPMm38x2ECeavHGMsFwoEMSNaw13CJ/V690ahA+aWz04JoQf8rAp&#10;rq9ynbXuzCWddqETsYR9phH6EMZMSt/0ZLVfuJE4ens3WR2inDrZTvocy+0gE6VSabXhuNDrkZ57&#10;ag67o0XYfnH5Yr7f649yX5qqelT8lh4Qb2/m7ROIQHP4C8MFP6JDEZlqd+TWiwFhnSxjEiFdgbjY&#10;D6t7EDVCkioFssjl/wPFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAh2QSYmAEAACID&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCS6kmS3gAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="70DC0787" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00000000">
+                      <w:pPr>
+                        <w:spacing w:line="2422" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:sz w:val="188"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-36"/>
+                          <w:sz w:val="188"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>410.000,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>CMR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>450.204.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519CA5AB" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="68"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018C65DE" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Section II. Clinical Guidelines</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC596FE" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2" w:rsidP="005E1A64">
+    <w:p w14:paraId="022CB9D6" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2109"/>
+        </w:tabs>
+        <w:ind w:hanging="309"/>
       </w:pPr>
       <w:r>
-        <w:t>A. Clinical Coverage</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="58"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Coverage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403E4AD1" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="08E20576" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="212" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="411"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009146F0">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>PA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>procedures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>done</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>context</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>treatment for breast cancer. MassHealth bases its determination of medical necessity for breast reconstruction surgery on clinical data including, but not limited to, indicators that would affect the relative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>risks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>benefits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>procedure,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>post-operative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>recovery.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>These</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>criteria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">include, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>but</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>limited</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>to,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>following.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F8401D" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:before="239" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="1036"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>comprehensive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>history</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>exam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>conducted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>surgeon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>evaluate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>surgery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC08B9A" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="586"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>The breast reconstruction surgery is intended to correct, restore, or improve anatomical and/or functional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>impairments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>resulted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>congenital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>anomalies;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>accidental</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>injury;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trauma; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>previous</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>surgery;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>condition/disease</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>breast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B83F00" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="586"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>surgical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>outlines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>type</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>techniques</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>stages</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>procedure(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>that will be performed has been developed, including considerations such as</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B55DBB5" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2400"/>
+        </w:tabs>
+        <w:spacing w:before="179" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="420" w:hanging="300"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>implant-based</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>approach</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>through</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>autologous</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>tissue,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>well</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>nipple</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>reconstruction,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>restore</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>shape</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>affected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>breast;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DAA093" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2400"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="718" w:hanging="300"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">surgery for unaffected/contralateral breast, which may involve augmentation mammoplasty, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>reduction mammoplasty, and/or mastopexy to achieve breast symmetry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694ED781" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="180" w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>MassHealth bases its determination of medical necessity for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>breast implant removal on clinical data including,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>but</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>limited</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>to,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>indicators</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>would</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>affect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>relative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>risks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>benefits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>procedure, including post-operative recovery. These criteria include, but are not limited to, the following.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AE613C" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00F05AA7">
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1300" w:right="1080" w:bottom="1500" w:left="360" w:header="0" w:footer="1300" w:gutter="0"/>
+          <w:pgNumType w:start="2"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD4E775" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2100"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="364"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>are not limited to, the following:</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>comprehensive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>history</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>exam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>conducted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>surgeon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evaluate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>implant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>removal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C904C6" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="5EC030DE" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabullet"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2099"/>
+        </w:tabs>
+        <w:spacing w:before="216"/>
+        <w:ind w:left="2099" w:hanging="299"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the need for breast reconstruction surgery. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>implant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>removal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>without</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>capsulectomy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>considered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>medically</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC8F965" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="0E1FABCA" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabullet"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2400"/>
+        </w:tabs>
+        <w:spacing w:before="173" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="406" w:hanging="300"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>2.</w:t>
-[...3 lines deleted...]
-        <w:t>The breast reconstruction surgery is intended to correct, restore, or improve anatomical and/or functional impairments that have resulted from congenital anomalies; accidental injury; trauma; previous surgery, including mastectomy or lumpectomy; therapeutic interventions (for example, radiation); or condition/disease of the breast.</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>intended to correct, restore, or improve anatomical and/or functional impairments that result from leakage/rupture of a silicone gel-filled implant, extrusion of the implant through skin, implant infections refractory to medical management, tissue necrosis secondary to the implant, and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>cutaneous</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>hypersensitivity-like</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>reactions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>associated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>implants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">refractory </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>conventional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>treatments;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B146CE2" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="700E1083" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabullet"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2400"/>
+        </w:tabs>
+        <w:spacing w:before="119" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="479" w:hanging="300"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>3.</w:t>
-[...3 lines deleted...]
-        <w:t>A surgical treatment plan that outlines the type of techniques and stages of the procedure(s) that will be performed has been developed.</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>implant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>interferes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>diagnostic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>evaluation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>suspected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>cancer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>interferes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>medically</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>known</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>cancer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A20818" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="669C7144" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabullet"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2400"/>
+        </w:tabs>
+        <w:spacing w:before="119" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="359" w:hanging="300"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>4.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">When the proposed surgery follows a mastectomy that has been performed to remove a malignant neoplasm or carcinoma in situ of the breast or has been performed prophylactically to reduce the risk of breast cancer in high-risk members, breast reconstruction in connection with a mastectomy may include: </w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the member has developed a symptomatic capsular contracture that (1) qualifies as either grade III or IV according to the Baker classification for capsular contracture, and (2) limits movement, leading to an inability to perform tasks that involved reaching or abduction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381D736F" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="1AB22B53" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabulletindent"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2100"/>
+        </w:tabs>
+        <w:spacing w:before="180" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="646"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>a.</w:t>
-[...3 lines deleted...]
-        <w:t>Reconstruction by an implant-based approach or through the use of autologous tissue, as well as nipple reconstruction, to restore shape of the affected breast.</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>surgical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>outlines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>type</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>techniques</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>stages</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>procedure(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>performed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>developed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE246AF" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="4034DF07" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabulletindent"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2100"/>
+        </w:tabs>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="481"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>b.</w:t>
-[...3 lines deleted...]
-        <w:t>Surgery for the nondiseased/unaffected/contralateral breast, which may involve augmentation mammoplasty, reduction mammoplasty, and/or mastopexy to achieve breast symmetry.</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>preceding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>criteria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>removal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>implant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>unilaterally,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>also considers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>necessity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>removal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>implant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>capsulectomy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>capsulotomy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the other unaffected/contralateral breast if both implants are removed at the same time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBE8DD9" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
-[...131 lines deleted...]
-    <w:p w14:paraId="5A88DD6F" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2" w:rsidP="005E1A64">
+    <w:p w14:paraId="475CDB25" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2089"/>
+        </w:tabs>
+        <w:spacing w:before="226"/>
+        <w:ind w:left="2089" w:hanging="289"/>
       </w:pPr>
       <w:r>
-        <w:t>B. Noncoverage</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Noncoverage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA3CC81" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="504FFED8" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="212" w:line="213" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">MassHealth does not consider </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> to be medically necessary under certain circumstances. Examples of such circumstances include, but are not limited to, the following:</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>surgery</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>medically</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>certain circumstances. Examples of such circumstances include, but are not limited to, the following.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E96141" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="27F08D98" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabullet"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:before="239" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="751"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>1.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Breast reconstruction that is performed for the exclusive purpose of altering appearance and is unrelated to physical disease, defect, or traumatic injury. </w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>performed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>exclusive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>altering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>appearance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>unrelated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>disease,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>defect,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>traumatic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>injury</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6944E622" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="5274D3FD" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabullet"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="537"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>2.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Breast reconstruction after prophylactic mastectomy performed to reduce risk of breast cancer in members who are not high risk. </w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Breast reconstruction after prophylactic mastectomy performed to reduce risk of breast cancer in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>members</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>high</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>risk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133D994B" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="66F56D98" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabullet"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="383"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>3.</w:t>
-[...3 lines deleted...]
-        <w:t>Replacement of breast implants placed for cosmetic purposes or reconstruction following removal of breast implant originally placed for cosmetic purposes, when performed in the absence of breast cancer or other covered indications.</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Replacement of breast implants placed for cosmetic purposes or reconstruction following removal of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>implant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>originally</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>placed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>cosmetic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>purposes,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>performed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>absence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">breast </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>cancer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>covered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>indications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2E9E26" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="707A5481" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">MassHealth does not consider </w:t>
-[...18 lines deleted...]
-        <w:t>to be medically necessary under certain circumstances. Examples of such circumstances include, but are not limited to, the removal of asymptomatic, intact breast implants except for cases of cancer diagnosis and treatment as described previously.</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>MassHealth does not consider breast implant removal to be medically necessary under certain circumstances. Examples of such circumstances include, but are not limited to, the removal of asymptomatic,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>intact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>implants,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>except</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>cases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>cancer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">described </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>previously.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4075F1B8" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2" w:rsidP="005E1A64">
+    <w:p w14:paraId="2008D579" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00F05AA7">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1300" w:right="1080" w:bottom="1500" w:left="360" w:header="0" w:footer="1300" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF23922" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="463"/>
+        <w:ind w:left="429"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Section III. Submitting Clinical Documentation</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DBD6041" wp14:editId="552266D1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>521440</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>55511</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="580390" cy="1610995"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Textbox 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="580390" cy="1610995"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="29676CC6" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+                            <w:pPr>
+                              <w:spacing w:line="2422" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:sz w:val="188"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-36"/>
+                                <w:sz w:val="188"/>
+                              </w:rPr>
+                              <w:t>3</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2DBD6041" id="Textbox 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:41.05pt;margin-top:4.35pt;width:45.7pt;height:126.85pt;z-index:15730176;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDosfEKmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMWtHieKV11HbqFWl&#10;qK2U9AMwC17UhSEM9q7/vgNe21V7i3KBYWZ4vPeG1cPoerbXES34hs9nFWfaK2it3zb818uX63vO&#10;MEnfyh68bvhBI39YX31YDaHWC+igb3VkBOKxHkLDu5RCLQSqTjuJMwjaU9FAdDLRMW5FG+VA6K4X&#10;i6q6EwPENkRQGpGyj8ciXxd8Y7RKP4xBnVjfcOKWyhrLusmrWK9kvY0ydFZNNOQbWDhpPT16hnqU&#10;SbJdtP9BOasiIJg0U+AEGGOVLhpIzbz6R81zJ4MuWsgcDGeb8P1g1ff9c/gZWRo/wUgDLCIwPIH6&#10;jeSNGALWU0/2FGuk7ix0NNHlnSQwukjeHs5+6jExRcnb++pmSRVFpfndvFoub7Ph4nI7RExfNTiW&#10;g4ZHmldhIPdPmI6tp5aJzPH9zCSNm5HZtuGLDJozG2gPpGWgcTYcX3cyas76b578yrM/BfEUbE5B&#10;TP1nKD8kS/LwcZfA2ELggjsRoEEUCdOnyZP++1y6Ll97/QcAAP//AwBQSwMEFAAGAAgAAAAhABs9&#10;DfPfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WVuqtOKRtgBAHoQpOlSpC&#10;eujRiZfEIl6nsYH072tOcBqtZjTzNluNpmNnHJy2JGA6iYAh1VZpagR8l9uXOTDnJSnZWUIBf+hg&#10;lT8+ZDJV9kIFnve+YaGEXCoFtN73KeeubtFIN7E9UvAOdjDSh3NouBrkJZSbjsdRlHAjNYWFVvb4&#10;0WJ93J+MgPUPFRv9+1XtikOhy3IR0WdyFOL5aVwvgXkc/S0MV/yADnlgquyJlGOdgHk8DcmgM2BX&#10;e/b6DqwSECfxG/A84/cP5P8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6LHxCpgBAAAi&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGz0N898A&#10;AAAIAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="29676CC6" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00000000">
+                      <w:pPr>
+                        <w:spacing w:line="2422" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:sz w:val="188"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-36"/>
+                          <w:sz w:val="188"/>
+                        </w:rPr>
+                        <w:t>3</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Submitting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C6F87D" w14:textId="7467FB04" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="20868D58" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="sectionsubtitleregular"/>
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2100"/>
+        </w:tabs>
+        <w:spacing w:before="189" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="385" w:hanging="300"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...22 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Requests for PA for breast reconstruction surgery or breast implant removal must be accompanied by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>necessity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>procedure,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>including,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>but</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>not limited to, documentation demonstrating that the member meets the clinical criteria for coverage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of the intended procedure, as described in Section II.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77378250" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="64E92117" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="sectionsubtitleregular"/>
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2098"/>
+        </w:tabs>
+        <w:spacing w:before="215"/>
+        <w:ind w:left="2098" w:hanging="298"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...14 lines deleted...]
-        <w:t>Documentation of medical necessity must include all of the following:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>necessity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278F2C07" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="5EA74B11" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabulletindent"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2400"/>
+        </w:tabs>
+        <w:spacing w:before="173" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="1520" w:hanging="300"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>1.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">The primary diagnosis name and ICD-CM codes for the condition requiring either reconstruction or implant removal; </w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the primary diagnosis name and ICD-CM codes for the condition requiring either </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>implant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>removal;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A98D0D9" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="52F7B19A" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabulletindent"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2399"/>
+        </w:tabs>
+        <w:spacing w:before="95"/>
+        <w:ind w:left="2399" w:hanging="299"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>2.</w:t>
-[...3 lines deleted...]
-        <w:t>The secondary diagnosis name(s) and ICD-CM code(s) pertinent to comorbid condition(s); </w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>secondary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>name(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ICD-CM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>code(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>pertinent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>comorbid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>condition(s);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1390F98A" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="03654667" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabulletindent"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2400"/>
+        </w:tabs>
+        <w:spacing w:before="113" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="1008" w:hanging="300"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>3.</w:t>
-[...3 lines deleted...]
-        <w:t>The most recent medical evaluation, including a summary of the medical history and last physical exam;</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>most</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>recent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>evaluation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>summary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>history</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">last </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>physical exam;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC1DB68" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="5F4A8EA5" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabulletindent"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2399"/>
+        </w:tabs>
+        <w:spacing w:before="95"/>
+        <w:ind w:left="2399" w:hanging="299"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>4.</w:t>
-[...3 lines deleted...]
-        <w:t>Results from diagnostic imaging and laboratory tests pertinent to the diagnosis;</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>diagnostic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>imaging</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>laboratory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>tests</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>pertinent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>diagnosis;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170AE812" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="4A4F36BE" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabulletindent"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2399"/>
+        </w:tabs>
+        <w:spacing w:before="89"/>
+        <w:ind w:left="2399" w:hanging="299"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>5.</w:t>
-[...3 lines deleted...]
-        <w:t>Risk factors or comorbid conditions; </w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>factors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>comorbid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>conditions;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1875B25D" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="5BF3F8F4" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabulletindent"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2399"/>
+        </w:tabs>
+        <w:spacing w:before="89"/>
+        <w:ind w:left="2399" w:hanging="299"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>6.</w:t>
-[...3 lines deleted...]
-        <w:t>Previous surgeries and hospitalizations; </w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>previous</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>surgeries</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>hospitalizations;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7648599F" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="39A291FE" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabulletindent"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2399"/>
+        </w:tabs>
+        <w:spacing w:before="88"/>
+        <w:ind w:left="2399" w:hanging="299"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>7.</w:t>
-[...3 lines deleted...]
-        <w:t>The surgical treatment plan (including any contralateral breast treatment); and </w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>surgical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>(including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>contralateral</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>treatment);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A31FAC" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="2CC77F96" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabulletindent"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2399"/>
+        </w:tabs>
+        <w:spacing w:before="89"/>
+        <w:ind w:left="2399" w:hanging="299"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>8.</w:t>
-[...3 lines deleted...]
-        <w:t>Other pertinent information that MassHealth may request.</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>pertinent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>request.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E125EDD" w14:textId="718FC1A0" w:rsidR="00EB45A0" w:rsidRDefault="00EE38E2" w:rsidP="00EB45A0">
+    <w:p w14:paraId="7C766DD0" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabullet"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="173" w:line="213" w:lineRule="auto"/>
+        <w:ind w:left="2100" w:right="411"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...12 lines deleted...]
-        <w:r w:rsidR="00BF7CA5" w:rsidRPr="00BF7CA5">
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical information must be submitted by the MassHealth-enrolled qualified health professional performing the procedure. Providers must electronically submit PA requests and all supporting documentation using the Provider Online Service Center (POSC), unless the provider has a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">currently approved electronic claims waiver (hereinafter, “waiver”). Please see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:i/>
-[...2 lines deleted...]
-            <w:u w:val="thick"/>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t>All Provider Bulletin 369</w:t>
+          <w:t xml:space="preserve">All Provider Bulletin </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BF7CA5" w:rsidRPr="00BF7CA5">
-[...7 lines deleted...]
-        <w:t>for further waiver information. Questions about POSC access should be directed to the MassHealth Customer Service Center at (800) 841-2900, TDD/TTY: 711.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>369</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for further waiver information. Questions about POSC access should be directed to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Customer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(800)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>841-2900,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>TDD/TTY:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D02ED84" w14:textId="0AAD7A5F" w:rsidR="00C70883" w:rsidRDefault="00EB45A0" w:rsidP="00EB45A0">
+    <w:p w14:paraId="665FB9F9" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="parabullet"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:left="2100"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BF7CA5" w:rsidRPr="00BF7CA5">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>PA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>requests</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>POSC,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>providers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>currently</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waivers must include the MassHealth Prior Authorization Request (PA-1 Form) and all supporting documentation. The PA-1 Form can be found at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:color w:val="0044D6"/>
-            <w:u w:val="thick"/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="0044D5"/>
           </w:rPr>
           <w:t>mass.gov/prior-authorization-for-</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00BF7CA5" w:rsidRPr="00BF7CA5">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:color w:val="0044D6"/>
-            <w:u w:val="thick"/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="0044D5"/>
           </w:rPr>
           <w:t>masshealth</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00BF7CA5" w:rsidRPr="00BF7CA5">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:color w:val="0044D6"/>
-            <w:u w:val="thick"/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="0044D5"/>
           </w:rPr>
-          <w:t>-providers</w:t>
+          <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BF7CA5" w:rsidRPr="00BF7CA5">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-2"/>
+            <w:u w:val="single" w:color="0044D5"/>
+          </w:rPr>
+          <w:t>providers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="145EA73D" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00C70883">
+    <w:p w14:paraId="016E7794" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
       <w:pPr>
-        <w:pStyle w:val="parabullet"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00F05AA7">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="860" w:right="1080" w:bottom="1500" w:left="360" w:header="0" w:footer="1300" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E42912D" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00C70883" w:rsidP="005E1A64"/>
-    <w:p w14:paraId="2AC81FCD" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2" w:rsidP="005E1A64">
+    <w:p w14:paraId="05EE0E62" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="63"/>
       </w:pPr>
       <w:r>
-        <w:t>Select References</w:t>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A78B4A4" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="18AA8020" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="189" w:line="213" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>1.</w:t>
-[...15 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aetna/Breast Implant Removal - Medical Clinical Policy Bulletins. Accessed September 19, 2021. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>http://www.aetna.com/cpb/medical/data/100_199/0142.html</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63B6E81E" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="60020547" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...25 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aetna/Breast Reconstructive Surgery - Medical Clinical Policy Bulletins. Accessed September 19, 2021. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>http://www.aetna.com/cpb/medical/data/100_199/0185.html</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AF3C05B" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="48915176" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...24 lines deleted...]
-        <w:t>. 2018;32(4):877-884. doi:10.1016/J.IDC.2018.06.007</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Alderman, A., Gutowski, K., Ahuja, A., Gray, D., &amp; Postmastectomy Expander Implant Breast Reconstruction Guideline Work Group (2014). ASPS clinical practice guideline summary on breast reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>expanders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>implants.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Plastic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>reconstructive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>surgery,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>134(4),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>648e–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>655e.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74274DC1" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="09EEF1AA" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...25 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barnow, A., Canfield, T., Liao, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Yadalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Kalsekar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I., &amp; Khanna, R. (2018). Breast Reconstruction Among Commercially Insured Women With Breast Cancer in the United States. Annals of plastic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>surgery,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>81(2),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>220–227.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-4"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1097/SAP.0000000000001454</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22DED821" w14:textId="597C80F8" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="2EB9B969" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="574"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...25 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Bhat,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>D.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Heiman,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Talwar,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>A.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Dunne,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Amanjee,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>K.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Ricci,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>(2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Access</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Breast Cancer Treatment and Reconstruction in Rural Populations: Do Women Have a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Choice?.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Journal of surgical research, 254, 223–231. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://www.sciencedirect.com/science/article/abs/pii/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-2"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>S0022480420302584</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A163CEF" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="260AC2E5" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="749"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...25 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Blasdel,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>G.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Nolan,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>T.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Harris,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>B.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Young,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>I.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Hazen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>(2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Limited</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Coverage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender-Affirming Breast and Chest Reconstruction in Insurance CPT Coding Criteria. Plastic and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reconstructive surgery, 146(2), 238e–240e. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1097/PRS.0000000000007016</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="222C7996" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="05E38531" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="544"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...41 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BlueCross BlueShield of Tennessee Medical Policy Manual, Breast Augmentation/Mammaplasty (Non-Cancerous). Accessed September 19, 2021. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://www.bcbst.com/mpmanual/!SSL!/WebHelp/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-4"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>Breast_Augmentation.htm</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F414463" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="04794C8C" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Barnow, A., Canfield, T., Liao, R., Yadalam, S., Kalsekar, I., &amp; Khanna, R. Breast Reconstruction Among Commercially Insured Women </w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BlueCross BlueShield of Tennessee Medical Policy Manual, Breast Implant Removal. Accessed September 19, 2021. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://www.bcbst.com/mpmanual/!SSL!/WebHelp/Breast_Implant_Removal.htm</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C7A3CA0" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="411"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BlueCross BlueShield of Tennessee Medical Policy Manual, Breast Reconstructive and Symmetry Surgery Following Mastectomy. Accessed September 19, 2021. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://www.bcbst.com/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>mpmanual/!SSL!/WebHelp/Breast_Reconstructive_and_Symmetry_Surgery_Following_Mastectomy.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-4"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>htm</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38748E95" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Chouairi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>F.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Mets,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Gabrick,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>K.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>S.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Dinis,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Avraham,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>T.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Alperovich,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Impact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insurance </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Payer on Type of Breast Reconstruction Performed. Plastic and reconstructive surgery. 2020;145(1):1e-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8e. doi:10.1097/PRS.0000000000006315. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-4"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1097/PRS.0000000000006315</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A8EB667" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="411"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Corporate Medical Policy Description of Procedure or Service Skin and Soft Tissue Substitutes Cosmetic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Reconstructive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Surgery</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Gender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Affirmation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Surgery</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Hormone</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Therapy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genetic Testing for Breast and Ovarian Cancer Genetic Testing for PTEN Hamartoma Tumor Syndrome. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>online</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>2000.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Accessed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>19,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>2021.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-8"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>www.bcbsnc.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF88A2C" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00F05AA7">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1260" w:right="1080" w:bottom="1500" w:left="360" w:header="0" w:footer="1300" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD9A461" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="96" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="475"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Evidence-Based Clinical Practice Guideline: Autologous Breast Reconstruction with DIEP or Pedicled TRAM Abdominal Flaps. Published online 2017. doi:10.1097/PRS.0000000000003768. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://www.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>plasticsurgery.org/documents/medical-professionals/quality-resources/guidelines/guideline-2017-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>autologous-breast-reconstruction.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44841ABE" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ha, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Ngaage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>, L. M., Zhu, K., Hricz, N., Slezak, S., &amp; Rasko, Y. M. Breast Implant-Associated Anaplastic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Large</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Cell</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Lymphoma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>(BIA-ALCL):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Covered?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Aesthetic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>surgery</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>journal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Published </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">online April 15, 2021. doi:10.1093/ASJ/SJAB177. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://academic.oup.com/asj/article/41/12/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-2"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>NP1943/6226759</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B02CE75" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="1022"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haran, O., Bracha, G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Tiosano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., Menes, T., Madah, E., Gur, E., Barnea, Y., &amp; Arad, E. (2021). Postirradiation Capsular Contracture in Implant-Based Breast Reconstruction: Management </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Outcome. Plastic and reconstructive surgery, 147(1), 11–19. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1097/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-2"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>PRS.0000000000007453</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="55B71367" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Huang, J., Wang, M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Chagpar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2020). Factors Associated with Reconstruction in Patients </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Undergoing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Mastectomy.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>American</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>surgeon,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>86(2),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>134–139.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B703965" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Klein,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Ha,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Yang,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>A.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Ngaage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>L.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Slezak,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>S.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Rasko,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Y.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insurance </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Coverage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Noncancerous</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Reconstruction.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Annals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>plastic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>surgery.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>2021;87(3):232-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B56D5DF" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">237. doi:10.1097/SAP.0000000000002871. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://journals.lww.com/annalsplasticsurgery/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>abstract/2021/09000/a_national_review_of_insurance_coverage_of.2.aspx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D57A15B" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="1208"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lalani T. Breast Implant Infections: An Update. Infectious disease clinics </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009146F0">
-[...3 lines deleted...]
-        <w:t>With</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009146F0">
-[...18 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> North America. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018;32(4):877-884. doi:10.1016/J.IDC.2018.06.007. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.idc.2018.06.007</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25E95C17" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="05D5F5A1" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="461"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Book Antiqua"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lee, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Yogeswaran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G., Wilson, E., &amp; Oni, G. (2021). Barriers and facilitators to breast reconstruction in ethnic minority women-A systematic review. Journal of plastic, reconstructive &amp; aesthetic surgery : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JPRAS, 74(3), 463–474. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://doi-org.umassmed.idm.oclc.org/10.1016/j.bjps.2020.10.055</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C3CE598" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Marra,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>A.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Viale,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>G.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Pileri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>A.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Pravettoni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>G.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Viale,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>G.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Lorenzi,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>F.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Nolè,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>F.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Veronesi,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>P.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Curigliano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G. Breast implant-associated anaplastic large cell lymphoma: A comprehensive review. Cancer treatment reviews. 2020;84. doi:10.1016/J.CTRV.2020.101963. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://www.sciencedirect.com/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-4"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>science/article/abs/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-4"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>pii</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-4"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>/S0305737220300013?via%3Dihub</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4740FCB1" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="638"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MCD - Breast Reconstruction Following Mastectomy (140.2). Accessed September 19, 2021. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>www.cms.gov/medicare-coverage-database/view/ncd.aspx?ncdid=64</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="232AF189" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mureau, M., &amp; Breast Reconstruction Guideline Working. Dutch breast reconstruction guideline. Journal of plastic, reconstructive &amp; aesthetic surgery : JPRAS. 2018;71(3):290-304. doi:10.1016/J. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BJPS.2017.12.020. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-4"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.bjps.2017.12.020</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4180E970" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Medicaid,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Medicaid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Choice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Surgeries</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Coverage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>No:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1A-12. Published online 2021. Accessed September 19, 2021. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://medicaid.ncdhhs.gov/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="09885145" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00F05AA7">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1300" w:right="1080" w:bottom="1500" w:left="360" w:header="0" w:footer="1300" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA286E7" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="96" w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>9.</w:t>
-[...20 lines deleted...]
-        <w:t>. 2020;145(1):1e-8e. doi:10.1097/PRS.0000000000006315</w:t>
+        <w:t xml:space="preserve">Popowich, B., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Kostaras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>, X., &amp; Temple-Oberle, C. Breast reconstruction after therapeutic or prophylactic mastectomy for breast cancer: A comparison of guideline recommendations. European journal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047E94D5" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="6F1E26A7" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:line="213" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...33 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of surgical oncology: the journal of the European Society of Surgical Oncology and the British Association of Surgical Oncology. 2020;46(6):1046-1051. doi:10.1016/J.EJSO.2020.01.024. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>https://</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-4"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>pubmed.ncbi.nlm.nih.gov/32057564/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="072064E2" w14:textId="186C9AF0" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="72BDD398" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="749"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...32 lines deleted...]
-        <w:t>. 2020;46(6):1046-1051. doi:10.1016/J.EJSO.2020.01.024</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restrepo, D. J., Boczar, D., Huayllani, M. T., Sisti, A., Gabriel, E., McLaughlin, S. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Bagaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Spaulding, A. C., Rinker, B. D., &amp; Forte, A. J. Influence of Race, Income, Insurance, and Education </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the Rate of Breast Reconstruction. Anticancer research. 2019;39(6):2969-2973. doi:10.21873/ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ANTICANRES.13428</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CAD9BE" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="776B6307" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...59 lines deleted...]
-        <w:tab/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rose J, Puckett Y. Breast Reconstruction Free Flaps. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009146F0">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
         </w:rPr>
         <w:t>StatPearls</w:t>
       </w:r>
-      <w:r w:rsidRPr="009146F0">
-[...8 lines deleted...]
-        <w:r w:rsidR="00F448D8" w:rsidRPr="009146F0">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Published online June 7, 2021. Accessed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>19,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>2021.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
           <w:t>https://www.ncbi.nlm.nih.gov/books/NBK541048/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E97B75A" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="6DC30AA3" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="215" w:line="268" w:lineRule="exact"/>
+        <w:ind w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...32 lines deleted...]
-        <w:t>. 2021;87(3):232-237. doi:10.1097/SAP.0000000000002871</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Sarfati,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>I.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Millochau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Meredith,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>I.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Leroy,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>O.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Parra,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>V.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Romano,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>G.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Nos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>C.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clough,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D61E2F3" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="6E7BFC3C" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="1022"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...83 lines deleted...]
-        <w:r w:rsidR="00F448D8" w:rsidRPr="009146F0">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>K.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Salvaging</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>infected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>implant:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>retrospective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>series</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consecutive cases. Journal of plastic, reconstructive &amp; aesthetic surgery: JPRAS. 2020;73(12):2232-2238. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doi:10.1016/J.BJPS.2020.05.042. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t>https://www.bcbst.com/mpmanual/!SSL!/WebHelp/Breast_Implant_Removal.htm</w:t>
+          <w:t>https://www.sciencedirect.com/science/article/abs/pii/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-2"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>S1748681520302242?via%3Dihub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="250D59CF" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="25886EBA" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...45 lines deleted...]
-        <w:r w:rsidR="00F448D8" w:rsidRPr="009146F0">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Siotos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>C.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Lagiou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>P.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Cheah,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>A.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Bello,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Orfanos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>P.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Payne,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Broderick,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>K.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>P.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Aliu,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Habibi, M., Cooney, C. M., Naska, A., &amp; Rosson, G. D. (2020). Determinants of receiving immediate breast reconstruction: An analysis of patient characteristics at a tertiary care center in the US. Surgical </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oncology, 34, 1–6. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t>http://www.aetna.com/cpb/medical/data/100_199/0142.html</w:t>
+          <w:t>https://pubmed.ncbi.nlm.nih.gov/32103789/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54E0E578" w14:textId="7C0802EB" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="7E0CA2D1" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...17 lines deleted...]
-        <w:r w:rsidR="00F448D8" w:rsidRPr="009146F0">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Spear,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>S.L.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Baker</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Jr,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>J.L.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Classification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>capsular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>contracture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>prosthetic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reconstruction. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Plastic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>reconstructive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>surgery.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="5B606B"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>1995;96(5):1119-23;1124,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="5B606B"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>PMID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>7568488.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CF368B" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Tung,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>L.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Jeong,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Y.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Lane,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>C.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Carey,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>N.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Sposto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>R.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Schechter,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>N.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>R.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Sener,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>F.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Lang,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2019). Factors Leading to Decreased Rates of Immediate Postmastectomy Reconstruction. The Journal of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>surgical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>research,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>238,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>207–217.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...764 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-4"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jss.2019.01.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="480A8108" w14:textId="77777777" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="396C4DD6" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="484"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...30 lines deleted...]
-        <w:r w:rsidRPr="009146F0">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UnitedHealthcare. Breast Repair/Reconstruction Not Following Mastectomy (for Tennessee Only) – Community Plan Coverage Determination Guideline. Published online 2021. Accessed September 19, 2021. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1097/PRS.0000000000007016</w:t>
+          <w:t>https://www.uhcprovider.com/content/dam/provider/docs/public/policies/index/commercial/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009146F0">
-[...38 lines deleted...]
-        <w:r w:rsidRPr="009146F0">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1097/PRS.0000000000006315</w:t>
-[...161 lines deleted...]
-          <w:t>https://doi.org/10.1016/j.bjps.2017.12.020</w:t>
+          <w:t>breast-repair-reconstruction-not-following-mastectomy-08092019.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00C6CD56" w14:textId="6D23146F" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="0AF2CE55" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="1257"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...29 lines deleted...]
-        <w:r w:rsidR="00FE41C3" w:rsidRPr="009146F0">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wang, M. M., Warnack, E., &amp; Joseph, K. A. (2019). Breast Reconstruction in an Underserved Population: A Retrospective Study. Annals of surgical oncology, 26(3), 821–826. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="205E9E"/>
+            <w:w w:val="90"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1097/PRS.0000000000007453</w:t>
+          <w:t>https://doi.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="205E9E"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62">
+        <w:r w:rsidR="00F05AA7">
+          <w:rPr>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-2"/>
+            <w:u w:val="single" w:color="205E9E"/>
+          </w:rPr>
+          <w:t>org/10.1245/s10434-018-6994-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54ADDEFC" w14:textId="58CCB97D" w:rsidR="00FE41C3" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="1FE24036" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="411"/>
       </w:pPr>
-      <w:r w:rsidRPr="009146F0">
-[...29 lines deleted...]
-        <w:r w:rsidR="00FE41C3" w:rsidRPr="009146F0">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yalamanchili, S., Madzia, J., Dembinski, D., Ortman, M., &amp; Gobble, R. (2021). A look at racial and socioeconomic disparities in post-mastectomy breast reconstruction at a midwestern academic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hospital. The breast journal, 27(5), 461–465. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63">
+        <w:r w:rsidR="00F05AA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1016/j.bjps.2020.05.042</w:t>
+          <w:t>https://pubmed.ncbi.nlm.nih.gov/33675136/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13F419D9" w14:textId="40F4D3C4" w:rsidR="00C70883" w:rsidRPr="009146F0" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="45C62D56" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...253 lines deleted...]
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="213" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00F05AA7">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1300" w:right="1080" w:bottom="1500" w:left="360" w:header="0" w:footer="1300" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F598A67" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00C70883">
+    <w:p w14:paraId="5EC60E4A" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6191409E" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="6F1F02C0" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="258"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32C46420" w14:textId="77777777" w:rsidR="00C70883" w:rsidRDefault="00C70883">
+    <w:p w14:paraId="13B95FBC" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23CF4B86" wp14:editId="62912739">
+                <wp:extent cx="5486400" cy="6350"/>
+                <wp:effectExtent l="9525" t="0" r="0" b="3175"/>
+                <wp:docPr id="9" name="Group 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5486400" cy="6350"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5486400" cy="6350"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="10" name="Graphic 10"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="3175"/>
+                            <a:ext cx="5486400" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="5486400">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5486400" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6350">
+                            <a:solidFill>
+                              <a:srgbClr val="231F20"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="4E9A81DF" id="Group 9" o:spid="_x0000_s1026" style="width:6in;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="54864,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlZ0tkaAIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC81/ISO4FgOSji2igQ&#10;pAHiomeaohaUItkhbcl/3yG12HGCHtKL8IYznOXNE5f3TSXJUYAttUroZDSmRCiu01LlCf2523y5&#10;o8Q6plImtRIJPQlL71efPy1rE4upLrRMBRBMomxcm4QWzpk4iiwvRMXsSBuh0JlpqJhDE/IoBVZj&#10;9kpG0/F4EdUaUgOaC2vxdN066SrkzzLB3Y8ss8IRmVDszYUvhO/ef6PVksU5MFOUvGuDfaCLipUK&#10;iw6p1swxcoDyTaqq5KCtztyI6yrSWVZyEWbAaSbjq2m2oA8mzJLHdW4GmpDaK54+nJY/HbdgXswz&#10;tN0jfNT8t0Veotrk8aXf2/k5uMmg8pdwCNIERk8Do6JxhOPh/OZucTNG4jn6FrN5RzgvcCtvLvHi&#10;27+uRSxuS4bGhkZqg8qxZ3Ls/5HzUjAjAufWD/8MpExR2DiCYhUKeNtpBU+QI18cozx/nWU7Kt9l&#10;Zza5nbeSe5egyfQ2ZB0mZTE/WLcVOhDNjo/WtYJNe8SKHvFG9RBQ9l7wMgjeUYKCB0pQ8Pu2umHO&#10;3/Pb85DU5035s0ofxU4Hr7vaErZ29kp1GTXsupcBxrYRCHwZlFQLQmnEl8NJ5bsIEvGFrZZluiml&#10;DAbk+wcJ5MhwqOlsspn2NL0KM2DdmtmijQsuP25oI8jZxu12/Nb2Oj3hcmtcZ0LtnwMDQYn8rlA+&#10;/p3oAfRg3wNw8kGH1yQQhDV3zS8GhvjyCXW42Sfdq4jF/dL86EOsv6n014PTWek3ioruO+oMVHRA&#10;4cdH9OplubRD1PkpXf0FAAD//wMAUEsDBBQABgAIAAAAIQCX6IoR2gAAAAMBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cQ/pcRsSinqqQi2gnibZqdJaHY2ZLdJ+u0dvdTLwOM9&#10;3vxevpxcqwbqQ+PZQDpLQBGX3jZcGfjcvd4tQIWIbLH1TAbOFGBZXF/lmFk/8gcN21gpKeGQoYE6&#10;xi7TOpQ1OQwz3xGLd/C9wyiyr7TtcZRy1+r7JJlrhw3Lhxo7WtdUHrcnZ+BtxHH1kL4Mm+Nhff7e&#10;Pb1/bVIy5vZmWj2DijTFSxh+8QUdCmHa+xPboFoDMiT+XfEW80eRewkloItc/2cvfgAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBlZ0tkaAIAAJIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCX6IoR2gAAAAMBAAAPAAAAAAAAAAAAAAAAAMIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;">
+                <v:shape id="Graphic 10" o:spid="_x0000_s1027" style="position:absolute;top:31;width:54864;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5486400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgM6exwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hmYI3u2kRKbHbUipFj5oW0ds0O01CsrMhOzbx3zsHwdsM781736y3U+jMlYbURHawmGdg&#10;iMvoG64cnI6H+xWYJMgeu8jk4IcSbDe3N2vMfRz5na6FVEZDOOXooBbpc2tTWVPANI89sWqXOAQU&#10;XYfK+gFHDQ+dXWbZow3YsDbU2NO+prItvoODT8HzR//g9+3X6a1IL88LGdvOubvZtHsCIzTJv/nv&#10;+tUrvtLrLzqA3fwCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4DOnscMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5486400,e" filled="f" strokecolor="#231f20" strokeweight=".5pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499A7CFF" w14:textId="3FA51F78" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="270" w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These </w:t>
+      </w:r>
+      <w:r w:rsidR="00170286">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>uidelines are based on review of the medical literature and current practice in breast reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>implant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>removal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>reserves</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>right</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>update</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the contents of these guidelines and cited references as new clinical evidence and medical technology </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>emerge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BA2A56" w14:textId="155FD8B1" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:line="213" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>This document was prepared for medical professionals to assist them in submitting documentation supporting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>necessity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>proposed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>treatment,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>products,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>services.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Some</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>language</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">used in this communication may be unfamiliar to other readers; in this case, those readers should contact </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>care</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>provider</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>explanation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF70E10" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3341DCFE" w14:textId="40C7FF16" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
+    <w:p w14:paraId="16E38070" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
       <w:pPr>
-        <w:pStyle w:val="BasicParagraph"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00704FEC">
+    </w:p>
+    <w:p w14:paraId="30C30FA5" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463C074E" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="66"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471C6D24" w14:textId="3168B276" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D" w:rsidP="00E86372">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6119"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7380"/>
+          <w:tab w:val="left" w:pos="10439"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="5040" w:right="0" w:hanging="3240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Revised</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>policy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>effective:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83728">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>April 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00361D0D">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83728">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00704FEC">
+      <w:r w:rsidR="00D83728">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D83728">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approved </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>by:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00883CD0">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t>[signature of Clara Filice]</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5286">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="005E5286">
+        <w:t xml:space="preserve">                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86372">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Clara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Filice,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MD,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MPH,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>MHS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2893CEED" w14:textId="6004D2D5" w:rsidR="00F05AA7" w:rsidRDefault="00E86372" w:rsidP="005E5286">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:line="261" w:lineRule="exact"/>
+        <w:ind w:left="6480" w:right="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Chief</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Officer,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49763390" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A4F081" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00F05AA7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="134"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AB72DC" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>13,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
         <w:t>2024</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...58 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0C1217DC" w14:textId="4406D864" w:rsidR="00C70883" w:rsidRDefault="00EE38E2">
-[...11 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId47"/>
+    <w:sectPr w:rsidR="00F05AA7">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="2160" w:right="2160" w:bottom="2160" w:left="2160" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1820" w:right="1080" w:bottom="1500" w:left="360" w:header="0" w:footer="1300" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78E3CF44" w14:textId="77777777" w:rsidR="0076328E" w:rsidRDefault="0076328E" w:rsidP="00CB4C4B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3FC9FA94" w14:textId="77777777" w:rsidR="00807B2D" w:rsidRDefault="00807B2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E589971" w14:textId="77777777" w:rsidR="0076328E" w:rsidRDefault="0076328E" w:rsidP="00CB4C4B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="61097842" w14:textId="77777777" w:rsidR="00807B2D" w:rsidRDefault="00807B2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro Capt">
-    <w:panose1 w:val="00000000000000000000"/>
-[...6 lines deleted...]
-  <w:font w:name="Minion Pro Med">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002AF" w:usb1="5000607B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002AF" w:usb1="5000607B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:altName w:val="Lucida Sans"/>
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="BentonSans Book">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
+    <w:altName w:val="Book Antiqua"/>
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="32291016" w14:textId="6B25AC11" w:rsidR="00CB4C4B" w:rsidRDefault="00CB4C4B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="584697C8" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:tab/>
-[...8 lines deleted...]
-      <w:fldChar w:fldCharType="separate"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487461376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02694070" wp14:editId="1AD9BEDD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1371600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9067800</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5486400" cy="1270"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Graphic 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5486400" cy="1270"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="5486400">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="5486400" y="0"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:ln w="25400">
+                        <a:solidFill>
+                          <a:srgbClr val="231F20"/>
+                        </a:solidFill>
+                        <a:prstDash val="solid"/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="4762F91B" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:108pt;margin-top:714pt;width:6in;height:.1pt;z-index:-15855104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5486400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHpak5EAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068tiuMOMXQIMOA&#10;oivQDDsrshwbk0WNUmLn70fJkZN1t2EXgRRp8vE9ysuHodPsqNC1YEq+mM05U0ZC1Zp9yb9vNx/u&#10;OXNemEpoMKrkJ+X4w+r9u2VvC5VDA7pSyKiIcUVvS954b4ssc7JRnXAzsMpQsAbshCcX91mFoqfq&#10;nc7y+fwu6wEriyCVc3S7HoN8FevXtZL+W1075ZkuOWHz8cR47sKZrZai2KOwTSvPMMQ/oOhEa6jp&#10;VGotvGAHbP8q1bUSwUHtZxK6DOq6lSrOQNMs5m+meW2EVXEWIsfZiSb3/8rK5+OrfcEA3dknkD8d&#10;MZL11hVTJDjunDPU2IVcAs6GyOJpYlENnkm6vL25v7uZE9mSYov8UyQ5E0X6Vh6c/6Ig1hHHJ+dH&#10;DapkiSZZcjDJRFIyaKijhp4z0hA5Iw13o4ZW+PBdABdM1l+AhLsOjmoLMerfICdol6g211nTKGlK&#10;yh0zyAhtiKvRiK3Jvh5Om4Aivw1khM4OdFttWq2jg/vdo0Z2FDRV/nGxyRNPf6RZdH4tXDPmxVCY&#10;N+I4CzVqE1TaQXV6QdbTOpfc/ToIVJzpr4b2Jex+MjAZu2Sg148QX0hkiHpuhx8CLQvtS+5J2mdI&#10;2yiKpFqYfcoNXxr4fPBQt0HSuEQjorNDKxyRn59beCPXfsy6/BRWvwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhADLMbifeAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaN2IxSiEKeC&#10;SnBEauDQoxNvk7R+hNhJw9+zFQd6m9kZzc4Um8UaNuMYeu8krFcCGLrG6961Er4+3x4yYCEqp5Xx&#10;DiX8YIBNeXtTqFz7s9vhXMWWUYgLuZLQxTjknIemQ6vCyg/oSDv40apIdGy5HtWZwq3hiRApt6p3&#10;9KFTA247bE7VZCWk+6naHeZ623+Y/fH7vdVPr6ilvL9bXp6BRVzivxku9ak6lNSp9pPTgRkJyTql&#10;LZGExyQjdLGITBCq/24J8LLg1zPKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAHpak5&#10;EAIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAy&#10;zG4n3gAAAA4BAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" path="m,l5486400,e" filled="f" strokecolor="#231f20" strokeweight="2pt">
+              <v:path arrowok="t"/>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487461888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E7BE447" wp14:editId="61F146EA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1358900</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9144620</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="596900" cy="205740"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Textbox 5"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="596900" cy="205740"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4FC4928A" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:before="7"/>
+                            <w:ind w:left="20" w:right="0"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:t>page</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-5"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-4"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-4"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:t>8</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="90"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2E7BE447" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:107pt;margin-top:720.05pt;width:47pt;height:16.2pt;z-index:-15854592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWmmoVlAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfG28jWugqmwpagZAq&#10;qFT4AMdrZ1esPe6Mk938PWN3kyC4IS722DN+894br+4mP4i9ReohNPJqUUlhg4G2D9tG/vj+6fK9&#10;FJR0aPUAwTbyYEnerS/erMZY2yV0MLQWBYMEqsfYyC6lWCtFprNe0wKiDZx0gF4nPuJWtahHRveD&#10;WlbVjRoB24hgLBHfPrwm5brgO2dN+uYc2SSGRjK3VFYs6yavar3S9RZ17Hoz09D/wMLrPnDTE9SD&#10;TlrssP8LyvcGgcClhQGvwLne2KKB1VxVf6h57nS0RQubQ/FkE/0/WPN1/xyfUKTpI0w8wCKC4iOY&#10;n8TeqDFSPddkT6kmrs5CJ4c+7yxB8EP29nDy005JGL68vr25rThjOLWsrt+9LX6r8+OIlD5b8CIH&#10;jUQeVyGg94+UcntdH0tmLq/tM5E0bSYuyeEG2gNrGHmMjaSXnUYrxfAlsE955scAj8HmGGAa7qH8&#10;jCwlwIddAteXzmfcuTMPoBCaP0ue8O/nUnX+0utfAAAA//8DAFBLAwQUAAYACAAAACEApBGiRuEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidEEoJcaoKwQkJNQ0Hjk7s&#10;JlbjdYjdNvw92xMcd2Y0+6ZYz25gJzMF61FCshDADLZeW+wkfNZvdytgISrUavBoJPyYAOvy+qpQ&#10;ufZnrMxpFztGJRhyJaGPccw5D21vnAoLPxokb+8npyKdU8f1pM5U7gaeCrHkTlmkD70azUtv2sPu&#10;6CRsvrB6td8fzbbaV7aunwS+Lw9S3t7Mm2dg0czxLwwXfEKHkpgaf0Qd2CAhTTLaEsnIMpEAo8i9&#10;WJHUXKTH9AF4WfD/K8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANaaahWUAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKQRokbhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4FC4928A" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:before="7"/>
+                      <w:ind w:left="20" w:right="0"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:t>page</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-5"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-4"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-4"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:t>8</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="90"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487462400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="003A7805" wp14:editId="5E1B18B4">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4289942</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9175694</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2581275" cy="293370"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Textbox 6"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2581275" cy="293370"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="20A1A296" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+                          <w:pPr>
+                            <w:spacing w:before="24"/>
+                            <w:ind w:left="42"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>guidelines</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="34"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>for</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="35"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>medical</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="35"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>necessity</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="34"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>determination</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="35"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-5"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>for</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="73E71DC5" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00807B2D">
+                          <w:pPr>
+                            <w:spacing w:before="87"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>breast</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="24"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>reconstruction</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="25"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>and</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="25"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>breast</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="24"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>implant</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="25"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lucida Sans"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-2"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>removal</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="003A7805" id="Textbox 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:337.8pt;margin-top:722.5pt;width:203.25pt;height:23.1pt;z-index:-15854080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEBuBJmgEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSPxD5bvZJOtSssqmwqoQEgV&#10;IJV+gOO1sxZrj5lxspu/Z+xuEkRviIs9nhk/v/fG67vJD+JgkByEVq4WSylM0NC5sGvl049Pb26l&#10;oKRCpwYIppVHQ/Ju8/rVeoyNqaGHoTMoGCRQM8ZW9inFpqpI98YrWkA0gYsW0KvER9xVHaqR0f1Q&#10;1cvl22oE7CKCNkScvX8uyk3Bt9bo9M1aMkkMrWRuqaxY1m1eq81aNTtUsXd6pqH+gYVXLvCjZ6h7&#10;lZTYo3sB5Z1GILBpocFXYK3TpmhgNavlX2oeexVN0cLmUDzbRP8PVn89PMbvKNL0ASYeYBFB8QH0&#10;T2JvqjFSM/dkT6kh7s5CJ4s+7yxB8EX29nj200xJaE7W17er+uZaCs21+t3V1U0xvLrcjkjpswEv&#10;ctBK5HkVBurwQCm/r5pTy0zm+f3MJE3bSbguk+bOnNlCd2QtI4+zlfRrr9BIMXwJ7Fee/SnAU7A9&#10;BZiGj1B+SJYU4P0+gXWFwAV3JsCDKLzmT5Mn/ee5dF2+9uY3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;O903tuIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFEnURvaNE5VITgh&#10;IdJw4OjE28RqvA6x24a/xznBcWeeZmfy/WR6dsXRaUsC4mUEDKmxSlMr4LN6fdwAc16Skr0lFPCD&#10;DvbF/V0uM2VvVOL16FsWQshlUkDn/ZBx7poOjXRLOyAF72RHI304x5arUd5CuOl5EkUpN1JT+NDJ&#10;AZ87bM7HixFw+KLyRX+/1x/lqdRVtY3oLT0L8bCYDjtgHif/B8NcP1SHInSq7YWUY72A9GmdBjQY&#10;q9U6rJqRaJPEwOpZ28YJ8CLn/2cUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCEBuBJ&#10;mgEAACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA7&#10;3Te24gAAAA4BAAAPAAAAAAAAAAAAAAAAAPQDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAAwUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="20A1A296" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="24"/>
+                      <w:ind w:left="42"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>guidelines</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="34"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>for</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="35"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>medical</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="35"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>necessity</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="34"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>determination</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="35"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-5"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>for</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="73E71DC5" w14:textId="77777777" w:rsidR="00F05AA7" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="87"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>breast</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="24"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>reconstruction</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="25"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>and</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="25"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>breast</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="24"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>implant</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="25"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lucida Sans"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-2"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>removal</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2788E18F" w14:textId="77777777" w:rsidR="0076328E" w:rsidRDefault="0076328E" w:rsidP="00CB4C4B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="440D9F5C" w14:textId="77777777" w:rsidR="00807B2D" w:rsidRDefault="00807B2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="039F17FE" w14:textId="77777777" w:rsidR="0076328E" w:rsidRDefault="0076328E" w:rsidP="00CB4C4B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="04B1F989" w14:textId="77777777" w:rsidR="00807B2D" w:rsidRDefault="00807B2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DC45B54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="727A4990"/>
+    <w:lvl w:ilvl="0" w:tplc="87A8DD20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="301"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="89"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="91BE8FE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="301"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="94"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AC3E30E2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3333" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CA1AD286">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4266" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E8DE14DA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5200" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4BE886D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6133" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A292445A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7066" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9D4C10DA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8000" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CB842204">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8933" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396F1BC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0F6BBCA"/>
+    <w:lvl w:ilvl="0" w:tplc="CA7C8682">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="300"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C4C2B7C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="301"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="88"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B7DCE88C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3333" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C69C0522">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4266" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="23EA43E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5200" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4E6E4082">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6133" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="25CAFF02">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7066" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="90463DB6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8000" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D4A2F88E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8933" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="771662C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA00362A"/>
+    <w:lvl w:ilvl="0" w:tplc="602252CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2109" w:hanging="310"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="78"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="440A9C28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="94"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="239ECCEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="301"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="88"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B344AE00">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3450" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DBDACDEA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3C609246">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5550" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="29E0F7A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6600" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="89F850C2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7650" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AF98DD74">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8700" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1191339169">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="15087343">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="416289638">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation/>
-[...8 lines deleted...]
-  <w:doNotDemarcateInvalidXml/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-[...1 lines deleted...]
-    <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
-    <w:doNotExpandShiftReturn/>
-[...2 lines deleted...]
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E1A64"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00FE41C3"/>
+    <w:rsidRoot w:val="00F05AA7"/>
+    <w:rsid w:val="00140BF9"/>
+    <w:rsid w:val="00170286"/>
+    <w:rsid w:val="001E6319"/>
+    <w:rsid w:val="0023144A"/>
+    <w:rsid w:val="00247F4D"/>
+    <w:rsid w:val="00332874"/>
+    <w:rsid w:val="00361D0D"/>
+    <w:rsid w:val="005E5286"/>
+    <w:rsid w:val="007412E9"/>
+    <w:rsid w:val="00807B2D"/>
+    <w:rsid w:val="00883CD0"/>
+    <w:rsid w:val="008952A3"/>
+    <w:rsid w:val="009B6669"/>
+    <w:rsid w:val="00B8318E"/>
+    <w:rsid w:val="00C53B5E"/>
+    <w:rsid w:val="00D83728"/>
+    <w:rsid w:val="00E86372"/>
+    <w:rsid w:val="00E90145"/>
+    <w:rsid w:val="00EE3187"/>
+    <w:rsid w:val="00F05AA7"/>
+    <w:rsid w:val="00F30384"/>
+    <w:rsid w:val="00F4312E"/>
+    <w:rsid w:val="00FC083E"/>
+    <w:rsid w:val="00FF7AA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="40303522"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{A80458AC-C457-40C3-8358-BE97E1111419}"/>
+  <w14:docId w14:val="6641D26F"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3604,54 +19103,54 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3899,860 +19398,525 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="005E1A64"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:left="1800" w:right="358"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Minion Pro Capt" w:eastAsia="Minion Pro Capt" w:hAnsi="Minion Pro Capt" w:cs="Minion Pro Capt"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E1A64"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:left="1800"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E1A64"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="174"/>
+      <w:ind w:left="2089" w:hanging="309"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="118" w:line="269" w:lineRule="exact"/>
+      <w:ind w:left="7560"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Minion Pro" w:eastAsia="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoParagraphStyle">
-    <w:name w:val="[No Paragraph Style]"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...39 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="239"/>
+      <w:ind w:left="1800" w:right="358"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sectionnumber">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...30 lines deleted...]
-      <w:ind w:left="300" w:hanging="300"/>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="2400" w:hanging="300"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="parabulletindent">
-[...47 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...59 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB4C4B"/>
+    <w:rsid w:val="00E90145"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB4C4B"/>
+    <w:rsid w:val="00E90145"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB4C4B"/>
+    <w:rsid w:val="00E90145"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB4C4B"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00611CD8"/>
+    <w:rsid w:val="00E90145"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-[...110 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-guidelines-for-medical-necessity-determination-for-gender-affirming-surgery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aetna.com/cpb/medical/data/100_199/0142.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1P35oT2xKWarVamlIpxud2-_4eJdC9RHgozIkn00SZ3U/edit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/PRS.0000000000007453" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcbst.com/mpmanual/!SSL!/WebHelp/Breast_Augmentation.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21873/anticanres.13428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.idc.2018.06.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-415000-acute-inpatient-hospital-services" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/books/NBK541048/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.umassmed.idm.oclc.org/10.1111/tbj.14213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/physician-manual-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bcbsnc.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.umassmed.idm.oclc.org/10.1016/j.suronc.2020.02.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/PRS.0000000000006315" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bjps.2020.05.042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facs.org/~/media/files/quality%20programs/napbc/cpm/aspsclinicalpracticeguidelinesummaryonbreast44.ashx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/prior-authorization-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/31082092/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/PRS.0000000000007016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-450000-administrative-and-billing-regulations" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.gov/medicare-coverage-database/view/ncd.aspx?ncdid=64" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.umassmed.idm.oclc.org/10.1016/j.jss.2020.04.035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plasticsurgery.org/documents/medical-professionals/quality-resources/guidelines/guideline-2013-breast-recon-expanders-implants.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-410000-outpatient-hospital-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/all-provider-bulletin-369-electronic-submission-of-prior-authorization-requests-corrected/download" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhcprovider.com/content/dam/provider/docs/public/policies/medicaid-comm-plan/breast-repair-reconstruction-not-following-mastectomy-cs.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/SAP.0000000000002871" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.umassmed.idm.oclc.org/10.1016/j.bjps.2020.10.055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jss.2019.01.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/asj/sjab177" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-433000-physician-services" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/acute-outpatient-hospital-manual-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcbst.com/mpmanual/!SSL!/WebHelp/Breast_Implant_Removal.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aetna.com/cpb/medical/data/100_199/0185.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.umassmed.idm.oclc.org/10.1016/j.ejso.2020.01.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bjps.2017.12.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plasticsurgery.org/documents/medical-professionals/quality-resources/guidelines/guideline-2017-autologous-breast-reconstruction.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcbst.com/mpmanual/!SSL!/WebHelp/Breast_Reconstructive_and_Symmetry_Surgery_Following_Mastectomy.htm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ctrv.2020.101963" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/PRS.0000000000007016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aetna.com/cpb/medical/data/100_199/0142.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bcbsnc.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/annalsplasticsurgery/abstract/2021/09000/a_national_review_of_insurance_coverage_of.2.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0305737220300013?via%3Dihub" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bjps.2017.12.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1748681520302242?via%3Dihub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33675136/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcbst.com/mpmanual/!SSL!/WebHelp/Breast_Implant_Removal.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-450000-administrative-and-billing-regulations" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0022480420302584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcbst.com/mpmanual/!SSL!/WebHelp/Breast_Reconstructive_and_Symmetry_Surgery_Following_Mastectomy.htm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plasticsurgery.org/documents/medical-professionals/quality-resources/guidelines/guideline-2017-autologous-breast-reconstruction.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/PRS.0000000000007453" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.umassmed.idm.oclc.org/10.1016/j.bjps.2020.10.055" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32057564/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jss.2019.01.010" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1245/s10434-018-6994-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/prior-authorization-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-guidelines-for-medical-necessity-determination-for-gender-affirming-surgery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aetna.com/cpb/medical/data/100_199/0185.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcbst.com/mpmanual/!SSL!/WebHelp/Breast_Augmentation.htm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcbst.com/mpmanual/!SSL!/WebHelp/Breast_Reconstructive_and_Symmetry_Surgery_Following_Mastectomy.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plasticsurgery.org/documents/medical-professionals/quality-resources/guidelines/guideline-2017-autologous-breast-reconstruction.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/annalsplasticsurgery/abstract/2021/09000/a_national_review_of_insurance_coverage_of.2.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.gov/medicare-coverage-database/view/ncd.aspx?ncdid=64" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1748681520302242?via%3Dihub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-415000-acute-inpatient-hospital-services" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.ncdhhs.gov/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/physician-manual-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/masshealth-all-provider-bulletins-413-through-300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0022480420302584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/PRS.0000000000006315" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/asj/article/41/12/NP1943/6226759" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0305737220300013?via%3Dihub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhcprovider.com/content/dam/provider/docs/public/policies/index/commercial/breast-repair-reconstruction-not-following-mastectomy-08092019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/prior-authorization-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/PRS.0000000000007453" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/books/NBK541048/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1245/s10434-018-6994-4" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-guidelines-for-medical-necessity-determination-for-gender-affirming-surgery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/SAP.0000000000001454" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcbst.com/mpmanual/!SSL!/WebHelp/Breast_Augmentation.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plasticsurgery.org/documents/medical-professionals/quality-resources/guidelines/guideline-2017-autologous-breast-reconstruction.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.gov/medicare-coverage-database/view/ncd.aspx?ncdid=64" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32103789/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-410000-outpatient-hospital-services" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcbst.com/mpmanual/!SSL!/WebHelp/Breast_Reconstructive_and_Symmetry_Surgery_Following_Mastectomy.htm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.idc.2018.06.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32057564/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhcprovider.com/content/dam/provider/docs/public/policies/index/commercial/breast-repair-reconstruction-not-following-mastectomy-08092019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-433000-physician-services" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/acute-outpatient-hospital-manual-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/masshealth-all-provider-bulletins-413-through-300" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/asj/article/41/12/NP1943/6226759" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>23633</Characters>
+  <Pages>8</Pages>
+  <Words>3790</Words>
+  <Characters>21608</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>55</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>180</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27723</CharactersWithSpaces>
+  <CharactersWithSpaces>25348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...4 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>